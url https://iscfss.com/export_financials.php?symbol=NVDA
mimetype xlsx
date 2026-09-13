--- v0 (2026-06-19)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
@@ -5488,729 +5491,735 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>15059000000.0</v>
+      </c>
+      <c r="C2">
         <v>13097000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9812000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8624000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9064000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7331000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6310000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5353000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3680000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2715000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2699000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2380000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1929000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1141000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1193000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1491000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2421000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1999000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1783000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1664000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1474000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1218000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1201000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1097000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>893000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>761000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>687000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>591000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>437000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>368000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>511000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>902000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>800000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>623000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>596000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>511000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>431000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>348000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>485000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>523000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>423000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>320000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>296000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>295000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>277000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>222000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>293223000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>328097000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>261627000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>309008000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>324391000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>333283000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>310271000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>328259000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>356428000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>390265000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>417250000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>395578000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>335072000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>307943000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>297813000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>346295000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>286138000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>324770000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>280041000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>362740000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>344527000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>321530000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>275978000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>226114000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>218864000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>387252000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>438892000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>427855000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>492099000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>449792000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>323381000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>334046000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>272075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230916000.0</v>
       </c>
       <c r="CC2">
         <v>230916000.0</v>
       </c>
       <c r="CD2">
+        <v>230916000.0</v>
+      </c>
+      <c r="CE2">
         <v>298147000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>179395000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>179777000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>221047000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>182146000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>238223000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>262960000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>223201000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>214618000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>185342000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>242309000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>282397000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>234437000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>141129000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>170589000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>165395000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>214019000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>214000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>108953000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>88737000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>72048000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>76535000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>86716000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>75887000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>68527000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>64900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>43000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>34800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>27500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6279,52 +6288,53 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6393,416 +6403,418 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-25000000.0</v>
+      </c>
+      <c r="C5">
         <v>137000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>178000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>339000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>170000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>186000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>28000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>103000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>56000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-109000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>27000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-88000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-51000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-50000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-43000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-123000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-90000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-64000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>14000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>19000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-10000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-12000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23000000.0</v>
       </c>
       <c r="AH5">
         <v>-23000000.0</v>
       </c>
       <c r="AI5">
+        <v>-23000000.0</v>
+      </c>
+      <c r="AJ5">
         <v>-18000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-14000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-12000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-14000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-16000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>8000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7844000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9761000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4378000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>6364000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4877000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>5862000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5897000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>10293000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>9981000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>10860000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>11159000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>10447000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>10614000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>8997000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>14434000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>11121000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>10272000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>13000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>11234000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>10872000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>12172000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>9645000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>8670000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>4931000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>3865000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3970000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-966000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1549000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>8034000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3350000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1586000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1284000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1436000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-2374000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-2451000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-3633000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-6308000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-6508000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-6546000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-6389000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-4944000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-6645000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-6230000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-4618000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-5658000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2989000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>4154000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>3760000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2326000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>2179000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>108000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>818000.0</v>
       </c>
-      <c r="CW5"/>
-      <c r="CX5">
+      <c r="CX5"/>
+      <c r="CY5">
         <v>-2000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-6000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-15000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-33000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-65000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-300000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6870,398 +6882,406 @@
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
       <c r="BQ6">
         <v>0.0</v>
       </c>
-      <c r="BR6"/>
+      <c r="BR6">
+        <v>0.0</v>
+      </c>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>4985000000.0</v>
+      </c>
+      <c r="C7">
         <v>3878000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2572000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2014000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2132000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1821000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1807000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1763000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1554000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1527000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1347000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1321000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1041000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>939000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>902000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>798000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>743000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>752000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>741000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>743000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>716000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>775000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>634000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>720000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>735000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>619000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>652000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>558000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>567000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>566000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-      <c r="AJ7">
+      <c r="AJ7"/>
+      <c r="AK7">
         <v>1000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>3000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>4000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>6000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>8000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>9000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>10000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>11000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>12000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>13000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>14086000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>14977000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>15842000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>16683000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>17500000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>17015000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>17685000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>18333000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>18998000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>19627000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>20237000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>20830000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>21439000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>21949000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>22493000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>22957000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>23389000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>23359000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>23734000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>24098000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>24450000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>24760000.0</v>
       </c>
-      <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>24000000.0</v>
       </c>
       <c r="C8">
         <v>24000000.0</v>
       </c>
       <c r="D8">
         <v>24000000.0</v>
       </c>
       <c r="E8">
         <v>24000000.0</v>
       </c>
       <c r="F8">
         <v>24000000.0</v>
       </c>
       <c r="G8">
         <v>24000000.0</v>
       </c>
       <c r="H8">
-        <v>25000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="I8">
         <v>25000000.0</v>
       </c>
       <c r="J8">
-        <v>2000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="K8">
         <v>2000000.0</v>
       </c>
       <c r="L8">
         <v>2000000.0</v>
       </c>
       <c r="M8">
         <v>2000000.0</v>
       </c>
       <c r="N8">
         <v>2000000.0</v>
       </c>
       <c r="O8">
         <v>2000000.0</v>
       </c>
       <c r="P8">
         <v>2000000.0</v>
       </c>
       <c r="Q8">
         <v>2000000.0</v>
       </c>
       <c r="R8">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="S8">
         <v>3000000.0</v>
       </c>
       <c r="T8">
         <v>3000000.0</v>
       </c>
       <c r="U8">
         <v>3000000.0</v>
       </c>
       <c r="V8">
+        <v>3000000.0</v>
+      </c>
+      <c r="W8">
         <v>1000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -7305,608 +7325,613 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>12629000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12453000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>11971000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>11565000000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>10623000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10385000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10465000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9745000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9280000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8721000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8301000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7828000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7354000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>7045000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>6824000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6543000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6317000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6051000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5891000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5681000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5546000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5351000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5219000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5048000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4936000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4708000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4581000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4408000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4218000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4170000000.0</v>
       </c>
       <c r="AR9">
         <v>4170000000.0</v>
       </c>
       <c r="AS9">
+        <v>4170000000.0</v>
+      </c>
+      <c r="AT9">
         <v>3938000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3986000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3855092000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3783099000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3682742000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3492140000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3483342000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3407889000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3104501000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3273230000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3193623000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3114995000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>3040979000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2994507000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2900896000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2846266000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2725317000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2638531000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2500577000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>2386257000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2329456000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2288989000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2219401000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>2111506000.0</v>
       </c>
-      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>22443000000.0</v>
+      </c>
+      <c r="C10">
         <v>13237000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10605000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11486000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11639000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15234000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8589000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9107000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8563000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7587000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7280000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5519000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5783000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5079000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3389000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2800000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3013000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3887000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1990000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1288000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5628000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>978000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>847000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2251000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3274000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15494000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10896000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9765000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7105000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2772000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>782000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>721000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>718000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>765000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4002000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2802000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1988000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1989000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1766000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1940000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>426000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>547000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>596000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>471000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>435000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>464000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>496654000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>394683000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>515092000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>509165000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1151587000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>562084000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>591321000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>561423000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>732786000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>525388000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>499618000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>369135000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>667876000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>566816000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>532614000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>683633000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>665361000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>451000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>377003000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>447262000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>447221000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>614490000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>523785000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>512274000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>417688000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>461253000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>719143000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>803308000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>726969000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1056702000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>914745000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>678951000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>544414000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>388423000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>388000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>487763000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>551756000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>364308000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>242170000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>281004000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>208512000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>156687000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>180579000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>196675000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>214422000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>231813000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>274297000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>278796000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>346994000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>322535000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>246816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333000000.0</v>
       </c>
       <c r="CU10">
         <v>333000000.0</v>
       </c>
       <c r="CV10">
+        <v>333000000.0</v>
+      </c>
+      <c r="CW10">
         <v>398491000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>681078000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>627301000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>674275000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>694883000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>289205000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>269800000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>61600000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>55200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>46800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>51800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7975,447 +8000,451 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>99369000000.0</v>
+      </c>
+      <c r="C12">
         <v>80572000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>62556000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>60608000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>56791000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>53691000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>43210000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>38487000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>34800000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>31438000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>25984000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18281000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16023000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15320000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13296000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13143000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17037000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20338000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21208000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19298000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19654000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12667000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11561000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10139000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10981000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16354000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10897000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9769000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8475000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7802000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7422000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7591000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7943000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7300000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7108000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6320000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5877000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6206000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6798000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6671000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4879000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4754000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5037000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4728000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4505000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4792000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4623339000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4240797000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4386054000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4347817000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4671810000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3032954000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2935893000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3713351000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3727883000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3434772000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3278100000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3130812000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3129576000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2748354000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2474496000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2726541000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2490563000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>451000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1772500000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1764896000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1728227000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1634079000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1466105000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1338147000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1255390000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1304888000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1657230000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1621639000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1809478000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1852953000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1571563000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1307024000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1117850000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>851167000.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>955053000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>950174000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>786178000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>717546000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>731512000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>670045000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>587850000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>613324000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>657303000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>604043000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>612126000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1011587000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1050338000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1028413000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>911577000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>826411000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>791377000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>791000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>717165000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>681078000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>627301000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>674275000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>694883000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>289205000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>269800000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>61600000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>55200000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>46800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>51800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>24000000.0</v>
       </c>
       <c r="C13">
         <v>24000000.0</v>
       </c>
       <c r="D13">
         <v>24000000.0</v>
       </c>
       <c r="E13">
         <v>24000000.0</v>
       </c>
       <c r="F13">
         <v>24000000.0</v>
       </c>
       <c r="G13">
         <v>24000000.0</v>
       </c>
       <c r="H13">
-        <v>25000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="I13">
         <v>25000000.0</v>
       </c>
       <c r="J13">
-        <v>2000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="K13">
         <v>2000000.0</v>
       </c>
       <c r="L13">
         <v>2000000.0</v>
       </c>
       <c r="M13">
         <v>2000000.0</v>
       </c>
       <c r="N13">
         <v>2000000.0</v>
       </c>
       <c r="O13">
         <v>2000000.0</v>
       </c>
       <c r="P13">
         <v>2000000.0</v>
       </c>
       <c r="Q13">
         <v>2000000.0</v>
       </c>
       <c r="R13">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="S13">
         <v>3000000.0</v>
       </c>
       <c r="T13">
         <v>3000000.0</v>
       </c>
       <c r="U13">
         <v>3000000.0</v>
       </c>
       <c r="V13">
-        <v>1000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="W13">
         <v>1000000.0</v>
       </c>
       <c r="X13">
         <v>1000000.0</v>
       </c>
       <c r="Y13">
         <v>1000000.0</v>
       </c>
       <c r="Z13">
         <v>1000000.0</v>
       </c>
       <c r="AA13">
         <v>1000000.0</v>
       </c>
       <c r="AB13">
         <v>1000000.0</v>
       </c>
       <c r="AC13">
         <v>1000000.0</v>
       </c>
       <c r="AD13">
         <v>1000000.0</v>
       </c>
@@ -8446,610 +8475,614 @@
       <c r="AM13">
         <v>1000000.0</v>
       </c>
       <c r="AN13">
         <v>1000000.0</v>
       </c>
       <c r="AO13">
         <v>1000000.0</v>
       </c>
       <c r="AP13">
         <v>1000000.0</v>
       </c>
       <c r="AQ13">
         <v>1000000.0</v>
       </c>
       <c r="AR13">
         <v>1000000.0</v>
       </c>
       <c r="AS13">
         <v>1000000.0</v>
       </c>
       <c r="AT13">
         <v>1000000.0</v>
       </c>
       <c r="AU13">
+        <v>1000000.0</v>
+      </c>
+      <c r="AV13">
         <v>754000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>752000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>744000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>732000.0</v>
       </c>
       <c r="AZ13">
         <v>732000.0</v>
       </c>
       <c r="BA13">
+        <v>732000.0</v>
+      </c>
+      <c r="BB13">
         <v>726000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>725000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>720000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>719000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>713000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>707000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>700000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>698000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>691000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>688000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>677000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>671000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>665000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>663000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>653000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>646000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>638000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>636000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629000.0</v>
       </c>
       <c r="BT13">
         <v>629000.0</v>
       </c>
       <c r="BU13">
+        <v>629000.0</v>
+      </c>
+      <c r="BV13">
         <v>625000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>623000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>619000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>615000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>402000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>393000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>388000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373000.0</v>
       </c>
       <c r="CC13">
         <v>373000.0</v>
       </c>
       <c r="CD13">
+        <v>373000.0</v>
+      </c>
+      <c r="CE13">
         <v>371000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>180000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>178000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>174000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>173000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>169000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>168000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>167000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>166000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>164000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>162000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>161000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>159000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>158000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>157000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="CU13">
         <v>150000.0</v>
       </c>
       <c r="CV13">
-        <v>72000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="CW13">
         <v>72000.0</v>
       </c>
       <c r="CX13">
+        <v>72000.0</v>
+      </c>
+      <c r="CY13">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="CZ13">
         <v>68000.0</v>
       </c>
       <c r="DA13">
+        <v>68000.0</v>
+      </c>
+      <c r="DB13">
         <v>65000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>32000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>31000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>24285000000.0</v>
+      </c>
+      <c r="C14">
         <v>24391000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24432000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24483000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24532000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24611000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24706000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24774000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>24848000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>24890000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24900000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24940000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24990000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>24900000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24770000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24990000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>25160000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>25370000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25450000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25380000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25320000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25280000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25240000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>25200000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25040000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24880000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>24840000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24720000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24640000000.0</v>
       </c>
       <c r="AD14">
         <v>24640000000.0</v>
       </c>
       <c r="AE14">
+        <v>24640000000.0</v>
+      </c>
+      <c r="AF14">
         <v>24760000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>25000000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>25040000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>25080000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25120000000.0</v>
       </c>
       <c r="AJ14">
         <v>25120000000.0</v>
       </c>
       <c r="AK14">
+        <v>25120000000.0</v>
+      </c>
+      <c r="AL14">
         <v>25320000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>25640000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>26400000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>26120000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>25240000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>23880000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>23720000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>22600000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>22240000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>22720000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>22262920000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>22328040000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>22822880000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22816880000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>23094240000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>23550080000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>23680240000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>24772080000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>24880720000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>25153800000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>24925720000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>24951440000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>24743960000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>24542400000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>24557360000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>24538960000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>24064000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>23305920000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>22910560000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>23639880000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>22976000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>22975240000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>21865560000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>21692280000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>21752280000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>22581440000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>22216680000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>23679560000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>22198640000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>24519400000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>24153180000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>23931960000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>23940000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>23135340000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>57840000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>23422200000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>22312000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>22000419800.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>21700440000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>21659040000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>21296000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>20733913040.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>21290280000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>21417480000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>19380149920.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>20767496240.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>20946120000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>20151000000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>20104000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>18399760120.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>20252400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21268000000.0</v>
       </c>
       <c r="CU14">
         <v>21268000000.0</v>
       </c>
       <c r="CV14">
+        <v>21268000000.0</v>
+      </c>
+      <c r="CW14">
         <v>20408875560.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>20426027000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>19875382320.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>19412000000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>19294752640.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>38153760000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>18666720000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>18024000000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>16951185380.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>16071964020.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>17009415280.0</v>
       </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>2000000.0</v>
       </c>
       <c r="O15">
         <v>2000000.0</v>
       </c>
       <c r="P15">
         <v>2000000.0</v>
       </c>
-      <c r="Q15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q15">
+        <v>2000000.0</v>
+      </c>
+      <c r="R15"/>
       <c r="S15">
         <v>3000000.0</v>
       </c>
       <c r="T15">
         <v>3000000.0</v>
       </c>
       <c r="U15">
         <v>3000000.0</v>
       </c>
       <c r="V15">
-        <v>1000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="W15">
         <v>1000000.0</v>
       </c>
       <c r="X15">
         <v>1000000.0</v>
       </c>
       <c r="Y15">
         <v>1000000.0</v>
       </c>
       <c r="Z15">
         <v>1000000.0</v>
       </c>
       <c r="AA15">
         <v>1000000.0</v>
       </c>
       <c r="AB15">
         <v>1000000.0</v>
       </c>
       <c r="AC15">
         <v>1000000.0</v>
       </c>
       <c r="AD15">
         <v>1000000.0</v>
       </c>
@@ -9122,490 +9155,496 @@
       <c r="BA15">
         <v>1000000.0</v>
       </c>
       <c r="BB15">
         <v>1000000.0</v>
       </c>
       <c r="BC15">
         <v>1000000.0</v>
       </c>
       <c r="BD15">
         <v>1000000.0</v>
       </c>
       <c r="BE15">
         <v>1000000.0</v>
       </c>
       <c r="BF15">
         <v>1000000.0</v>
       </c>
       <c r="BG15">
         <v>1000000.0</v>
       </c>
       <c r="BH15">
         <v>1000000.0</v>
       </c>
       <c r="BI15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BJ15">
         <v>691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BK15">
         <v>1000000.0</v>
       </c>
       <c r="BL15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BM15">
         <v>671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BN15">
         <v>1000000.0</v>
       </c>
       <c r="BO15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BP15">
         <v>653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BQ15">
         <v>1000000.0</v>
       </c>
       <c r="BR15">
         <v>1000000.0</v>
       </c>
       <c r="BS15">
         <v>1000000.0</v>
       </c>
       <c r="BT15">
         <v>1000000.0</v>
       </c>
       <c r="BU15">
         <v>1000000.0</v>
       </c>
       <c r="BV15">
-        <v>619000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="BW15">
         <v>619000.0</v>
       </c>
       <c r="BX15">
-        <v>402000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="BY15">
         <v>402000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="BZ15">
+        <v>402000.0</v>
+      </c>
+      <c r="CA15"/>
+      <c r="CB15">
         <v>1000000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>371000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15">
         <v>174000.0</v>
       </c>
-      <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
-[...1 lines deleted...]
-      </c>
+      <c r="CL15"/>
       <c r="CM15">
         <v>164000.0</v>
       </c>
-      <c r="CN15"/>
+      <c r="CN15">
+        <v>164000.0</v>
+      </c>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
-      <c r="DB15">
+      <c r="DB15"/>
+      <c r="DC15">
         <v>32000.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>4616000000.0</v>
+      </c>
+      <c r="C16">
         <v>1714000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1379000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1248000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>980000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1074000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>837000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>752000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>948000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>845000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>764000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>513000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>421000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>367000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>354000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>338000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>359000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>334000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>300000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>298000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>301000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>333000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>288000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>235000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>222000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>174000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>141000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>119000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>127000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>85000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>92000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>80000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>77000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>56000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>53000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>65000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>74000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>46000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>85000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>170000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>251000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>350000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>322000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>229000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>321000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>377000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>292735000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>258635000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>277033000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>275711000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>282405000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>282658000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>267252000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>269569000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>273605000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>269003000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>273182000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>272367000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>270649000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>26281000.0</v>
       </c>
-      <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>9456000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>248864000.0</v>
       </c>
-      <c r="BL16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM16"/>
       <c r="BN16">
         <v>8752000.0</v>
       </c>
       <c r="BO16">
+        <v>8752000.0</v>
+      </c>
+      <c r="BP16">
         <v>19624000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>15109000.0</v>
       </c>
-      <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>15417000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>4031000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>10823000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>14708000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5856000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3663000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3584000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4386000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1180000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1229000.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>6805000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1393000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3265000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>5584000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3265000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>11500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3261000.0</v>
       </c>
       <c r="CK16">
         <v>3261000.0</v>
       </c>
       <c r="CL16">
         <v>3261000.0</v>
       </c>
-      <c r="CM16"/>
+      <c r="CM16">
+        <v>3261000.0</v>
+      </c>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>183196000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>175344000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>228467000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>63495000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>62420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70193000.0</v>
       </c>
       <c r="CU16">
         <v>70193000.0</v>
       </c>
       <c r="CV16">
+        <v>70193000.0</v>
+      </c>
+      <c r="CW16">
         <v>143181000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>-1605000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>-296000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>200000000.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>569000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>588000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>601000000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
@@ -9641,118 +9680,117 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>40000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>27000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>18000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>15000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>10000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>6000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>5000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>4000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1000000.0</v>
       </c>
-      <c r="AP18">
-[...1 lines deleted...]
-      </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
@@ -9790,93 +9828,96 @@
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
         <v>0.0</v>
       </c>
       <c r="BQ18">
         <v>0.0</v>
       </c>
-      <c r="BR18"/>
+      <c r="BR18">
+        <v>0.0</v>
+      </c>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9945,132 +9986,133 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>21125000000.0</v>
+      </c>
+      <c r="C20">
         <v>20894000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>20832000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6261000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5755000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5498000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5188000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4724000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>4622000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>4453000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4430000000.0</v>
       </c>
       <c r="L20">
         <v>4430000000.0</v>
       </c>
       <c r="M20">
         <v>4430000000.0</v>
       </c>
       <c r="N20">
         <v>4430000000.0</v>
       </c>
       <c r="O20">
-        <v>4372000000.0</v>
+        <v>4430000000.0</v>
       </c>
       <c r="P20">
         <v>4372000000.0</v>
       </c>
       <c r="Q20">
         <v>4372000000.0</v>
       </c>
       <c r="R20">
+        <v>4372000000.0</v>
+      </c>
+      <c r="S20">
         <v>4365000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>4349000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>4302000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4193000000.0</v>
       </c>
       <c r="V20">
         <v>4193000000.0</v>
       </c>
       <c r="W20">
         <v>4193000000.0</v>
       </c>
       <c r="X20">
         <v>4193000000.0</v>
       </c>
       <c r="Y20">
         <v>4193000000.0</v>
       </c>
       <c r="Z20">
+        <v>4193000000.0</v>
+      </c>
+      <c r="AA20">
         <v>628000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>618000000.0</v>
       </c>
       <c r="AB20">
         <v>618000000.0</v>
       </c>
       <c r="AC20">
         <v>618000000.0</v>
       </c>
       <c r="AD20">
         <v>618000000.0</v>
       </c>
       <c r="AE20">
         <v>618000000.0</v>
       </c>
       <c r="AF20">
         <v>618000000.0</v>
       </c>
       <c r="AG20">
         <v>618000000.0</v>
       </c>
       <c r="AH20">
         <v>618000000.0</v>
       </c>
       <c r="AI20">
         <v>618000000.0</v>
       </c>
@@ -10086,1794 +10128,1812 @@
       <c r="AM20">
         <v>618000000.0</v>
       </c>
       <c r="AN20">
         <v>618000000.0</v>
       </c>
       <c r="AO20">
         <v>618000000.0</v>
       </c>
       <c r="AP20">
         <v>618000000.0</v>
       </c>
       <c r="AQ20">
         <v>618000000.0</v>
       </c>
       <c r="AR20">
         <v>618000000.0</v>
       </c>
       <c r="AS20">
         <v>618000000.0</v>
       </c>
       <c r="AT20">
         <v>618000000.0</v>
       </c>
       <c r="AU20">
+        <v>618000000.0</v>
+      </c>
+      <c r="AV20">
         <v>618179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>643179000.0</v>
       </c>
       <c r="AW20">
         <v>643179000.0</v>
       </c>
       <c r="AX20">
         <v>643179000.0</v>
       </c>
       <c r="AY20">
         <v>643179000.0</v>
       </c>
       <c r="AZ20">
         <v>643179000.0</v>
       </c>
       <c r="BA20">
-        <v>641030000.0</v>
+        <v>643179000.0</v>
       </c>
       <c r="BB20">
         <v>641030000.0</v>
       </c>
       <c r="BC20">
         <v>641030000.0</v>
       </c>
       <c r="BD20">
         <v>641030000.0</v>
       </c>
       <c r="BE20">
         <v>641030000.0</v>
       </c>
       <c r="BF20">
         <v>641030000.0</v>
       </c>
       <c r="BG20">
         <v>641030000.0</v>
       </c>
       <c r="BH20">
+        <v>641030000.0</v>
+      </c>
+      <c r="BI20">
         <v>648053000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>593513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>369844000.0</v>
       </c>
       <c r="BK20">
         <v>369844000.0</v>
       </c>
       <c r="BL20">
         <v>369844000.0</v>
       </c>
       <c r="BM20">
         <v>369844000.0</v>
       </c>
       <c r="BN20">
         <v>369844000.0</v>
       </c>
       <c r="BO20">
         <v>369844000.0</v>
       </c>
       <c r="BP20">
         <v>369844000.0</v>
       </c>
       <c r="BQ20">
         <v>369844000.0</v>
       </c>
       <c r="BR20">
         <v>369844000.0</v>
       </c>
       <c r="BS20">
         <v>369844000.0</v>
       </c>
       <c r="BT20">
+        <v>369844000.0</v>
+      </c>
+      <c r="BU20">
         <v>366286000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>365800000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>371019000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>354057000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>292934000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>293383000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>291077000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>301425000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>203657000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>204000000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>204603000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>145317000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108107000.0</v>
       </c>
       <c r="CH20">
         <v>108107000.0</v>
       </c>
       <c r="CI20">
         <v>108107000.0</v>
       </c>
       <c r="CJ20">
         <v>108107000.0</v>
       </c>
       <c r="CK20">
+        <v>108107000.0</v>
+      </c>
+      <c r="CL20">
         <v>108566000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>108780000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>108909000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>108497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55139000.0</v>
       </c>
       <c r="CP20">
         <v>55139000.0</v>
       </c>
       <c r="CQ20">
+        <v>55139000.0</v>
+      </c>
+      <c r="CR20">
         <v>54227000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>78000000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>80462000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>81119000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>50000000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>85000000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>81000000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>86232000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>24000000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>2998000000.0</v>
+      </c>
+      <c r="C21">
         <v>3120000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3306000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>936000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>755000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>769000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>807000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>838000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>952000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>986000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1112000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1251000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1395000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1541000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1676000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1850000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2036000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2211000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2339000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2454000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2478000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2613000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2737000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2861000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2854000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>80000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>49000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>43000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>49000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>54000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>45000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>49000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>51000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>55000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>52000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>63000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>76000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>90000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>104000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>120000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>138000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>155000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>166000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>172000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>190000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>205000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>221714000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>241301000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>260613000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>277530000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>296012000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>320589000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>322520000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>336733000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>312332000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>331248000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>346938000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>363395000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>326136000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>342839000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>358136000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>278761000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>288745000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>112642000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>118879000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>115423000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>120458000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>127817000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>135678000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>142446000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>147101000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>155646000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>145148000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>125001000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>106926000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>78173000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>54735000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>50914000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>45511000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>29428000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>29000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>22989000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>160738000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>152314000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>131375000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>135523000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>135621000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>138175000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>143330000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>148937000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>148872000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>153512000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>79088000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>82352000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>76471000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>78158000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>80462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="CU21">
         <v>31000000.0</v>
       </c>
       <c r="CV21">
+        <v>31000000.0</v>
+      </c>
+      <c r="CW21">
         <v>85210000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>80969000.0</v>
       </c>
-      <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>31575000000.0</v>
+      </c>
+      <c r="C22">
         <v>25797000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21403000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19784000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14962000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11333000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10080000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7654000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6675000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5864000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5282000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4779000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4319000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4611000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5159000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4454000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3889000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3163000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2605000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2233000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2114000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1992000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1826000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1495000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1401000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1128000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>979000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1047000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1204000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1426000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1575000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1417000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1090000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>797000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>796000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>857000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>855000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>821000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>794000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>679000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>521000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>394000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>418000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>425000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>441000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>438000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>482893000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>408081000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>387434000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>393280000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>387765000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>380319000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>378280000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>377597000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>419686000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>428983000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>387185000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>342707000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>340297000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>319602000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>361911000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>380964000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>345525000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>377812000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>434227000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>388139000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>330674000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>277643000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>279216000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>327259000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>537834000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>523988000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>432279000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>420126000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>358521000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>306143000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>276305000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>332635000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>354680000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>378661000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>379000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>346366000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>254792000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>284847000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>300955000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>307759000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>315518000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>297551000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>266985000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>234796000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>234238000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>260819000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>217859000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>165785000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>145046000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>205043000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>285350000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>213877000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>214000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>120488000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>89610000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>86770000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>89905000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>93192000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>68135000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>55241000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>37600000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>11700000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>8400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>15200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>320272000000.0</v>
+      </c>
+      <c r="C23">
         <v>259474000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>206803000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>161148000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>140740000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>125254000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>111601000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>96013000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>85227000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>77072000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>65728000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>54148000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>49555000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>44460000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>41182000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>40488000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>43476000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>45212000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>44187000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>40632000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>38650000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>30796000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>28791000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>26881000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>25180000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>23254000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>17315000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15810000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14775000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14021000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13292000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>13657000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12882000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>11460000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11241000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9830000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9402000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9410000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9841000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9612000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7461000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7108000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7370000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7174000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6979000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7291000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7201368000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6885869000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6933719000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6864663000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7250894000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5711373000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5569592000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6279527000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6412245000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6075144000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5891881000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5708167000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5552928000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5089043000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4913614000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4736744000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>4495246000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3915579000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3731268000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3803030000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3585918000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3463574000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3298409000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3178704000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3350727000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3648898000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3960049000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3807458000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3747671000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3475263000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3036267000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2800868000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2675263000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2183829000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2184000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2161453000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1915299000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1805508000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1728218000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1635094000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1628536000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1539656000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1480889000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1458190000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1399344000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1458780000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1780113000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1687533000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1617015000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1629697000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1615154000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1503174000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1503000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1247350000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1189258000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1081784000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1016427000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>983346000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>507183000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>447791000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>202300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>157600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>134400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>126700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>32366000000.0</v>
+      </c>
+      <c r="C24">
         <v>7470000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7469000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7468000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8466000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8464000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8463000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8462000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8461000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8460000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8459000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8457000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8456000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9704000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>9703000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>9701000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>9700000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10947000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10946000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10944000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10943000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5964000000.0</v>
       </c>
       <c r="W24">
         <v>5964000000.0</v>
       </c>
       <c r="X24">
+        <v>5964000000.0</v>
+      </c>
+      <c r="Y24">
         <v>5963000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6960000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6959000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1991000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1990000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1989000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1988000000.0</v>
       </c>
       <c r="AE24">
         <v>1988000000.0</v>
       </c>
       <c r="AF24">
-        <v>1987000000.0</v>
+        <v>1988000000.0</v>
       </c>
       <c r="AG24">
         <v>1987000000.0</v>
       </c>
       <c r="AH24">
+        <v>1987000000.0</v>
+      </c>
+      <c r="AI24">
         <v>1986000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1985000000.0</v>
       </c>
       <c r="AJ24">
         <v>1985000000.0</v>
       </c>
       <c r="AK24">
-        <v>1984000000.0</v>
+        <v>1985000000.0</v>
       </c>
       <c r="AL24">
         <v>1984000000.0</v>
       </c>
       <c r="AM24">
+        <v>1984000000.0</v>
+      </c>
+      <c r="AN24">
         <v>1983000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1982000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>8000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>9000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>10000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1406000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1411000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1404000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1398428000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1377259000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1370249000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1363276000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1356375000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>17015000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>17685000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>18333000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>18998000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>19627000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>20237000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>20830000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>21439000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>21949000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>22493000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>22957000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>23389000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>23359000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>23734000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>24098000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>24450000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>24760000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>25060000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>25351000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>25634000.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>345000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>856000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2634000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>303522000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>304194000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>304880000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>306340000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>307926000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>304937000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>305861000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>306941000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>303672000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>300307000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>300378000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>300644000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>672000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>697000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>962000.0</v>
       </c>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>8456000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9704000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9703000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9701000000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>10947000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10946000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10944000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10943000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5964000000.0</v>
       </c>
       <c r="W25">
         <v>5964000000.0</v>
       </c>
       <c r="X25">
+        <v>5964000000.0</v>
+      </c>
+      <c r="Y25">
         <v>5963000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6960000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6959000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1991000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1990000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1989000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1988000000.0</v>
       </c>
       <c r="AE25">
         <v>1988000000.0</v>
       </c>
       <c r="AF25">
-        <v>1987000000.0</v>
+        <v>1988000000.0</v>
       </c>
       <c r="AG25">
         <v>1987000000.0</v>
       </c>
       <c r="AH25">
+        <v>1987000000.0</v>
+      </c>
+      <c r="AI25">
         <v>1986000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1985000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1986000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1987000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1988000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1989000000.0</v>
       </c>
       <c r="AN25">
         <v>1989000000.0</v>
       </c>
       <c r="AO25">
+        <v>1989000000.0</v>
+      </c>
+      <c r="AP25">
         <v>8000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>10000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1417000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1411000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1404000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1398428000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1392236000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1386091000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1379959000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1373875000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>17015000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>17685000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>18333000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>18998000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>19627000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>20237000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>20830000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>21439000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>21949000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>22493000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>22957000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>23389000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>23359000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>23734000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>24098000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>24450000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>24760000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26">
+        <v>51157000000.0</v>
+      </c>
+      <c r="C26">
         <v>43364000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>22251000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8187000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3799000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3240000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3387000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2237000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1819000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1750000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1546000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1172000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>800000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>505000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>299000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>314000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>307000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>285000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>266000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>308000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>147000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>146000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>144000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>106000000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
@@ -11915,52 +11975,53 @@
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12029,466 +12090,472 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>16417000000.0</v>
+      </c>
+      <c r="C28">
         <v>-423000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>807000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-664000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1041000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4949000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1681000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1118000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1452000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3404000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3776000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5508000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5171000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7001000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8466000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8948000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8679000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7812000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9697000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10399000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7031000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6760000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6750000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5314000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4421000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-7916000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8344000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-7217000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-4549000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-218000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1206000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1269000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1283000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1235000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2002000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-792000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>85000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>221000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1050000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1105000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1082000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>962000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>914000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>946000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>976000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>940000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>901774000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>997553000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>870999000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>870794000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>222288000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-545069000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-573636000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-543090000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-713788000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-505761000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-479381000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-348305000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-646437000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-544867000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-510121000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-660676000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-641972000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-427641000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-353269000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-423164000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-422771000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-589730000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-498725000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-486923000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-392054000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-461253000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-719143000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-803308000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-726969000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1056702000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-914745000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-678951000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-544414000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-388423000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-388000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-487763000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-551756000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-364308000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-242170000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-272426000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-207656000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-155327000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-178541000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-193287000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-209551000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-223391000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>35753000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>31601000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-36438000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-10615000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>66717000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-23243000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-23000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-87536000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-375387000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-326565000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-373309000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-393554000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-287429000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-267303000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-58300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-46200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-38100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-38600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>262350000000.0</v>
+      </c>
+      <c r="C29">
         <v>203944000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>165761000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>127364000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>108597000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>92307000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>87790000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>74361000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>66618000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>58852000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>52687000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>42971000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9705000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10954000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10953000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10950000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10949000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>37267000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10946000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10944000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11943000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>25737000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>23856000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22295000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>20874000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>20058000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>14195000000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -12527,692 +12594,699 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>63059000000.0</v>
+      </c>
+      <c r="C30">
         <v>40710000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>38466000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33391000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>27808000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22132000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23065000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17693000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14132000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12365000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9999000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8309000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7066000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4080000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3827000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4908000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5317000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5438000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4650000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3954000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3586000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3024000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2429000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2546000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2084000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1907000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1657000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1455000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1561000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1242000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1424000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2219000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1662000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1220000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1265000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1167000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1213000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>976000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>826000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>833000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>644000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>523000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>505000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>536000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>514000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>455000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>473637000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>563400000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>469625000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>396438000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>426357000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>447631000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>418123000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>346998000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>454252000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>444944000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>445312000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>411155000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>336143000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>371261000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>419944000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>343202000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>348770000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>399502000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>395934000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>529663000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>374963000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>397820000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>351960000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>304393000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>318435000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>607834000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>679416000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>651800000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>666494000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>552407000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>508435000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>471519000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>518680000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>459636000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>460000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>391270000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>318186000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>351737000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>355393000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>255252000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>296279000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>307409000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>246396000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>205308000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>196631000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>157839000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>190213000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>155751000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>154501000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>149861000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>133038000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>147348000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>147000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>117664000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>112846000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>86629000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>104988000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>104352000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>85092000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>71998000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>67200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>56400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>50200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>34200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>21676000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>18549000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>16053000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>15127000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>17443000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>19744000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>19924000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>17042000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>14476000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>11968000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9963000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>8280000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6867000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>12391000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>11537000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>10553000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>9669000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>9032000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>8679000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>8808000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>8126000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>7044000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6801000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>5672000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>5281000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>5431000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>5071000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>4631000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>3796000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>3502000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>3772000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3675000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>3377000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>3733000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>3578000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>3320113000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>3400994000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>3246276000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>3517207000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>3356879000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>3208623000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>3847173000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3874341000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>3750568000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>3465697000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3283003000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>3178558000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>2982558000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>2737820000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>2799203000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>2522873000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>2415394000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>2271791000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>2375378000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>2174838000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>1925974000.0</v>
       </c>
-      <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>154393000000.0</v>
+      </c>
+      <c r="C32">
         <v>107111000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>93442000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>90417000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>77962000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>63393000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>62079000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>51161000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>45664000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>38506000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>33714000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>23557000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>18463000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>17623000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>16510000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>16368000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>19845000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>24013000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>24494000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>22194000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>21358000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>14123000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12130000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>10724000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>12271000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>17681000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>11906000000.0</v>
       </c>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -13251,1328 +13325,1339 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>122860000000.0</v>
+      </c>
+      <c r="C33">
         <v>108479000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>81198000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>44656000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>38521000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>35319000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>31475000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>28373000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>25594000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>23343000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>21383000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>21490000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>20758000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>19577000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>18109000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>17265000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>16058000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>15637000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>15358000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>14826000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>12844000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>12669000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>12736000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12488000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10499000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3670000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3625000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3390000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3384000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3392000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2735000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2271000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2051000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2012000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1986000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1351000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1332000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1294000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1305000000.0</v>
       </c>
       <c r="AN33">
         <v>1305000000.0</v>
       </c>
       <c r="AO33">
         <v>1305000000.0</v>
       </c>
       <c r="AP33">
+        <v>1305000000.0</v>
+      </c>
+      <c r="AQ33">
         <v>1318000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1317000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1340000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1371000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1459000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1488071000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1544760000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1556133000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1590865000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1626183000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1661532000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1646984000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1672911000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1636987000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1650317000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1678030000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1676051000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1647570000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1588972000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1596057000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1239981000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1268296000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1107877000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1075306000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1076050000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1105088000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1105858000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1130504000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1158020000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1182769000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1168799000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1145830000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1058465000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>858842000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>719209000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>638862000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>646635000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>643493000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>457540000.0</v>
       </c>
-      <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>438826000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>366367000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>355532000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>326303000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>315437000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>323610000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>328505000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>334595000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>341233000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>346632000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>400676000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>334070000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>286744000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>265413000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>283401000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>290674000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>269065000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>269000000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>240413000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>223528000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>201131000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>86018000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>57606000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>40247000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>34565000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>29100000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>30000000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>26300000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>23300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>1901000000.0</v>
+      </c>
+      <c r="C34">
         <v>737000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>381000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>376000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>243000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>177000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>79000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>115000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>196000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>66000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>65000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>66000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2223000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2037000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1913000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1785000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1609000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2383000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1553000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1535000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1396000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2054000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2009000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1915000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>43000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1293000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1336000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>25000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>24000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1146000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>633000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>587000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>638000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>651000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>632000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>464000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>408000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>300000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>271000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>213000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>494000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>447000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>453000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>437000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>447000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>448000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>488928000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>355133000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>374113000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>419774000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>475125000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>387784000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>443943000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>510681000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>589321000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>341312000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>396019000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>452505000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>455807000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>206960000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>192163000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>284813000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>347713000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>177851000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>127881000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>152994000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>111950000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BQ34">
         <v>126373000.0</v>
       </c>
-      <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>48269000000.0</v>
+      </c>
+      <c r="C35">
         <v>20116000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17347000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16176000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16352000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14869000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>14227000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>13635000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13101000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12707000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12119000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>11782000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>11720000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>12680000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>12518000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12284000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>12052000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>13330000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>13240000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>13222000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>13055000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8018000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>7973000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7878000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>8856000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>8252000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3327000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3121000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3122000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3134000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2621000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2574000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2625000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2637000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2617000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2450000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2395000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2288000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2260000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2202000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>502000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>456000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>463000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1854000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1858000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1852000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1887356000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1747369000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1760204000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1799733000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1849000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>404799000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>461628000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>529766000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>608319000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>360939000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>416256000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>473335000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>477246000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>228909000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>263846000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>307770000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>371102000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>201210000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>151615000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>177092000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>136400000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>151133000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>159679000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>157656000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>177484000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>157358000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>162118000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>193728000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>162598000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>140895000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>95191000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>81107000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>29537000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>24237000.0</v>
       </c>
-      <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>18416000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>18884000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>28900000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>27487000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>28987000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>29112000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>16092000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>11691000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>13536000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>14047000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>13596000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>308022000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>310194000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>304880000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>306340000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>307926000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>305861000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>306000000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>306941000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>501536000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>500307000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>500378000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>500644000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>200672000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>200947000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>1500000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>7000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>6900000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>11300000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>15746000000.0</v>
+      </c>
+      <c r="C36">
         <v>12733000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>8301000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3537000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3417000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2118000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3038000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3200000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2182000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2818000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2954000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3495000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3701000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3699000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3521000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3266000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3033000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3220000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3575000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3453000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1903000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1944000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2000000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1922000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>157000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>119000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>41000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000000.0</v>
       </c>
       <c r="AD36">
         <v>110000000.0</v>
       </c>
       <c r="AE36">
+        <v>110000000.0</v>
+      </c>
+      <c r="AF36">
         <v>668000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>312000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>220000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>273000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>319000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>70000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>60000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>47000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="AO36">
         <v>64000000.0</v>
       </c>
       <c r="AP36">
+        <v>64000000.0</v>
+      </c>
+      <c r="AQ36">
         <v>66000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>67000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>73000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>66000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>89000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>27642000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>93679000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>95430000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>99354000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>35758000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>102346000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>104486000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>107125000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>93924000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>111499000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>116006000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>118085000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>102491000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>46323000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>93512000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>38010000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>22602000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>39719000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>44367000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>41867000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>20866000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>42901000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>42068000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>44677000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>23521000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>37193000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>35404000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>40389000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>38051000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>25156000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>25912000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>33454000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>28349000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>37527000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>36000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>31028000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>26084000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>24713000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>15977000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>10678000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>9034000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>8132000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>8277000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>7255000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>4470000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>6733000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>56037000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>55488000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>10473000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>66465000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>10188000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>12274000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>68000000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>10884000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>11681000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>10513000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>14738000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>20181000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>5339000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>4122000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>3200000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>3400000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>3600000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -14640,1681 +14725,1695 @@
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
       <c r="BQ37">
         <v>0.0</v>
       </c>
-      <c r="BR37"/>
+      <c r="BR37">
+        <v>0.0</v>
+      </c>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>8301000000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>9099000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>6917000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6028000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5565000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5289000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5063000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4731000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3008000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2722000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2950000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2588000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>787000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>652000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>666000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>685000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>698000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>711000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>668000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>312000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>220000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>273000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>989000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>751000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>754000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>755000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>784000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>802000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>820000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>839000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>851000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>863000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>874000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>912000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>930789000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>978159000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>999222000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1020063000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1043443000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1066114000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1068036000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1084888000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1060843000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1083777000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1103974000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1122510000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1087498000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1037215000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>995971000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>686615000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>699439000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>522205000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>533090000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>527134000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>533230000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>540562000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>547590000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>556967000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>556971000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>559125000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>546352000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>536409000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>499034000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>396263000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>374030000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>375445000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>382665000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>284725000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>280396000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>296641000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>226236000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>177027000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>147352000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>146201000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>144655000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>146307000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>151607000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>156192000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>156603000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>204446000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>135125000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>137840000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>130261000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>144623000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>147096000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>149386000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>148937000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>131718000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>128665000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>126798000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>38738000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>20181000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>5339000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>4122000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>3189000.0</v>
       </c>
-      <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>3409000000.0</v>
+      </c>
+      <c r="C39">
         <v>3916000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3180000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2709000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2658000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2779000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3771000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3806000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4026000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4062000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3080000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1289000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1389000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>872000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>791000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>718000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1175000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>636000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>366000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>321000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>129000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>132000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>239000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>213000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>215000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>195000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>157000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>149000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>151000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>159000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>136000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>159000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>136000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>131000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>86000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>135000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>125000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>113000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>118000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>124000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>112000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000000.0</v>
       </c>
       <c r="AR39">
         <v>93000000.0</v>
       </c>
       <c r="AS39">
-        <v>89000000.0</v>
+        <v>93000000.0</v>
       </c>
       <c r="AT39">
         <v>89000000.0</v>
       </c>
       <c r="AU39">
+        <v>89000000.0</v>
+      </c>
+      <c r="AV39">
         <v>70174000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>67333000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>67776000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>71067000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>70285000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>40823000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>36678000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>23036000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>35265000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>32746000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>19249000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>16624000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>19465000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2748354000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2474496000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2726541000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>42092000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1987220000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1772500000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1764896000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>46966000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1634079000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>70624000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>50885000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>56299000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>43389000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>45294000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>55428000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>54336000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>44551000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>41102000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>43055000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>40560000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>8816000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>36825000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>29938000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>25780000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>27214000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>28021000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>25134000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>23084000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>18341000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>19589000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>19550000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>17800000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>27320000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>26384000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>28915000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>23642000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>79815000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>79000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="CU39">
         <v>82000000.0</v>
       </c>
       <c r="CV39">
+        <v>82000000.0</v>
+      </c>
+      <c r="CW39">
         <v>52000000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>82000000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>80000000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>61241000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>33313000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>24504000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>16187000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>6800000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>4300000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>2700000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>21835000000.0</v>
+      </c>
+      <c r="C40">
         <v>16969000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>19601000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>14863000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>13912000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>17837000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>10612000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8745000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7918000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>10413000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>5690000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4729000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6527000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4315000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3766000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3777000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3544000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3229000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>843000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1510000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1673000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1319000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1437000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1339000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1171000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>868000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>865000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>676000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>669000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>650000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>61000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>623000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>571000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>413000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>489000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>428000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>443000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>374000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>422000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>337000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>305000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>286000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>320000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>168000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>146000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>148000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>167999000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>32126000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>26700000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>25299000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>30590000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>55424000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>40315000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>34337000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>35160000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>37065000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>30802000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>27679000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>35439000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>578741000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>662486000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>634871000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>71300000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>491719000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>539098000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>402553000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>29950000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>198133000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>615343000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>476058000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>559727000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>613182000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>685301000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>433989000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>469206000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>402987000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>353833000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>285435000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>365552000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>272899000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>231937000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>229434000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>259264000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>247390000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>198867000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>193029000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>170577000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>150833000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>148797000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>140890000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>144755000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>187405000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>4117000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>525000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>4176000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>204416000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>190274000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>145386000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>148807000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>73625000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>71000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>46000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>33212000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>33828000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>23430000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>14321000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>9500000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>7200000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>8400000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>9300000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>2223000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1913000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1785000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1609000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1631000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1553000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1535000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1396000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1414000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1375000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1311000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1285000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>774000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>775000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>662000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>650000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>660000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>633000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>587000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>638000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>651000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>614000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>170000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>158000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>148000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>161000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>125000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>122000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>114000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>239000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>112000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>155000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>194000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>256621000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>144745000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>181411000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>244538000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>317172000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>183420000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>246904000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>318194000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>396371000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>169254000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>252854000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>319501000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>322519000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>129231000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>163134000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>230269000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>301584000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>130606000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>95708000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>91179000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>94211000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>69320000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>79814000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>72428000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>76598000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>72351000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>73162000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>79132000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>75698000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>80997000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>63294000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>81107000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>29537000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>27667000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>24237000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>17682000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>20036000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>8146000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>6733000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>8233000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>8358000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>7483000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>3082000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4582000.0</v>
       </c>
       <c r="CM41">
         <v>4582000.0</v>
       </c>
       <c r="CN41">
         <v>4582000.0</v>
       </c>
       <c r="CO41">
+        <v>4582000.0</v>
+      </c>
+      <c r="CP41">
         <v>4500000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>6000000.0</v>
       </c>
-      <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
-      <c r="CW41">
+      <c r="CW41"/>
+      <c r="CX41">
         <v>197864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="CY41">
         <v>200000000.0</v>
       </c>
       <c r="CZ41">
         <v>200000000.0</v>
       </c>
       <c r="DA41">
         <v>200000000.0</v>
       </c>
       <c r="DB41">
+        <v>200000000.0</v>
+      </c>
+      <c r="DC41">
         <v>200250000.0</v>
       </c>
-      <c r="DC41">
+      <c r="DD41">
         <v>500000.0</v>
       </c>
-      <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>9828000000.0</v>
+      </c>
+      <c r="C42">
         <v>10275000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>10118000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>10626000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>11200000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>11475000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>11237000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>11821000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>12115000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-36489000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>13132000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>12991000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>12629000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>12453000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>11971000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>11565000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>10968000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>10623000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>10385000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-1573000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-1859000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-1962000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-2035000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-2229000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-2404000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-2682000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-2769000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-2902000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2981000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-3157000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-3212000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-2598000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-2140000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-2209000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-1299000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-1395000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-1022000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-361000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-331000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-202000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-200000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-290000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>122000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>258000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>173000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>510000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>460507000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>392114000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>624593000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>565351000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>946047000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>907899000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>834735000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1535453000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1570914000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1592286000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1531892000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1485419000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1403992000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1349362000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1238224000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1151452000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1021185000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>906532000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>855800000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>815334000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>756133000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>648238000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>580572000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>550478000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>425989000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>378582000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>613170000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>563991000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>615049000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>736744000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>756734000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>765393000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>808530000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>730001000.0</v>
       </c>
-      <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>644955000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>586109000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>578523000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>569772000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>600002000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>611974000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>588682000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>603014000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>598660000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>583481000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>567186000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>551067000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>539031000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>531030000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>529992000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>485000000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>456621000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>457000000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>376000000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>339433000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>308738000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>277000000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>263000000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>136563000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>115506000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>96000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>84500000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>79300000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>81900000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16383,121 +16482,120 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
         <v>45000000.0</v>
       </c>
-      <c r="AO44">
+      <c r="AP44">
         <v>72000000.0</v>
       </c>
-      <c r="AP44">
+      <c r="AQ44">
         <v>79000000.0</v>
       </c>
-      <c r="AQ44">
-[...1 lines deleted...]
-      </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
@@ -16532,1731 +16630,1747 @@
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
       <c r="BQ44">
         <v>0.0</v>
       </c>
-      <c r="BR44"/>
+      <c r="BR44">
+        <v>0.0</v>
+      </c>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>19675000000.0</v>
+      </c>
+      <c r="C45">
         <v>16661000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>19837000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>12061000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>11225000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>8946000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>12477000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>7098000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6441000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>5538000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>8769000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5160000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>5034000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4834000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4845000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4701000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>4085000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>3772000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>3607000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>3339000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>3165000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2995000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2856000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2059000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2665000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2310000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2292000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2044000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2019000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2009000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1404000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1292000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1162000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1066000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>997000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>600000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>578000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>539000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>521000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>503000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>485000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>479000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>466000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>477000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>497000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>547000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>557000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>567000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>557000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>571000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>583000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>595000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>579000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>588000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>576000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>567000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>574000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>554000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>560000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>552000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>550896000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>553000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>569000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>585672000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>542000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>549000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>571858000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>565000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>583000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>601000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>626000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>610000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>599000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359808000.0</v>
       </c>
       <c r="BW45">
         <v>359808000.0</v>
       </c>
       <c r="BX45">
+        <v>359808000.0</v>
+      </c>
+      <c r="BY45">
         <v>264832000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>265000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>271000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>261000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000000.0</v>
       </c>
       <c r="CC45">
         <v>177000000.0</v>
       </c>
       <c r="CD45">
+        <v>177000000.0</v>
+      </c>
+      <c r="CE45">
         <v>180206000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>178000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>179000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>178951000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>169000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>179000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>182000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>183000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>190029000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>190000000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>196000000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>199000000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>149000000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>135000000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>139000000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000000.0</v>
       </c>
       <c r="CU45">
         <v>120000000.0</v>
       </c>
       <c r="CV45">
+        <v>120000000.0</v>
+      </c>
+      <c r="CW45">
         <v>109000000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>95000000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>74000000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>47000000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>37000000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>35000000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>30443000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>25900000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>26600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22700000.0</v>
       </c>
       <c r="DF45">
         <v>22700000.0</v>
       </c>
+      <c r="DG45">
+        <v>22700000.0</v>
+      </c>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>19675000000.0</v>
+      </c>
+      <c r="C46">
         <v>16661000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>13250000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12061000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11225000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7136000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8076000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7098000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6441000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5538000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5260000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5160000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5034000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4834000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4845000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4701000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4085000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3772000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3607000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3339000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3165000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2995000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2856000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2740000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2665000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2310000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2292000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2044000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2019000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2009000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1404000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1292000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1162000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1066000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>997000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>600000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>578000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>539000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>521000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>503000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>485000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>479000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>466000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>477000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>497000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>547000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>557282000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>566601000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>556911000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>570802000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>582740000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>595418000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>578948000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>588023000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>576144000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>566540000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>574056000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>553541000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>560072000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>551757000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>550896000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>553366000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>568857000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>585672000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>542216000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>548916000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>571858000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>565296000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>582914000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>601053000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>625798000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>609674000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>599478000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>522056000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>359808000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>322946000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>264832000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>271190000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>260828000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>177144000.0</v>
       </c>
-      <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>180206000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>178152000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>178505000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>178951000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>169236000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>178955000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>182198000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>182988000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>185041000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>190029000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>196230000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>198945000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>148904000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>135152000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>138778000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>143578000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>120128000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>120000000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>108695000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>94863000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>74333000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>47280000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>37425000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>34908000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>30443000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>25900000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>26600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22700000.0</v>
       </c>
       <c r="DF46">
         <v>22700000.0</v>
       </c>
+      <c r="DG46">
+        <v>22700000.0</v>
+      </c>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>3799000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3740000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3807000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4701000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4085000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2916000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3607000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3339000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3165000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2268000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2149000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2059000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2665000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1715000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1674000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2044000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2019000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1473000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1404000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1292000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1162000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1066000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>997000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>600000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>578000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>539000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>521000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>503000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>485000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>479000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>466000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>477000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>497000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>547000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>557282000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>566601000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>556911000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>570802000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>582740000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>595418000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>578948000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>588023000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>576144000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>566540000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>574056000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>553541000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>560072000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>551757000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>550896000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>553366000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>568857000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>585672000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>542216000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>548916000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>571858000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>565296000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>582914000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>601053000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>625798000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>609674000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>599478000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>522056000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>359808000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>322946000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>264832000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>271190000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>260828000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>220540000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>177144000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>180206000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>178152000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>178505000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>178951000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>169236000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>178955000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>182198000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>182988000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>185041000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>190029000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>196230000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>198945000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>148904000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>135152000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>138778000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>143578000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>131267000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>120128000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>108695000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>94863000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>74333000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>47280000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>37425000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>34908000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>30443000.0</v>
       </c>
-      <c r="DC47">
+      <c r="DD47">
         <v>25886000.0</v>
       </c>
-      <c r="DD47">
+      <c r="DE47">
         <v>26600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22700000.0</v>
       </c>
       <c r="DF47">
         <v>22700000.0</v>
       </c>
+      <c r="DG47">
+        <v>22700000.0</v>
+      </c>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>219157000000.0</v>
+      </c>
+      <c r="C48">
         <v>185038000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>146973000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>107908000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>88737000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>72158000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>68038000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>53950000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>45961000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>36598000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>29817000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>20360000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>14921000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>12115000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>10171000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>9905000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>12971000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>15758000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>16235000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>25359000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>22995000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>20721000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>18908000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>17550000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>16313000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>15790000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>14971000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>14118000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>13317000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>12862000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>12565000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>12096000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>10957000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>9948000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>8787000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>7760000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>7006000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>6506000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>6108000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>5529000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>4675000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>4484000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>4350000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>4204000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>4010000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>4037000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>3948877000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>3801966000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>3675071000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>3594527000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>3504742000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>3406154000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>3330815000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>3277713000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>3246088000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>3118981000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>2909901000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2790855000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>2730418000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>2614393000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>2436120000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>2284547000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>2149328000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>1977677000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>1892815000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>2033776000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1896182000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1765106000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1657529000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1762831000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1964169000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>2111834000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>2050086000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>2171015000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1994210000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>1737217000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1501556000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>1328824000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>1196565000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>926548000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>927000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>965776000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>875100000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>777048000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>711795000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>636958000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>572514000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>524505000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>498626000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>493507000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>472158000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>447992000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>441636000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>417486000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>397739000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>346802000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>395438000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>306940000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>307000000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>232727000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>188066000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>154490000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>128623000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>97563000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>69495000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>46973000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>28700000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>14100000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>3500000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-3200000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>14921000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>12115000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>10171000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>9905000000.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49">
+      <c r="R49"/>
+      <c r="S49">
         <v>15758000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>16235000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>25359000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>22995000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>20721000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>18908000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>17550000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>16313000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>15790000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>14971000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>14118000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>13317000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>12862000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>12565000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>12096000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>10957000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>9948000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>8787000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>7760000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>7006000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>6506000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>6108000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>5529000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>4675000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>4484000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>4350000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>4204000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>4010000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>4037000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>3948877000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>3801966000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>3675071000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>3594527000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>3504742000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>3406154000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>3330815000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>3277713000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>3246088000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>3118981000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>2909901000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>2790855000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>2730418000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>2614393000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>2436120000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>2284547000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>2149328000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>1977677000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>1892815000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>2033776000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>1896182000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>1765106000.0</v>
       </c>
-      <c r="BQ49">
-[...2 lines deleted...]
-      <c r="BR49"/>
+      <c r="BR49">
+        <v>0.0</v>
+      </c>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
         <v>1000000000.0</v>
       </c>
       <c r="C50">
-        <v>999000000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="D50">
         <v>999000000.0</v>
       </c>
-      <c r="E50"/>
+      <c r="E50">
+        <v>999000000.0</v>
+      </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
-[...1 lines deleted...]
-      </c>
+      <c r="J50"/>
       <c r="K50">
         <v>1250000000.0</v>
       </c>
       <c r="L50">
-        <v>1249000000.0</v>
+        <v>1250000000.0</v>
       </c>
       <c r="M50">
         <v>1249000000.0</v>
       </c>
       <c r="N50">
-        <v>1250000000.0</v>
+        <v>1249000000.0</v>
       </c>
       <c r="O50">
         <v>1250000000.0</v>
       </c>
       <c r="P50">
-        <v>1249000000.0</v>
+        <v>1250000000.0</v>
       </c>
       <c r="Q50">
         <v>1249000000.0</v>
       </c>
-      <c r="R50"/>
+      <c r="R50">
+        <v>1249000000.0</v>
+      </c>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>1000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>999000000.0</v>
       </c>
       <c r="W50">
         <v>999000000.0</v>
       </c>
       <c r="X50">
+        <v>999000000.0</v>
+      </c>
+      <c r="Y50">
         <v>998000000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>80000000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AH50">
         <v>14000000.0</v>
       </c>
       <c r="AI50">
+        <v>14000000.0</v>
+      </c>
+      <c r="AJ50">
         <v>15000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>23000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2076000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>215000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>796000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1011000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>1428000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>1421000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>1413000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1398000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18275,994 +18389,1002 @@
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>38860000000.0</v>
+      </c>
+      <c r="C51">
         <v>12814000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11412000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10822000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10598000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>10285000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10270000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10225000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>10015000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>10991000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>11056000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>11027000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>10954000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>12080000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>11855000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>11748000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>11692000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>11699000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>12355000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>11687000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>12659000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>7738000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7597000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7565000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>7695000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>7578000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2552000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2548000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2556000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2554000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2653000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1990000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2001000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000000.0</v>
       </c>
       <c r="AI51">
         <v>2000000000.0</v>
       </c>
       <c r="AJ51">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AK51">
         <v>2010000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2073000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2210000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2816000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3045000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1508000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1509000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1510000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1580000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1603000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1540000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1540501000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1707285000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1689460000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1667886000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1681985000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>331577000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>335638000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>311745000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>330028000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>314653000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>320963000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>272610000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>310237000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>21949000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>22493000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>22957000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>359769000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>23359000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>23734000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>24098000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>414727000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>378794000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>25060000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>25351000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>25634000.0</v>
       </c>
-      <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
-      <c r="CB51">
+      <c r="CB51"/>
+      <c r="CC51">
         <v>340000.0</v>
       </c>
-      <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>8578000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>856000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>1360000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>2038000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>3388000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>4871000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>8422000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>310050000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>310397000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>310556000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>311920000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>313533000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>309757000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>310000000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>310955000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>305691000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>300736000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>300966000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>301329000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>1776000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>2497000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>3300000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>9000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>8700000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>13200000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>1509000000.0</v>
+      </c>
+      <c r="C52">
         <v>1466000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1371000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1340000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>301000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>300000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>288000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>273000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>250000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1250000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1478000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1479000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1457000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1437000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249000000.0</v>
       </c>
       <c r="Q52">
         <v>1249000000.0</v>
       </c>
       <c r="R52">
+        <v>1249000000.0</v>
+      </c>
+      <c r="S52">
         <v>147000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1409000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>140000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1000000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1134000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>999000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>998000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>124000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>100000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>91000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>89000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>84000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>80000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>665000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AH52">
         <v>14000000.0</v>
       </c>
       <c r="AI52">
+        <v>14000000.0</v>
+      </c>
+      <c r="AJ52">
         <v>15000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>24000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>86000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>222000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>827000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1056000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000000.0</v>
       </c>
       <c r="AP52">
         <v>1500000000.0</v>
       </c>
       <c r="AQ52">
         <v>1500000000.0</v>
       </c>
       <c r="AR52">
+        <v>1500000000.0</v>
+      </c>
+      <c r="AS52">
         <v>163000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>192000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>136000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>142073000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>315049000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>303369000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>287927000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>308110000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>314562000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>317953000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>293412000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>311030000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>295026000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>300726000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>251780000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>288798000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>336380000.0</v>
       </c>
-      <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>390277000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>354034000.0</v>
       </c>
-      <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
-      <c r="CB52">
+      <c r="CB52"/>
+      <c r="CC52">
         <v>340000.0</v>
       </c>
-      <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>345000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>856000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>1360000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>2038000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>3043000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>4015000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>5788000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>6528000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>6203000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>5676000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>5580000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>5607000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>3896000.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52">
+      <c r="CV52"/>
+      <c r="CW52">
         <v>4014000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>2019000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>429000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>588000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>685000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>1104000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>1550000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>1800000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>2000000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>1800000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
+        <v>76926000000.0</v>
+      </c>
+      <c r="C53">
         <v>67335000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>51951000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>49122000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>45152000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>38457000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>34621000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>29380000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>26237000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>23851000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>18704000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>12762000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>10240000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>10241000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>9907000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>10343000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>14024000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>16451000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>19218000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>18010000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>14026000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>11689000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>10714000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>7888000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>7707000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>860000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>4000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1370000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>5030000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>6640000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>6870000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>7225000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>6535000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>3106000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>3518000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>3889000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>4217000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>5032000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>4731000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>4453000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>4207000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>4441000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>4257000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>4070000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>4328000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>4126685000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>3846114000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>3870962000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>3838652000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>3520223000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>2470870000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>2344572000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>3151928000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>2995097000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>2909384000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>2778482000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>2761677000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>2461700000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>2181538000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>1941882000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>2042908000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>1825202000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>1536046000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>1395497000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>1317634000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>1281006000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>1019589000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>942320000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>825873000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>837702000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>843635000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>938087000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>818331000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>1082509000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>796251000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>656818000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>628073000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>573436000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>462744000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>463000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>467290000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>398418000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>421870000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>475376000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>450508000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>461533000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>431163000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>432745000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>460628000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>389621000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>380313000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>737290000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>771542000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>681419000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>589042000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>579595000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>458377000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>458000000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>318674000.0</v>
       </c>
-      <c r="CW53"/>
       <c r="CX53"/>
-      <c r="CY53">
+      <c r="CY53"/>
+      <c r="CZ53">
         <v>24500000.0</v>
       </c>
-      <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19330,1457 +19452,1470 @@
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
       <c r="BQ54">
         <v>0.0</v>
       </c>
-      <c r="BR54"/>
+      <c r="BR54">
+        <v>0.0</v>
+      </c>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>320272000000.0</v>
+      </c>
+      <c r="C55">
         <v>259474000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>206803000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>161148000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>140740000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>125254000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>111601000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>96013000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>85227000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>77072000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>65728000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>54148000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>49555000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>44460000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>41182000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>40488000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>43476000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>45212000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>44187000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>40632000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>38650000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>30796000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>28791000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>26881000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>25180000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>23254000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>17315000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>15810000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>14775000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>14021000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>13292000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>13657000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>12882000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>11460000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>11241000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>9830000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>9402000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>9410000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9841000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9612000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>7461000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>7108000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>7370000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>7174000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>6979000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>7291000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>7201368000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>6885869000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>6933719000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6864663000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>7250894000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>5711373000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>5569592000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>6279527000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>6412245000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>6075144000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>5891881000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>5708167000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>5552928000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>5089043000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>4913614000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>4736744000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>4495246000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3915579000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3731268000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3803030000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>3585918000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>3463574000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>3298409000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>3178704000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>3350727000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>3648898000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>3960049000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>3807458000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>3747671000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>3475263000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>3036267000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2800868000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2675263000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2183829000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2184000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2161453000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1915299000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1805508000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1728218000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1635094000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1628536000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1539656000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1480889000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1458190000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1399344000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1458780000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1780113000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1687533000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1617015000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1629697000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1615154000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1503174000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1503000000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1247350000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1189258000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1081784000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1016427000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>983346000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>507183000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>447791000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>202300000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>157600000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>134400000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>126700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>197412000000.0</v>
+      </c>
+      <c r="C56">
         <v>150995000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>125605000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>116492000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>102219000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>89935000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>80126000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>67640000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>59633000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>53729000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>44345000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>32658000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>28797000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>24883000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>23073000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>23223000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>27418000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>29575000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>28829000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25806000000.0</v>
       </c>
       <c r="U56">
         <v>25806000000.0</v>
       </c>
       <c r="V56">
+        <v>25806000000.0</v>
+      </c>
+      <c r="W56">
         <v>18127000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>16055000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>14393000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>14681000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>19584000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>13690000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>12420000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>11391000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>10629000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>10557000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>11386000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>10831000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>9448000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>9255000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>8479000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>8070000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>8116000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>8536000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>8307000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>6156000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>5790000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>6053000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>5834000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>5608000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>5832000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>5713297000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>5341109000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>5377586000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5273798000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>5624711000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>4049841000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3922608000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4606616000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4775258000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>4424827000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>4213851000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>4032116000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>3905358000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>3500071000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>3317557000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>3496763000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3226950000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2807702000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2655962000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>2726980000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>2480830000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>2357716000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>2167905000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>2020684000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>2167958000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>2480099000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>2814219000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>2748993000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>2888829000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>2756054000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>2397405000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>2154233000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2031770000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1726289000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1726000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1722627000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1548932000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1449976000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1401915000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1319657000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1304926000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1211151000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>1146294000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>1116957000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>1052712000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>1058104000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>1446043000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>1400789000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1351602000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>1346296000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>1324480000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>1234109000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>1234000000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>1006937000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>965730000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>880653000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>930409000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>925740000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>466936000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>413226000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>173200000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>127600000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>108100000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>103400000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>43019000000.0</v>
+      </c>
+      <c r="C57">
         <v>43884000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>32163000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>26075000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>24257000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>26542000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>18047000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>16479000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>13969000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>15223000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>10631000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>9101000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10334000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7260000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6563000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6855000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>7573000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>5562000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4335000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3612000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4448000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4004000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3925000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3669000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2410000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1903000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1784000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1475000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1317000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1183000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1329000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1608000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1462000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1106000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1153000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1028000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1034000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>990000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1819000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2086000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2479000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2456000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2438000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>855000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>936000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>883000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>896030000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>933907000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>868729000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>897945000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>945496000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>985927000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>935791000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>925577000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>976223000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>991359000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1021960000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>947404000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>929958000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>886684000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>960299000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>981166000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>942682000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>816489000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>819139000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>765293000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>784378000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>888806000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>891321000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>702172000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>778591000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1004465000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1135016000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>876552000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>967161000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>856442000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>680798000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>623867000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>638807000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>505044000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>505000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>534386000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>438659000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>427167000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>425498000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>375520000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>421156000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>415153000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>374036000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>358551000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>334112000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>435502000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>476238000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>416509000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>379448000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>444080000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>423696000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>433494000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>433000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>329773000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>160151000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>118181000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>110335000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>121229000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>100421000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>84398000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>76200000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>52200000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>45000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>38700000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>91288000000.0</v>
+      </c>
+      <c r="C58">
         <v>64000000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>49510000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>42251000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>40609000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>41411000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>32274000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>30114000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>27070000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>27930000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>22750000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>20883000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>22054000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>19940000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>19081000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>19139000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>19625000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>18892000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>17575000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>16834000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>17503000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>12022000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11898000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>11547000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>11266000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>10155000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5111000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4596000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4439000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4317000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3950000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4182000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4087000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3743000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3770000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3478000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3429000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3278000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4079000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4288000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2981000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2912000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2901000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2709000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2794000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2735000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2783386000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2681276000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2628933000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2697678000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2794496000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1390726000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1397419000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1455343000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1584542000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1352298000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1438216000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1420739000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1407204000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1115593000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1224145000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1288936000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1313784000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1017699000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>970754000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>942385000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>920778000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1039939000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1051000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>859828000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>956075000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1161823000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1297134000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1070280000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1129759000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>997337000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>775989000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>704974000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>668344000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>529281000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>529000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>552802000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>457543000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>456067000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>452985000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>404507000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>450268000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>431245000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>385727000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>372087000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>348159000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>449098000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>784260000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>726703000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>684328000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>750420000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>731622000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>739355000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>739000000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>636714000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>661687000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>618488000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>610713000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>621873000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>301093000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>285345000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>77700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>59200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>51900000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -20848,739 +20983,746 @@
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
       <c r="BQ59">
         <v>0.0</v>
       </c>
-      <c r="BR59"/>
+      <c r="BR59">
+        <v>0.0</v>
+      </c>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>228984000000.0</v>
+      </c>
+      <c r="C60">
         <v>195474000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>157293000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>118897000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>100131000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>83843000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>79327000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>65899000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>58157000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>49142000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>42978000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>33265000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>27501000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>24520000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>22101000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>21349000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>23851000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>26320000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>26612000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>23798000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>21147000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>18774000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>16893000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>15334000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>13914000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>13099000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>12204000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>11214000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>10336000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>9704000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>9342000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>9475000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>8795000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>7717000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>7471000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>6352000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>5973000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>6132000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>5762000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>5324000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>4480000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>4196000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>4469000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>4465000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>4185000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>4556000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>4417982000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>4204593000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>4304786000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>4166985000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>4456398000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>4320647000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>4172173000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>4824184000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>4827703000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>4722846000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>4453665000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>4287428000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>4145724000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>3973450000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>3689469000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>3447808000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>3181462000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2897880000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2760514000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2860645000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2665140000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2423635000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2247409000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2318876000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2394652000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2487075000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2662915000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2737178000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2617912000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>2477926000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>2260278000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>2095894000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>2006919000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654548000.0</v>
       </c>
       <c r="CC60">
         <v>1654548000.0</v>
       </c>
       <c r="CD60">
+        <v>1654548000.0</v>
+      </c>
+      <c r="CE60">
         <v>1608651000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1457756000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1349441000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1275233000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1230587000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1178268000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1108411000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1095162000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1086103000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1051185000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1009682000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>995853000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>960830000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>932687000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>879277000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>883532000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>763819000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>764000000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>610636000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>527571000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>463296000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>405714000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>361473000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>206090000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>162446000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>124600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>98400000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>82500000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>76700000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-      <c r="T61">
+      <c r="T61"/>
+      <c r="U61">
         <v>-12038000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-11604000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-11242000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-10756000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-10530000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-10232000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-10036000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-9814000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-9726000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-9524000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-9474000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-9263000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-8489000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-7821000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-7755000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-6650000000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-6614000000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-6070000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-5297000000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-5039000000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-4783000000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-4608000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-4508000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-4048000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-3912000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-3765000000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-3476000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-3394585000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-3390985000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-3058149000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-2926789000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-2537295000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-2499990000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-2269766000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-1737025000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-1622709000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-1522709000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-1509087000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-1509088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1496904000.0</v>
       </c>
       <c r="BH61">
         <v>-1496904000.0</v>
       </c>
       <c r="BI61">
+        <v>-1496904000.0</v>
+      </c>
+      <c r="BJ61">
         <v>-1487093000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-1487079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1479392000.0</v>
       </c>
       <c r="BL61">
         <v>-1479392000.0</v>
       </c>
       <c r="BM61">
+        <v>-1479392000.0</v>
+      </c>
+      <c r="BN61">
         <v>-1473656000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-1473655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1463268000.0</v>
       </c>
       <c r="BP61">
         <v>-1463268000.0</v>
       </c>
       <c r="BQ61">
         <v>-1463268000.0</v>
       </c>
       <c r="BR61">
         <v>-1463268000.0</v>
       </c>
       <c r="BS61">
         <v>-1463268000.0</v>
       </c>
       <c r="BT61">
         <v>-1463268000.0</v>
       </c>
       <c r="BU61">
-        <v>-1163528000.0</v>
+        <v>-1463268000.0</v>
       </c>
       <c r="BV61">
         <v>-1163528000.0</v>
       </c>
       <c r="BW61">
+        <v>-1163528000.0</v>
+      </c>
+      <c r="BX61">
         <v>-1039632000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-861547000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-736506000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-612120000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-487120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-387120000.0</v>
       </c>
       <c r="CC61">
         <v>-387120000.0</v>
       </c>
       <c r="CD61">
+        <v>-387120000.0</v>
+      </c>
+      <c r="CE61">
         <v>-262142000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-212142000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-162142000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-122142000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-72100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24644000.0</v>
       </c>
       <c r="CJ61">
         <v>-24644000.0</v>
       </c>
-      <c r="CK61"/>
+      <c r="CK61">
+        <v>-24644000.0</v>
+      </c>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
-      <c r="AJ62">
+      <c r="AJ62"/>
+      <c r="AK62">
         <v>1000000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>2000000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>7000000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>31000000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>45000000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>72000000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>79000000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>87000000.0</v>
       </c>
-      <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
@@ -21603,50 +21745,51 @@
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21727,51 +21870,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>62475000000.0</v>
       </c>
       <c r="C2">
         <v>32639000000.0</v>
       </c>
       <c r="D2">
         <v>16621000000.0</v>
       </c>
       <c r="E2">
         <v>11618000000.0</v>
       </c>
       <c r="F2">
         <v>9439000000.0</v>
       </c>
       <c r="G2">
         <v>6279000000.0</v>
       </c>
       <c r="H2">
         <v>4150000000.0</v>
       </c>
       <c r="I2">
         <v>4545000000.0</v>
       </c>
@@ -21816,51 +21959,51 @@
       </c>
       <c r="W2">
         <v>1362478000.0</v>
       </c>
       <c r="X2">
         <v>1294067000.0</v>
       </c>
       <c r="Y2">
         <v>1333435000.0</v>
       </c>
       <c r="Z2">
         <v>850233000.0</v>
       </c>
       <c r="AA2">
         <v>462385000.0</v>
       </c>
       <c r="AB2">
         <v>232662000.0</v>
       </c>
       <c r="AC2">
         <v>103200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>2843000000.0</v>
       </c>
       <c r="C3">
         <v>1864000000.0</v>
       </c>
       <c r="D3">
         <v>1508000000.0</v>
       </c>
       <c r="E3">
         <v>1543000000.0</v>
       </c>
       <c r="F3">
         <v>1174000000.0</v>
       </c>
       <c r="G3">
         <v>1098000000.0</v>
       </c>
       <c r="H3">
         <v>381000000.0</v>
       </c>
       <c r="I3">
         <v>262000000.0</v>
       </c>
@@ -21905,84 +22048,84 @@
       </c>
       <c r="W3">
         <v>102597000.0</v>
       </c>
       <c r="X3">
         <v>82688000.0</v>
       </c>
       <c r="Y3">
         <v>58216000.0</v>
       </c>
       <c r="Z3">
         <v>43497000.0</v>
       </c>
       <c r="AA3">
         <v>15836000.0</v>
       </c>
       <c r="AB3">
         <v>9668000.0</v>
       </c>
       <c r="AC3">
         <v>6500000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
         <v>141709000000.0</v>
       </c>
       <c r="C5">
         <v>84273000000.0</v>
       </c>
       <c r="D5">
         <v>34075000000.0</v>
       </c>
       <c r="E5">
         <v>4443000000.0</v>
       </c>
       <c r="F5">
         <v>10177000000.0</v>
       </c>
       <c r="G5">
         <v>4593000000.0</v>
       </c>
       <c r="H5">
         <v>3022000000.0</v>
       </c>
       <c r="I5">
         <v>3954000000.0</v>
       </c>
@@ -22027,51 +22170,51 @@
       </c>
       <c r="W5">
         <v>95176000.0</v>
       </c>
       <c r="X5">
         <v>93657000.0</v>
       </c>
       <c r="Y5">
         <v>143986000.0</v>
       </c>
       <c r="Z5">
         <v>251762000.0</v>
       </c>
       <c r="AA5">
         <v>128135000.0</v>
       </c>
       <c r="AB5">
         <v>58617000.0</v>
       </c>
       <c r="AC5">
         <v>4500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>144552000000.0</v>
       </c>
       <c r="C6">
         <v>86137000000.0</v>
       </c>
       <c r="D6">
         <v>35583000000.0</v>
       </c>
       <c r="E6">
         <v>5986000000.0</v>
       </c>
       <c r="F6">
         <v>11351000000.0</v>
       </c>
       <c r="G6">
         <v>5691000000.0</v>
       </c>
       <c r="H6">
         <v>3403000000.0</v>
       </c>
       <c r="I6">
         <v>4216000000.0</v>
       </c>
@@ -22116,123 +22259,123 @@
       </c>
       <c r="W6">
         <v>197773000.0</v>
       </c>
       <c r="X6">
         <v>176345000.0</v>
       </c>
       <c r="Y6">
         <v>202202000.0</v>
       </c>
       <c r="Z6">
         <v>295259000.0</v>
       </c>
       <c r="AA6">
         <v>143971000.0</v>
       </c>
       <c r="AB6">
         <v>68285000.0</v>
       </c>
       <c r="AC6">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>368000000.0</v>
       </c>
       <c r="J8">
         <v>133000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
         <v>704000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>153463000000.0</v>
       </c>
       <c r="C9">
         <v>97858000000.0</v>
       </c>
       <c r="D9">
         <v>44301000000.0</v>
       </c>
       <c r="E9">
         <v>15356000000.0</v>
       </c>
       <c r="F9">
         <v>17475000000.0</v>
       </c>
       <c r="G9">
         <v>10396000000.0</v>
       </c>
       <c r="H9">
         <v>6768000000.0</v>
       </c>
       <c r="I9">
         <v>7171000000.0</v>
       </c>
@@ -22277,51 +22420,51 @@
       </c>
       <c r="W9">
         <v>647555000.0</v>
       </c>
       <c r="X9">
         <v>528878000.0</v>
       </c>
       <c r="Y9">
         <v>576012000.0</v>
       </c>
       <c r="Z9">
         <v>519238000.0</v>
       </c>
       <c r="AA9">
         <v>272879000.0</v>
       </c>
       <c r="AB9">
         <v>141843000.0</v>
       </c>
       <c r="AC9">
         <v>55000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
         <v>141450000000.0</v>
       </c>
       <c r="C10">
         <v>84026000000.0</v>
       </c>
       <c r="D10">
         <v>33818000000.0</v>
       </c>
       <c r="E10">
         <v>4181000000.0</v>
       </c>
       <c r="F10">
         <v>9941000000.0</v>
       </c>
       <c r="G10">
         <v>4409000000.0</v>
       </c>
       <c r="H10">
         <v>2970000000.0</v>
       </c>
       <c r="I10">
         <v>3896000000.0</v>
       </c>
@@ -22366,51 +22509,51 @@
       </c>
       <c r="W10">
         <v>107028000.0</v>
       </c>
       <c r="X10">
         <v>86673000.0</v>
       </c>
       <c r="Y10">
         <v>150557000.0</v>
       </c>
       <c r="Z10">
         <v>252749000.0</v>
       </c>
       <c r="AA10">
         <v>144808000.0</v>
       </c>
       <c r="AB10">
         <v>60371000.0</v>
       </c>
       <c r="AC10">
         <v>4500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
         <v>21383000000.0</v>
       </c>
       <c r="C11">
         <v>11146000000.0</v>
       </c>
       <c r="D11">
         <v>4058000000.0</v>
       </c>
       <c r="E11">
         <v>-187000000.0</v>
       </c>
       <c r="F11">
         <v>189000000.0</v>
       </c>
       <c r="G11">
         <v>77000000.0</v>
       </c>
       <c r="H11">
         <v>174000000.0</v>
       </c>
       <c r="I11">
         <v>-245000000.0</v>
       </c>
@@ -22455,51 +22598,51 @@
       </c>
       <c r="W11">
         <v>18413000.0</v>
       </c>
       <c r="X11">
         <v>12254000.0</v>
       </c>
       <c r="Y11">
         <v>59758000.0</v>
       </c>
       <c r="Z11">
         <v>75825000.0</v>
       </c>
       <c r="AA11">
         <v>46339000.0</v>
       </c>
       <c r="AB11">
         <v>19412000.0</v>
       </c>
       <c r="AC11">
         <v>400000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
         <v>259000000.0</v>
       </c>
       <c r="C12">
         <v>247000000.0</v>
       </c>
       <c r="D12">
         <v>257000000.0</v>
       </c>
       <c r="E12">
         <v>262000000.0</v>
       </c>
       <c r="F12">
         <v>236000000.0</v>
       </c>
       <c r="G12">
         <v>184000000.0</v>
       </c>
       <c r="H12">
         <v>52000000.0</v>
       </c>
       <c r="I12">
         <v>58000000.0</v>
       </c>
@@ -22544,51 +22687,51 @@
       </c>
       <c r="W12">
         <v>164000.0</v>
       </c>
       <c r="X12">
         <v>12010000.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>11017000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
         <v>2300000000.0</v>
       </c>
       <c r="C13">
         <v>1786000000.0</v>
       </c>
       <c r="D13">
         <v>866000000.0</v>
       </c>
       <c r="E13">
         <v>267000000.0</v>
       </c>
       <c r="F13">
         <v>29000000.0</v>
       </c>
       <c r="G13">
         <v>57000000.0</v>
       </c>
       <c r="H13">
         <v>178000000.0</v>
       </c>
       <c r="I13">
         <v>136000000.0</v>
       </c>
@@ -22599,84 +22742,84 @@
         <v>54000000.0</v>
       </c>
       <c r="L13">
         <v>8000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
         <v>120067000000.0</v>
       </c>
       <c r="C15">
         <v>72880000000.0</v>
       </c>
       <c r="D15">
         <v>29760000000.0</v>
       </c>
       <c r="E15">
         <v>4368000000.0</v>
       </c>
       <c r="F15">
         <v>9752000000.0</v>
       </c>
       <c r="G15">
         <v>4332000000.0</v>
       </c>
       <c r="H15">
         <v>2796000000.0</v>
       </c>
       <c r="I15">
         <v>4141000000.0</v>
       </c>
@@ -22721,55 +22864,61 @@
       </c>
       <c r="W15">
         <v>88615000.0</v>
       </c>
       <c r="X15">
         <v>74419000.0</v>
       </c>
       <c r="Y15">
         <v>90799000.0</v>
       </c>
       <c r="Z15">
         <v>176924000.0</v>
       </c>
       <c r="AA15">
         <v>98469000.0</v>
       </c>
       <c r="AB15">
         <v>40959000.0</v>
       </c>
       <c r="AC15">
         <v>4100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      <c r="D16"/>
+        <v>187</v>
+      </c>
+      <c r="B16">
+        <v>120067000000.0</v>
+      </c>
+      <c r="C16">
+        <v>72880000000.0</v>
+      </c>
+      <c r="D16">
+        <v>29760000000.0</v>
+      </c>
       <c r="E16">
         <v>4368000000.0</v>
       </c>
       <c r="F16">
         <v>9752000000.0</v>
       </c>
       <c r="G16">
         <v>4332000000.0</v>
       </c>
       <c r="H16">
         <v>2796000000.0</v>
       </c>
       <c r="I16">
         <v>4141000000.0</v>
       </c>
       <c r="J16">
         <v>3047000000.0</v>
       </c>
       <c r="K16">
         <v>1666000000.0</v>
       </c>
       <c r="L16">
         <v>614000000.0</v>
       </c>
       <c r="M16">
@@ -22800,51 +22949,51 @@
       <c r="V16">
         <v>301176000.0</v>
       </c>
       <c r="W16">
         <v>100356000.0</v>
       </c>
       <c r="X16">
         <v>74419000.0</v>
       </c>
       <c r="Y16">
         <v>90799000.0</v>
       </c>
       <c r="Z16">
         <v>176924000.0</v>
       </c>
       <c r="AA16">
         <v>99937000.0</v>
       </c>
       <c r="AB16">
         <v>38098000.0</v>
       </c>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
         <v>120067000000.0</v>
       </c>
       <c r="C17">
         <v>72880000000.0</v>
       </c>
       <c r="D17">
         <v>29760000000.0</v>
       </c>
       <c r="E17">
         <v>4368000000.0</v>
       </c>
       <c r="F17">
         <v>9752000000.0</v>
       </c>
       <c r="G17">
         <v>4332000000.0</v>
       </c>
       <c r="H17">
         <v>2796000000.0</v>
       </c>
       <c r="I17">
         <v>4141000000.0</v>
       </c>
@@ -22867,51 +23016,51 @@
         <v>562536000.0</v>
       </c>
       <c r="P17">
         <v>581090000.0</v>
       </c>
       <c r="Q17">
         <v>253146000.0</v>
       </c>
       <c r="R17">
         <v>-67987000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
         <v>2041000000.0</v>
       </c>
       <c r="C18">
         <v>1539000000.0</v>
       </c>
       <c r="D18">
         <v>609000000.0</v>
       </c>
       <c r="E18">
         <v>5000000.0</v>
       </c>
       <c r="F18">
         <v>-207000000.0</v>
       </c>
       <c r="G18">
         <v>-127000000.0</v>
       </c>
       <c r="H18">
         <v>126000000.0</v>
       </c>
       <c r="I18">
         <v>78000000.0</v>
       </c>
@@ -22920,51 +23069,51 @@
       </c>
       <c r="K18">
         <v>-4000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>219000000.0</v>
       </c>
       <c r="F19">
         <v>136000000.0</v>
       </c>
       <c r="G19">
         <v>61000000.0</v>
       </c>
       <c r="H19">
         <v>176000000.0</v>
       </c>
       <c r="I19">
         <v>150000000.0</v>
       </c>
       <c r="J19">
         <v>47000000.0</v>
       </c>
       <c r="K19">
         <v>29000000.0</v>
       </c>
@@ -22981,90 +23130,90 @@
         <v>17094000.0</v>
       </c>
       <c r="P19">
         <v>18186000.0</v>
       </c>
       <c r="Q19">
         <v>18549000.0</v>
       </c>
       <c r="R19">
         <v>19971000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>3000000.0</v>
       </c>
       <c r="L20">
         <v>131000000.0</v>
       </c>
       <c r="M20">
         <v>131000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
         <v>130387000000.0</v>
       </c>
       <c r="C21">
         <v>81453000000.0</v>
       </c>
       <c r="D21">
         <v>32972000000.0</v>
       </c>
       <c r="E21">
         <v>4224000000.0</v>
       </c>
       <c r="F21">
         <v>10041000000.0</v>
       </c>
       <c r="G21">
         <v>4532000000.0</v>
       </c>
       <c r="H21">
         <v>2846000000.0</v>
       </c>
       <c r="I21">
         <v>3804000000.0</v>
       </c>
@@ -23109,84 +23258,84 @@
       </c>
       <c r="W21">
         <v>95176000.0</v>
       </c>
       <c r="X21">
         <v>90157000.0</v>
       </c>
       <c r="Y21">
         <v>143986000.0</v>
       </c>
       <c r="Z21">
         <v>241732000.0</v>
       </c>
       <c r="AA21">
         <v>128135000.0</v>
       </c>
       <c r="AB21">
         <v>58617000.0</v>
       </c>
       <c r="AC21">
         <v>4500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
         <v>85551000000.0</v>
       </c>
       <c r="C23">
         <v>49044000000.0</v>
       </c>
       <c r="D23">
         <v>27950000000.0</v>
       </c>
       <c r="E23">
         <v>22750000000.0</v>
       </c>
       <c r="F23">
         <v>16873000000.0</v>
       </c>
       <c r="G23">
         <v>12143000000.0</v>
       </c>
       <c r="H23">
         <v>8072000000.0</v>
       </c>
       <c r="I23">
         <v>7912000000.0</v>
       </c>
@@ -23231,135 +23380,135 @@
       </c>
       <c r="W23">
         <v>1914857000.0</v>
       </c>
       <c r="X23">
         <v>1732788000.0</v>
       </c>
       <c r="Y23">
         <v>1765461000.0</v>
       </c>
       <c r="Z23">
         <v>1127739000.0</v>
       </c>
       <c r="AA23">
         <v>607129000.0</v>
       </c>
       <c r="AB23">
         <v>315888000.0</v>
       </c>
       <c r="AC23">
         <v>153700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
         <v>2843000000.0</v>
       </c>
       <c r="C25">
         <v>1864000000.0</v>
       </c>
       <c r="D25">
         <v>1508000000.0</v>
       </c>
       <c r="E25">
         <v>1544000000.0</v>
       </c>
       <c r="F25">
         <v>1174000000.0</v>
       </c>
       <c r="G25">
         <v>1098000000.0</v>
       </c>
       <c r="H25">
         <v>381000000.0</v>
       </c>
       <c r="I25">
         <v>262000000.0</v>
       </c>
       <c r="J25">
         <v>199000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26">
         <v>18497000000.0</v>
       </c>
       <c r="C26">
         <v>12914000000.0</v>
       </c>
       <c r="D26">
         <v>8675000000.0</v>
       </c>
       <c r="E26">
         <v>7339000000.0</v>
       </c>
       <c r="F26">
         <v>5268000000.0</v>
       </c>
       <c r="G26">
         <v>3924000000.0</v>
       </c>
       <c r="H26">
         <v>2829000000.0</v>
       </c>
       <c r="I26">
         <v>2376000000.0</v>
       </c>
@@ -23404,88 +23553,88 @@
       </c>
       <c r="W26">
         <v>348220000.0</v>
       </c>
       <c r="X26">
         <v>269972000.0</v>
       </c>
       <c r="Y26">
         <v>224873000.0</v>
       </c>
       <c r="Z26">
         <v>153920000.0</v>
       </c>
       <c r="AA26">
         <v>86047000.0</v>
       </c>
       <c r="AB26">
         <v>46914000.0</v>
       </c>
       <c r="AC26">
         <v>25100000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>21000000.0</v>
       </c>
       <c r="N27">
         <v>13000000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>4579000000.0</v>
       </c>
       <c r="C28">
         <v>3491000000.0</v>
       </c>
       <c r="D28">
         <v>2654000000.0</v>
       </c>
       <c r="E28">
         <v>2440000000.0</v>
       </c>
       <c r="F28">
         <v>2166000000.0</v>
       </c>
       <c r="G28">
         <v>1940000000.0</v>
       </c>
       <c r="H28">
         <v>1093000000.0</v>
       </c>
       <c r="I28">
         <v>991000000.0</v>
       </c>
@@ -23530,51 +23679,51 @@
       </c>
       <c r="W28">
         <v>204000000.0</v>
       </c>
       <c r="X28">
         <v>180000000.0</v>
       </c>
       <c r="Y28">
         <v>151000000.0</v>
       </c>
       <c r="Z28">
         <v>99000000.0</v>
       </c>
       <c r="AA28">
         <v>59000000.0</v>
       </c>
       <c r="AB28">
         <v>36000000.0</v>
       </c>
       <c r="AC28">
         <v>18900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
         <v>21383000000.0</v>
       </c>
       <c r="C29">
         <v>11146000000.0</v>
       </c>
       <c r="D29">
         <v>4058000000.0</v>
       </c>
       <c r="E29">
         <v>-187000000.0</v>
       </c>
       <c r="F29">
         <v>189000000.0</v>
       </c>
       <c r="G29">
         <v>77000000.0</v>
       </c>
       <c r="H29">
         <v>174000000.0</v>
       </c>
       <c r="I29">
         <v>-245000000.0</v>
       </c>
@@ -23585,51 +23734,51 @@
         <v>239000000.0</v>
       </c>
       <c r="L29">
         <v>129000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
         <v>23076000000.0</v>
       </c>
       <c r="C30">
         <v>16405000000.0</v>
       </c>
       <c r="D30">
         <v>11329000000.0</v>
       </c>
       <c r="E30">
         <v>11132000000.0</v>
       </c>
       <c r="F30">
         <v>7434000000.0</v>
       </c>
       <c r="G30">
         <v>5864000000.0</v>
       </c>
       <c r="H30">
         <v>3922000000.0</v>
       </c>
       <c r="I30">
         <v>3367000000.0</v>
       </c>
@@ -23674,51 +23823,51 @@
       </c>
       <c r="W30">
         <v>552379000.0</v>
       </c>
       <c r="X30">
         <v>438721000.0</v>
       </c>
       <c r="Y30">
         <v>432026000.0</v>
       </c>
       <c r="Z30">
         <v>277506000.0</v>
       </c>
       <c r="AA30">
         <v>144744000.0</v>
       </c>
       <c r="AB30">
         <v>83226000.0</v>
       </c>
       <c r="AC30">
         <v>50500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
         <v>11063000000.0</v>
       </c>
       <c r="C31">
         <v>2573000000.0</v>
       </c>
       <c r="D31">
         <v>846000000.0</v>
       </c>
       <c r="E31">
         <v>-43000000.0</v>
       </c>
       <c r="F31">
         <v>-100000000.0</v>
       </c>
       <c r="G31">
         <v>-123000000.0</v>
       </c>
       <c r="H31">
         <v>124000000.0</v>
       </c>
       <c r="I31">
         <v>92000000.0</v>
       </c>
@@ -23763,51 +23912,51 @@
       </c>
       <c r="W31">
         <v>11852000.0</v>
       </c>
       <c r="X31">
         <v>-3484000.0</v>
       </c>
       <c r="Y31">
         <v>6571000.0</v>
       </c>
       <c r="Z31">
         <v>11017000.0</v>
       </c>
       <c r="AA31">
         <v>16673000.0</v>
       </c>
       <c r="AB31">
         <v>1754000.0</v>
       </c>
       <c r="AC31">
         <v>6800000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
         <v>215938000000.0</v>
       </c>
       <c r="C32">
         <v>130497000000.0</v>
       </c>
       <c r="D32">
         <v>60922000000.0</v>
       </c>
       <c r="E32">
         <v>26974000000.0</v>
       </c>
       <c r="F32">
         <v>26914000000.0</v>
       </c>
       <c r="G32">
         <v>16675000000.0</v>
       </c>
       <c r="H32">
         <v>10918000000.0</v>
       </c>
       <c r="I32">
         <v>11716000000.0</v>
       </c>
@@ -23871,1096 +24020,1103 @@
       <c r="AC32">
         <v>158200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>24079000000.0</v>
+      </c>
+      <c r="C2">
         <v>20458000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17034000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15157000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12890000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17394000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10608000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8926000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7466000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5638000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5312000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4720000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4045000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2544000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2218000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2754000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3789000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2857000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2644000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2472000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2292000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2032000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1847000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1766000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1591000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1076000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1090000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1098000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1038000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>924000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>998000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1260000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1148000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1139000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1110000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1067000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>928000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>787000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>870000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>821000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>602000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>554000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>610000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>571000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>519000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>498000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>550911000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>549000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>484000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>499000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>524976000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>469552000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>431700000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>436171000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>521300000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>567452000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>503551000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>461513000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>463181000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>509463000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>491233000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>477536000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>460017000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>451850000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>676916000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>545436000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>543767000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>511423000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>619797000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>474535000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>339474000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>529812000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>742759000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>638545000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>653133000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>600044000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>511261000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>464142000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>493167000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>486630000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>395400000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>393050000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>378674000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>355420000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>357437000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>373693000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>372661000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>348849000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>315968000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>323069000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>333914000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>351938000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>329800000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>278415000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>307606000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>322106000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>327983000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>375740000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>312669000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>231508000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>157636000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>146712000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>130837000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>120263000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>103288000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>89874000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>76800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>57600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>47200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>44229000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
+        <v>1127000000.0</v>
+      </c>
+      <c r="C3">
         <v>997000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>812000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>751000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>669000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>611000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>543000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>478000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>433000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>410000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>387000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>372000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>365000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>384000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>426000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>406000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>378000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>334000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>309000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>298000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>286000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>281000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>288000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>299000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>404000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>107000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="AC3">
         <v>92000000.0</v>
       </c>
       <c r="AD3">
+        <v>92000000.0</v>
+      </c>
+      <c r="AE3">
         <v>91000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>78000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>68000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>59000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>57000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="AK3">
         <v>49000000.0</v>
       </c>
       <c r="AL3">
-        <v>47000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="AM3">
         <v>47000000.0</v>
       </c>
       <c r="AN3">
+        <v>47000000.0</v>
+      </c>
+      <c r="AO3">
         <v>48000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>47000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>45000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>46000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>48000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>49000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>54000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>53955000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>55000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>56000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>55000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>54838000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>62726000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>61840000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>59744000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>58401000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>57148000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>56195000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>54491000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>51895000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>52387000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>52159000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>47764000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>46393000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>46876000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>46573000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>47147000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>47914000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>48770000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>49322000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>50658000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>48055000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>49304000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>46306000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>41358000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>36936000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>33030000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>31892000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>31334000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>34292000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>25031000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>24200000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>24031000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>23788000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>24522000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>24770000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>24897000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>31085000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>24026000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>24074000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>23412000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>24278000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>22842000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>19610000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>15958000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>15151000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>16166000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>14069000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>12830000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>14759000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>11917000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>10622000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>6199000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>5012000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4380000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>3343000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3101000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>3000000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>2600000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>2383000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1717000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -25142,755 +25298,762 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
-        <v>69799000000.0</v>
+        <v>71507000000.0</v>
       </c>
       <c r="C5">
+        <v>70005000000.0</v>
+      </c>
+      <c r="D5">
         <v>50471000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>37997000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>31268000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>21973000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>25278000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>22377000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19275000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>17343000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>14169000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>10585000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7046000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2275000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1352000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>678000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>540000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1873000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2926000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2700000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2454000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2097000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1523000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1401000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>663000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1006000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1029000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>972000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>619000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>402000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>338000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1096000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1194000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1326000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1094000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>911000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>699000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>552000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>744000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>637000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>329000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>253000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>266000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>257000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>84000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>184000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>239453000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>220000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>167000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>174000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>191394000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>142303000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>112656000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>88915000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>200667000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>252217000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>139623000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>72826000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>140503000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>197090000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>174030000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>154862000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>198327000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>103783000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-175207000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>147393000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>154253000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>107845000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-110107000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-230965000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-156553000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>65134000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-155392000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>202979000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>262499000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>247841000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>184760000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>141246000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>138514000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>117613000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>95800000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>100685000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>112342000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>69572000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>77593000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>76182000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>57156000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>28758000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>3799000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>23880000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>23816000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>18861000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>24632000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>26348000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>70736000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-50106000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>6165000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>117191000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>103405000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>57339000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>44831000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>42130000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>39057000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>36647000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>29023000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>25564000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>20800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>15100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>9517000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>9003000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
-        <v>70796000000.0</v>
+        <v>72634000000.0</v>
       </c>
       <c r="C6">
+        <v>71002000000.0</v>
+      </c>
+      <c r="D6">
         <v>51283000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>38748000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>31937000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>22584000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>25821000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>22855000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>19708000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>17753000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>14556000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10957000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7411000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2659000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1778000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1084000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>918000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2207000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3235000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2998000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2740000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2378000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1811000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1700000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1067000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1113000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1135000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1064000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>711000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>493000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>416000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1164000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1253000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1383000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1148000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>960000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>748000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>599000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>791000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>685000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>376000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>298000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>312000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>305000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>133000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>238000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>293408000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>275000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>223000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>229000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>246232000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>205029000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>174496000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>148659000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>259068000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>309365000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>195818000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>127317000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>192398000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>249477000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>226189000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>202626000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>244720000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>150659000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-128634000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>194540000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>202167000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>156615000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-60785000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-180307000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-108498000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>114438000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-109086000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>244337000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>299435000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>280871000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>216652000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>172580000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>172806000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>142644000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>120000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>124716000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>136130000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>94094000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>102363000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>101079000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>88241000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>52784000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>27873000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>47292000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>48094000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>41703000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>44242000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>42306000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>85887000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-33940000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>20234000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>130021000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>118164000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>69256000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>55453000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>48329000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>44069000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>41027000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>32366000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>28665000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>23800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>17700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>11900000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>10720000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -26072,94 +26235,95 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>230000000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -26255,64 +26419,64 @@
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>704000.0</v>
       </c>
-      <c r="CB8">
-[...1 lines deleted...]
-      </c>
       <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
         <v>-704000.0</v>
       </c>
-      <c r="CD8">
+      <c r="CE8">
         <v>704000.0</v>
       </c>
-      <c r="CE8">
-[...1 lines deleted...]
-      </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
@@ -26338,1473 +26502,1490 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>72142000000.0</v>
+      </c>
+      <c r="C9">
         <v>61157000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>51093000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>41849000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33853000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26668000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>28723000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>26156000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>22574000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>20406000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>16791000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>13400000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>9462000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4648000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3833000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3177000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2915000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5431000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4999000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4631000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4215000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3629000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3156000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2960000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2275000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2004000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2015000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1916000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1541000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1296000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1207000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1921000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1975000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2068000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1801000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1569000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1302000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1150000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1303000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1183000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>826000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>751000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>791000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>734000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>634000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>653000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>699603000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>676000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>619000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>604000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>619242000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>584415000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>545538000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>518568000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>585602000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>636658000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>540719000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>463364000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>490013000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>556717000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>525284000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>484503000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>426359000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>392062000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>134292000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>456377000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>438721000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>391783000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>156723000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>189696000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>141666000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>367843000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>149917000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>514843000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>549597000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>515553000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>423992000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>380138000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>385706000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>333942000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>292100000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>288757000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>254940000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>227995000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>217375000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>210153000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>193815000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>166742000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>140093000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>148836000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>138205000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>134131000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>129974000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>126568000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>161347000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>108198000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>99302000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>207165000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>185370000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>133468000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>102239000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>94220000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>87381000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>77902000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>67110000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>58609000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>51600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>39400000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>30800000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>26789000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>71507000000.0</v>
+      </c>
+      <c r="C10">
         <v>69903000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>50398000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>37936000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>31206000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21910000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25217000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>22316000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>19214000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17279000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14106000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10522000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6981000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2209000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1288000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>613000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>475000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1805000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2865000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2638000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2394000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2044000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1470000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1348000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>609000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>981000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1016000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>959000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>606000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>389000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>324000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1081000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1180000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1311000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1079000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>896000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>684000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>536000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>725000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>621000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>317000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>241000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>254000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>245000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>72000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>172000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>227859000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>209000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>155000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>163000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>168888000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>141484000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>111820000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>88062000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>186108000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>253628000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>145208000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>77095000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>124577000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>204787000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>177547000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>156485000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>185906000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>103585000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-169047000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>150725000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>139421000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>110207000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-107101000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-224821000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-170375000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>61003000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-146600000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>213018000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>279902000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>266799000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>200851000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>153789000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>151559000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>128327000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>104500000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>109248000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>116728000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>75718000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>82812000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>80555000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>60010000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>32349000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>6399000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>26687000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>26249000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>5553000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>26661000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>28210000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>72766000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-48636000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>7505000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>118922000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>104028000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>59021000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>47037000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>38072000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>45674000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>41277000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>33121000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>26892000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>21500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>15600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>9800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>9345000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
+        <v>11819000000.0</v>
+      </c>
+      <c r="C11">
         <v>11582000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>7438000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6026000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4784000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3135000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3126000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3007000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2615000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2398000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1821000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1279000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>793000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>166000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-126000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-67000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-181000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>187000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-138000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>174000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>20000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>132000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>13000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>12000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-13000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>64000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>65000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>60000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>54000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-5000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-242000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-149000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>79000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>67000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-40000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>58000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>101000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>29000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>71000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>79000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>56000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>33000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>46000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>46000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>38000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>34731000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>36000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>27000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>26000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>21971000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>22750000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>15372000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>10171000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>12135000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>44548000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>26162000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>16658000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>8552000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>26514000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>25974000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>21266000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>14255000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>18723000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-28086000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>13131000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>8345000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>2630000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-1799000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-23483000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-22710000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-745000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-25671000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>36213000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>22909000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>31138000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>28119000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>21530000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-11947000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>21816000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>17800000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>18572000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>18676000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>11271000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>8979000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>16111000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>12001000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>6470000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1280000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>5338000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>2083000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-803000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>2511000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>8463000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>21830000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-1470000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>2251000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>35677000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>31208000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>17706000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>14111000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>11422000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>14614000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>13209000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>10599000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>8605000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>6900000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>5000000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>3100000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>3084000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
+        <v>227000000.0</v>
+      </c>
+      <c r="C12">
         <v>102000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>73000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>61000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>62000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000000.0</v>
       </c>
       <c r="H12">
         <v>61000000.0</v>
       </c>
       <c r="I12">
         <v>61000000.0</v>
       </c>
       <c r="J12">
+        <v>61000000.0</v>
+      </c>
+      <c r="K12">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="L12">
         <v>63000000.0</v>
       </c>
       <c r="M12">
+        <v>63000000.0</v>
+      </c>
+      <c r="N12">
         <v>65000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>66000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="Q12">
         <v>65000000.0</v>
       </c>
       <c r="R12">
+        <v>65000000.0</v>
+      </c>
+      <c r="S12">
         <v>68000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>61000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>62000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="W12">
         <v>53000000.0</v>
       </c>
       <c r="X12">
         <v>53000000.0</v>
       </c>
       <c r="Y12">
+        <v>53000000.0</v>
+      </c>
+      <c r="Z12">
         <v>54000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AB12">
         <v>13000000.0</v>
       </c>
       <c r="AC12">
         <v>13000000.0</v>
       </c>
       <c r="AD12">
         <v>13000000.0</v>
       </c>
       <c r="AE12">
+        <v>13000000.0</v>
+      </c>
+      <c r="AF12">
         <v>14000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AI12">
         <v>15000000.0</v>
       </c>
       <c r="AJ12">
         <v>15000000.0</v>
       </c>
       <c r="AK12">
         <v>15000000.0</v>
       </c>
       <c r="AL12">
+        <v>15000000.0</v>
+      </c>
+      <c r="AM12">
         <v>16000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>19000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AP12">
         <v>12000000.0</v>
       </c>
       <c r="AQ12">
         <v>12000000.0</v>
       </c>
       <c r="AR12">
         <v>12000000.0</v>
       </c>
       <c r="AS12">
         <v>12000000.0</v>
       </c>
       <c r="AT12">
         <v>12000000.0</v>
       </c>
       <c r="AU12">
+        <v>12000000.0</v>
+      </c>
+      <c r="AV12">
         <v>11594000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>12000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>7492000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>819000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>836000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>853000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1399000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4701000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5316000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5198000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1124000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4356000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5266000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5313000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3127000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4220000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4805000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5571000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3320000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5444000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5779000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6124000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>406000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4200000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>8800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="BW12">
         <v>54000.0</v>
       </c>
       <c r="BX12">
+        <v>54000.0</v>
+      </c>
+      <c r="BY12">
         <v>19000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>16100000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>12500000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>22000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>60000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>10000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>12010000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>25000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>46000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>76000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>8216000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="CP12">
         <v>2000000.0</v>
       </c>
       <c r="CQ12">
         <v>2000000.0</v>
       </c>
       <c r="CR12">
+        <v>2000000.0</v>
+      </c>
+      <c r="CS12">
         <v>1500000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1300000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>11017000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1200000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1700000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2700000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>5500000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>6600000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4600000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>4100000.0</v>
       </c>
-      <c r="DB12">
-[...1 lines deleted...]
-      </c>
       <c r="DC12">
+        <v>0.0</v>
+      </c>
+      <c r="DD12">
         <v>600000.0</v>
       </c>
-      <c r="DD12"/>
-      <c r="DE12">
+      <c r="DE12"/>
+      <c r="DF12">
         <v>400000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
+        <v>496000000.0</v>
+      </c>
+      <c r="C13">
         <v>540000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>568000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>624000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>592000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>515000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>511000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>472000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>444000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>359000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>294000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>234000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>187000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>150000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>115000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>88000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>46000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>18000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="V13">
         <v>6000000.0</v>
       </c>
       <c r="W13">
         <v>6000000.0</v>
       </c>
       <c r="X13">
+        <v>6000000.0</v>
+      </c>
+      <c r="Y13">
         <v>7000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>31000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>41000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>45000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>47000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>44000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27840,87 +28021,86 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -28102,899 +28282,930 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>59688000000.0</v>
+      </c>
+      <c r="C15">
         <v>58321000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>42960000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31910000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26422000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>18775000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22091000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>19309000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16599000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>14881000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12285000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9243000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6188000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2043000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1414000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>680000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>656000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1618000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3003000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2464000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2374000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1912000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1457000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1336000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>622000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>917000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>951000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>899000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>552000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>394000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>566000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1230000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1101000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1244000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1119000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>838000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>583000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>507000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>654000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>542000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>261000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000000.0</v>
       </c>
       <c r="AQ15">
         <v>208000000.0</v>
       </c>
       <c r="AR15">
+        <v>208000000.0</v>
+      </c>
+      <c r="AS15">
         <v>246000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>26000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>134000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>193128000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>173000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>128000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>137000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>146917000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>118734000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>96448000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>77891000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>173973000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>209080000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>119046000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>60437000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>116025000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>178273000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>151573000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>135219000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>171651000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>84862000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-140961000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>137594000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>131076000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>107577000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-105302000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-201338000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-147665000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>61748000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-120929000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>176805000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>256993000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>235661000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>172732000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>132259000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>163506000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>106511000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>86800000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>90676000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>98052000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>64447000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>73833000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>64444000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>48009000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>25879000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5119000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>21349000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>24166000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>6356000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>24150000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>19747000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>50936000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-48636000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>5254000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>83245000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>72820000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>41315000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>32926000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>26650000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>31060000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>28068000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>22522000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>18287000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>14600000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>10600000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>6700000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>6261000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>186</v>
-[...11 lines deleted...]
-      <c r="L16"/>
+        <v>187</v>
+      </c>
+      <c r="B16">
+        <v>59688000000.0</v>
+      </c>
+      <c r="C16">
+        <v>58321000000.0</v>
+      </c>
+      <c r="D16">
+        <v>42960000000.0</v>
+      </c>
+      <c r="E16">
+        <v>31910000000.0</v>
+      </c>
+      <c r="F16">
+        <v>26422000000.0</v>
+      </c>
+      <c r="G16">
+        <v>18775000000.0</v>
+      </c>
+      <c r="H16">
+        <v>22091000000.0</v>
+      </c>
+      <c r="I16">
+        <v>19309000000.0</v>
+      </c>
+      <c r="J16">
+        <v>16599000000.0</v>
+      </c>
+      <c r="K16">
+        <v>14881000000.0</v>
+      </c>
+      <c r="L16">
+        <v>12285000000.0</v>
+      </c>
       <c r="M16">
+        <v>9243000000.0</v>
+      </c>
+      <c r="N16">
         <v>6188000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2043000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1414000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>680000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>656000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1618000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3003000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2464000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2374000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1912000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1457000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1336000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>622000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>917000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>951000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>899000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>552000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>394000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>566000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1230000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1101000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1244000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1119000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>838000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>583000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>507000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>675000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>542000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>253000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>196000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>208000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>246000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>26000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>134000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>193128000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>172967000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>127976000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>136516000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>146917000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>118734000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>96448000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>77891000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>173973000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>209080000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>119046000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>60437000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>116025000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>178273000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>151573000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>135219000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>171651000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>84862000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-140961000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>137594000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>131076000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>107577000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-61748000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>61748000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>-176805000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>176805000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>256993000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>235661000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>172732000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>132259000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>163506000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>106511000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>86753000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>91360000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>97374000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>64447000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>73833000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>65522000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>48009000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>25879000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5119000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>21349000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>24166000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>6356000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>24150000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>19747000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>50936000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-5254000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>5254000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>83245000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>76033000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>41315000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>32926000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>26650000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>31057000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>28071000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>22522000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>18287000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>14587000.0</v>
       </c>
-      <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
+        <v>59688000000.0</v>
+      </c>
+      <c r="C17">
         <v>58321000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>42960000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>31910000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>26422000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>18775000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>22091000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>19309000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>16599000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>14881000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12285000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>9243000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>6188000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2043000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1414000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>680000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>656000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1618000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>3003000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>2464000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2374000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1912000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1457000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1336000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>622000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>917000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>951000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>899000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>552000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>394000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>566000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1230000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1101000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1244000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1119000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>838000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>583000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>507000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>675000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>542000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>253000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>196000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>208000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>246000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>26000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>134000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>193128000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>172967000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>127976000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>136516000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>146917000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>118734000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>96448000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>77891000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>173973000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>209080000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>119046000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>60437000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>116025000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>178273000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>151573000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>135219000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>171651000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>84862000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>-140961000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>137594000.0</v>
       </c>
-      <c r="BO17">
-[...1 lines deleted...]
-      </c>
       <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
         <v>107577000.0</v>
       </c>
-      <c r="BQ17">
-[...1 lines deleted...]
-      </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
@@ -29062,147 +29273,152 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
+        <v>269000000.0</v>
+      </c>
+      <c r="C18">
         <v>438000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>495000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>563000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>530000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>452000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>450000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>411000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>383000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>295000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>231000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>171000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>122000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>84000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>50000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>23000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-50000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-52000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-55000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47000000.0</v>
       </c>
       <c r="W18">
         <v>-47000000.0</v>
       </c>
       <c r="X18">
+        <v>-47000000.0</v>
+      </c>
+      <c r="Y18">
         <v>-46000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-41000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>6000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>28000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>32000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>34000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>31000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29238,358 +29454,358 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>246000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>135000000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>77000000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>5000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-44000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>29000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>10000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>141000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>16000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>12000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>30000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>39000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>45000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="AE19">
         <v>44000000.0</v>
       </c>
       <c r="AF19">
+        <v>44000000.0</v>
+      </c>
+      <c r="AG19">
         <v>38000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>37000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>31000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>22000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>16000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>11000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-2000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>11000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-2000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>12000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>8000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>15000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AT19">
         <v>8000000.0</v>
       </c>
       <c r="AU19">
+        <v>8000000.0</v>
+      </c>
+      <c r="AV19">
         <v>8317000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>7297000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2972000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>23394000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>12407000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>496000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>6286000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>5281000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>5829000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>1411000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>5585000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>4269000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>5349000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>7697000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>3517000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>1623000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>9255000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-198000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>6160000.0</v>
       </c>
-      <c r="BN19">
+      <c r="BO19">
         <v>3332000.0</v>
       </c>
-      <c r="BO19"/>
-      <c r="BP19">
+      <c r="BP19"/>
+      <c r="BQ19">
         <v>2362000.0</v>
       </c>
-      <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
-        <v>3000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN20">
         <v>3000000.0</v>
       </c>
       <c r="AO20">
+        <v>3000000.0</v>
+      </c>
+      <c r="AP20">
         <v>2000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>34000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>8000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>89000000.0</v>
       </c>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>131000000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -29720,423 +29936,427 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
+        <v>63734000000.0</v>
+      </c>
+      <c r="C21">
         <v>53536000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>44299000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>36010000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>28440000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21638000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>24034000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>21869000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>18642000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16909000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>13614000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10417000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6800000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2140000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1256000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>601000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>499000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1868000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2970000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2671000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2444000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1956000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1507000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1398000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>651000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>976000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>990000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>927000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>571000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>358000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>294000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1058000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1157000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1295000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1073000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>895000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>688000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>554000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>733000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>639000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>317000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>245000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>252000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>245000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>76000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>176000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>231136000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>213000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>163000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>151000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>166924000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>140988000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>105534000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>82781000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>183573000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>252217000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>139623000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>72826000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>122317000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>197090000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>174030000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>154862000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>179778000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>103783000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-175207000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>147393000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>134282000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>107845000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-110107000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-230965000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-175083000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>56796000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-155392000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>202979000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>262499000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>247841000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>184760000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>141246000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>138514000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>117613000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>95800000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>100685000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>112342000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>69572000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>77593000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>76182000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>57156000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>28758000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3799000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>23880000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>23816000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>15361000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>24632000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>26348000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>70736000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-50106000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>6165000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>117191000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>102871000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>57339000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>44374000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>32557000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>39057000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>36647000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>29023000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>25564000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>20800000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>15100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>9500000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>9003000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30318,390 +30538,396 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
+        <v>32487000000.0</v>
+      </c>
+      <c r="C23">
         <v>28079000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23828000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>20996000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18303000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22424000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15297000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13213000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11398000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9135000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8489000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7703000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6707000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5052000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4795000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5330000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6205000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6420000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4673000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4432000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4063000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3705000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3496000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3328000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3215000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2104000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2115000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2087000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2008000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1862000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1911000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2123000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1966000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1912000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1838000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1741000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1542000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1383000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1440000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1365000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1111000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1060000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1149000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1060000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1077000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>975000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1019378000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1012000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>940000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>952000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>977294000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>912979000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>871704000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>871958000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>923329000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>951893000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>904647000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>852051000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>830877000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>869090000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>842487000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>807177000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>706598000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>740129000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>986415000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>854420000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>848206000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>795361000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>886627000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>895196000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>656223000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>840859000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1048068000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>950409000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>940231000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>867756000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>750493000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>703034000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>740359000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>702959000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>591700000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>581122000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>521272000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>513843000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>497219000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>507664000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>509320000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>486833000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>452262000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>448025000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>448303000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>470708000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>435142000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>378635000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>398217000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>480410000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>421120000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>465714000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>395475000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>307637000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>215501000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>208375000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>179161000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>161518000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>141375000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>122919000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>107600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>81900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>68500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>62015000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30768,772 +30994,779 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>1127000000.0</v>
+      </c>
+      <c r="C25">
         <v>997000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>812000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>751000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>669000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>611000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>543000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>478000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>433000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>410000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>387000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>372000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>365000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>384000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>426000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>406000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>378000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>334000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>309000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>298000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>286000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>281000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>288000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>299000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>404000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>107000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="AC25">
         <v>92000000.0</v>
       </c>
       <c r="AD25">
+        <v>92000000.0</v>
+      </c>
+      <c r="AE25">
         <v>91000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>78000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>68000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>59000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>57000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="AK25">
         <v>49000000.0</v>
       </c>
       <c r="AL25">
-        <v>47000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="AM25">
         <v>47000000.0</v>
       </c>
       <c r="AN25">
+        <v>47000000.0</v>
+      </c>
+      <c r="AO25">
         <v>48000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>47000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>45000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>46000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>48000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>49000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>54000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>53955000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>55480000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>55607000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>55083000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>54838000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>62726000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>61840000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>59744000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>58401000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>57148000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>56195000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>54491000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>51895000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>52387000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>52159000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>47764000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>46393000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>46876000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>46573000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>47147000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>47914000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>48770000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>49322000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>50658000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>48055000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>49304000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>46306000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>41358000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>36936000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>33030000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>31892000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>31334000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>34292000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>24208000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>24200000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>24031000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>23788000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>24522000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>24774000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>24893000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>31085000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>24026000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>24074000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>23412000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>24278000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>22842000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>19610000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>15958000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>15151000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>16166000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>14069000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>12830000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>14759000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>11917000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>10622000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>5012000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>5000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>4380000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>3343000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>3101000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>3000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>2600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>2400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26">
+        <v>7054000000.0</v>
+      </c>
+      <c r="C26">
         <v>6321000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5512000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4705000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4291000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3989000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3714000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3390000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3090000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2720000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2465000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2294000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2040000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1875000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1952000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1945000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1824000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1618000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1466000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1403000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1245000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1153000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1146000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1047000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>997000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>735000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>738000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>712000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>704000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>674000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>647000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>605000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>581000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>542000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>507000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>462000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>416000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>411000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>394000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>373000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>350000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>346000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>344000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>329000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>320000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>339000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>348253000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>340000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>337000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>334000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>336641000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>340294000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>331738000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>327161000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>298007000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>284180000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>281193000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>283902000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>266862000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>256498000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>247721000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>231524000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>215563000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>204527000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>210635000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>218105000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>216251000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>197948000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>192855000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>301797000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>211779000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>212360000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>212910000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>218830000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>195835000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>179529000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>157952000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>158321000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>162276000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>140732000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>127300000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>122404000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>92435000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>88829000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>87113000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>85913000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>84054000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>87880000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>85420000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>77750000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>71990000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>73052000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>65620000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>59310000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>57373000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>57779000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>57229000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>52492000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>44528000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>44308000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>33894000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>32593000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>26444000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>22023000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>20141000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>17830000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>15400000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>12400000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>10800000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>8785000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>198</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1300000000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>30000000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>15000000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
@@ -31552,478 +31785,484 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>1354000000.0</v>
+      </c>
+      <c r="C28">
         <v>1300000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1282000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1134000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1122000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1041000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>975000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>897000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>842000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>777000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>712000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>689000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>622000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>633000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>625000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>631000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>592000000.0</v>
       </c>
       <c r="R28">
         <v>592000000.0</v>
       </c>
       <c r="S28">
+        <v>592000000.0</v>
+      </c>
+      <c r="T28">
         <v>563000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>557000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>526000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>520000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>503000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>515000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>627000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>293000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>287000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>277000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>266000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>264000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>266000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>258000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>237000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>231000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>221000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>212000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>198000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>185000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>176000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>171000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>157000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>159000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>131000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>152000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>149000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>138000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>105214000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>123300000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>119000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>118600000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>115700000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>103100000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>108300000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>108600000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>104000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>100300000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>119900000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>106600000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>100800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>103100000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>103533000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>98100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>88000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>83752000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>98900000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>90900000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>88188000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>86000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>74000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>80600000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>86400000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>90300000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>92400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91263000.0</v>
       </c>
       <c r="BW28">
         <v>91263000.0</v>
       </c>
       <c r="BX28">
+        <v>91263000.0</v>
+      </c>
+      <c r="BY28">
         <v>81280000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>81300000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>80600000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>84900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69100000.0</v>
       </c>
       <c r="CC28">
         <v>69100000.0</v>
       </c>
       <c r="CD28">
+        <v>69100000.0</v>
+      </c>
+      <c r="CE28">
         <v>65668000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>50800000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>55400000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>51683000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>43200000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>52600000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>50100000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>50900000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>47200000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>42400000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>42200000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>39700000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>40900000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>39400000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>94400000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>35900000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>37500000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>34600000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>24900000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>20300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16900000.0</v>
       </c>
       <c r="CY28">
         <v>16900000.0</v>
       </c>
       <c r="CZ28">
+        <v>16900000.0</v>
+      </c>
+      <c r="DA28">
         <v>14900000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>14600000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>12114000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>12400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>9300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>8100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>7300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>11819000000.0</v>
+      </c>
+      <c r="C29">
         <v>11582000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7438000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6026000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4784000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3135000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3126000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3007000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2615000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2398000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1821000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1279000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>793000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>166000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-125000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-67000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-181000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>187000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-138000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>174000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>132000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>13000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>12000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-13000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>64000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>65000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>60000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>54000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-5000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-12000000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -32058,1044 +32297,1054 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>8408000000.0</v>
+      </c>
+      <c r="C30">
         <v>7621000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6794000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5839000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5413000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5030000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4689000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4287000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3932000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3497000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3177000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2983000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2662000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2508000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2577000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2576000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2416000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3563000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2029000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1960000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1771000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1673000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1649000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1562000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1624000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1028000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1025000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>989000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>970000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>938000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>913000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>863000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>818000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>773000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>728000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>674000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>614000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>596000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>570000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>544000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>509000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>506000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>539000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>489000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>558000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>477000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>468467000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>463000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>456000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>453000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>452318000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>443427000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>440004000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>435787000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>402029000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>384441000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>401096000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>390538000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>367696000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>359627000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>351254000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>329641000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>246581000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>288279000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>309499000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>308984000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>304439000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>283938000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>266830000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>420661000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>316749000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>311047000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>305309000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>311864000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>287098000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>267712000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>239232000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>238892000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>247192000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>216329000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>196300000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>188072000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>142598000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>158423000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>139782000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>133971000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>136659000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>137984000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>136294000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>124956000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>114389000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>118770000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>105342000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>100220000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>90611000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>158304000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>93137000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>89974000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>82806000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>76129000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>57865000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>61663000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>48324000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>41255000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>38087000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>33045000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>30800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>24300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>21300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>17786000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
+        <v>7773000000.0</v>
+      </c>
+      <c r="C31">
         <v>16367000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>6099000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1926000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2766000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>272000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1183000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>447000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>572000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>370000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>492000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>105000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>181000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>69000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>32000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>12000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-24000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-63000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-105000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-33000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-50000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>88000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-37000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-50000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-42000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>5000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>26000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>32000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>35000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>31000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AG31">
         <v>23000000.0</v>
       </c>
       <c r="AH31">
+        <v>23000000.0</v>
+      </c>
+      <c r="AI31">
         <v>16000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-18000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-8000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-18000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>2000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AT31">
         <v>-4000000.0</v>
       </c>
       <c r="AU31">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AV31">
         <v>-3277000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-8000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>12000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1964000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>496000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>6286000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>5281000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2535000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1411000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>5585000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>4269000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>2260000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>7697000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3517000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1623000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>6128000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-198000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>6160000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>3332000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>5139000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>2362000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>3006000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>6144000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>4708000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>4207000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>8792000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>10039000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>17403000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>18958000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>16091000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>12543000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>13045000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>10714000.0</v>
       </c>
-      <c r="CC31">
-[...1 lines deleted...]
-      </c>
       <c r="CD31">
+        <v>0.0</v>
+      </c>
+      <c r="CE31">
         <v>8563000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>4386000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>6146000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>5219000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>4373000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>2854000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>3591000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>2600000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>2807000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>2433000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-9808000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>2029000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>1862000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>2030000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>1470000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>1340000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>1731000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-841000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>1682000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>2663000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>5515000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>6617000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>4630000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>4098000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>1328000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>700000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>500000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>300000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>342000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
+        <v>96221000000.0</v>
+      </c>
+      <c r="C32">
         <v>81615000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>68127000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>57006000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>46743000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>44062000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39331000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>35082000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>30040000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>26044000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>22103000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>18120000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13507000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7192000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>6051000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5931000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6704000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>8288000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>7643000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7103000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>6507000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5661000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5003000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4726000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3866000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3080000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3105000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3014000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2579000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2220000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2205000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3181000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3123000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3207000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2911000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2636000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2230000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1937000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2173000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2004000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1428000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1305000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1401000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1305000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1153000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1151000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1250514000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103000000.0</v>
       </c>
       <c r="AX32">
         <v>1103000000.0</v>
       </c>
       <c r="AY32">
+        <v>1103000000.0</v>
+      </c>
+      <c r="AZ32">
         <v>1144218000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1053967000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>977238000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>954739000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1106902000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1204110000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1044270000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>924877000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>953194000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1066180000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1016517000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>962039000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>886376000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>843912000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>811208000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1001813000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>982488000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>903206000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>776520000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>664231000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>481140000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>897655000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>892676000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1153388000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1202730000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1115597000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>935253000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>844280000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>878873000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>820572000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>687500000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>681807000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>633614000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>583415000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>574812000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>583846000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>566476000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>515591000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>456061000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>471905000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>472119000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>486069000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>459774000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>404983000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>468953000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>430304000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>427285000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>582905000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>498039000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>364976000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>259875000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>240932000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>218218000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>198165000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>170398000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>148483000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>128400000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>97000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>78000000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>71018000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -33178,51 +33427,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
         <v>8589000000.0</v>
       </c>
       <c r="C2">
         <v>7280000000.0</v>
       </c>
       <c r="D2">
         <v>3389000000.0</v>
       </c>
       <c r="E2">
         <v>1990000000.0</v>
       </c>
       <c r="F2">
         <v>847000000.0</v>
       </c>
       <c r="G2">
         <v>10896000000.0</v>
       </c>
       <c r="H2">
         <v>782000000.0</v>
       </c>
       <c r="I2">
         <v>4002000000.0</v>
       </c>
@@ -33267,51 +33516,51 @@
       </c>
       <c r="W2">
         <v>214422000.0</v>
       </c>
       <c r="X2">
         <v>346994000.0</v>
       </c>
       <c r="Y2">
         <v>333000000.0</v>
       </c>
       <c r="Z2">
         <v>674275000.0</v>
       </c>
       <c r="AA2">
         <v>61560000.0</v>
       </c>
       <c r="AB2">
         <v>50257000.0</v>
       </c>
       <c r="AC2">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
         <v>6042000000</v>
       </c>
       <c r="C3">
         <v>3236000000</v>
       </c>
       <c r="D3">
         <v>1069000000</v>
       </c>
       <c r="E3">
         <v>1833000000</v>
       </c>
       <c r="F3">
         <v>976000000</v>
       </c>
       <c r="G3">
         <v>1128000000</v>
       </c>
       <c r="H3">
         <v>489000000</v>
       </c>
       <c r="I3">
         <v>600000000</v>
       </c>
@@ -33356,51 +33605,51 @@
       </c>
       <c r="W3">
         <v>67261000</v>
       </c>
       <c r="X3">
         <v>127604000</v>
       </c>
       <c r="Y3">
         <v>63123000</v>
       </c>
       <c r="Z3">
         <v>161075000</v>
       </c>
       <c r="AA3">
         <v>36329000</v>
       </c>
       <c r="AB3">
         <v>11589000</v>
       </c>
       <c r="AC3">
         <v>7900000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>1399000000.0</v>
       </c>
       <c r="F4">
         <v>1143000000.0</v>
       </c>
       <c r="G4">
         <v>-10049000000.0</v>
       </c>
       <c r="H4">
         <v>10114000000.0</v>
       </c>
       <c r="I4">
         <v>-3220000000.0</v>
       </c>
       <c r="J4">
         <v>2236000000.0</v>
       </c>
       <c r="K4">
         <v>1170000000.0</v>
       </c>
@@ -33417,51 +33666,51 @@
         <v>64910000.0</v>
       </c>
       <c r="P4">
         <v>2515000.0</v>
       </c>
       <c r="Q4">
         <v>218140000.0</v>
       </c>
       <c r="R4">
         <v>29533000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-164000000.0</v>
       </c>
       <c r="F5">
         <v>-1715000000.0</v>
       </c>
       <c r="G5">
         <v>-394000000.0</v>
       </c>
       <c r="H5">
         <v>77000000.0</v>
       </c>
       <c r="I5">
         <v>-55000000.0</v>
       </c>
       <c r="J5">
         <v>20000000.0</v>
       </c>
       <c r="K5">
         <v>-21000000.0</v>
       </c>
@@ -33478,51 +33727,51 @@
         <v>74682000.0</v>
       </c>
       <c r="P5">
         <v>-78679000.0</v>
       </c>
       <c r="Q5">
         <v>195528000.0</v>
       </c>
       <c r="R5">
         <v>-129830000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
         <v>2016000000.0</v>
       </c>
       <c r="C6">
         <v>1309000000.0</v>
       </c>
       <c r="D6">
         <v>3891000000.0</v>
       </c>
       <c r="E6">
         <v>1399000000.0</v>
       </c>
       <c r="F6">
         <v>1143000000.0</v>
       </c>
       <c r="G6">
         <v>-10049000000.0</v>
       </c>
       <c r="H6">
         <v>10114000000.0</v>
       </c>
       <c r="I6">
         <v>-3220000000.0</v>
       </c>
@@ -33567,51 +33816,51 @@
       </c>
       <c r="W6">
         <v>-5910000.0</v>
       </c>
       <c r="X6">
         <v>-132572000.0</v>
       </c>
       <c r="Y6">
         <v>13994000.0</v>
       </c>
       <c r="Z6">
         <v>-341275000.0</v>
       </c>
       <c r="AA6">
         <v>612715000.0</v>
       </c>
       <c r="AB6">
         <v>11303000.0</v>
       </c>
       <c r="AC6">
         <v>42300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
         <v>-15949000000.0</v>
       </c>
       <c r="C7">
         <v>-9383000000.0</v>
       </c>
       <c r="D7">
         <v>-3722000000.0</v>
       </c>
       <c r="E7">
         <v>-2207000000.0</v>
       </c>
       <c r="F7">
         <v>-3363000000.0</v>
       </c>
       <c r="G7">
         <v>-703000000.0</v>
       </c>
       <c r="H7">
         <v>717000000.0</v>
       </c>
       <c r="I7">
         <v>-857000000.0</v>
       </c>
@@ -33656,51 +33905,51 @@
       </c>
       <c r="W7">
         <v>-96179000.0</v>
       </c>
       <c r="X7">
         <v>-180768000.0</v>
       </c>
       <c r="Y7">
         <v>35402000.0</v>
       </c>
       <c r="Z7">
         <v>-98443000.0</v>
       </c>
       <c r="AA7">
         <v>116692000.0</v>
       </c>
       <c r="AB7">
         <v>-42786000.0</v>
       </c>
       <c r="AC7">
         <v>-12600000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>822000000.0</v>
       </c>
       <c r="F8">
         <v>-2215000000.0</v>
       </c>
       <c r="G8">
         <v>-550000000.0</v>
       </c>
       <c r="H8">
         <v>-233000000.0</v>
       </c>
       <c r="I8">
         <v>-149000000.0</v>
       </c>
       <c r="J8">
         <v>-440000000.0</v>
       </c>
       <c r="K8">
         <v>-321000000.0</v>
       </c>
@@ -33717,51 +33966,51 @@
         <v>-118940000.0</v>
       </c>
       <c r="P8">
         <v>26236000.0</v>
       </c>
       <c r="Q8">
         <v>26341000.0</v>
       </c>
       <c r="R8">
         <v>-56741000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
         <v>-15399000000.0</v>
       </c>
       <c r="C9">
         <v>-13063000000.0</v>
       </c>
       <c r="D9">
         <v>-6172000000.0</v>
       </c>
       <c r="E9">
         <v>822000000.0</v>
       </c>
       <c r="F9">
         <v>-2215000000.0</v>
       </c>
       <c r="G9">
         <v>-550000000.0</v>
       </c>
       <c r="H9">
         <v>-233000000.0</v>
       </c>
       <c r="I9">
         <v>-149000000.0</v>
       </c>
@@ -33806,51 +34055,51 @@
       </c>
       <c r="W9">
         <v>-110312000.0</v>
       </c>
       <c r="X9">
         <v>-41356000.0</v>
       </c>
       <c r="Y9">
         <v>-9070000.0</v>
       </c>
       <c r="Z9">
         <v>-43806000.0</v>
       </c>
       <c r="AA9">
         <v>-38673000.0</v>
       </c>
       <c r="AB9">
         <v>-56438000.0</v>
       </c>
       <c r="AC9">
         <v>-5200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10">
         <v>-11324000000.0</v>
       </c>
       <c r="C10">
         <v>-4781000000.0</v>
       </c>
       <c r="D10">
         <v>-98000000.0</v>
       </c>
       <c r="E10">
         <v>-2554000000.0</v>
       </c>
       <c r="F10">
         <v>-774000000.0</v>
       </c>
       <c r="G10">
         <v>-524000000.0</v>
       </c>
       <c r="H10">
         <v>597000000.0</v>
       </c>
       <c r="I10">
         <v>-776000000.0</v>
       </c>
@@ -33895,51 +34144,51 @@
       </c>
       <c r="W10">
         <v>-80906000.0</v>
       </c>
       <c r="X10">
         <v>-85126000.0</v>
       </c>
       <c r="Y10">
         <v>68831000.0</v>
       </c>
       <c r="Z10">
         <v>-123497000.0</v>
       </c>
       <c r="AA10">
         <v>-51914000.0</v>
       </c>
       <c r="AB10">
         <v>-9843000.0</v>
       </c>
       <c r="AC10">
         <v>-28100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1042000000.0</v>
       </c>
       <c r="F11">
         <v>568000000.0</v>
       </c>
       <c r="G11">
         <v>765000000.0</v>
       </c>
       <c r="H11">
         <v>276000000.0</v>
       </c>
       <c r="I11">
         <v>123000000.0</v>
       </c>
       <c r="J11">
         <v>90000000.0</v>
       </c>
       <c r="K11">
         <v>184000000.0</v>
       </c>
@@ -33964,51 +34213,51 @@
       <c r="R11">
         <v>119366000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11">
         <v>103508000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>250363000.0</v>
       </c>
       <c r="AA11">
         <v>34808000.0</v>
       </c>
       <c r="AB11">
         <v>28697000.0</v>
       </c>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>583000000.0</v>
       </c>
       <c r="F12">
         <v>1545000000.0</v>
       </c>
       <c r="G12">
         <v>1095000000.0</v>
       </c>
       <c r="H12">
         <v>867000000.0</v>
       </c>
       <c r="I12">
         <v>197000000.0</v>
       </c>
       <c r="J12">
         <v>71000000.0</v>
       </c>
       <c r="K12">
         <v>498000000.0</v>
       </c>
@@ -34025,102 +34274,102 @@
         <v>147723000.0</v>
       </c>
       <c r="P12">
         <v>121712000.0</v>
       </c>
       <c r="Q12">
         <v>97707000.0</v>
       </c>
       <c r="R12">
         <v>221679000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>76000000.0</v>
       </c>
       <c r="F13">
         <v>-942000000.0</v>
       </c>
       <c r="G13">
         <v>8000000.0</v>
       </c>
       <c r="H13">
         <v>159000000.0</v>
       </c>
       <c r="I13">
         <v>203000000.0</v>
       </c>
       <c r="J13">
         <v>535000000.0</v>
       </c>
       <c r="K13">
         <v>-167000000.0</v>
       </c>
       <c r="L13">
         <v>-74000000.0</v>
       </c>
       <c r="M13">
         <v>-32000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
         <v>2843000000.0</v>
       </c>
       <c r="C14">
         <v>1864000000.0</v>
       </c>
       <c r="D14">
         <v>1508000000.0</v>
       </c>
       <c r="E14">
         <v>1544000000.0</v>
       </c>
       <c r="F14">
         <v>1174000000.0</v>
       </c>
       <c r="G14">
         <v>1098000000.0</v>
       </c>
       <c r="H14">
         <v>381000000.0</v>
       </c>
       <c r="I14">
         <v>262000000.0</v>
       </c>
@@ -34165,51 +34414,51 @@
       </c>
       <c r="W14">
         <v>102597000.0</v>
       </c>
       <c r="X14">
         <v>82688000.0</v>
       </c>
       <c r="Y14">
         <v>58216000.0</v>
       </c>
       <c r="Z14">
         <v>43497000.0</v>
       </c>
       <c r="AA14">
         <v>15836000.0</v>
       </c>
       <c r="AB14">
         <v>9668000.0</v>
       </c>
       <c r="AC14">
         <v>6500000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
         <v>974000000.0</v>
       </c>
       <c r="C15">
         <v>834000000.0</v>
       </c>
       <c r="D15">
         <v>395000000.0</v>
       </c>
       <c r="E15">
         <v>398000000.0</v>
       </c>
       <c r="F15">
         <v>399000000.0</v>
       </c>
       <c r="G15">
         <v>395000000.0</v>
       </c>
       <c r="H15">
         <v>390000000.0</v>
       </c>
       <c r="I15">
         <v>371000000.0</v>
       </c>
@@ -34232,51 +34481,51 @@
         <v>46866000.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
         <v>10605000000.0</v>
       </c>
       <c r="C16">
         <v>8589000000.0</v>
       </c>
       <c r="D16">
         <v>7280000000.0</v>
       </c>
       <c r="E16">
         <v>3389000000.0</v>
       </c>
       <c r="F16">
         <v>1990000000.0</v>
       </c>
       <c r="G16">
         <v>847000000.0</v>
       </c>
       <c r="H16">
         <v>10896000000.0</v>
       </c>
       <c r="I16">
         <v>782000000.0</v>
       </c>
@@ -34321,84 +34570,84 @@
       </c>
       <c r="W16">
         <v>208512000.0</v>
       </c>
       <c r="X16">
         <v>214422000.0</v>
       </c>
       <c r="Y16">
         <v>346994000.0</v>
       </c>
       <c r="Z16">
         <v>333000000.0</v>
       </c>
       <c r="AA16">
         <v>674275000.0</v>
       </c>
       <c r="AB16">
         <v>61560000.0</v>
       </c>
       <c r="AC16">
         <v>50300000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
         <v>96676000000.0</v>
       </c>
       <c r="C18">
         <v>60853000000.0</v>
       </c>
       <c r="D18">
         <v>27021000000.0</v>
       </c>
       <c r="E18">
         <v>3808000000.0</v>
       </c>
       <c r="F18">
         <v>8132000000.0</v>
       </c>
       <c r="G18">
         <v>4694000000.0</v>
       </c>
       <c r="H18">
         <v>4272000000.0</v>
       </c>
       <c r="I18">
         <v>3143000000.0</v>
       </c>
@@ -34443,51 +34692,51 @@
       </c>
       <c r="W18">
         <v>64939000.0</v>
       </c>
       <c r="X18">
         <v>-77926000.0</v>
       </c>
       <c r="Y18">
         <v>201909000.0</v>
       </c>
       <c r="Z18">
         <v>-269000.0</v>
       </c>
       <c r="AA18">
         <v>231580000.0</v>
       </c>
       <c r="AB18">
         <v>4282000.0</v>
       </c>
       <c r="AC18">
         <v>-9800000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19">
         <v>-31651000000.0</v>
       </c>
       <c r="C19">
         <v>-20421000000.0</v>
       </c>
       <c r="D19">
         <v>-10566000000.0</v>
       </c>
       <c r="E19">
         <v>7375000000.0</v>
       </c>
       <c r="F19">
         <v>-8591000000.0</v>
       </c>
       <c r="G19">
         <v>-9989000000.0</v>
       </c>
       <c r="H19">
         <v>6648000000.0</v>
       </c>
       <c r="I19">
         <v>-3488000000.0</v>
       </c>
@@ -34510,84 +34759,84 @@
         <v>-561035000.0</v>
       </c>
       <c r="P19">
         <v>-654155000.0</v>
       </c>
       <c r="Q19">
         <v>-549625000.0</v>
       </c>
       <c r="R19">
         <v>-441514000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-1250000000.0</v>
       </c>
       <c r="D21">
         <v>-1250000000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>3977000000.0</v>
       </c>
       <c r="G21">
         <v>4968000000.0</v>
       </c>
       <c r="H21">
         <v>-17000000.0</v>
       </c>
       <c r="I21">
         <v>-16000000.0</v>
       </c>
@@ -34606,51 +34855,51 @@
       <c r="N21">
         <v>1308161000.0</v>
       </c>
       <c r="O21">
         <v>-2049000.0</v>
       </c>
       <c r="P21">
         <v>-1608000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
         <v>120067000000.0</v>
       </c>
       <c r="C22">
         <v>72880000000.0</v>
       </c>
       <c r="D22">
         <v>29760000000.0</v>
       </c>
       <c r="E22">
         <v>4368000000.0</v>
       </c>
       <c r="F22">
         <v>9752000000.0</v>
       </c>
       <c r="G22">
         <v>4332000000.0</v>
       </c>
       <c r="H22">
         <v>2796000000.0</v>
       </c>
       <c r="I22">
         <v>4141000000.0</v>
       </c>
@@ -34695,51 +34944,51 @@
       </c>
       <c r="W22">
         <v>88615000.0</v>
       </c>
       <c r="X22">
         <v>74419000.0</v>
       </c>
       <c r="Y22">
         <v>90799000.0</v>
       </c>
       <c r="Z22">
         <v>176924000.0</v>
       </c>
       <c r="AA22">
         <v>98469000.0</v>
       </c>
       <c r="AB22">
         <v>40959000.0</v>
       </c>
       <c r="AC22">
         <v>4100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
         <v>-7414000000.0</v>
       </c>
       <c r="C23">
         <v>-6569000000.0</v>
       </c>
       <c r="D23">
         <v>-2455000000.0</v>
       </c>
       <c r="E23">
         <v>-1180000000.0</v>
       </c>
       <c r="F23">
         <v>3264000000.0</v>
       </c>
       <c r="G23">
         <v>4199000000.0</v>
       </c>
       <c r="H23">
         <v>1177000000.0</v>
       </c>
       <c r="I23">
         <v>-900000000.0</v>
       </c>
@@ -34784,51 +35033,51 @@
       </c>
       <c r="W23">
         <v>-151953000.0</v>
       </c>
       <c r="X23">
         <v>-300000000.0</v>
       </c>
       <c r="Y23">
         <v>5734000.0</v>
       </c>
       <c r="Z23">
         <v>11171000.0</v>
       </c>
       <c r="AA23">
         <v>200000000.0</v>
       </c>
       <c r="AB23">
         <v>-21000.0</v>
       </c>
       <c r="AC23">
         <v>-7900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
         <v>-13000000000.0</v>
       </c>
       <c r="C24">
         <v>22000000.0</v>
       </c>
       <c r="D24">
         <v>-124000000.0</v>
       </c>
       <c r="E24">
         <v>-1959000000.0</v>
       </c>
       <c r="F24">
         <v>-1263000000.0</v>
       </c>
       <c r="G24">
         <v>-9686000000.0</v>
       </c>
       <c r="H24">
         <v>-503000000.0</v>
       </c>
       <c r="I24">
         <v>-36000000.0</v>
       </c>
@@ -34865,51 +35114,51 @@
       <c r="T24"/>
       <c r="U24">
         <v>-9684000.0</v>
       </c>
       <c r="V24">
         <v>-9684000.0</v>
       </c>
       <c r="W24">
         <v>71303000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>7000000.0</v>
       </c>
       <c r="Z24">
         <v>17500000.0</v>
       </c>
       <c r="AA24">
         <v>-24500000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
         <v>-9205000000.0</v>
       </c>
       <c r="C25">
         <v>-1532000000.0</v>
       </c>
       <c r="D25">
         <v>-516000000.0</v>
       </c>
       <c r="E25">
         <v>1391000000.0</v>
       </c>
       <c r="F25">
         <v>-53000000.0</v>
       </c>
       <c r="G25">
         <v>-20000000.0</v>
       </c>
       <c r="H25">
         <v>5000000.0</v>
       </c>
       <c r="I25">
         <v>-45000000.0</v>
       </c>
@@ -34954,51 +35203,51 @@
       </c>
       <c r="W25">
         <v>28473000.0</v>
       </c>
       <c r="X25">
         <v>18204000.0</v>
       </c>
       <c r="Y25">
         <v>50847000.0</v>
       </c>
       <c r="Z25">
         <v>90742000.0</v>
       </c>
       <c r="AA25">
         <v>64113000.0</v>
       </c>
       <c r="AB25">
         <v>13023000.0</v>
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>-40086000000.0</v>
       </c>
       <c r="C26">
         <v>-33706000000.0</v>
       </c>
       <c r="D26">
         <v>-9533000000.0</v>
       </c>
       <c r="E26">
         <v>-10039000000.0</v>
       </c>
       <c r="F26">
         <v>-1904000000.0</v>
       </c>
       <c r="G26">
         <v>-942000000.0</v>
       </c>
       <c r="H26">
         <v>-1579000000.0</v>
       </c>
       <c r="I26">
         <v>-1579000000.0</v>
       </c>
@@ -35041,51 +35290,51 @@
       <c r="V26">
         <v>-188509000.0</v>
       </c>
       <c r="W26">
         <v>-24644000.0</v>
       </c>
       <c r="X26">
         <v>37800000.0</v>
       </c>
       <c r="Y26">
         <v>25500000.0</v>
       </c>
       <c r="Z26">
         <v>90500000.0</v>
       </c>
       <c r="AA26">
         <v>116600000.0</v>
       </c>
       <c r="AB26">
         <v>13400000.0</v>
       </c>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
         <v>6386000000.0</v>
       </c>
       <c r="C27">
         <v>4737000000.0</v>
       </c>
       <c r="D27">
         <v>3549000000.0</v>
       </c>
       <c r="E27">
         <v>2709000000.0</v>
       </c>
       <c r="F27">
         <v>2004000000.0</v>
       </c>
       <c r="G27">
         <v>1397000000.0</v>
       </c>
       <c r="H27">
         <v>844000000.0</v>
       </c>
       <c r="I27">
         <v>557000000.0</v>
       </c>
@@ -35124,51 +35373,51 @@
       </c>
       <c r="U27">
         <v>116735000.0</v>
       </c>
       <c r="V27">
         <v>1096000.0</v>
       </c>
       <c r="W27">
         <v>672000.0</v>
       </c>
       <c r="X27">
         <v>672000.0</v>
       </c>
       <c r="Y27">
         <v>-156000.0</v>
       </c>
       <c r="Z27">
         <v>364000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
         <v>-48474000000.0</v>
       </c>
       <c r="C28">
         <v>-42359000000.0</v>
       </c>
       <c r="D28">
         <v>-13633000000.0</v>
       </c>
       <c r="E28">
         <v>-11617000000.0</v>
       </c>
       <c r="F28">
         <v>1865000000.0</v>
       </c>
       <c r="G28">
         <v>3804000000.0</v>
       </c>
       <c r="H28">
         <v>-792000000.0</v>
       </c>
       <c r="I28">
         <v>-2866000000.0</v>
       </c>
@@ -35213,51 +35462,51 @@
       </c>
       <c r="W28">
         <v>13843000.0</v>
       </c>
       <c r="X28">
         <v>-270291000.0</v>
       </c>
       <c r="Y28">
         <v>26286000.0</v>
       </c>
       <c r="Z28">
         <v>99091000.0</v>
       </c>
       <c r="AA28">
         <v>405635000.0</v>
       </c>
       <c r="AB28">
         <v>7021000.0</v>
       </c>
       <c r="AC28">
         <v>52100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
         <v>102718000000.0</v>
       </c>
       <c r="C29">
         <v>64089000000.0</v>
       </c>
       <c r="D29">
         <v>28090000000.0</v>
       </c>
       <c r="E29">
         <v>5641000000.0</v>
       </c>
       <c r="F29">
         <v>9108000000.0</v>
       </c>
       <c r="G29">
         <v>5822000000.0</v>
       </c>
       <c r="H29">
         <v>4761000000.0</v>
       </c>
       <c r="I29">
         <v>3743000000.0</v>
       </c>
@@ -35302,51 +35551,51 @@
       </c>
       <c r="W29">
         <v>132200000.0</v>
       </c>
       <c r="X29">
         <v>49678000.0</v>
       </c>
       <c r="Y29">
         <v>265032000.0</v>
       </c>
       <c r="Z29">
         <v>160806000.0</v>
       </c>
       <c r="AA29">
         <v>267909000.0</v>
       </c>
       <c r="AB29">
         <v>15871000.0</v>
       </c>
       <c r="AC29">
         <v>-1900000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>-52228000000.0</v>
       </c>
       <c r="C30">
         <v>-20421000000.0</v>
       </c>
       <c r="D30">
         <v>-10566000000.0</v>
       </c>
       <c r="E30">
         <v>7375000000.0</v>
       </c>
       <c r="F30">
         <v>-9830000000.0</v>
       </c>
       <c r="G30">
         <v>-19675000000.0</v>
       </c>
       <c r="H30">
         <v>6145000000.0</v>
       </c>
       <c r="I30">
         <v>-4097000000.0</v>
       </c>
@@ -35410,3643 +35659,3669 @@
       <c r="AC30">
         <v>-7900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF30"/>
+  <dimension ref="A1:DG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
+        <v>13237000000.0</v>
+      </c>
+      <c r="C2">
         <v>10605000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11486000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11639000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15234000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8589000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9107000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8571000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7587000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7280000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5519000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5882000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5079000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3389000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2800000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3013000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3887000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1990000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1288000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5628000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>978000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>847000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2251000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3274000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15494000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10896000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9765000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7105000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2772000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>782000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>721000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>718000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>765000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4002000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2802000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1988000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1989000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1766000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1940000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>426000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>547000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>596000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>471000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>435000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>464000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>497000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>394683000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>515000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>509000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1152000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>562084000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>591321000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>561423000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>732786000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>525388000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>499618000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>369135000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>667876000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>566816000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>532614000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>683633000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>665361000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>451174000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>377003000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>447262000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>447221000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>614490000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>523785000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>512274000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>417688000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>461253000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>719143000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>803308000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>726969000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1056702000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>914745000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>678951000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>544414000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>741746000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>388423000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>488000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>551756000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>364308000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>242170000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>281004000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>208512000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>156687000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>180579000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>196675000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>214422000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>231813000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>274297000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>278796000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>346994000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>322535000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>246816000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>307151000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>333000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>398491000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>681078000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>627300000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>674275000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>694883000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>289205000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>269800000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>61560000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>55200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>46800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>51823000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>50257000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
+        <v>2677000000</v>
+      </c>
+      <c r="C3">
         <v>1757000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1284000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1636000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1895000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1227000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1077000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>813000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>977000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>369000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>254000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>278000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>289000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>248000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>509000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>530000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>433000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>361000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>273000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>222000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>183000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>298000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>283000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>473000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>217000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>155000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>145000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>103000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>113000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>128000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>203000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>150000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>129000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>118000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>416000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>69000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000</v>
       </c>
       <c r="AL3">
         <v>54000000</v>
       </c>
       <c r="AM3">
+        <v>54000000</v>
+      </c>
+      <c r="AN3">
         <v>51000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>38000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>32000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>55000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>15000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>17000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>24000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>30000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>31045000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>39000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>23000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>29000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>66374000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>38159000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>84986000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>65667000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>47758000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>44684000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>61944000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>28923000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>45182000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>39035000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>23323000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>31195000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>21343000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>21823000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>37644000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>17080000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>22575000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>16593000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>17656000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>20777000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>42975000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>109008000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>53514000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>202173000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>70339000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>49703000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>41367000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>26336000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>75692000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>28786000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>20111000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>20667000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>23445000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>13466000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>29185000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>13504000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>17977000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>14057000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>16628000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>18599000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>12356000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>23385000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>66271000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>25592000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>9940000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4159000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>27832000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>21192000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>84260000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>21245000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>87938000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>31741000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>14735000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>6534000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>7609000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>7451000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1700000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>5200000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>2217000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2483000</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>803000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1690000000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>1897000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>702000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-4340000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>4650000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>131000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1404000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1023000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-12220000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>4598000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>1131000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>2660000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>4333000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>1990000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>61000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>3000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-47000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-3237000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1200000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>814000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>223000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-174000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1514000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-121000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-49000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>125000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>36000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-29000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-33000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>101971000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-120409000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>5927000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-642422000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>589503000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-29237000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>29898000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-171363000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>207398000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>25770000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>130483000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-298741000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>101060000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>34202000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-151019000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>18272000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>214187000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>74171000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-70259000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BO4">
         <v>41000.0</v>
       </c>
-      <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-377000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-215000000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>92000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-158000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1575000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-443000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>42000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-8000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>22000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>31000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-24000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-38000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>45000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-11000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-12000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>9000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-10000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-21000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>18000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-11000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>36000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-20000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>508000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1686000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6591000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-17535000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-34253000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3409000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-9684000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>9173000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>86684000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-8584000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>46564000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-49982000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>156336000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-107818000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-65527000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-61670000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>158127000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-58086000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>130195000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-34708000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
+        <v>9206000000.0</v>
+      </c>
+      <c r="C6">
         <v>2632000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-881000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-153000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3595000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6645000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-518000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>536000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>984000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>307000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1761000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-363000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>803000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1690000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>589000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-213000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-874000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1897000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>702000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4340000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4650000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>131000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1404000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1023000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-12220000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4598000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1131000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2660000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4333000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1990000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>61000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-47000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3237000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1200000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>814000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>223000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-174000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1514000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-121000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-49000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>125000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>36000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-29000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-33000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>101971000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-120000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-643000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>589503000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-29237000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>29898000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-171363000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>207398000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>25770000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>130483000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-298741000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>101060000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>34202000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-151019000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>18272000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>214187000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>74171000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-70259000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>41000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-167269000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>90705000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>11511000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>94586000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-43565000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-257890000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-84165000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>76339000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-329733000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>141957000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>235794000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>134537000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-197332000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>353323000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-99300000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-63993000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>187448000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>122138000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-38834000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>72492000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>51825000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-23892000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-16096000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-17747000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-17391000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-42484000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-4499000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-68198000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>24459000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>75719000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-60335000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-25849000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-65491000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-282587000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>53778000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-46975000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-20608000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>405678000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>19405000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>208240000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>6400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>8400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-5023000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>1566000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
-        <v>-5439000000.0</v>
+        <v>-30707000000.0</v>
       </c>
       <c r="C7">
-        <v>-15949000000.0</v>
+        <v>3544000000.0</v>
       </c>
       <c r="D7">
-        <v>2368000000.0</v>
+        <v>-4325000000.0</v>
       </c>
       <c r="E7">
+        <v>-9256000000.0</v>
+      </c>
+      <c r="F7">
         <v>-11022000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8654000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5863000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2694000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1660000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>834000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1719000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1666000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-172000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>904000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>288000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-873000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>29000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1650000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-680000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1771000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-276000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-636000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>89000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-689000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>256000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-359000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>165000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>401000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>50000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>101000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>452000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-853000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-428000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-28000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>571000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>115000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-110000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-391000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-115000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-316000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-230000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-18000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>157000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-148000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-40000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-20000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>126456000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-79000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-156000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-92000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>150759000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-58030000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-93305000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>12813000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>228821000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-146695000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-34337000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-160111000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>197032000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>11056000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-166451000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-39488000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>212861000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>40698000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>129827000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-231687000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-136173000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-42287000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>170328000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>144547000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>64783000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-117343000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>161713000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-142486000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-93737000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>100630000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>58524000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>104532000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-44526000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>137091000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>32759000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-81747000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>78813000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-7072000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-57103000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>294000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-4007000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-49200000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-58742000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>16838000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-112191000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-47003000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-25830000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>4256000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>28538000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>83650000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-22496000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-54290000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-30787000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-59622000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>10459000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-16728000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-2643000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-37924000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-54690000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>10481000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-21100000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-4000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-12839000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-4661000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-2987000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-252000000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-788000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-692000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-366000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-562000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-595000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>117000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-462000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>44000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-249000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-201000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>105000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-319000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>182000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>794000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-557000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-442000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>56000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-98000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>45000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-237000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-150000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>7000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-190000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-121000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-17000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>31000000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-22000000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-59000000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>18000000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>89405000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-92982000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-73824000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>28077000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>21046000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-29465000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-71205000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>108476000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-9932000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>210000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-33849000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-75369000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>35070000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>48677000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-63331000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>5820000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>50908000.0</v>
       </c>
-      <c r="BL8">
+      <c r="BM8">
         <v>-3374000.0</v>
       </c>
-      <c r="BM8">
+      <c r="BN8">
         <v>133818000.0</v>
       </c>
-      <c r="BN8">
+      <c r="BO8">
         <v>-155011000.0</v>
       </c>
-      <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
+        <v>-22346000000.0</v>
+      </c>
+      <c r="C9">
         <v>-2243000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5074000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5582000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5676000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>933000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-5369000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3561000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1767000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2366000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1690000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1244000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2986000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-252000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1081000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>410000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>120000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-788000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-692000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-366000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-562000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-595000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>117000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-462000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>44000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-249000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-201000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>105000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-319000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>182000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>794000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-557000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-442000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>56000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-98000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>45000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-237000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-150000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-190000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-121000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-17000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>31000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-22000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-59000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>18000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>89405000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-92000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-74000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>28000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>21046000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-29465000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-71205000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>108476000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-9932000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>210000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-33849000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-75369000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>35070000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>48677000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-63331000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>5820000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>50908000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-3374000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>133818000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-155011000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>23008000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-45991000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-47929000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>14171000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>289597000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>71649000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-28199000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>15826000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-113112000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-43893000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-36897000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>47847000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-62926000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>19924000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-68124000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-64135000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>34206000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-6984000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-98067000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>49430000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>11729000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-62207000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-51653000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-8181000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-38292000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>33843000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-35346000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-1561000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-4392000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-17001000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>16640000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-4317000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-29000000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-5119000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-27175000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>18170000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-1545000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-19260000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-13094000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-4774000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-10800000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-6200000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-23434000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-13566000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10">
+        <v>-5784000000.0</v>
+      </c>
+      <c r="C10">
         <v>-4420000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1621000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4823000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3622000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1258000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2424000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-977000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-803000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-577000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-503000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-457000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>296000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>566000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-706000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-563000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-725000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-560000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-374000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-118000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-123000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-159000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-334000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-93000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>54000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-151000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>66000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>153000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>225000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>153000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-156000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-325000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-293000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>61000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-35000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-34000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-27000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-114000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-157000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-127000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>23000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>17000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>45000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-75109000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-21000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-6000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-7527000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2544000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-6788000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>41510000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>9429000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-41544000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-44643000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2191000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-20864000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>41917000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>33014000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-35183000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>32618000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>56032000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-45962000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-56816000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-53073000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1165000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>45331000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>211233000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-12141000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-92015000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-11990000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-61149000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-52280000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-29899000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>55649000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>22840000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>21145000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>5775000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-30357000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-87958000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>30055000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>16108000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>6804000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>7759000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-17967000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-30566000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-32189000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-558000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>26581000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-38894000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-52074000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-20739000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>59997000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>80307000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-31423000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-40050000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-92914000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-31001000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-1735000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>928000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3287000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-25057000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-48114000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>17610000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-25900000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-3300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>6770000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>13430000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2895000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>805000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-193000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-917000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>304000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>959000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>183000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>195000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>209000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>116000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>291000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>309000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>116000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>49000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>278000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>124000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>113000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-239000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-199000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>53000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>313000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-44000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>561000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>81000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>174000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-212000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-18000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>19000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>40000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-6000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>110000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-131000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>18000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-66000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>112757000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>29696000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-92578000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-112521000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>161022000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-29430000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-5628000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-146346000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>142640000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-96777000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-2409000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-32569000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>26490000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>17584000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-62106000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>53740000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-47918000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>45618000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-84308000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>16822000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>96588000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>249173000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>72022000.0</v>
       </c>
-      <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>160703000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>38421000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>75338000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>103508000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>95636000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>53012000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>25989000.0</v>
       </c>
-      <c r="CM11"/>
-      <c r="CN11">
+      <c r="CN11"/>
+      <c r="CO11">
         <v>109172000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>152356000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>90282000.0</v>
       </c>
-      <c r="CQ11"/>
-      <c r="CR11">
+      <c r="CR11"/>
+      <c r="CS11">
         <v>14259000.0</v>
       </c>
-      <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>13628000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>250363000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>72285000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>48385000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>8005000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>34808000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>45605000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>24378000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>8159000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>28697000.0</v>
       </c>
-      <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-32000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-420000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>121000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>179000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>207000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>76000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>400000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>528000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>299000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>317000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>233000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>333000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>285000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>244000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>243000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>249000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>241000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>134000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-198000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>42000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>181000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>172000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-384000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>155000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>181000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>117000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>131000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>179000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>85000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>81000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>84000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>100000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>89000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>74000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>61002000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>65521000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>59350000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>60180000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>54069000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>38885000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>31486000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>25202000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-10186000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>61952000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>59982000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>35975000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>45566000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>13397000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>36239000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>26510000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>22894000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>40249000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>-5011000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>39575000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>1740000000.0</v>
       </c>
       <c r="O13">
+        <v>1740000000.0</v>
+      </c>
+      <c r="P13">
         <v>106000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>197000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>330000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-557000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>204000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1482000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>200000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>48000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>229000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-360000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>166000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-30000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>197000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>66000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-111000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>173000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-23000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>157000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-104000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>535000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-20000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>91000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-167000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-11000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-18000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-74000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-32000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -39065,970 +39340,980 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
+        <v>1127000000.0</v>
+      </c>
+      <c r="C14">
         <v>997000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>812000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>751000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>669000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>611000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>543000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>478000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>433000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>410000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>387000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>372000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>365000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>384000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>426000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>406000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>378000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>334000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>309000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>298000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>286000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>281000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>288000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>299000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>404000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>107000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="AC14">
         <v>92000000.0</v>
       </c>
       <c r="AD14">
+        <v>92000000.0</v>
+      </c>
+      <c r="AE14">
         <v>91000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>78000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>68000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>59000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>57000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="AK14">
         <v>49000000.0</v>
       </c>
       <c r="AL14">
-        <v>47000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="AM14">
         <v>47000000.0</v>
       </c>
       <c r="AN14">
+        <v>47000000.0</v>
+      </c>
+      <c r="AO14">
         <v>48000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>47000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>45000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>46000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>48000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>49000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>54000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>53955000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>55000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>56000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>55000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>54838000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>62726000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>61840000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>59744000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>58401000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>57148000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>56195000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>54491000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>51895000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>52387000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>52159000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>47764000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>46393000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>46876000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>46573000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>47147000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>47914000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>48770000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>49322000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>50658000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>48055000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>49304000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>46306000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>41358000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>36936000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>33030000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>31892000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>31334000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>34292000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>25031000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>24200000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>24031000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>23788000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>24522000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>24770000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>24897000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>31085000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>24026000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>24074000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>23412000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>24278000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>22842000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>19610000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>15958000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>15151000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>16166000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>14069000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>12830000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>14759000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>11917000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>10622000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>6199000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>5012000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4380000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>3343000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>3101000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>3000000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>2600000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>2383000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>1717000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
+        <v>6047000000.0</v>
+      </c>
+      <c r="C15">
         <v>243000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244000000.0</v>
       </c>
       <c r="E15">
         <v>244000000.0</v>
       </c>
       <c r="F15">
         <v>244000000.0</v>
       </c>
       <c r="G15">
-        <v>245000000.0</v>
+        <v>244000000.0</v>
       </c>
       <c r="H15">
         <v>245000000.0</v>
       </c>
       <c r="I15">
+        <v>245000000.0</v>
+      </c>
+      <c r="J15">
         <v>246000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>98000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>99000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>98000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000000.0</v>
       </c>
       <c r="N15">
         <v>99000000.0</v>
       </c>
       <c r="O15">
+        <v>99000000.0</v>
+      </c>
+      <c r="P15">
         <v>98000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="Q15">
         <v>100000000.0</v>
       </c>
       <c r="R15">
         <v>100000000.0</v>
       </c>
       <c r="S15">
+        <v>100000000.0</v>
+      </c>
+      <c r="T15">
         <v>101000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000000.0</v>
       </c>
       <c r="V15">
         <v>99000000.0</v>
       </c>
       <c r="W15">
         <v>99000000.0</v>
       </c>
       <c r="X15">
         <v>99000000.0</v>
       </c>
       <c r="Y15">
         <v>99000000.0</v>
       </c>
       <c r="Z15">
-        <v>98000000.0</v>
+        <v>99000000.0</v>
       </c>
       <c r="AA15">
         <v>98000000.0</v>
       </c>
       <c r="AB15">
+        <v>98000000.0</v>
+      </c>
+      <c r="AC15">
         <v>97000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>98000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>97000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>98000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000000.0</v>
       </c>
       <c r="AG15">
         <v>91000000.0</v>
       </c>
       <c r="AH15">
         <v>91000000.0</v>
       </c>
       <c r="AI15">
         <v>91000000.0</v>
       </c>
       <c r="AJ15">
-        <v>84000000.0</v>
+        <v>91000000.0</v>
       </c>
       <c r="AK15">
         <v>84000000.0</v>
       </c>
       <c r="AL15">
+        <v>84000000.0</v>
+      </c>
+      <c r="AM15">
         <v>82000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>76000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="AP15">
         <v>62000000.0</v>
       </c>
       <c r="AQ15">
+        <v>62000000.0</v>
+      </c>
+      <c r="AR15">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="AS15">
         <v>53000000.0</v>
       </c>
       <c r="AT15">
+        <v>53000000.0</v>
+      </c>
+      <c r="AU15">
         <v>46000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>46217000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="AX15">
         <v>47000000.0</v>
       </c>
       <c r="AY15">
+        <v>47000000.0</v>
+      </c>
+      <c r="AZ15">
         <v>48329000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>43397000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>43343000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>46267000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>46866000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
+        <v>0.0</v>
+      </c>
+      <c r="BP15">
         <v>77972000.0</v>
       </c>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
       <c r="BQ15">
         <v>0.0</v>
       </c>
       <c r="BR15">
+        <v>0.0</v>
+      </c>
+      <c r="BS15">
         <v>78297000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
+        <v>22443000000.0</v>
+      </c>
+      <c r="C16">
         <v>13237000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10605000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11486000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11639000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15234000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8589000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9107000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8571000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>7587000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7280000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5519000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5882000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5079000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3389000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2800000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3013000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3887000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1990000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1288000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5628000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>978000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>847000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2251000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3274000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15494000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10896000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9765000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7105000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2772000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>782000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>721000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>718000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>765000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4002000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2802000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1988000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1989000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1766000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1940000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>426000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>547000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>596000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>471000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>435000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>464000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>496654000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>395000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>515000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>509000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1151587000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>562084000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>591321000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>561423000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>732786000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>525388000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>499618000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>369135000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>667876000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>566816000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>532614000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>683633000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>665361000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>451174000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>377003000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>447262000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>447221000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>614490000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>523785000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>512274000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>417688000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>461253000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>719143000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>803308000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>726969000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1056702000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>914745000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>678951000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>544414000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>741746000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>388700000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>487763000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>551756000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>364308000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>242170000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>281004000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>208512000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>156687000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>180579000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>196675000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>214422000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>231813000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>274297000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>278796000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>346994000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>322535000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>246816000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>307151000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>333000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>398491000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>681078000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>627300000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>674275000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>694883000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>289205000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>269800000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>61600000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>55200000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>46800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>51823000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40095,630 +40380,637 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
+        <v>21400000000.0</v>
+      </c>
+      <c r="C18">
         <v>48587000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>34904000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>22115000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>13470000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>26187000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15552000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16814000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>13511000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>14976000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>11245000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7054000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>6059000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2663000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1740000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-138000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>837000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1370000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2760000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1297000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2499000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1576000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1784000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>806000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1350000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>754000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1320000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1537000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>823000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>592000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>695000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>337000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>784000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1327000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>942000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1088000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>651000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>228000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>670000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>394000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>168000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>264000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>496000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>238000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>139000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>216000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>411684000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>177000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>73000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>122000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>334338000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>124156000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>11483000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>109983000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>403251000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>136801000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>138942000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-38131000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>365336000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>205382000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>58698000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>141005000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>413330000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>190354000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-3300000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-22477000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>46670000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>124724000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>117461000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>121351000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-62820000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-66005000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>27443000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-56928000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>182132000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>330422000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>301035000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>268862000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>154703000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>260532000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-2200000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>29729000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>201938000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>70633000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>18162000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>76075000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>81194000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-13623000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-45519000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>42887000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-13305000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-32000000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-47457000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>14836000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>114385000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>87105000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-27164000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>27583000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-36711000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>62327000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-29822000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>3937000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>800000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>11147000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>16458000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>3175000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>3600000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>5300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-5477000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>877000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19">
+        <v>-5792000000.0</v>
+      </c>
+      <c r="C19">
         <v>-24585000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-16412000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9024000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7127000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5216000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7198000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4346000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3184000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5693000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6109000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3170000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-447000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-841000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>3678000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1618000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3044000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1254000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4014000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2350000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-972000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2812000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-175000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6136000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-866000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>8000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1359000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3658000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1623000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>243000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>371000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-669000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-3433000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>400000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>365000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>327000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>813000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-321000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-290000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-243000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>235000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-193000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-187000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>245000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-204000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-287132000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>24396000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-40177000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-322116000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-1055503000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-131069000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>796804000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-163669000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-93895000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-138332000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-22461000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-306347000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-283613000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-250110000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>100496000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-220928000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>-287401000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-142030000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-79932000.0</v>
       </c>
-      <c r="BN19">
+      <c r="BO19">
         <v>-40262000.0</v>
       </c>
-      <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40785,3152 +41077,3181 @@
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="E21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-1250000000.0</v>
       </c>
       <c r="O21">
         <v>-1250000000.0</v>
       </c>
       <c r="P21">
         <v>-1250000000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>-1250000000.0</v>
+      </c>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-21000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1008000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4985000000.0</v>
       </c>
       <c r="V21">
         <v>4985000000.0</v>
       </c>
       <c r="W21">
+        <v>4985000000.0</v>
+      </c>
+      <c r="X21">
         <v>-3000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-17000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4979000000.0</v>
       </c>
       <c r="AA21">
         <v>4979000000.0</v>
       </c>
       <c r="AB21">
         <v>4979000000.0</v>
       </c>
       <c r="AC21">
         <v>4979000000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AD21">
+        <v>4979000000.0</v>
+      </c>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="AG21">
         <v>-10000000.0</v>
       </c>
       <c r="AH21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AI21">
         <v>-2000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-9000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-62000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-136000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-605000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-230000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1539000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AP21">
         <v>-1000000.0</v>
       </c>
       <c r="AQ21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AR21">
         <v>1315000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AS21">
         <v>-1000000.0</v>
       </c>
       <c r="AT21">
         <v>-1000000.0</v>
       </c>
       <c r="AU21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AV21">
         <v>-757000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-737000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-714000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-709000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1309330000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>-593000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-576000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-527000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-511000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-496000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-515000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-420000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-457000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-379000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-352000.0</v>
       </c>
-      <c r="BK21"/>
-      <c r="BL21">
+      <c r="BL21"/>
+      <c r="BM21">
         <v>-301000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-292000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-282000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
+        <v>59688000000.0</v>
+      </c>
+      <c r="C22">
         <v>58321000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>42960000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>31910000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26422000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18775000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22091000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>19309000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>16599000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>14881000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12285000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9244000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6188000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2043000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1414000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>680000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>656000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1618000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3003000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2464000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2373000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1912000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1457000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1336000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>622000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>917000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>951000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>898000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>553000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>394000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>566000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1230000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1101000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1244000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1119000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>837000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>584000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>507000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>654000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>543000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>261000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000000.0</v>
       </c>
       <c r="AQ22">
         <v>208000000.0</v>
       </c>
       <c r="AR22">
+        <v>208000000.0</v>
+      </c>
+      <c r="AS22">
         <v>246000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>26000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>134000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>193128000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>172000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>128000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>137000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>146917000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>118734000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>96448000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>77891000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>173973000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>209080000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>119046000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>60437000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>116025000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>178273000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>151573000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>135219000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>171651000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>84862000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-140961000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>137594000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>131076000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>107577000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-105302000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-201338000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-147665000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>61748000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-120929000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>176805000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>256993000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>235661000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>172732000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>132259000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>163506000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>106511000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>86800000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>90676000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>98052000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>64447000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>74911000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>64444000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>48009000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>25879000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5119000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>21349000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>24166000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>6356000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>24150000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>19747000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>50936000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-48636000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>5254000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>83245000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>72820000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>41315000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>32926000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>26650000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>31060000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>28068000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>22522000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>18287000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>14600000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>10600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>6639000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>6261000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
+        <v>-5234000000.0</v>
+      </c>
+      <c r="C23">
         <v>-114000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2151000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2180000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1869000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1214000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1893000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1503000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1666000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1507000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2121000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-621000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-683000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-281000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-324000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-168000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-317000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-328000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-648000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-461000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-406000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-479000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-244000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-298000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-196000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-225000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-88000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-202000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-50000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-211000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-51000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-402000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-67000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-383000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-41000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-332000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>10000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>64000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>52000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>19000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>18000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>23000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>34000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>14000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>56000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>27993000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>36000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>21000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>84000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1374020000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>39829000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>15547000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>30616000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-101648000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27595000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>14796000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>46036000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>29776000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>27682000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>11377000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>13644000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>15620000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-163984000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-119101000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-57342000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-76652000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-95497000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-131157000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-78075000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>815000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-27902000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-174646000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>24533000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>220000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-186449000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-57888000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-91063000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-22371000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>8197000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-15000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>6470000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-10703000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-491000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-55678000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>491000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-58521000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-10040000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>9539000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-92931000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-300000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>257956000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-33961000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-115058000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-99482000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-18258000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>5734000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-75000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-1123000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>5997000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>5249000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-98901000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-39235000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-6534000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-7609000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>200000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-5200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-11000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>225</v>
+      </c>
+      <c r="B24">
+        <v>-21792000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-13000000000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>22000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>596000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-294000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-5285000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-113000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-437000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-503000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-552000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-77000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-18000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-30000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-35000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-10000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-17000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-30000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-175000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-6136000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-866000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-2000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1359000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3658000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1623000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>243000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>369000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-676000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3433000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>355000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>316000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-5000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>6000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-4000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-5000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>5000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>26000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-287000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-250000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>21000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>22281000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-18145000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>796804000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="BD24">
         <v>217000.0</v>
       </c>
       <c r="BE24">
+        <v>217000.0</v>
+      </c>
+      <c r="BF24">
         <v>-298000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>216000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>300000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-39035000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-350391000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-383000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-507000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-131000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-1525000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-17080000.0</v>
       </c>
-      <c r="BO24">
-[...1 lines deleted...]
-      </c>
       <c r="BP24">
+        <v>0.0</v>
+      </c>
+      <c r="BQ24">
         <v>-1000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>782000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-1910000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-250000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>3218000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-1500000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-75542000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-401800000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-67026000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-12131000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-9684000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>71303000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-71303000.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>-221755000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>117864000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>110891000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>79479000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-359921000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>64109000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-3550000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-24500000.0</v>
       </c>
-      <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
-        <v>-7047000000.0</v>
+        <v>-7456000000.0</v>
       </c>
       <c r="C25">
-        <v>6121000000.0</v>
+        <v>-16030000000.0</v>
       </c>
       <c r="D25">
-        <v>-13057000000.0</v>
+        <v>-5503000000.0</v>
       </c>
       <c r="E25">
+        <v>-1433000000.0</v>
+      </c>
+      <c r="F25">
         <v>-2346000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>77000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-865000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-115000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-338000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-214000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-370000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1066000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-129000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-20000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>30000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-34000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1393000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>74000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-10000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-136000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-18000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-9000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>126000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-2000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-10000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-13000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-14000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-8000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>21000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>13000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>23000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>17000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>14000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>15000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>43000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6232000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>14000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-7000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4478000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-3939000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-3361000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-5132000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-35131000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-10000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>17566000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-3224000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5316000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-24688000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-2877000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-11449000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-19126000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-508000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3916000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1974000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-2818000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2017000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8046000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-6209000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>39827000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>53273000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>19506000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>38382000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>30042000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-17198000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>40876000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>26174000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>60974000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>23305000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>20600000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>17436000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>24730000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2202000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>4769000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-56000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>24084000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-271000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>658000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-113000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>62798000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>9190000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>884000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>467000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-188000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>40084000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3841000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>7110000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>32079000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>28144000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>16564000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>15403000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-17894000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>23157000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>52892000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-21243000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>8800000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>557000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>43000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
+        <v>-19732000000.0</v>
+      </c>
+      <c r="C26">
         <v>-21441000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-3815000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-12456000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-9720000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-14095000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-7811000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-10997000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-7158000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-7740000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2659000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3807000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3067000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-507000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1212000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3485000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3345000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1996000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-622000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-439000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-366000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-477000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-226000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-298000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-196000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-222000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-88000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-202000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-50000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-211000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-724000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-200000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-66000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-655000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-35000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-151000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-758000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-190000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-230000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-126000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-9000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-500000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-135000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>35000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-399000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-53000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-3600000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-310000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>17800000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-500000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-37304000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>33400000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-750000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000000.0</v>
       </c>
       <c r="BC26">
         <v>-100000000.0</v>
       </c>
       <c r="BD26">
+        <v>-100000000.0</v>
+      </c>
+      <c r="BE26">
         <v>20100000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>5300000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>37400000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>19400000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>51700000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>39499000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>85300000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>73200000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>26279000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>14800000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>63100000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>78075000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>45100000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>7400000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-78075000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>423636000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-299740000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>9500000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-123896000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-178085000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-125041000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-124386000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-125000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-100000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-124978000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-109200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50000000.0</v>
       </c>
       <c r="CE26">
         <v>-50000000.0</v>
       </c>
       <c r="CF26">
+        <v>-50000000.0</v>
+      </c>
+      <c r="CG26">
         <v>-40000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-50042000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-48467000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>11700000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-13600000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>4600000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>15200000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>8000000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>9900000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>12100000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>7800000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>1000000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>4300000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>5200000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>15000000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>49100000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>9700000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-57000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-18000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>3500000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>104100000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>3400000.0</v>
       </c>
-      <c r="DB26"/>
-      <c r="DC26">
+      <c r="DC26"/>
+      <c r="DD26">
         <v>7700000.0</v>
       </c>
-      <c r="DD26"/>
-      <c r="DE26">
+      <c r="DE26"/>
+      <c r="DF26">
         <v>1000000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
+        <v>2027000000.0</v>
+      </c>
+      <c r="C27">
         <v>1928000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1633000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1654000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1625000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1474000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1321000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1252000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1153000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1011000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>994000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>978000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>842000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>735000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>738000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>745000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>648000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>578000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>551000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>559000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>465000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>429000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>416000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>383000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>374000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>224000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>220000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223000000.0</v>
       </c>
       <c r="AC27">
         <v>223000000.0</v>
       </c>
       <c r="AD27">
+        <v>223000000.0</v>
+      </c>
+      <c r="AE27">
         <v>178000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>157000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>138000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>133000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>129000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>126000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>107000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>82000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>76000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>71000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>65000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>58000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>53000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>59000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>52000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>48000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>45000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>42470000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>41000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>38000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>36000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>36204000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>34299000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>32395000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>33397000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>35769000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>33069000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>32255000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>35569000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>35436000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>33229000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>35950000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>31739000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>25368000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>25177000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>24631000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>25177000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>24620000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>22982000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>25376000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>169848000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>119921000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-1246000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1907000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>42124000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>52580000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-49201000.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>37405000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>92588700.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>18700.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>23049000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>811000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>285000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>1337000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>383000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>515800.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>200.0</v>
       </c>
-      <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>156000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>-156000.0</v>
       </c>
-      <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
+        <v>-6176000000.0</v>
+      </c>
+      <c r="C28">
         <v>-21283000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6208000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-14880000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-11833000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-15553000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9949000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-12745000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10320000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9345000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3629000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4526000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5098000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-380000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1656000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3753000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3762000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2446000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-745000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1420000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4501000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-471000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-342000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-301000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-297000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4744000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-183000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-236000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-148000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-225000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-877000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-703000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-155000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1131000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-134000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-629000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-968000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-813000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-522000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1409000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-52000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-544000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-173000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-20000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-439000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-44000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-22581000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-321000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-26000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-464000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1288387000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-4179000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-778389000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-116227000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-102175000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>27084000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>14300000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>45521000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>19037000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>78930000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>40178000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>98578000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>88765000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>25978000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>14498000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>62780000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>47260000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>44885000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>7551000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-38637000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7632000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-272991000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>9524000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-93439000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-156286000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-51719000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-37429000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-80889000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-55818000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>60374000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-102200000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>43125000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-27232000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>8834000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-30503000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-12476000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>11175000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-14286000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3256000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>13698000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>4454000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-291825000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>10648000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>6432000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-384000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2713000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>9846000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>14111000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>47846000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>15007000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>19990000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>16248000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>3092000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>394531000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2947000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>205065000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>3200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>411000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>689000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
+        <v>24077000000.0</v>
+      </c>
+      <c r="C29">
         <v>50344000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>36188000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23751000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15365000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27414000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16629000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17627000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14488000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15345000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11499000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7332000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6348000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2911000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2249000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>392000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1270000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1731000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3033000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1519000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2682000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1874000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2067000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1279000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1567000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>909000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1465000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1640000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>936000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>720000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>898000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>487000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>913000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1445000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1358000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1157000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>705000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>282000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>721000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>432000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>200000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>319000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>511000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>255000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>163000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>246000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>442729000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>216000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>96000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>151000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>400712000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>162315000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>96469000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>175650000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>451009000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>181485000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>200886000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-9208000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>410518000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>244417000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>82021000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>172200000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>434673000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>212177000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>34344000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-5397000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>69245000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>141317000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>135117000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>142128000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-19845000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>43003000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>80957000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>145245000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>252471000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>380125000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>342402000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>295198000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>230395000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>289318000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>17900000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>50396000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>225383000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>84099000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>47347000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>89579000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>99171000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>434000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-28891000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>61486000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-949000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-8615000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>18814000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>40428000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>124325000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>91264000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>668000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>48775000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>47549000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>19463000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>58116000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>35678000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>15535000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>17681000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>24067000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>10626000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>5300000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>10500000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-3260000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>3360000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>-8695000000.0</v>
+      </c>
+      <c r="C30">
         <v>-26429000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-30861000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9024000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7127000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5216000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7198000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4346000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3184000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5693000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6109000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3170000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-446000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-841000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3148000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1618000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2612000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1586000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4439000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2533000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1272000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3129000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2001000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-13490000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1055000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-151000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1256000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3545000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1495000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>40000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>219000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-805000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3551000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-24000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>286000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>262000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>754000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-373000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-327000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-269000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>176000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-213000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-199000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>247000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-235000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-318177000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-15000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-64000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-330000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1099596000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-187373000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>711818000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-230786000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-141436000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-182799000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-84703000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-335054000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-328495000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-289145000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-273218000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-252506000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-309251000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-163984000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-119101000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-57342000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-283774000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-95497000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-131157000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-8905000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-31352000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-27902000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-174646000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>24533000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-425918000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-186449000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-69179000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-79772000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-371909000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>3631000.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>-157514000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-10703000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>29205000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-55678000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-4611000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-58521000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-10040000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>9539000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-92931000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-20896000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>257956000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-33961000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-115058000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-99482000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-18258000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-70849000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-88735000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-317057000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-24328000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-98901000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-39235000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-6534000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-7609000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-7451000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-1700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-5200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-2217000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-2483000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>