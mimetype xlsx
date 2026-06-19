--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1531,102 +1534,106 @@
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>4598000.0</v>
+      </c>
       <c r="C7">
         <v>60735000.0</v>
       </c>
       <c r="D7">
         <v>61065000.0</v>
       </c>
       <c r="E7">
         <v>58434000.0</v>
       </c>
       <c r="F7">
         <v>130533000.0</v>
       </c>
       <c r="G7">
         <v>149727000.0</v>
       </c>
       <c r="H7">
         <v>1262000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7">
         <v>195000.0</v>
       </c>
       <c r="O7">
         <v>237000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1650000.0</v>
+      </c>
       <c r="C8">
         <v>1619000.0</v>
       </c>
       <c r="D8">
         <v>1405000.0</v>
       </c>
       <c r="E8">
         <v>868000.0</v>
       </c>
       <c r="F8">
         <v>764000.0</v>
       </c>
       <c r="G8">
         <v>714000.0</v>
       </c>
       <c r="H8">
         <v>324000.0</v>
       </c>
       <c r="I8">
         <v>3849000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2722,51 +2729,53 @@
         <v>57505000.0</v>
       </c>
       <c r="Z23">
         <v>67115000.0</v>
       </c>
       <c r="AA23">
         <v>56529000.0</v>
       </c>
       <c r="AB23">
         <v>4500000.0</v>
       </c>
       <c r="AC23">
         <v>3800000.0</v>
       </c>
       <c r="AD23">
         <v>6800000.0</v>
       </c>
       <c r="AE23">
         <v>5700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>244213000.0</v>
+      </c>
       <c r="C24">
         <v>169684000.0</v>
       </c>
       <c r="D24">
         <v>168016000.0</v>
       </c>
       <c r="E24">
         <v>166466000.0</v>
       </c>
       <c r="F24">
         <v>323458000.0</v>
       </c>
       <c r="G24">
         <v>322035000.0</v>
       </c>
       <c r="H24">
         <v>320611000.0</v>
       </c>
       <c r="I24">
         <v>319187000.0</v>
       </c>
       <c r="J24">
         <v>317763000.0</v>
       </c>
       <c r="K24">
@@ -3025,51 +3034,53 @@
         <v>38399000.0</v>
       </c>
       <c r="Z28">
         <v>14292000.0</v>
       </c>
       <c r="AA28">
         <v>5136000.0</v>
       </c>
       <c r="AB28">
         <v>-600000.0</v>
       </c>
       <c r="AC28">
         <v>-1000000.0</v>
       </c>
       <c r="AD28">
         <v>-3800000.0</v>
       </c>
       <c r="AE28">
         <v>-2500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>116460000.0</v>
+      </c>
       <c r="C29">
         <v>-454157000.0</v>
       </c>
       <c r="D29">
         <v>-548911000.0</v>
       </c>
       <c r="E29">
         <v>-142731000.0</v>
       </c>
       <c r="F29">
         <v>-28215000.0</v>
       </c>
       <c r="G29">
         <v>949244000.0</v>
       </c>
       <c r="H29">
         <v>134594000.0</v>
       </c>
       <c r="I29">
         <v>151252000.0</v>
       </c>
       <c r="J29">
         <v>216031000.0</v>
       </c>
       <c r="K29"/>
@@ -3228,51 +3239,53 @@
         <v>47099000.0</v>
       </c>
       <c r="P31">
         <v>20708000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>518326000.0</v>
+      </c>
       <c r="C32">
         <v>-25474000.0</v>
       </c>
       <c r="D32">
         <v>-491250000.0</v>
       </c>
       <c r="E32">
         <v>-756553000.0</v>
       </c>
       <c r="F32">
         <v>-235200000.0</v>
       </c>
       <c r="G32">
         <v>668531000.0</v>
       </c>
       <c r="H32">
         <v>71452000.0</v>
       </c>
       <c r="I32">
         <v>73737000.0</v>
       </c>
       <c r="J32">
         <v>129636000.0</v>
       </c>
       <c r="K32"/>
@@ -3374,51 +3387,53 @@
         <v>51263000.0</v>
       </c>
       <c r="Z33">
         <v>42088000.0</v>
       </c>
       <c r="AA33">
         <v>39493000.0</v>
       </c>
       <c r="AB33">
         <v>3400000.0</v>
       </c>
       <c r="AC33">
         <v>2600000.0</v>
       </c>
       <c r="AD33">
         <v>2500000.0</v>
       </c>
       <c r="AE33">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>63</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>239068000.0</v>
+      </c>
       <c r="C34">
         <v>359614000.0</v>
       </c>
       <c r="D34">
         <v>33130000.0</v>
       </c>
       <c r="E34">
         <v>55695000.0</v>
       </c>
       <c r="F34">
         <v>214649000.0</v>
       </c>
       <c r="G34">
         <v>40083000.0</v>
       </c>
       <c r="H34">
         <v>10068000.0</v>
       </c>
       <c r="I34">
         <v>8687000.0</v>
       </c>
       <c r="J34">
         <v>10287000.0</v>
       </c>
       <c r="K34">
@@ -4185,51 +4200,53 @@
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
     </row>
     <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>108318000.0</v>
+      </c>
       <c r="C45">
         <v>349155000.0</v>
       </c>
       <c r="D45">
         <v>565957000.0</v>
       </c>
       <c r="E45">
         <v>447780000.0</v>
       </c>
       <c r="F45">
         <v>258598000.0</v>
       </c>
       <c r="G45">
         <v>179954000.0</v>
       </c>
       <c r="H45">
         <v>11445000.0</v>
       </c>
       <c r="I45">
         <v>28426000.0</v>
       </c>
       <c r="J45">
         <v>35987000.0</v>
       </c>
       <c r="K45">
@@ -5606,795 +5623,801 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ62"/>
+  <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>16101000.0</v>
+      </c>
+      <c r="C2">
         <v>24578000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15227000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>50595000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34162000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>41579000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>57517000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>79962000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>57724000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>132610000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>101914000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>87246000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>124801000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>216517000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>144997000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>386488000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>135128000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>127050000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>59564000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>73995000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>113605000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>54332000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15097000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9242000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2518000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2910000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4210000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4303000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6150000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9301000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6790000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6686000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5770000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5613000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5242000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8021000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3790000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5685000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16231000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>15991000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11237000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11889000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8201000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7117000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9742000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>12908000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2975000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4495000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4018000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5985000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3339000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2946000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2173000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3228000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2203000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3380000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2959000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2645000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2395000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2961000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3362000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3572000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3350000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3433000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5474000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2098000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1544000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1460000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1024000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1750000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1967000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>729000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2186000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1490000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2359000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2479000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1764000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1530000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>884000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>780000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>811000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1426000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>753000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1230000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1518000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3242000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4114000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4058000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2364000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2342000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2201000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1694000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1599000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2534000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2584000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4318000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1826000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1410000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1483000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1521000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1048000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1401000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1925000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1311000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>614000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DF2">
         <v>800000.0</v>
       </c>
       <c r="DG2">
+        <v>800000.0</v>
+      </c>
+      <c r="DH2">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DI2">
         <v>200000.0</v>
       </c>
       <c r="DJ2">
         <v>200000.0</v>
       </c>
       <c r="DK2">
+        <v>200000.0</v>
+      </c>
+      <c r="DL2">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DM2">
         <v>300000.0</v>
       </c>
       <c r="DN2">
+        <v>300000.0</v>
+      </c>
+      <c r="DO2">
         <v>400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DQ2">
         <v>400000.0</v>
       </c>
+      <c r="DR2">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6474,52 +6497,53 @@
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6599,452 +6623,454 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-5074000.0</v>
+      </c>
+      <c r="C5">
         <v>2010000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1745000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-458000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1608000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-22559000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3598000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-10508000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10825000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2722000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11863000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8177000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3166000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6377000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-23794000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10870000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1312000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1353000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>861000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4170000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-357000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7024000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4995000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-13195000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-14486000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-12508000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-13854000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-12290000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-12360000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-11191000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-11026000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-11173000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-9071000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-8617000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-8304000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-9603000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-11335000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-11814000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-9804000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-9143000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7548000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-9124000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-9068000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-8710000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-9756000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-6605000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4111000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1293000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>90000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>839000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1113000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>637000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>469000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>430000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1036000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>940000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>976000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>832000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>913000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>910000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>899000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>772000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>864000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>734000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>758000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>820000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>650000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>479000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2098000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2022000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1572000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-9210000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-8337000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-8109000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-11072000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-10381000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-9684000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1032000.0</v>
       </c>
       <c r="CB5">
         <v>-1032000.0</v>
       </c>
       <c r="CC5">
+        <v>-1032000.0</v>
+      </c>
+      <c r="CD5">
         <v>-1480000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1480000.0</v>
       </c>
       <c r="CF5">
         <v>-1480000.0</v>
       </c>
       <c r="CG5">
         <v>-1480000.0</v>
       </c>
       <c r="CH5">
         <v>-1480000.0</v>
       </c>
       <c r="CI5">
         <v>-1480000.0</v>
       </c>
       <c r="CJ5">
         <v>-1480000.0</v>
       </c>
       <c r="CK5">
         <v>-1480000.0</v>
       </c>
       <c r="CL5">
         <v>-1480000.0</v>
       </c>
       <c r="CM5">
         <v>-1480000.0</v>
       </c>
       <c r="CN5">
         <v>-1480000.0</v>
       </c>
       <c r="CO5">
         <v>-1480000.0</v>
       </c>
       <c r="CP5">
         <v>-1480000.0</v>
       </c>
       <c r="CQ5">
+        <v>-1480000.0</v>
+      </c>
+      <c r="CR5">
         <v>-1519000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-1223000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-1480000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-1223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1103000.0</v>
       </c>
       <c r="CV5">
         <v>-1103000.0</v>
       </c>
       <c r="CW5">
         <v>-1103000.0</v>
       </c>
       <c r="CX5">
         <v>-1103000.0</v>
       </c>
       <c r="CY5">
+        <v>-1103000.0</v>
+      </c>
+      <c r="CZ5">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="DA5">
         <v>-3000.0</v>
       </c>
       <c r="DB5">
+        <v>-3000.0</v>
+      </c>
+      <c r="DC5">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-800000.0</v>
       </c>
       <c r="DD5">
         <v>-800000.0</v>
       </c>
       <c r="DE5">
-        <v>-700000.0</v>
+        <v>-800000.0</v>
       </c>
       <c r="DF5">
         <v>-700000.0</v>
       </c>
       <c r="DG5">
-        <v>-600000.0</v>
+        <v>-700000.0</v>
       </c>
       <c r="DH5">
         <v>-600000.0</v>
       </c>
       <c r="DI5">
         <v>-600000.0</v>
       </c>
       <c r="DJ5">
-        <v>-500000.0</v>
+        <v>-600000.0</v>
       </c>
       <c r="DK5">
         <v>-500000.0</v>
       </c>
       <c r="DL5">
         <v>-500000.0</v>
       </c>
       <c r="DM5">
-        <v>-400000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="DN5">
         <v>-400000.0</v>
       </c>
       <c r="DO5">
+        <v>-400000.0</v>
+      </c>
+      <c r="DP5">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-800000.0</v>
       </c>
       <c r="DQ5">
         <v>-800000.0</v>
       </c>
+      <c r="DR5">
+        <v>-800000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7088,51 +7114,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7149,176 +7177,181 @@
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
+      <c r="DR6"/>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>4019000.0</v>
+      </c>
       <c r="C7">
+        <v>4598000.0</v>
+      </c>
+      <c r="D7">
         <v>7305000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>57922000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>58533000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>60735000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>64043000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>64397000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>60900000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>61065000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>54490000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>31697000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>32198000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>58434000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>113569000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>124260000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>116684000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>130533000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>103987000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>107576000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>137840000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>149727000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>118959000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>1262000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1191000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>3491000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-      <c r="AU7">
+      <c r="AU7"/>
+      <c r="AV7">
         <v>150000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>172000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>191000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>195000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>222000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>206000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>222000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>237000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>252000.0</v>
       </c>
-      <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
@@ -7340,111 +7373,116 @@
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1678000.0</v>
+      </c>
       <c r="C8">
+        <v>1650000.0</v>
+      </c>
+      <c r="D8">
         <v>1648000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1645000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1642000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1619000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1616000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1613000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1417000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1405000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1196000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>952000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>871000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>868000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>792000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>788000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>787000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>764000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>760000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>747000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7501,211 +7539,212 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>3855916000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3767733000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>3640597000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3604614000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3566292000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3351967000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3310513000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3237085000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3180114000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2535476000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1848644000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1699072000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1450279000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1260551000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1226314000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1210941000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1201853000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1140964000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1132738000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1127298000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1069391000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1020457000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>997014000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>968996000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>956299000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>935997000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>932208000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>925629000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>920001000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>951569000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>947055000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>934176000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>926691000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>729373000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>727369000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>724908000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>615279000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>612900000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>611913000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>450300000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>446191000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>438939000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>411558000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>404175000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>391564000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>383948000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>380931000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>380970000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7722,417 +7761,421 @@
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>228363000.0</v>
+      </c>
+      <c r="C10">
         <v>240634000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>268023000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>253744000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>263338000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>530230000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>573630000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>680162000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>480586000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>568505000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>651104000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>505912000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>624950000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1336883000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1280581000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1375587000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1570954000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1515116000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1936998000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2074880000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1995482000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>553398000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>334171000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>424395000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>179881000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>78823000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>71167000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>71995000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>97711000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>70154000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>56496000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>88475000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>113402000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>106307000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>104245000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>75793000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>95847000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>144353000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>119948000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>89395000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>132225000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>93108000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>138144000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>167384000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>215050000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>32335000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>34473000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>103857000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>109921000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>119471000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>122493000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2574000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>9023000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>17399000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10738000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15334000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>13873000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>14104000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>14318000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>13092000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8358000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8061000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>16215000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>9446000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>14575000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>38757000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>29984000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>25216000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>19629000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>26938000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>36794000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>23513000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>14702000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4350000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>15816000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7337000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7782000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>7161000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>21294000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>78601000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>83941000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>31893000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6944000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4442000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9202000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>17876000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>27503000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>15623000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>21885000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>27633000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>6045000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>9625000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>14320000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3005000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>7630000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>15927000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>10885000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>20045000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>23296000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>11437000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>8893000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>14864000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>10059000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>12285000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>14693000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>700000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>2800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>1000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>7200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>8300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>9200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>3800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>4800000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>5800000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>6800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>2500000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>2100000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>3000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8212,1737 +8255,1751 @@
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>790332000.0</v>
+      </c>
+      <c r="C12">
         <v>735084000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>762894000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>612304000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>731479000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>923118000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>909531000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1049594000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>480586000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>568505000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>651104000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>505912000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>624950000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1336883000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1280581000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1375587000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1570954000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1515116000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1936998000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2074880000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1997732000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>711047000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>504031000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>502297000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>237355000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>78823000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>71167000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>71995000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>100195000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>70154000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>127108000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>167111000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>143760000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>106307000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>172566000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>187308000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>211178000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>144353000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>300283000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>366362000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>132225000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>230656000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>290186000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>167384000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>327735000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>168056000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>178090000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>152456000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>112828000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>133068000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>146410000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>40599000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9023000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>44111000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>28410000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>26536000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>20720000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>18309000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>19604000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>22321000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>23923000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>31676000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>36863000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>26786000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>32888000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>42950000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>34375000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>31194000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>25587000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>33900000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>45244000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>35885000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>40893000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>46489000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>52260000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>61216000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>67629000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>73595000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>75145000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>78601000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>83941000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>31893000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6944000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4442000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>9202000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>17876000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>27503000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>15623000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>21885000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>27633000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>6045000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>9625000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>14320000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3005000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>7630000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>15927000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>10885000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>20045000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>23296000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>11437000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>8893000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>14864000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>10059000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>12285000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>14693000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>700000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>1000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>2800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>7200000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>8300000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>9200000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>3800000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>4800000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>5800000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>6800000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>2500000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>2100000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>3000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
+        <v>1678000.0</v>
+      </c>
+      <c r="C13">
         <v>1650000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1648000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1645000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1642000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1619000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1616000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1613000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1417000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1405000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1196000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>952000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>871000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>868000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>792000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>788000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>787000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>764000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>760000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>747000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>745000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>714000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>633000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>612000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>539000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>324000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>256000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>235000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4699000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3849000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3832000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>3821000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3472000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>3237000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3106000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2904000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2717000.0</v>
       </c>
       <c r="AM13">
         <v>2717000.0</v>
       </c>
       <c r="AN13">
+        <v>2717000.0</v>
+      </c>
+      <c r="AO13">
         <v>2714000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>2712000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>2704000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>2703000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>2691000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>2684000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>2393000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>2389000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>2386000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>2097000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2091000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>2090000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1532000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1517000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1484000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1360000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1326000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1226000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1175000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1154000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1151000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1120000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1115000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1111000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>1023000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1008000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1007000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>938000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>892000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>693000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>692000.0</v>
       </c>
       <c r="BS13">
         <v>692000.0</v>
       </c>
       <c r="BT13">
-        <v>624000.0</v>
+        <v>692000.0</v>
       </c>
       <c r="BU13">
         <v>624000.0</v>
       </c>
       <c r="BV13">
         <v>624000.0</v>
       </c>
       <c r="BW13">
         <v>624000.0</v>
       </c>
       <c r="BX13">
         <v>624000.0</v>
       </c>
       <c r="BY13">
+        <v>624000.0</v>
+      </c>
+      <c r="BZ13">
         <v>623000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>622000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>618000.0</v>
       </c>
       <c r="CB13">
         <v>618000.0</v>
       </c>
       <c r="CC13">
+        <v>618000.0</v>
+      </c>
+      <c r="CD13">
         <v>617000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>503000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>398000.0</v>
       </c>
       <c r="CG13">
         <v>398000.0</v>
       </c>
       <c r="CH13">
         <v>398000.0</v>
       </c>
       <c r="CI13">
         <v>398000.0</v>
       </c>
       <c r="CJ13">
+        <v>398000.0</v>
+      </c>
+      <c r="CK13">
         <v>351000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>350000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>349000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>304000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>303000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252000.0</v>
       </c>
       <c r="CQ13">
         <v>252000.0</v>
       </c>
       <c r="CR13">
         <v>252000.0</v>
       </c>
       <c r="CS13">
+        <v>252000.0</v>
+      </c>
+      <c r="CT13">
         <v>249000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>239000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>238000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>230000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>229000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>226000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>200000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>199000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DC13">
         <v>200000.0</v>
       </c>
       <c r="DD13">
         <v>200000.0</v>
       </c>
-      <c r="DE13"/>
+      <c r="DE13">
+        <v>200000.0</v>
+      </c>
       <c r="DF13"/>
-      <c r="DG13">
-[...1 lines deleted...]
-      </c>
+      <c r="DG13"/>
       <c r="DH13">
         <v>-6000000.0</v>
       </c>
-      <c r="DI13"/>
+      <c r="DI13">
+        <v>-6000000.0</v>
+      </c>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>163276000.0</v>
+      </c>
+      <c r="C14">
         <v>173103000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>162353000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>177215000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>177625000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>160241000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>160049000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>165855000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>139916000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>123679000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>103429000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>104065000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>86158000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>79822000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>78274000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>78143000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>80711000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>74400000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>74745000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>74118000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>73035000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>65725000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>61554000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>58618000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>44421000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>28063000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>24327000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>23473000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>20442000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19158550.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19116000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>18796000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>16848600.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>15805950.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>14821750.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>14172200.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13708900.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>13560000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>13553200.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>13538000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>13508950.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>13493150.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>13477700.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>13404150.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>12061150.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>11925950.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11915200.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>10858900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10446350.0</v>
       </c>
       <c r="AX14">
         <v>10446350.0</v>
       </c>
       <c r="AY14">
+        <v>10446350.0</v>
+      </c>
+      <c r="AZ14">
         <v>8426850.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>7615600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7422400.0</v>
       </c>
       <c r="BB14">
         <v>7422400.0</v>
       </c>
       <c r="BC14">
+        <v>7422400.0</v>
+      </c>
+      <c r="BD14">
         <v>6708900.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6346250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6027900.0</v>
       </c>
       <c r="BF14">
         <v>6027900.0</v>
       </c>
       <c r="BG14">
+        <v>6027900.0</v>
+      </c>
+      <c r="BH14">
         <v>5755350.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5641050.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5559400.0</v>
       </c>
       <c r="BJ14">
         <v>5559400.0</v>
       </c>
       <c r="BK14">
+        <v>5559400.0</v>
+      </c>
+      <c r="BL14">
         <v>5354600.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>5034700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5009400.0</v>
       </c>
       <c r="BN14">
         <v>5009400.0</v>
       </c>
       <c r="BO14">
+        <v>5009400.0</v>
+      </c>
+      <c r="BP14">
         <v>4614850.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>4241600.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3434600.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3434622.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3326088.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3066484.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3064007.0</v>
       </c>
       <c r="BV14">
         <v>3064007.0</v>
       </c>
       <c r="BW14">
+        <v>3064007.0</v>
+      </c>
+      <c r="BX14">
         <v>3069972.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>3065597.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3061053.0</v>
       </c>
       <c r="BZ14">
         <v>3061053.0</v>
       </c>
       <c r="CA14">
+        <v>3061053.0</v>
+      </c>
+      <c r="CB14">
         <v>3075047.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>3073250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2613369.0</v>
       </c>
       <c r="CD14">
         <v>2613369.0</v>
       </c>
       <c r="CE14">
+        <v>2613369.0</v>
+      </c>
+      <c r="CF14">
         <v>2173481.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977693.0</v>
       </c>
       <c r="CG14">
         <v>1977693.0</v>
       </c>
       <c r="CH14">
         <v>1977693.0</v>
       </c>
       <c r="CI14">
+        <v>1977693.0</v>
+      </c>
+      <c r="CJ14">
         <v>1928872.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1738982.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1736120.0</v>
       </c>
       <c r="CL14">
         <v>1736120.0</v>
       </c>
       <c r="CM14">
+        <v>1736120.0</v>
+      </c>
+      <c r="CN14">
         <v>1506729.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1499443.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349521.0</v>
       </c>
       <c r="CP14">
         <v>1349521.0</v>
       </c>
       <c r="CQ14">
+        <v>1349521.0</v>
+      </c>
+      <c r="CR14">
         <v>1232687.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1228180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192559.0</v>
       </c>
       <c r="CT14">
         <v>1192559.0</v>
       </c>
       <c r="CU14">
+        <v>1192559.0</v>
+      </c>
+      <c r="CV14">
         <v>1145302.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1116975.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108233.0</v>
       </c>
       <c r="CX14">
         <v>1108233.0</v>
       </c>
       <c r="CY14">
+        <v>1108233.0</v>
+      </c>
+      <c r="CZ14">
         <v>973140.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>969295.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>866120.0</v>
       </c>
       <c r="DB14">
         <v>866120.0</v>
       </c>
       <c r="DC14">
-        <v>750000.0</v>
+        <v>866120.0</v>
       </c>
       <c r="DD14">
         <v>750000.0</v>
       </c>
       <c r="DE14">
-        <v>642857.0</v>
+        <v>750000.0</v>
       </c>
       <c r="DF14">
         <v>642857.0</v>
       </c>
       <c r="DG14">
+        <v>642857.0</v>
+      </c>
+      <c r="DH14">
         <v>600000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>603150.0</v>
       </c>
       <c r="DJ14">
         <v>603150.0</v>
       </c>
       <c r="DK14">
-        <v>550000.0</v>
+        <v>603150.0</v>
       </c>
       <c r="DL14">
         <v>550000.0</v>
       </c>
       <c r="DM14">
-        <v>545455.0</v>
+        <v>550000.0</v>
       </c>
       <c r="DN14">
         <v>545455.0</v>
       </c>
       <c r="DO14">
-        <v>500000.0</v>
+        <v>545455.0</v>
       </c>
       <c r="DP14">
         <v>500000.0</v>
       </c>
       <c r="DQ14">
         <v>500000.0</v>
       </c>
+      <c r="DR14">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>952000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>871000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>792000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>788000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>787000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>764000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>760000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>747000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>745000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>714000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>633000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>612000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>539000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>324000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>256000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>235000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4699000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3849000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3832000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3821000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3472000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3237000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3106000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2904000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2717000.0</v>
       </c>
       <c r="AM15">
         <v>2717000.0</v>
       </c>
       <c r="AN15">
+        <v>2717000.0</v>
+      </c>
+      <c r="AO15">
         <v>2714000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2712000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2704000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2703000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2691000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2684000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2393000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2389000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2386000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2097000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2091000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2090000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1532000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1517000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1484000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1360000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1326000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1226000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1175000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1154000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1151000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1120000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1115000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1111000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1023000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1008000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1007000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>938000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>892000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>693000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>692000.0</v>
       </c>
       <c r="BS15">
         <v>692000.0</v>
       </c>
       <c r="BT15">
-        <v>624000.0</v>
+        <v>692000.0</v>
       </c>
       <c r="BU15">
         <v>624000.0</v>
       </c>
       <c r="BV15">
         <v>624000.0</v>
       </c>
       <c r="BW15">
         <v>624000.0</v>
       </c>
       <c r="BX15">
         <v>624000.0</v>
       </c>
       <c r="BY15">
+        <v>624000.0</v>
+      </c>
+      <c r="BZ15">
         <v>623000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>622000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>618000.0</v>
       </c>
       <c r="CB15">
         <v>618000.0</v>
       </c>
       <c r="CC15">
+        <v>618000.0</v>
+      </c>
+      <c r="CD15">
         <v>617000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>503000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>398000.0</v>
       </c>
       <c r="CG15">
         <v>398000.0</v>
       </c>
       <c r="CH15">
         <v>398000.0</v>
       </c>
       <c r="CI15">
         <v>398000.0</v>
       </c>
       <c r="CJ15">
+        <v>398000.0</v>
+      </c>
+      <c r="CK15">
         <v>351000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>350000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>349000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>304000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>303000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252000.0</v>
       </c>
       <c r="CQ15">
         <v>252000.0</v>
       </c>
       <c r="CR15">
         <v>252000.0</v>
       </c>
       <c r="CS15">
+        <v>252000.0</v>
+      </c>
+      <c r="CT15">
         <v>249000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>239000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>238000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>230000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>229000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>226000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>200000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>199000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DC15">
         <v>200000.0</v>
       </c>
       <c r="DD15">
         <v>200000.0</v>
       </c>
-      <c r="DE15"/>
+      <c r="DE15">
+        <v>200000.0</v>
+      </c>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>88772000.0</v>
+      </c>
+      <c r="C16">
         <v>140053000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>104251000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>113763000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>108334000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>675067000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>613418000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>666390000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>240900000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>241310000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>192187000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>300473000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>415764000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>370137000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>404776000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>701518000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1094232000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1422944000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1262360000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1220073000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>822809000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>273228000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>81814000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>158851000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3113000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1678000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2590000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4188000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5943000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10010000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>15365000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7683000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16377000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>25625000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>31464000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>30028000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>24679000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>30079000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>30157000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>32807000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>28907000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>34469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="AR16">
         <v>2500000.0</v>
       </c>
       <c r="AS16">
         <v>2500000.0</v>
       </c>
       <c r="AT16">
         <v>2500000.0</v>
       </c>
       <c r="AU16">
+        <v>2500000.0</v>
+      </c>
+      <c r="AV16">
         <v>3000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>25000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>57000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>271000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>190000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2500000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>78000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>258000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1224000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>409000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>397000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>386000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>375000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2864000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2500000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>7000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>54000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>61000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>432000.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>273000.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>3297000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>5961000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3690000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2239000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2980000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>2500000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2813000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2084000.0</v>
       </c>
-      <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
-      <c r="CJ16">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ16"/>
       <c r="CK16">
         <v>250000.0</v>
       </c>
       <c r="CL16">
         <v>250000.0</v>
       </c>
       <c r="CM16">
         <v>250000.0</v>
       </c>
       <c r="CN16">
         <v>250000.0</v>
       </c>
       <c r="CO16">
         <v>250000.0</v>
       </c>
       <c r="CP16">
+        <v>250000.0</v>
+      </c>
+      <c r="CQ16">
         <v>275000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>350000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>425000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>500000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1250000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2000000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10022,191 +10079,192 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
-[...1 lines deleted...]
-      </c>
+      <c r="W18"/>
       <c r="X18">
         <v>2500000.0</v>
       </c>
       <c r="Y18">
         <v>2500000.0</v>
       </c>
       <c r="Z18">
         <v>2500000.0</v>
       </c>
       <c r="AA18">
         <v>2500000.0</v>
       </c>
       <c r="AB18">
+        <v>2500000.0</v>
+      </c>
+      <c r="AC18">
         <v>2743000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="AE18">
         <v>2500000.0</v>
       </c>
       <c r="AF18">
         <v>2500000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>10109000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>10385000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>11210000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>11002000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>10787000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>10577000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>10371000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>9440000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>7684000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>6076000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>6072000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>4848000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>5447000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>3780000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10223,52 +10281,53 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10348,207 +10407,208 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>112888000.0</v>
+      </c>
+      <c r="C20">
         <v>113462000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>113080000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>112958000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>112027000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>107478000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>126766000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>123377000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>123179000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>127454000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>123780000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>128366000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>129827000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>126331000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>117535000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>123467000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>130756000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>131479000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>131989000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>134294000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>130879000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>135379000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>126932000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>118849000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>49988000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>51154000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>50305000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>51280000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>51245000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>51967000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>52072000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>51983000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>53286000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>53563000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>53746000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>52991000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>51941000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>51673000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>52694000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>52941000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>53766000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>53065000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>53062000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>53307000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>52664000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>54612000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>56174000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>57906000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>58621000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>59519000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>58759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33141000.0</v>
       </c>
       <c r="BA20">
         <v>33141000.0</v>
       </c>
       <c r="BB20">
         <v>33141000.0</v>
       </c>
       <c r="BC20">
         <v>33141000.0</v>
       </c>
       <c r="BD20">
         <v>33141000.0</v>
       </c>
       <c r="BE20">
         <v>33141000.0</v>
       </c>
       <c r="BF20">
         <v>33141000.0</v>
       </c>
       <c r="BG20">
         <v>33141000.0</v>
       </c>
       <c r="BH20">
         <v>33141000.0</v>
       </c>
@@ -10632,208 +10692,209 @@
       </c>
       <c r="CI20">
         <v>33141000.0</v>
       </c>
       <c r="CJ20">
         <v>33141000.0</v>
       </c>
       <c r="CK20">
         <v>33141000.0</v>
       </c>
       <c r="CL20">
         <v>33141000.0</v>
       </c>
       <c r="CM20">
         <v>33141000.0</v>
       </c>
       <c r="CN20">
         <v>33141000.0</v>
       </c>
       <c r="CO20">
         <v>33141000.0</v>
       </c>
       <c r="CP20">
         <v>33141000.0</v>
       </c>
-      <c r="CQ20"/>
+      <c r="CQ20">
+        <v>33141000.0</v>
+      </c>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>8456000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4033000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4535000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4770000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5027000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5281000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5270000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5725000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5332000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5250000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5052000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5581000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5469000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5958000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6114000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6541000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6754000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6897000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7575000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7873000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8138000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9475000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>9161000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9225000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9958000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10300000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>10962000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>10793000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>11005000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>11360000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>11198000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>12577000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>13763000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>15090000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>15918000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>16250000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>16405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33141000.0</v>
       </c>
       <c r="BA21">
         <v>33141000.0</v>
       </c>
       <c r="BB21">
         <v>33141000.0</v>
       </c>
       <c r="BC21">
         <v>33141000.0</v>
       </c>
       <c r="BD21">
         <v>33141000.0</v>
       </c>
       <c r="BE21">
         <v>33141000.0</v>
       </c>
       <c r="BF21">
         <v>33141000.0</v>
       </c>
       <c r="BG21">
         <v>33141000.0</v>
       </c>
       <c r="BH21">
         <v>33141000.0</v>
       </c>
@@ -10858,1282 +10919,1296 @@
       <c r="BO21">
         <v>33141000.0</v>
       </c>
       <c r="BP21">
         <v>33141000.0</v>
       </c>
       <c r="BQ21">
         <v>33141000.0</v>
       </c>
       <c r="BR21">
         <v>33141000.0</v>
       </c>
       <c r="BS21">
         <v>33141000.0</v>
       </c>
       <c r="BT21">
         <v>33141000.0</v>
       </c>
       <c r="BU21">
         <v>33141000.0</v>
       </c>
       <c r="BV21">
         <v>33141000.0</v>
       </c>
       <c r="BW21">
+        <v>33141000.0</v>
+      </c>
+      <c r="BX21">
         <v>879000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>912000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>945000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>978000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1011000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1044000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1077000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>34251000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>36471000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>37758000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>37973000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>38189000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>38608000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>36124000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>36287000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>36451000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>36615000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>36778000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>36944000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>37107000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>37271000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>37435000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>37599000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>37762000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>38546000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>39330000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>40190000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>37566000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1603000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1613000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>1604000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1600000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DE21">
         <v>1600000.0</v>
       </c>
       <c r="DF21">
         <v>1600000.0</v>
       </c>
-      <c r="DG21"/>
-      <c r="DH21">
+      <c r="DG21">
         <v>1600000.0</v>
       </c>
+      <c r="DH21"/>
       <c r="DI21">
         <v>1600000.0</v>
       </c>
-      <c r="DJ21"/>
-      <c r="DK21">
+      <c r="DJ21">
+        <v>1600000.0</v>
+      </c>
+      <c r="DK21"/>
+      <c r="DL21">
         <v>1500000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>1600000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1500000.0</v>
       </c>
-      <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
-      <c r="DQ21">
+      <c r="DQ21"/>
+      <c r="DR21">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>11458000.0</v>
+      </c>
+      <c r="C22">
         <v>11545000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13511000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10240000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10263000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8749000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8638000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9172000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>15778000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>41696000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>69592000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23488000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>34185000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>36683000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>82432000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>256301000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>106648000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1956966000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8175000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2098384000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>32128000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-166672000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>67154000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>-82966000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>11974000.0</v>
       </c>
       <c r="AE22">
-        <v>0.0</v>
+        <v>11974000.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
-        <v>13085000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH22">
         <v>13085000.0</v>
       </c>
       <c r="AI22">
-        <v>0.0</v>
+        <v>13085000.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
         <v>15736000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>31521000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>33312000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>331261000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>12968000.0</v>
       </c>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
       <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
         <v>147554000.0</v>
       </c>
-      <c r="AS22">
-[...1 lines deleted...]
-      </c>
       <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
         <v>7564000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>6395000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5319000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4962000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4461000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3140000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2024000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>37640000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3545000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3645000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2452000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2411000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2441000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2392000.0</v>
       </c>
-      <c r="BH22">
-[...2 lines deleted...]
-      <c r="BI22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
-      <c r="BQ22">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ22"/>
       <c r="BR22">
         <v>42000.0</v>
       </c>
       <c r="BS22">
+        <v>42000.0</v>
+      </c>
+      <c r="BT22">
         <v>55000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>47000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>43000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>25000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>498000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>444000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>735000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>600000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>900000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>757000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>780000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>800000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1651000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1400000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2372000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3464000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2278000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>747000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>872000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>855000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>731000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>801000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>630000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>633000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>930000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>655000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>906000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>537000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>659000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>825000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>612000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>461000.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>1043162000.0</v>
+      </c>
+      <c r="C23">
         <v>1176512000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1179889000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1336549000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1292992000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1560418000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1712483000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1818646000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1353534000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1797490000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1657157000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1685048000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1542699000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2258679000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2267437000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2622993000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2834875000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2576753000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2565941000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2749587000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2608366000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1582479000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>944020000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>932227000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>328068000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>172957000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>164810000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>189389000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>221319000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>207978000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>250478000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>285807000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>276067000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>302493000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>334077000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>355706000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>361504000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>394301000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>459626000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>525004000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>592507000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>386038000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>404634000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>424698000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>438841000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>276002000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>292514000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>311991000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>218599000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>235937000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>245074000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>92918000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>98704000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>102345000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>80546000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>76977000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>68637000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>66576000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>67085000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>69346000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>70136000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>74844000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>79314000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>68945000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>75377000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>85605000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>75880000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>73221000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>67962000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>76625000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>89519000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>80777000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>86221000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>91291000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>99706000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>108039000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>115390000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>121877000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>125381000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>130576000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>135432000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>84382000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>60546000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>60298000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>66578000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>77993000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>87600000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>74617000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>78800000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>84159000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>61563000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>63908000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>68037000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>57505000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>62228000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>70049000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>62890000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>67115000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>68830000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>57381000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>54332000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>56529000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>14487000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>16638000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>18878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="DC23">
         <v>4500000.0</v>
       </c>
       <c r="DD23">
+        <v>4500000.0</v>
+      </c>
+      <c r="DE23">
         <v>5500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>3000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>3800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>10000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>11100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>12100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>6800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>7400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>8600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>9500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>5700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>5300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>6000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>291039000.0</v>
+      </c>
       <c r="C24">
+        <v>244213000.0</v>
+      </c>
+      <c r="D24">
         <v>243835000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>170568000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>170126000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>169684000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>169265000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>168848000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>168432000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>168016000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>167621000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>167248000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>166857000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>166466000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>323458000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>323102000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>322746000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>322390000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>322035000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>321679000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>321323000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>320967000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>320611000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>320255000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>319899000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>319543000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>319187000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>318830000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>318475000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>318119000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>317763000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>317407000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>317051000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>316695000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>316339000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>315983000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>315627000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>315271000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>37000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>45000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>149000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>252000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>503000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>571000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>717000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>861000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1004000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1653000.0</v>
       </c>
       <c r="AZ24">
         <v>1653000.0</v>
       </c>
       <c r="BA24">
+        <v>1653000.0</v>
+      </c>
+      <c r="BB24">
         <v>1290000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>753000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="BE24">
         <v>400000.0</v>
       </c>
       <c r="BF24">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="BG24">
         <v>300000.0</v>
       </c>
       <c r="BH24">
         <v>300000.0</v>
       </c>
       <c r="BI24">
         <v>300000.0</v>
       </c>
       <c r="BJ24">
+        <v>300000.0</v>
+      </c>
+      <c r="BK24">
         <v>320000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>340000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>360000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>380000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>406000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>450000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>468000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>480000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>200000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>21794000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>21711000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>21629000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>21817000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>21775000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>22396000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>22458000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>22514000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>22569000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>22624000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>29678000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>35746000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>35808000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>35887000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>35892000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>36047000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>40997000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>41049000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>41100000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>41296000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>41345000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>41434000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>41102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="CR24">
         <v>40000000.0</v>
       </c>
       <c r="CS24">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="CT24">
         <v>30000000.0</v>
       </c>
       <c r="CU24">
         <v>30000000.0</v>
       </c>
       <c r="CV24">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="CW24">
         <v>20000000.0</v>
       </c>
       <c r="CX24">
         <v>20000000.0</v>
       </c>
-      <c r="CY24"/>
+      <c r="CY24">
+        <v>20000000.0</v>
+      </c>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>323458000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>322035000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>321679000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>321323000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>320967000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>320611000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>320255000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>319899000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>319543000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>319187000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>318830000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>318475000.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>721000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>889000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1052000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1199000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1875000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1859000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1512000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>990000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="BE25">
         <v>400000.0</v>
       </c>
       <c r="BF25">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="BG25">
         <v>300000.0</v>
       </c>
       <c r="BH25">
         <v>300000.0</v>
       </c>
-      <c r="BI25"/>
+      <c r="BI25">
+        <v>300000.0</v>
+      </c>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -12150,107 +12225,108 @@
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>12189000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>56352000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
@@ -12279,52 +12355,53 @@
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12404,491 +12481,499 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>66695000.0</v>
+      </c>
+      <c r="C28">
         <v>8177000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-16883000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25254000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-34679000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-299811000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-340322000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-446917000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-251254000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-339424000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-428993000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-306967000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-425895000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-787102000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-842487000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-927158000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1130456000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1061125000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1509909000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1644558000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1535252000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-231363000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>106467000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-103072000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>141086000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>243050000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>250279000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>247904000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>225323000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>249033000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>262334000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>230000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>204717000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>211456000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>213162000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>241258000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>220848000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>171986000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>196080000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>226381000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>183298000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-92713000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-137606000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-166703000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-214219000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-31337000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-32868000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-102049000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-107912000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-117287000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-119906000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-84000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-7062000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-16194000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-9479000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-14934000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-13466000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-13784000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-13978000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-12732000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-7978000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-7661000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-15795000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-9006000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-14115000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-38271000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-29270000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-19536000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3105000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-4030000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-14736000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1386000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>8070000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>18399000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6789000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>15088000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>15912000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>16028000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1439000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-55646000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-60765000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1362000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>29269000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>32020000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>27617000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>19288000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>8901000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>25809000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>19946000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>14532000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>35477000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>31946000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>27283000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>38399000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>32370000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>24073000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>19115000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>14292000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>6704000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>8563000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>11107000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>5136000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-10059000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-12248000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-14619000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-2800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-1000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-7200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-8200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-9100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-3800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-4800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-5800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-6800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-2500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-2100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-3000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-3900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>146277000.0</v>
+      </c>
       <c r="C29">
+        <v>116460000.0</v>
+      </c>
+      <c r="D29">
         <v>87163000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>208193000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>94483000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-454157000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-357171000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-262858000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-698652000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-548911000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-510729000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-587271000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-728725000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-142731000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-241460000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-92781000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>389138000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-28215000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>784438000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1068308000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1361517000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>949244000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>428119000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>505849000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>296996000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12940,558 +13025,562 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>23312000.0</v>
+      </c>
+      <c r="C30">
         <v>106446000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34174000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>226396000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44510000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>108285000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>94962000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>32105000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21380000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>297240000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>123657000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>394890000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>112849000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>82375000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>111645000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>194533000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>478156000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>454993000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>109961000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>71363000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>102193000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>262012000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16181000.0</v>
       </c>
-      <c r="X30">
-[...1 lines deleted...]
-      </c>
       <c r="Y30">
-        <v>7500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z30">
         <v>7500000.0</v>
       </c>
-      <c r="AA30"/>
+      <c r="AA30">
+        <v>7500000.0</v>
+      </c>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>-70323000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>859000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>37911000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>876000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>847000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>809000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>233000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>591000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>363000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>406000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2320000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4334000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4840000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10870000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>10610000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7092000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8558000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10579000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6899000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5105000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2722000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4173000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2581000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4194000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5729000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3134000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3801000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3865000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3852000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3351000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>54000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>599000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>356000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>231000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>258000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>173000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>41000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>61000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>290000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>330000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>327000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>647000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>667000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1601000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>787000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>906000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2115000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>3125000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>3825000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3601000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3571000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1147000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1133000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>626000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>827000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1780000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3299000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2318000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1960000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2860000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1872000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1271000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1882000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1514000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3273000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3902000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3878000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>3012000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2495000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1726000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>954000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>613000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>668000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>776000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DF30">
         <v>100000.0</v>
       </c>
       <c r="DG30">
         <v>100000.0</v>
       </c>
       <c r="DH30">
         <v>100000.0</v>
       </c>
       <c r="DI30">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DJ30">
         <v>200000.0</v>
       </c>
-      <c r="DK30"/>
-      <c r="DL30">
+      <c r="DK30">
+        <v>200000.0</v>
+      </c>
+      <c r="DL30"/>
+      <c r="DM30">
         <v>100000.0</v>
       </c>
-      <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
+      <c r="DR30"/>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-802130000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-882885000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1025409000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-760409000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-691976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-69967000.0</v>
       </c>
       <c r="Q31">
         <v>-69967000.0</v>
       </c>
       <c r="R31">
+        <v>-69967000.0</v>
+      </c>
+      <c r="S31">
         <v>-487922000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>324320000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>605987000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>902978000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>486105000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>173998000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>260249000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-79011000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-242752000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-245612000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-242731000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-207942000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-226443000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-185505000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-146587000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-99369000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-101732000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-74151000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-59062000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-29099000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5546000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>49784000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>110117000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>185433000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>292669000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>367016000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>387603000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>399706000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>229618000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>191713000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>208735000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>132439000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>143715000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>157815000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>36085000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>44427000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>47099000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>28235000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>27938000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>21183000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>20708000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>21456000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>23130000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -13508,126 +13597,131 @@
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>508355000.0</v>
+      </c>
       <c r="C32">
+        <v>518326000.0</v>
+      </c>
+      <c r="D32">
         <v>544721000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>530374000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>445858000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-25474000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-77319000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>45559000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-77262000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-491250000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-461826000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-468701000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-947830000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-756553000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>92004000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-20237000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>86400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-235200000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>420766000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>703476000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1038229000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>668531000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>431999000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>423050000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>236250000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13679,541 +13773,549 @@
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
+      <c r="DR32"/>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>192346000.0</v>
+      </c>
+      <c r="C33">
         <v>198236000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>205299000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>417037000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>424964000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>431476000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>608803000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>615276000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>626414000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>653602000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>650393000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>557494000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>571671000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>555288000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>507472000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>486991000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>487470000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>421634000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>391760000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>394595000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>361582000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>334276000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>272803000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>295846000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>72836000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>75710000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>75788000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>79171000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>97925000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>88702000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>89937000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>91472000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>95033000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>99182000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>108082000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>119023000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>103055000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>106471000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>105721000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>105023000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>107912000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>98781000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>94532000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>91719000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>88747000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>87844000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>100535000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>145389000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>89726000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>90936000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>90054000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>47553000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>46982000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>51937000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>44062000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>41999000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>42195000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>40467000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>40832000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>40930000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>41160000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>41507000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>41504000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>41351000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>41560000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>41102000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>40945000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>41180000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>41320000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>41529000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>42838000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>42468000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>43185000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>42275000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>44389000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>44559000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>44324000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>44535000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>45281000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>46087000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>45982000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>46771000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>49842000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>51994000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>53005000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>54056000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>55140000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>52040000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>52180000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>52097000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>51316000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>51071000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>51278000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>51263000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>50239000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>48287000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>45538000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>42088000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>41059000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>41787000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>42372000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>39493000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>3781000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>3642000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>3360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DC33">
         <v>3400000.0</v>
       </c>
       <c r="DD33">
+        <v>3400000.0</v>
+      </c>
+      <c r="DE33">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DF33">
         <v>2600000.0</v>
       </c>
       <c r="DG33">
         <v>2600000.0</v>
       </c>
       <c r="DH33">
         <v>2600000.0</v>
       </c>
       <c r="DI33">
         <v>2600000.0</v>
       </c>
       <c r="DJ33">
-        <v>2500000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="DK33">
         <v>2500000.0</v>
       </c>
       <c r="DL33">
-        <v>2600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="DM33">
         <v>2600000.0</v>
       </c>
       <c r="DN33">
+        <v>2600000.0</v>
+      </c>
+      <c r="DO33">
         <v>2500000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="DQ33">
         <v>2900000.0</v>
       </c>
+      <c r="DR33">
+        <v>2900000.0</v>
+      </c>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" t="s">
         <v>63</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>193244000.0</v>
+      </c>
       <c r="C34">
+        <v>239068000.0</v>
+      </c>
+      <c r="D34">
         <v>263483000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>287585000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>313727000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>359614000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>318917000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>335292000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>351722000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>33130000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>37296000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>30744000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>30993000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>55695000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>31474000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>69075000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>66798000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>214649000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>28088000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>20570000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>21598000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>40083000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>74361000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>10725000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>9590000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>10068000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>10318000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>10752000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>17464000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>8687000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>9112000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>9520000.0</v>
       </c>
-      <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-      <c r="AU34">
+      <c r="AU34"/>
+      <c r="AV34">
         <v>1399000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>1507000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>1562000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>1568000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>1578000.0</v>
       </c>
-      <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
@@ -14239,769 +14341,774 @@
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
+      <c r="DR34"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>845463000.0</v>
+      </c>
+      <c r="C35">
         <v>844315000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>906692000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>909786000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>946465000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1029843000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1057920000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1092541000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1416236000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>879279000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>866917000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>843312000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>519423000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>432813000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1165461000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>883704000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>508546000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>538107000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>351190000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>352509000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>360684000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>633235000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>598362000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>534370000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>333057000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>333179000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>333073000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>333394000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>340406000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>330374000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>330442000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>330495000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>330532000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>330550000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>339951000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>347977000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>334105000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>333441000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>334158000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>333009000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>336023000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>16875000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>12745000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>10042000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>10359000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>12268000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>12229000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>12781000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>13824000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>13769000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>14240000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>12436000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>11883000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>10430000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>8729000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>6476000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>6472000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5148000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>5747000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>4080000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>5481000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>5528000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>2793000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>2899000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>3005000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3113000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>3216000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>3308000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3336000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3419000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3202000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>24527000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>22101000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>22020000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>22206000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>22135000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>22604000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>22537000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>22626000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>22713000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>22784000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>29854000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>35936000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>35973000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>36053000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>36136000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>36213000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>43168000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>43273000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>43379000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>43483000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>43595000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>43747000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>43568000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>42437000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>42500000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>32563000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>32625000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>32688000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>22750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="CX35">
         <v>20000000.0</v>
       </c>
-      <c r="CY35"/>
-      <c r="CZ35">
+      <c r="CY35">
+        <v>20000000.0</v>
+      </c>
+      <c r="CZ35"/>
+      <c r="DA35">
         <v>200000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>600000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>800000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>100000.0</v>
       </c>
-      <c r="DD35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DE35"/>
       <c r="DF35">
         <v>-100000.0</v>
       </c>
-      <c r="DG35"/>
+      <c r="DG35">
+        <v>-100000.0</v>
+      </c>
       <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
-      <c r="DL35">
+      <c r="DL35"/>
+      <c r="DM35">
         <v>100000.0</v>
       </c>
-      <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
+      <c r="DR35"/>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>15951000.0</v>
+      </c>
+      <c r="C36">
         <v>17077000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>19226000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>21392000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>21904000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>24000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>30547000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>33833000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>30967000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>35159000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>34890000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>33434000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>30507000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>28469000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>17406000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>19195000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>18614000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>56689000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>39993000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>41834000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>33389000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>13218000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>8705000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>56372000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7001000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7530000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>7770000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>8946000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>13594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768000.0</v>
       </c>
       <c r="AE36">
         <v>1768000.0</v>
       </c>
       <c r="AF36">
+        <v>1768000.0</v>
+      </c>
+      <c r="AG36">
         <v>1763000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1750000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1759000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>8899000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>18026000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2514000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>5389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2114000.0</v>
       </c>
       <c r="AN36">
         <v>2114000.0</v>
       </c>
       <c r="AO36">
+        <v>2114000.0</v>
+      </c>
+      <c r="AP36">
         <v>6626000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2581000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>918000.0</v>
       </c>
       <c r="AS36">
         <v>918000.0</v>
       </c>
       <c r="AT36">
         <v>918000.0</v>
       </c>
       <c r="AU36">
-        <v>917000.0</v>
+        <v>918000.0</v>
       </c>
       <c r="AV36">
         <v>917000.0</v>
       </c>
       <c r="AW36">
         <v>917000.0</v>
       </c>
       <c r="AX36">
+        <v>917000.0</v>
+      </c>
+      <c r="AY36">
         <v>916000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>921000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1092000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1107000.0</v>
       </c>
       <c r="BB36">
         <v>1107000.0</v>
       </c>
       <c r="BC36">
+        <v>1107000.0</v>
+      </c>
+      <c r="BD36">
         <v>1106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105000.0</v>
       </c>
       <c r="BE36">
         <v>1105000.0</v>
       </c>
       <c r="BF36">
+        <v>1105000.0</v>
+      </c>
+      <c r="BG36">
         <v>469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="BH36">
         <v>160000.0</v>
       </c>
       <c r="BI36">
         <v>160000.0</v>
       </c>
       <c r="BJ36">
         <v>160000.0</v>
       </c>
       <c r="BK36">
         <v>160000.0</v>
       </c>
       <c r="BL36">
         <v>160000.0</v>
       </c>
       <c r="BM36">
         <v>160000.0</v>
       </c>
       <c r="BN36">
         <v>160000.0</v>
       </c>
       <c r="BO36">
         <v>160000.0</v>
       </c>
       <c r="BP36">
         <v>160000.0</v>
       </c>
       <c r="BQ36">
         <v>160000.0</v>
       </c>
       <c r="BR36">
         <v>160000.0</v>
       </c>
       <c r="BS36">
+        <v>160000.0</v>
+      </c>
+      <c r="BT36">
         <v>1332000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1387000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2170000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>3413000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>988000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>951000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>528000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>555000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>892000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1141000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>661000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>931000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1255000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1477000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1585000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1720000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1964000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>799000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>546000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>402000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>426000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>453000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>476000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>501000.0</v>
       </c>
-      <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>629000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>579000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>614000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>700000.0</v>
       </c>
-      <c r="DC36"/>
-      <c r="DD36">
+      <c r="DD36"/>
+      <c r="DE36">
         <v>-100000.0</v>
       </c>
-      <c r="DE36"/>
       <c r="DF36"/>
-      <c r="DG36">
+      <c r="DG36"/>
+      <c r="DH36">
         <v>1600000.0</v>
       </c>
-      <c r="DH36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DI36"/>
       <c r="DJ36">
         <v>1600000.0</v>
       </c>
       <c r="DK36">
-        <v>100000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="DL36">
         <v>100000.0</v>
       </c>
       <c r="DM36">
         <v>100000.0</v>
       </c>
       <c r="DN36">
+        <v>100000.0</v>
+      </c>
+      <c r="DO36">
         <v>1500000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>1700000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>1600000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15045,51 +15152,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -15106,1751 +15215,1763 @@
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
+      <c r="DR37"/>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>-42248000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>34890000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>33434000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>28469000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>17406000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>19195000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>18614000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>16566000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>39993000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>41834000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>33389000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5424000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>8705000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>56372000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7001000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1076000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1058000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1995000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768000.0</v>
       </c>
       <c r="AE38">
         <v>1768000.0</v>
       </c>
       <c r="AF38">
+        <v>1768000.0</v>
+      </c>
+      <c r="AG38">
         <v>1763000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1750000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>63195000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>70783000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>80492000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>63616000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>66287000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>64766000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>65355000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>71354000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>66439000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>65111000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>65585000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>64780000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>68107000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>83043000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>130265000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>75456000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>76685000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>76085000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>34233000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>35365000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>40481000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>34247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34246000.0</v>
       </c>
       <c r="BE38">
         <v>34246000.0</v>
       </c>
       <c r="BF38">
+        <v>34246000.0</v>
+      </c>
+      <c r="BG38">
         <v>33610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33301000.0</v>
       </c>
       <c r="BH38">
         <v>33301000.0</v>
       </c>
       <c r="BI38">
         <v>33301000.0</v>
       </c>
       <c r="BJ38">
         <v>33301000.0</v>
       </c>
       <c r="BK38">
         <v>33301000.0</v>
       </c>
       <c r="BL38">
         <v>33301000.0</v>
       </c>
       <c r="BM38">
         <v>33301000.0</v>
       </c>
       <c r="BN38">
         <v>33301000.0</v>
       </c>
       <c r="BO38">
         <v>33301000.0</v>
       </c>
       <c r="BP38">
         <v>33301000.0</v>
       </c>
       <c r="BQ38">
         <v>33301000.0</v>
       </c>
       <c r="BR38">
         <v>33301000.0</v>
       </c>
       <c r="BS38">
+        <v>33301000.0</v>
+      </c>
+      <c r="BT38">
         <v>34473000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>34528000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>35311000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>36554000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>35008000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>35004000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>34614000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>34674000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>35044000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>35326000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>34879000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>35182000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>37726000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>39235000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>39558000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>39909000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>40572000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>36923000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>36833000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>36853000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>37041000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>37231000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>37420000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>37608000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>37271000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>37435000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>37598000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>37762000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>38546000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>39330000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>40190000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>37566000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>2232000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>2192000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>2218000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
+      <c r="DR38"/>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>25714000.0</v>
+      </c>
+      <c r="C39">
         <v>125201000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>164011000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>70572000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>81776000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>88790000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>90549000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>112499000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>209376000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>236447000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>162411000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>203264000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>199044000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>247450000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>285307000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>309581000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>191647000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>176138000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>127222000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>208749000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>146859000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>441816000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>151005000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>27316000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>10977000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>10924000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>17855000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>11630000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>23199000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>107471000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>15847000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>17092000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>37274000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>32923000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>53429000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>49375000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>47271000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>36382000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>53031000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>53256000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>50322000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>54281000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>15582000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>13201000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>11489000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>9492000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>6797000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>5588000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5466000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>5034000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>3505000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2044000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3270000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>3716000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3880000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>2713000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>2588000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3999000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2784000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2243000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1702000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1607000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>348000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>452000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>698000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1295000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>387000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>806000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>994000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>864000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1052000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2050000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1453000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1835000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>958000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1033000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1796000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1032000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>930000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1306000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1128000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1347000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>962000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>1329000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1373000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1770000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>899000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>2908000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1545000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1614000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>611000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>539000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>538000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>722000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>1915000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1907000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1659000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>567000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>804000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>837000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>729000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>757000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>34000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>43000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>49000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>100000.0</v>
       </c>
-      <c r="DC39"/>
       <c r="DD39"/>
-      <c r="DE39">
-[...1 lines deleted...]
-      </c>
+      <c r="DE39"/>
       <c r="DF39">
         <v>100000.0</v>
       </c>
       <c r="DG39">
         <v>100000.0</v>
       </c>
       <c r="DH39">
         <v>100000.0</v>
       </c>
       <c r="DI39">
         <v>100000.0</v>
       </c>
       <c r="DJ39">
+        <v>100000.0</v>
+      </c>
+      <c r="DK39">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DL39">
         <v>100000.0</v>
       </c>
       <c r="DM39">
         <v>100000.0</v>
       </c>
       <c r="DN39">
+        <v>100000.0</v>
+      </c>
+      <c r="DO39">
         <v>700000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>200000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>100000.0</v>
       </c>
-      <c r="DQ39"/>
+      <c r="DR39"/>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>235476000.0</v>
+      </c>
+      <c r="C40">
         <v>292812000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>305355000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>219228000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>274196000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>430761000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>500389000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>402032000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>499467000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1256076000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1173157000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1207583000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1377088000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1521213000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>711568000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>619804000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>591147000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>709792000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>327504000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>259065000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>150997000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-327560000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>86447000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1470000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1316000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>19945000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>13584000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>14012000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>15912000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1600000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1566000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1530000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>22757000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>42437000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>31571000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>28742000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>28029000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>30642000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>29251000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>32931000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>30655000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>29741000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>16179000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>19404000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>18455000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>20605000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>14773000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>12040000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>8683000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>11693000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>10019000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>7679000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>6553000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>7974000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>6800000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>5633000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>4478000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>4914000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>3931000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>3110000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>5184000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>6614000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>6091000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>4956000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>3618000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>5699000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>3822000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>3229000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>3542000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>3211000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>6360000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>7967000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>5078000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>3596000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>2470000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>2516000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>2612000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>3078000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>2513000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>2867000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>2180000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>2597000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>3488000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>3747000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>3680000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>4140000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>3374000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>3368000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>1381000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>1179000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>2572000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>2021000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>2576000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>2844000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>3822000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>3031000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>4972000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>5587000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>2662000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>3832000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>3009000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>3304000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>102000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>366000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>718000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>300000.0</v>
       </c>
-      <c r="DC40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DD40"/>
       <c r="DE40">
         <v>100000.0</v>
       </c>
       <c r="DF40">
         <v>100000.0</v>
       </c>
       <c r="DG40">
         <v>100000.0</v>
       </c>
       <c r="DH40">
         <v>100000.0</v>
       </c>
       <c r="DI40">
         <v>100000.0</v>
       </c>
       <c r="DJ40">
         <v>100000.0</v>
       </c>
       <c r="DK40">
         <v>100000.0</v>
       </c>
       <c r="DL40">
         <v>100000.0</v>
       </c>
       <c r="DM40">
         <v>100000.0</v>
       </c>
       <c r="DN40">
+        <v>100000.0</v>
+      </c>
+      <c r="DO40">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DP40">
         <v>100000.0</v>
       </c>
       <c r="DQ40">
         <v>100000.0</v>
       </c>
+      <c r="DR40">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>608842000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>606937000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>185024000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1035418000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>814629000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>441748000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>175533000.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>3358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="X41">
         <v>2500000.0</v>
       </c>
       <c r="Y41">
         <v>2500000.0</v>
       </c>
       <c r="Z41">
+        <v>2500000.0</v>
+      </c>
+      <c r="AA41">
         <v>2564000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2568000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2811000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3467000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>11187000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>11612000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>12020000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>12413000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>12787000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>22544000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>30926000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>17410000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>17102000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>18175000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>17382000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>20752000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>16838000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>12700000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>9893000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>10107000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>11765000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>11508000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>11892000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>12772000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>12570000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>12365000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>10577000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>10371000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>9440000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>7684000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>6076000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>6072000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>4848000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>5447000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>3780000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>5181000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>5208000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2453000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2539000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2625000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2707000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>3216000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2858000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2868000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2939000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>3002000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2733000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>390000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>391000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>389000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>360000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>208000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>79000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>112000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>144000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>160000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>176000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>190000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>165000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>166000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>244000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>166000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>2171000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>2224000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>2279000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>2187000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>2250000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>2313000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>2466000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>2437000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>2500000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>2563000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>2625000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>2688000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>2750000.0</v>
       </c>
-      <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
+      <c r="DR41"/>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>4436273000.0</v>
+      </c>
+      <c r="C42">
         <v>4436735000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4429100000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4419734000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4410911000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4405549000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4395770000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4383309000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>4110825000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>4099897000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3974879000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3764492000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3676507000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3647320000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3550657000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3518159000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3480391000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3266866000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3231381000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3189880000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3135657000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2493670000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1607615000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1496612000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1447155000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1257968000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1223731000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1208200000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1199403000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1138323000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1130262000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1124675000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1066941000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1018007000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>994564000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>966546000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>953849000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>933547000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>929758000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>923179000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>917551000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>949119000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>944605000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>931726000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>924241000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>726923000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>724919000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>722458000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>612829000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>610450000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>609463000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>447850000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>443741000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>436489000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>409108000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>401725000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>389114000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>381498000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>378481000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>376948000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>369255000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>367455000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>370362000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>350754000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>346935000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>342095000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>325624000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>311015000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>281226000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>282145000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>281708000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>263451000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>262653000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>262168000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>261769000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>261179000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>259839000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>259372000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>258367000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>258044000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>257357000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>192948000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>168990000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>165098000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165083000.0</v>
       </c>
       <c r="CH42">
         <v>165083000.0</v>
       </c>
       <c r="CI42">
+        <v>165083000.0</v>
+      </c>
+      <c r="CJ42">
         <v>165055000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>142242000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>141938000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>141875000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>115724000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>115656000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>114205000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>96828000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>96684000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>95191000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>94432000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>92084000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>91396000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>88173000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>87363000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>86683000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>62359000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>61613000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>61521000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>45500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45200000.0</v>
       </c>
       <c r="DD42">
         <v>45200000.0</v>
       </c>
       <c r="DE42">
-        <v>42100000.0</v>
+        <v>45200000.0</v>
       </c>
       <c r="DF42">
         <v>42100000.0</v>
       </c>
       <c r="DG42">
+        <v>42100000.0</v>
+      </c>
+      <c r="DH42">
         <v>38900000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>38700000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>44600000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>38300000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>38000000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>37700000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>37500000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>32300000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>30700000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>30200000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>29600000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16930,87 +17051,86 @@
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
+      <c r="DR43"/>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -17054,51 +17174,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -17115,1611 +17237,1624 @@
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
+      <c r="DR44"/>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>63507000.0</v>
+      </c>
       <c r="C45">
+        <v>108318000.0</v>
+      </c>
+      <c r="D45">
         <v>72993000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>282687000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>291033000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>349155000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>451490000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>458066000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>472268000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>565957000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>491723000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>395694000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>411337000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>447780000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>364075000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>213186000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>192044000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>179954000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>131834000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>115375000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>10795000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>11445000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>12244000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>12987000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>26972000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>28426000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>29343000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>30829000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>32422000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>35987000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>37299000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>38531000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>39439000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>40184000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>40955000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>39668000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>36558000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>32342000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>29421000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>26134000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>23967000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>19737000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>17492000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>15124000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>14270000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>14251000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>13969000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>13320000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>11617000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>11456000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>9815000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>7753000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>7949000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>6857000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>7531000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>7629000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>7859000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>8206000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>8203000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>8050000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>8259000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>7801000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>7644000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>7879000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>8019000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>8228000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>8365000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>7940000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>7874000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>5721000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>9381000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>9555000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>9710000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>9861000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>10237000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>10761000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>11103000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>11589000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>12116000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>12759000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>13447000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>14147000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>14568000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>15117000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>15347000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>15244000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>14275000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>13840000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>13858000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>13655000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>12968000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>10852000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>7939000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>4326000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>2513000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>2457000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>2182000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>1927000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>1549000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>1450000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>1142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DC45">
         <v>1100000.0</v>
       </c>
       <c r="DD45">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="DE45">
         <v>1000000.0</v>
       </c>
       <c r="DF45">
         <v>1000000.0</v>
       </c>
       <c r="DG45">
         <v>1000000.0</v>
       </c>
       <c r="DH45">
         <v>1000000.0</v>
       </c>
       <c r="DI45">
         <v>1000000.0</v>
       </c>
       <c r="DJ45">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DK45">
         <v>900000.0</v>
       </c>
       <c r="DL45">
         <v>900000.0</v>
       </c>
       <c r="DM45">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DN45">
         <v>1000000.0</v>
       </c>
       <c r="DO45">
-        <v>1300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DP45">
         <v>1300000.0</v>
       </c>
       <c r="DQ45">
         <v>1300000.0</v>
       </c>
+      <c r="DR45">
+        <v>1300000.0</v>
+      </c>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>63507000.0</v>
+      </c>
+      <c r="C46">
         <v>67697000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>72993000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>282687000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>291033000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>299998000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>451490000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>458066000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>472268000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>490989000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>491723000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>395694000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>411337000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>400488000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>364075000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>340296000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>333565000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>228696000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>214751000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>213186000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>192044000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>179954000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>131834000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>115375000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>10795000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>11445000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>12244000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>12987000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>26972000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>28426000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>29343000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>30829000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>32422000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>35987000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>37299000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>38531000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>39439000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>40184000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>40955000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>39668000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>36558000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>32342000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>29421000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>26134000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>23967000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>19737000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>17492000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>15124000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>14270000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>14251000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>13969000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>13320000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>11617000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>11456000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>9815000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>7753000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>7949000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>6857000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>7531000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>7629000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>7859000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>8206000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>8203000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>8050000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>8259000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>7801000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>7644000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>7879000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>8019000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>8228000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>8365000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>7940000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>7874000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>5721000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>9381000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>9555000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>9710000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>9861000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>10237000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>10761000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>11103000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>11589000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>12116000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>12759000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>13447000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>14147000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>14568000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>15117000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>15347000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>15244000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>14275000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>13840000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>13858000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>13655000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>12968000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>10852000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>7939000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>4326000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>2513000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>2457000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>2182000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>1927000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>1549000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>1450000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>1142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DC46">
         <v>1100000.0</v>
       </c>
       <c r="DD46">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="DE46">
         <v>1000000.0</v>
       </c>
       <c r="DF46">
         <v>1000000.0</v>
       </c>
       <c r="DG46">
         <v>1000000.0</v>
       </c>
       <c r="DH46">
         <v>1000000.0</v>
       </c>
       <c r="DI46">
         <v>1000000.0</v>
       </c>
       <c r="DJ46">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DK46">
         <v>900000.0</v>
       </c>
       <c r="DL46">
         <v>900000.0</v>
       </c>
       <c r="DM46">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DN46">
         <v>1000000.0</v>
       </c>
       <c r="DO46">
-        <v>1300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DP46">
         <v>1300000.0</v>
       </c>
       <c r="DQ46">
         <v>1300000.0</v>
       </c>
+      <c r="DR46">
+        <v>1300000.0</v>
+      </c>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>491723000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>299955000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>307414000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>400488000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>255532000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>340296000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>247213000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>228696000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>214751000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>213186000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>192044000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>179954000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>131834000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>115375000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>10795000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>11445000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>12244000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>12987000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>26972000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>28426000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>29343000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>30829000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>32422000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>35987000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>37299000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>38531000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>39439000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>40184000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>40955000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>39668000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>36558000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>32342000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>29421000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>26134000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>23967000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>19737000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>17492000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>15124000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>14270000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>14251000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>13969000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>13320000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>11617000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>11456000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>9815000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>7753000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>7949000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>6857000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>7531000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>7629000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>7859000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>8206000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>8203000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>8050000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>8259000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>7801000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>7644000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>7879000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>8019000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>8228000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>8365000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>7940000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>7874000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>5721000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>9381000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>9555000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>9710000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>9861000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>10237000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>10761000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>11103000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>11589000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>12116000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>12759000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>13447000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>14147000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>14568000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>15117000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>15347000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>15244000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>14275000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>13840000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>13858000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>13655000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>12968000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>10852000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>7940000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>4326000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>2513000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>2457000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>2182000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1927000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>1549000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>1450000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>1142000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
+      <c r="DR47"/>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>-4577639000.0</v>
+      </c>
+      <c r="C48">
         <v>-4568148000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-4585675000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-4383296000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-4489804000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-5008450000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-4927420000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-4806120000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-4968501000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-4820951000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-4642562000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-4511786000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-4569794000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-4275889000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-4093640000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-3925027000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-3414542000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-3617950000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2771666000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-2449235000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-2096918000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1874199000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1696635000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1499325000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1457665000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1431801000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1399971000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1381928000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1342325000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1299107000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1249773000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1205203000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1160711000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1114359000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1063517000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1018909000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-974444000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-929996000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-872887000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-806633000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-727282000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-650030000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-571224000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-538104000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-517463000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-493093000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-461547000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-441820000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-423956000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-410146000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-396092000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-380793000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-368159000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-358163000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-350128000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-342912000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-336992000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-329656000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-325951000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-322738000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-317745000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-310292000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-305344000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-294988000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-285562000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-274150000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-260195000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-252665000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-244125000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-235776000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-224696000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-216854000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-207482000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-199727000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-190510000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-181544000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-173350000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-164962000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-158814000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-153800000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-147389000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-141894000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-148049000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-145322000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-139606000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-130720000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-120431000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-117775000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-110058000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-104800000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-101717000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-98357000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-93328000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-87527000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-82382000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-75668000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-70172000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-64830000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-61637000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-59125000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-57317000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-55085000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-50098000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-46885000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-44244000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-42900000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-41900000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-40200000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-39300000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-38400000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-34500000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-33300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-32200000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-31300000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-30300000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-29100000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-28000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-26800000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-24900000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-23900000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-22500000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-4511786000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-4569794000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-4093640000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-3925027000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-3414542000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-3617950000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-2771666000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-2449235000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-2096918000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1874199000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1696635000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1499325000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1457665000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1431801000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1399971000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1381928000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1342325000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1299107000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1249773000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-1205203000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-1160711000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-1114359000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-1063517000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-1018909000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-974444000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-929996000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-872887000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-806633000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-727282000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-650030000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-571224000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-538104000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-517463000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-493093000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-461547000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-441820000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-423956000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-410146000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-396092000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-380793000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-368159000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-358163000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-350128000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-342912000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-336992000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-329656000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-325951000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-322738000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -18736,137 +18871,138 @@
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
+      <c r="DR49"/>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>324881000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>324525000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>324169000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>323814000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>322035000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>3491000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>318475000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>318119000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>317763000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>317407000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>317051000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>316695000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>316339000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>45000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>149000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>252000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>395000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>603000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -18897,1012 +19033,1020 @@
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
+      <c r="DR50"/>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>295058000.0</v>
+      </c>
+      <c r="C51">
         <v>248811000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>251140000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>228490000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>228659000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>230419000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>233308000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>233245000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>229332000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>229081000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>222111000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>198945000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>199055000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>549781000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>438094000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>448429000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>440498000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>453991000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>427089000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>430322000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>460230000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>322035000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>440638000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>365091000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>333002000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>321873000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>321446000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>338884000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>323034000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>343815000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>341824000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>345595000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>318119000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>317763000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>317407000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>317051000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>316695000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>316339000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>316028000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>315776000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>315523000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>395000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>538000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>681000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>831000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>998000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1605000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1808000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2009000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2184000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2587000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2490000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1961000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1205000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1259000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>400000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>407000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>320000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>340000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>360000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>380000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>400000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>420000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>440000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>460000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>486000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>714000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>5680000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>22734000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>22908000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>22058000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>22127000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>22772000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>22749000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>22605000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>22425000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>23694000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>23189000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>22733000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>22955000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>23176000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>30531000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>36213000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>36462000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>36819000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>37164000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>36404000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>41432000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>41831000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>42165000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>41522000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>41571000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>41603000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>41404000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="CR51">
         <v>40000000.0</v>
       </c>
       <c r="CS51">
+        <v>40000000.0</v>
+      </c>
+      <c r="CT51">
         <v>30000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>34337000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="CW51">
         <v>20000000.0</v>
       </c>
       <c r="CX51">
         <v>20000000.0</v>
       </c>
-      <c r="CY51"/>
-      <c r="CZ51">
+      <c r="CY51">
+        <v>20000000.0</v>
+      </c>
+      <c r="CZ51"/>
+      <c r="DA51">
         <v>37000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>74000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>100000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>200000.0</v>
       </c>
-      <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
-      <c r="DH51">
-[...1 lines deleted...]
-      </c>
+      <c r="DH51"/>
       <c r="DI51">
         <v>100000.0</v>
       </c>
-      <c r="DJ51"/>
+      <c r="DJ51">
+        <v>100000.0</v>
+      </c>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
+      <c r="DR51"/>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>2112000.0</v>
+      </c>
+      <c r="C52">
         <v>2507000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5036000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5552000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5478000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7009000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9675000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9427000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6291000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5142000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1332000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>953000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1205000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>352077000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>406620000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>448429000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>440498000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>130533000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>103987000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>98383000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>121144000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>322035000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>55860000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>43768000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>12035000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1262000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1191000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>18985000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>3491000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>24628000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>22994000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>27120000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>21256000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>34688000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>30181000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>27383000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>26681000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>29586000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>45000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>149000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>252000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>395000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>493000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>532000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>579000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>603000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>884000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>919000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>957000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>985000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>712000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>631000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>449000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>215000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>214000.0</v>
       </c>
-      <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>7000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>20000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>40000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="BJ52">
         <v>80000.0</v>
       </c>
       <c r="BK52">
         <v>80000.0</v>
       </c>
       <c r="BL52">
         <v>80000.0</v>
       </c>
       <c r="BM52">
         <v>80000.0</v>
       </c>
       <c r="BN52">
         <v>80000.0</v>
       </c>
       <c r="BO52">
+        <v>80000.0</v>
+      </c>
+      <c r="BP52">
         <v>281000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>5230000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>22266000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>22428000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>21858000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>333000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>1061000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1120000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>788000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>650000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1298000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>731000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>219000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>386000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>552000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>853000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>467000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>654000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>932000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>1194000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>357000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>435000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>782000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>1065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226000.0</v>
       </c>
       <c r="CN52">
         <v>226000.0</v>
       </c>
       <c r="CO52">
+        <v>226000.0</v>
+      </c>
+      <c r="CP52">
         <v>169000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>211000.0</v>
       </c>
-      <c r="CQ52"/>
       <c r="CR52"/>
-      <c r="CS52">
-[...1 lines deleted...]
-      </c>
+      <c r="CS52"/>
       <c r="CT52">
         <v>4337000.0</v>
       </c>
-      <c r="CU52"/>
+      <c r="CU52">
+        <v>4337000.0</v>
+      </c>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
-      <c r="CZ52">
+      <c r="CZ52"/>
+      <c r="DA52">
         <v>37000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>74000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>100000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>200000.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
+      <c r="DR52"/>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>561969000.0</v>
+      </c>
+      <c r="C53">
         <v>494450000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>494871000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>358560000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>468141000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>392888000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>335901000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>369432000.0</v>
       </c>
-      <c r="I53"/>
-[...3 lines deleted...]
-      <c r="K53"/>
+      <c r="J53"/>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
+      <c r="R53"/>
       <c r="S53">
         <v>0.0</v>
       </c>
       <c r="T53">
         <v>0.0</v>
       </c>
       <c r="U53">
+        <v>0.0</v>
+      </c>
+      <c r="V53">
         <v>2250000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>157649000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>169860000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>77902000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>57474000.0</v>
       </c>
-      <c r="Z53">
-[...1 lines deleted...]
-      </c>
       <c r="AA53">
         <v>0.0</v>
       </c>
       <c r="AB53">
         <v>0.0</v>
       </c>
       <c r="AC53">
+        <v>0.0</v>
+      </c>
+      <c r="AD53">
         <v>2484000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>21980000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>70612000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>78636000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>30358000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>50996000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>68321000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>111515000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>115331000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>91126000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>180335000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>276967000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>301642000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>137548000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>152042000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>147554000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>112685000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>135721000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>143617000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>48599000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>2907000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>13597000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>23917000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>38025000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>36373000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>26712000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>17672000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>11202000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>6847000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>4205000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>5286000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>9229000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>15565000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>23615000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>20648000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>17340000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>18313000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>4193000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>4391000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>5978000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>5958000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>6962000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>8450000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>12372000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>26191000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>42139000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>36444000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>53879000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>59847000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>66434000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>53851000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
+      <c r="DR53"/>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -19946,51 +20090,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -20007,1547 +20153,1558 @@
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
+      <c r="DR54"/>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>1043162000.0</v>
+      </c>
+      <c r="C55">
         <v>1176512000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1179889000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1336549000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1292992000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1560418000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1712483000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1818646000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1353534000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1797490000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1657157000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1685048000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1542699000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2258679000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2267437000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2622993000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2834875000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2576753000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2565941000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2749587000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2608366000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1582479000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>944020000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>932227000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>328068000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>172957000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>164810000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>189389000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>221319000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>207978000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>250478000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>285807000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>276067000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>302493000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>334077000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>355706000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>361504000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>394301000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>459626000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>525004000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>592507000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>386038000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>404634000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>424698000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>438841000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>276002000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>292514000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>311991000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>218599000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>235937000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>245074000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>92918000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>98704000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>102345000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>80546000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>76977000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>68637000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>66576000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>67085000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>69346000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>70136000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>74844000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>79314000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>68945000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>75377000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>85605000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>75880000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>73221000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>67962000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>76625000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>89519000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>80777000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>86221000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>91291000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>99706000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>108039000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>115390000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>121877000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>125381000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>130576000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>135432000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>84382000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>60546000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>60298000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>66578000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>77993000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>87600000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>74617000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>78800000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>84159000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>61563000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>63908000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>68037000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>57505000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>62228000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>70049000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>62890000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>67115000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>68830000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>57381000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>54332000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>56529000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>14487000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>16638000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>18878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="DC55">
         <v>4500000.0</v>
       </c>
       <c r="DD55">
+        <v>4500000.0</v>
+      </c>
+      <c r="DE55">
         <v>5500000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>3000000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>3800000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>10000000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>11100000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>12100000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>6800000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>7400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>8600000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>9500000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>5700000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>5300000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>6000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>850816000.0</v>
+      </c>
+      <c r="C56">
         <v>978276000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>974590000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>919512000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>868028000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1128942000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1103680000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1203370000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>727120000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1143888000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1006764000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1127554000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>971028000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1703391000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1759965000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2136002000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2347405000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2155119000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2174181000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2354992000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2246784000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1248203000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>671217000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>636381000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>255232000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>97247000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>89022000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>110218000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>123394000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>119276000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>160541000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>194335000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>181034000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>203311000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>225995000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>236683000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>258449000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>287830000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>353905000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>419981000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>484595000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>287257000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>310102000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>332979000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>350094000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>188158000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>191979000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>166602000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>128873000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>145001000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>155020000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>45365000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>51722000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>50408000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>36484000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>34978000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>26442000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>26109000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>26253000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>28416000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>28976000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>33337000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>37810000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>27594000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>33817000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>44503000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>34935000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>32041000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>26642000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>35096000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>46681000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>38309000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>43036000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>49016000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>55317000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>63480000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>71066000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>77342000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>80100000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>84489000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>89450000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>37611000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>10704000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>8304000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>13573000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>23937000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>32460000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>22577000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>26620000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>32062000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>10247000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>12837000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>16759000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>6242000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>11989000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>21762000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>17352000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>25027000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>27771000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>15594000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>11960000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>17036000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>10706000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>12996000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>15518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DC56">
         <v>1100000.0</v>
       </c>
       <c r="DD56">
+        <v>1100000.0</v>
+      </c>
+      <c r="DE56">
         <v>3000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>400000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>1200000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>7400000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>8500000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>9500000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>4300000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>4900000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>6000000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>6900000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>3200000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>2300000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>3100000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:121">
+    <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>342461000.0</v>
+      </c>
+      <c r="C57">
         <v>459950000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>429869000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>389138000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>422170000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1154416000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1180999000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1157811000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>804382000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1635138000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1468590000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1596255000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1918858000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2459944000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1667961000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2156239000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2261005000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2390319000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1753415000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1651516000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1208555000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>322035000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>239218000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>213331000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>18982000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>25795000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>21575000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>41488000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>31496000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>45539000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>46715000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>43019000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>44904000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>73675000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>68277000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>66791000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>56498000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>66406000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>75684000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>81878000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>71051000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>76494000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>24873000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>27053000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>28776000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>34116000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>18635000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>17479000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>13715000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>18934000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>14260000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>11256000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>9253000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>11675000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>10441000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>9422000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>7841000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>7579000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>6741000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>8995000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>11126000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>10266000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>9528000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>8523000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>9233000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>8027000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>5647000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>10192000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>26832000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>27717000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>30185000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>9029000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>8325000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>6206000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>5617000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>5645000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>5674000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>5339000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>3616000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>4033000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>3543000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>4876000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>4708000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>5631000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>6130000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>8576000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>7845000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>8111000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>4777000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>4836000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>5249000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>4191000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>4594000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>5864000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>6756000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>7774000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>7298000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>6997000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>6145000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>5353000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>4057000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>4705000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>2027000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>1714000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>1406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DC57">
         <v>900000.0</v>
       </c>
       <c r="DD57">
+        <v>900000.0</v>
+      </c>
+      <c r="DE57">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DF57">
         <v>900000.0</v>
       </c>
       <c r="DG57">
+        <v>900000.0</v>
+      </c>
+      <c r="DH57">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DI57">
         <v>300000.0</v>
       </c>
       <c r="DJ57">
         <v>300000.0</v>
       </c>
       <c r="DK57">
+        <v>300000.0</v>
+      </c>
+      <c r="DL57">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DM57">
         <v>400000.0</v>
       </c>
       <c r="DN57">
+        <v>400000.0</v>
+      </c>
+      <c r="DO57">
         <v>600000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DQ57">
         <v>500000.0</v>
       </c>
+      <c r="DR57">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="58" spans="1:121">
+    <row r="58" spans="1:122">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>1187924000.0</v>
+      </c>
+      <c r="C58">
         <v>1304265000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1336561000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1298924000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1368635000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2184259000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2238919000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2250352000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2220618000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2514417000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2335507000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2439567000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2438281000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2892757000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2833422000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3039943000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2769551000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2928426000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2104605000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2004025000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1569239000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>955270000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>837580000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>747701000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>352039000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>358974000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>354648000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>374882000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>371902000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>375913000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>377157000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>373514000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>375436000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>404225000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>408228000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>414768000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>390603000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>399847000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>409842000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>414887000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>407074000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>93369000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>37618000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>37095000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>39135000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>46384000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>30864000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>30260000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>27539000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>32703000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>28500000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>23692000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>21136000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>22105000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>19170000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>15898000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>14313000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>12727000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>12488000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>13075000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>16607000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>15794000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>12321000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>11422000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>12238000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>11140000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>8863000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>13500000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>30168000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>31136000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>33387000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>33556000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>30426000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>28226000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>27823000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>27780000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>28278000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>27876000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>26242000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>26746000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>26327000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>34730000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>40644000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>41604000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>42183000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>44712000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>44058000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>51279000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>48050000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>48215000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>48732000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>47786000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>48341000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>49432000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>49193000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>50274000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>39861000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>39622000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>38833000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>28103000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>24057000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>24705000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>2027000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1714000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>1406000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>1700000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>1000000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>900000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>800000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DI58">
         <v>300000.0</v>
       </c>
       <c r="DJ58">
         <v>300000.0</v>
       </c>
       <c r="DK58">
+        <v>300000.0</v>
+      </c>
+      <c r="DL58">
         <v>200000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>500000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>400000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>600000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DQ58">
         <v>500000.0</v>
       </c>
+      <c r="DR58">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="59" spans="1:121">
+    <row r="59" spans="1:122">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -21591,51 +21748,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -21652,477 +21811,479 @@
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
+      <c r="DR59"/>
     </row>
-    <row r="60" spans="1:121">
+    <row r="60" spans="1:122">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>-144762000.0</v>
+      </c>
+      <c r="C60">
         <v>-127753000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-156672000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>37625000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-75643000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-623841000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-526436000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-431706000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-867084000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-716927000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-678350000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-754519000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-895582000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-634078000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-565985000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-416950000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>65324000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-351673000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>461336000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>745562000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1039127000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>627209000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>106440000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>184526000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-23971000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-186017000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-189838000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-185493000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-150583000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-167935000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-126679000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-87707000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-99369000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-101732000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-74151000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-59062000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-29099000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-5546000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>49784000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>110117000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>185433000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>292669000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>367016000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>387603000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>399706000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>229618000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>261650000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>281731000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>191060000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>203234000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>216574000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>69226000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>77568000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>80240000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>61376000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>61079000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>54324000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>53849000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>54597000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>56271000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>53529000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>59050000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>66993000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>57523000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>63139000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>74465000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>67017000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>59721000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>37794000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>45489000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>56132000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>47221000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>55795000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>63065000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>71883000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>80259000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>87112000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>94001000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>99139000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>103830000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>109105000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>49652000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>19902000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>18694000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>24395000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>33281000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>43542000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>23338000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>30750000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>35944000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>12831000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>16122000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>19696000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>8073000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>13035000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>19775000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>23029000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>27493000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>29997000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>29278000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>30275000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>31824000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>12460000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>14924000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>17472000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>2800000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>3500000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>5200000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>2100000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>3000000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>9800000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>10800000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>11800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>6500000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>7200000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>8100000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>9100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>5100000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>4900000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>5500000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>6300000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:121">
+    <row r="61" spans="1:122">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-89940000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-86455000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-85901000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-85101000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-79132000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-47205000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-44457000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-41806000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-41207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2638000.0</v>
       </c>
       <c r="Y61">
         <v>-2638000.0</v>
       </c>
       <c r="Z61">
-        <v>-2583000.0</v>
+        <v>-2638000.0</v>
       </c>
       <c r="AA61">
         <v>-2583000.0</v>
       </c>
       <c r="AB61">
+        <v>-2583000.0</v>
+      </c>
+      <c r="AC61">
         <v>-2451000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2450000.0</v>
       </c>
       <c r="AD61">
         <v>-2450000.0</v>
       </c>
       <c r="AE61">
         <v>-2450000.0</v>
       </c>
       <c r="AF61">
         <v>-2450000.0</v>
       </c>
       <c r="AG61">
         <v>-2450000.0</v>
       </c>
       <c r="AH61">
         <v>-2450000.0</v>
       </c>
       <c r="AI61">
         <v>-2450000.0</v>
       </c>
       <c r="AJ61">
         <v>-2450000.0</v>
       </c>
       <c r="AK61">
         <v>-2450000.0</v>
       </c>
@@ -22228,179 +22389,182 @@
       <c r="BS61">
         <v>-2450000.0</v>
       </c>
       <c r="BT61">
         <v>-2450000.0</v>
       </c>
       <c r="BU61">
         <v>-2450000.0</v>
       </c>
       <c r="BV61">
         <v>-2450000.0</v>
       </c>
       <c r="BW61">
         <v>-2450000.0</v>
       </c>
       <c r="BX61">
         <v>-2450000.0</v>
       </c>
       <c r="BY61">
         <v>-2450000.0</v>
       </c>
       <c r="BZ61">
         <v>-2450000.0</v>
       </c>
       <c r="CA61">
+        <v>-2450000.0</v>
+      </c>
+      <c r="CB61">
         <v>-2449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2356000.0</v>
       </c>
       <c r="CC61">
         <v>-2356000.0</v>
       </c>
       <c r="CD61">
-        <v>-2413000.0</v>
+        <v>-2356000.0</v>
       </c>
       <c r="CE61">
         <v>-2413000.0</v>
       </c>
       <c r="CF61">
         <v>-2413000.0</v>
       </c>
       <c r="CG61">
         <v>-2413000.0</v>
       </c>
       <c r="CH61">
         <v>-2413000.0</v>
       </c>
       <c r="CI61">
         <v>-2413000.0</v>
       </c>
       <c r="CJ61">
         <v>-2413000.0</v>
       </c>
       <c r="CK61">
         <v>-2413000.0</v>
       </c>
       <c r="CL61">
         <v>-2413000.0</v>
       </c>
       <c r="CM61">
-        <v>-4733000.0</v>
+        <v>-2413000.0</v>
       </c>
       <c r="CN61">
         <v>-4733000.0</v>
       </c>
       <c r="CO61">
         <v>-4733000.0</v>
       </c>
       <c r="CP61">
-        <v>-5533000.0</v>
+        <v>-4733000.0</v>
       </c>
       <c r="CQ61">
         <v>-5533000.0</v>
       </c>
       <c r="CR61">
+        <v>-5533000.0</v>
+      </c>
+      <c r="CS61">
         <v>-5546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5777000.0</v>
       </c>
       <c r="CT61">
         <v>-5777000.0</v>
       </c>
       <c r="CU61">
-        <v>-5690000.0</v>
+        <v>-5777000.0</v>
       </c>
       <c r="CV61">
         <v>-5690000.0</v>
       </c>
       <c r="CW61">
         <v>-5690000.0</v>
       </c>
       <c r="CX61">
+        <v>-5690000.0</v>
+      </c>
+      <c r="CY61">
         <v>-4928000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4835000.0</v>
       </c>
       <c r="CZ61">
         <v>-4835000.0</v>
       </c>
       <c r="DA61">
         <v>-4835000.0</v>
       </c>
-      <c r="DB61"/>
+      <c r="DB61">
+        <v>-4835000.0</v>
+      </c>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
+      <c r="DR61"/>
     </row>
-    <row r="62" spans="1:121">
+    <row r="62" spans="1:122">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
-      <c r="W62">
-[...1 lines deleted...]
-      </c>
+      <c r="W62"/>
       <c r="X62">
         <v>199822000.0</v>
       </c>
-      <c r="Y62"/>
+      <c r="Y62">
+        <v>199822000.0</v>
+      </c>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
@@ -22453,50 +22617,51 @@
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
+      <c r="DR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22583,54 +22748,54 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
-        <v>73040000.0</v>
+        <v>71140000.0</v>
       </c>
       <c r="C2">
         <v>202739000.0</v>
       </c>
       <c r="D2">
         <v>343768000.0</v>
       </c>
       <c r="E2">
         <v>902639000.0</v>
       </c>
       <c r="F2">
         <v>12661000.0</v>
       </c>
       <c r="G2">
         <v>747027000.0</v>
       </c>
       <c r="H2">
         <v>113842000.0</v>
       </c>
       <c r="I2">
         <v>173797000.0</v>
       </c>
       <c r="J2">
         <v>168435000.0</v>
       </c>
@@ -22678,51 +22843,51 @@
       </c>
       <c r="Y2">
         <v>3559000.0</v>
       </c>
       <c r="Z2">
         <v>4052000.0</v>
       </c>
       <c r="AA2">
         <v>-594000.0</v>
       </c>
       <c r="AB2">
         <v>-400000.0</v>
       </c>
       <c r="AC2">
         <v>-300000.0</v>
       </c>
       <c r="AD2">
         <v>-300000.0</v>
       </c>
       <c r="AE2">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>27613000.0</v>
       </c>
       <c r="C3">
         <v>48496000.0</v>
       </c>
       <c r="D3">
         <v>41225000.0</v>
       </c>
       <c r="E3">
         <v>29054000.0</v>
       </c>
       <c r="F3">
         <v>12661000.0</v>
       </c>
       <c r="G3">
         <v>4885000.0</v>
       </c>
       <c r="H3">
         <v>5800000.0</v>
       </c>
       <c r="I3">
         <v>8159000.0</v>
       </c>
@@ -22773,86 +22938,86 @@
       </c>
       <c r="Y3">
         <v>1138000.0</v>
       </c>
       <c r="Z3">
         <v>3489000.0</v>
       </c>
       <c r="AA3">
         <v>594000.0</v>
       </c>
       <c r="AB3">
         <v>400000.0</v>
       </c>
       <c r="AC3">
         <v>300000.0</v>
       </c>
       <c r="AD3">
         <v>300000.0</v>
       </c>
       <c r="AE3">
         <v>300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5">
         <v>464714000.0</v>
       </c>
       <c r="C5">
         <v>-156540000.0</v>
       </c>
       <c r="D5">
         <v>-528615000.0</v>
       </c>
       <c r="E5">
         <v>-633767000.0</v>
       </c>
       <c r="F5">
         <v>-1686576000.0</v>
       </c>
       <c r="G5">
         <v>-416719000.0</v>
       </c>
       <c r="H5">
         <v>-119082000.0</v>
       </c>
       <c r="I5">
         <v>-173918000.0</v>
       </c>
@@ -22903,51 +23068,51 @@
       </c>
       <c r="Y5">
         <v>-21558000.0</v>
       </c>
       <c r="Z5">
         <v>-9255000.0</v>
       </c>
       <c r="AA5">
         <v>-12742000.0</v>
       </c>
       <c r="AB5">
         <v>-4600000.0</v>
       </c>
       <c r="AC5">
         <v>-5200000.0</v>
       </c>
       <c r="AD5">
         <v>-4800000.0</v>
       </c>
       <c r="AE5">
         <v>-5500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>492327000.0</v>
       </c>
       <c r="C6">
         <v>-108044000.0</v>
       </c>
       <c r="D6">
         <v>-487390000.0</v>
       </c>
       <c r="E6">
         <v>-604713000.0</v>
       </c>
       <c r="F6">
         <v>-1673915000.0</v>
       </c>
       <c r="G6">
         <v>-411834000.0</v>
       </c>
       <c r="H6">
         <v>-113282000.0</v>
       </c>
       <c r="I6">
         <v>-165759000.0</v>
       </c>
@@ -22998,124 +23163,124 @@
       </c>
       <c r="Y6">
         <v>-20420000.0</v>
       </c>
       <c r="Z6">
         <v>-5766000.0</v>
       </c>
       <c r="AA6">
         <v>-12148000.0</v>
       </c>
       <c r="AB6">
         <v>-4200000.0</v>
       </c>
       <c r="AC6">
         <v>-4900000.0</v>
       </c>
       <c r="AD6">
         <v>-4500000.0</v>
       </c>
       <c r="AE6">
         <v>-5200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
-        <v>1050439000.0</v>
+        <v>1052339000.0</v>
       </c>
       <c r="C9">
         <v>479423000.0</v>
       </c>
       <c r="D9">
         <v>212614000.0</v>
       </c>
       <c r="E9">
         <v>696312000.0</v>
       </c>
       <c r="F9">
         <v>1146290000.0</v>
       </c>
       <c r="G9">
         <v>475598000.0</v>
       </c>
       <c r="H9">
         <v>-95180000.0</v>
       </c>
       <c r="I9">
         <v>34288000.0</v>
       </c>
       <c r="J9">
         <v>31176000.0</v>
       </c>
@@ -23163,51 +23328,51 @@
       </c>
       <c r="Y9">
         <v>11446000.0</v>
       </c>
       <c r="Z9">
         <v>20014000.0</v>
       </c>
       <c r="AA9">
         <v>3069000.0</v>
       </c>
       <c r="AB9">
         <v>1600000.0</v>
       </c>
       <c r="AC9">
         <v>1000000.0</v>
       </c>
       <c r="AD9">
         <v>800000.0</v>
       </c>
       <c r="AE9">
         <v>400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>442167000.0</v>
       </c>
       <c r="C10">
         <v>-176615000.0</v>
       </c>
       <c r="D10">
         <v>-543031000.0</v>
       </c>
       <c r="E10">
         <v>-653647000.0</v>
       </c>
       <c r="F10">
         <v>-1714536000.0</v>
       </c>
       <c r="G10">
         <v>-418259000.0</v>
       </c>
       <c r="H10">
         <v>-132694000.0</v>
       </c>
       <c r="I10">
         <v>-184748000.0</v>
       </c>
@@ -23254,54 +23419,54 @@
         <v>-25920000.0</v>
       </c>
       <c r="X10">
         <v>-17273000.0</v>
       </c>
       <c r="Y10">
         <v>-22697000.0</v>
       </c>
       <c r="Z10">
         <v>-9745000.0</v>
       </c>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10">
         <v>-4900000.0</v>
       </c>
       <c r="AD10">
         <v>-4600000.0</v>
       </c>
       <c r="AE10">
         <v>-5400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
-        <v>-1865000.0</v>
+        <v>1865000.0</v>
       </c>
       <c r="C11">
         <v>10884000.0</v>
       </c>
       <c r="D11">
         <v>2031000.0</v>
       </c>
       <c r="E11">
         <v>4292000.0</v>
       </c>
       <c r="F11">
         <v>29215000.0</v>
       </c>
       <c r="G11">
         <v>9246000.0</v>
       </c>
       <c r="H11">
         <v>-2592000.0</v>
       </c>
       <c r="I11">
         <v>1358000.0</v>
       </c>
       <c r="J11">
         <v>2309000.0</v>
       </c>
@@ -23341,51 +23506,51 @@
       </c>
       <c r="W11">
         <v>1456000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>-551000.0</v>
       </c>
       <c r="AB11">
         <v>-100000.0</v>
       </c>
       <c r="AC11">
         <v>-400000.0</v>
       </c>
       <c r="AD11">
         <v>-300000.0</v>
       </c>
       <c r="AE11">
         <v>100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
         <v>22547000.0</v>
       </c>
       <c r="C12">
         <v>20075000.0</v>
       </c>
       <c r="D12">
         <v>14416000.0</v>
       </c>
       <c r="E12">
         <v>19880000.0</v>
       </c>
       <c r="F12">
         <v>21127000.0</v>
       </c>
       <c r="G12">
         <v>15145000.0</v>
       </c>
       <c r="H12">
         <v>13612000.0</v>
       </c>
       <c r="I12">
         <v>12188000.0</v>
       </c>
@@ -23436,131 +23601,131 @@
       </c>
       <c r="Y12">
         <v>1139000.0</v>
       </c>
       <c r="Z12">
         <v>490000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>12100000.0</v>
       </c>
       <c r="I13">
         <v>10938000.0</v>
       </c>
       <c r="J13">
         <v>1946000.0</v>
       </c>
       <c r="K13">
         <v>10822000.0</v>
       </c>
       <c r="L13">
         <v>419000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>440302000.0</v>
       </c>
       <c r="C15">
         <v>-187499000.0</v>
       </c>
       <c r="D15">
         <v>-545062000.0</v>
       </c>
       <c r="E15">
         <v>-657939000.0</v>
       </c>
       <c r="F15">
         <v>-1743751000.0</v>
       </c>
       <c r="G15">
         <v>-427505000.0</v>
       </c>
       <c r="H15">
         <v>-130102000.0</v>
       </c>
       <c r="I15">
         <v>-184748000.0</v>
       </c>
@@ -23611,51 +23776,51 @@
       </c>
       <c r="Y15">
         <v>-22697000.0</v>
       </c>
       <c r="Z15">
         <v>-9745000.0</v>
       </c>
       <c r="AA15">
         <v>-12191000.0</v>
       </c>
       <c r="AB15">
         <v>-4500000.0</v>
       </c>
       <c r="AC15">
         <v>-4800000.0</v>
       </c>
       <c r="AD15">
         <v>-4500000.0</v>
       </c>
       <c r="AE15">
         <v>-5500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-657939000.0</v>
       </c>
       <c r="F16">
         <v>-1743751000.0</v>
       </c>
       <c r="G16">
         <v>-418259000.0</v>
       </c>
       <c r="H16">
         <v>-132694000.0</v>
       </c>
       <c r="I16">
         <v>-184748000.0</v>
       </c>
       <c r="J16">
         <v>-183769000.0</v>
       </c>
       <c r="K16">
         <v>-279966000.0</v>
       </c>
@@ -23670,53 +23835,55 @@
       </c>
       <c r="O16">
         <v>-28507000.0</v>
       </c>
       <c r="P16">
         <v>-19364000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>198</v>
+      </c>
+      <c r="B17">
+        <v>440302000.0</v>
+      </c>
       <c r="C17">
         <v>-187499000.0</v>
       </c>
       <c r="D17">
         <v>-548922000.0</v>
       </c>
       <c r="E17">
         <v>-657939000.0</v>
       </c>
       <c r="F17">
         <v>-1743751000.0</v>
       </c>
       <c r="G17">
         <v>-418259000.0</v>
       </c>
       <c r="H17">
         <v>-132694000.0</v>
       </c>
       <c r="I17">
         <v>-184748000.0</v>
       </c>
       <c r="J17">
         <v>-183769000.0</v>
       </c>
       <c r="K17">
@@ -23733,104 +23900,106 @@
       </c>
       <c r="O17">
         <v>-28507000.0</v>
       </c>
       <c r="P17">
         <v>-19364000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>-22547000.0</v>
+      </c>
       <c r="C18">
         <v>-20075000.0</v>
       </c>
       <c r="D18">
         <v>-14900000.0</v>
       </c>
       <c r="E18">
         <v>-19880000.0</v>
       </c>
       <c r="F18">
         <v>-21127000.0</v>
       </c>
       <c r="G18">
         <v>-15145000.0</v>
       </c>
       <c r="H18">
         <v>-13612000.0</v>
       </c>
       <c r="I18">
         <v>-13612000.0</v>
       </c>
       <c r="J18">
         <v>-14072000.0</v>
       </c>
       <c r="K18">
         <v>-12965000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-6833000.0</v>
       </c>
       <c r="G19">
         <v>13605000.0</v>
       </c>
       <c r="H19">
         <v>1499000.0</v>
       </c>
       <c r="I19">
         <v>2782000.0</v>
       </c>
       <c r="J19">
         <v>2013000.0</v>
       </c>
       <c r="K19">
         <v>2112000.0</v>
       </c>
       <c r="L19">
         <v>540000.0</v>
@@ -23843,91 +24012,91 @@
       </c>
       <c r="O19">
         <v>311000.0</v>
       </c>
       <c r="P19">
         <v>2636000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>-9016000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
-        <v>452795000.0</v>
+        <v>563271000.0</v>
       </c>
       <c r="C21">
         <v>-248931000.0</v>
       </c>
       <c r="D21">
         <v>-566511000.0</v>
       </c>
       <c r="E21">
         <v>-644736000.0</v>
       </c>
       <c r="F21">
         <v>-1686576000.0</v>
       </c>
       <c r="G21">
         <v>-416719000.0</v>
       </c>
       <c r="H21">
         <v>-120581000.0</v>
       </c>
       <c r="I21">
         <v>-173918000.0</v>
       </c>
       <c r="J21">
         <v>-171710000.0</v>
       </c>
@@ -23975,89 +24144,89 @@
       </c>
       <c r="Y21">
         <v>-21558000.0</v>
       </c>
       <c r="Z21">
         <v>-9255000.0</v>
       </c>
       <c r="AA21">
         <v>-12742000.0</v>
       </c>
       <c r="AB21">
         <v>-4600000.0</v>
       </c>
       <c r="AC21">
         <v>-5200000.0</v>
       </c>
       <c r="AD21">
         <v>-4800000.0</v>
       </c>
       <c r="AE21">
         <v>-5500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
-        <v>670684000.0</v>
+        <v>560208000.0</v>
       </c>
       <c r="C23">
         <v>931093000.0</v>
       </c>
       <c r="D23">
         <v>1122893000.0</v>
       </c>
       <c r="E23">
         <v>2243687000.0</v>
       </c>
       <c r="F23">
         <v>2832866000.0</v>
       </c>
       <c r="G23">
         <v>892317000.0</v>
       </c>
       <c r="H23">
         <v>148259000.0</v>
       </c>
       <c r="I23">
         <v>208206000.0</v>
       </c>
       <c r="J23">
         <v>202886000.0</v>
       </c>
@@ -24105,140 +24274,142 @@
       </c>
       <c r="Y23">
         <v>36563000.0</v>
       </c>
       <c r="Z23">
         <v>33321000.0</v>
       </c>
       <c r="AA23">
         <v>15217000.0</v>
       </c>
       <c r="AB23">
         <v>5800000.0</v>
       </c>
       <c r="AC23">
         <v>5900000.0</v>
       </c>
       <c r="AD23">
         <v>5300000.0</v>
       </c>
       <c r="AE23">
         <v>5600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>27613000.0</v>
+      </c>
       <c r="C25">
         <v>48496000.0</v>
       </c>
       <c r="D25">
         <v>37653000.0</v>
       </c>
       <c r="E25">
         <v>29054000.0</v>
       </c>
       <c r="F25">
         <v>12661000.0</v>
       </c>
       <c r="G25">
         <v>4885000.0</v>
       </c>
       <c r="H25">
         <v>5676000.0</v>
       </c>
       <c r="I25">
         <v>8159000.0</v>
       </c>
       <c r="J25">
         <v>9817000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26">
-        <v>342320000.0</v>
+        <v>336820000.0</v>
       </c>
       <c r="C26">
         <v>391169000.0</v>
       </c>
       <c r="D26">
         <v>737502000.0</v>
       </c>
       <c r="E26">
         <v>1235278000.0</v>
       </c>
       <c r="F26">
         <v>2534508000.0</v>
       </c>
       <c r="G26">
         <v>747027000.0</v>
       </c>
       <c r="H26">
         <v>113842000.0</v>
       </c>
       <c r="I26">
         <v>173797000.0</v>
       </c>
       <c r="J26">
         <v>168435000.0</v>
       </c>
@@ -24286,98 +24457,100 @@
       </c>
       <c r="Y26">
         <v>11501000.0</v>
       </c>
       <c r="Z26">
         <v>10775000.0</v>
       </c>
       <c r="AA26">
         <v>9358000.0</v>
       </c>
       <c r="AB26">
         <v>3400000.0</v>
       </c>
       <c r="AC26">
         <v>3400000.0</v>
       </c>
       <c r="AD26">
         <v>2900000.0</v>
       </c>
       <c r="AE26">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27">
         <v>101000.0</v>
       </c>
       <c r="V27">
         <v>6920000.0</v>
       </c>
       <c r="W27">
         <v>23588000.0</v>
       </c>
       <c r="X27">
         <v>7790000.0</v>
       </c>
       <c r="Y27">
         <v>12848000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>209</v>
+      </c>
+      <c r="B28">
+        <v>157479000.0</v>
+      </c>
       <c r="C28">
         <v>337185000.0</v>
       </c>
       <c r="D28">
         <v>475372000.0</v>
       </c>
       <c r="E28">
         <v>488691000.0</v>
       </c>
       <c r="F28">
         <v>298358000.0</v>
       </c>
       <c r="G28">
         <v>145290000.0</v>
       </c>
       <c r="H28">
         <v>34417000.0</v>
       </c>
       <c r="I28">
         <v>34409000.0</v>
       </c>
       <c r="J28">
         <v>34451000.0</v>
       </c>
       <c r="K28">
@@ -24424,99 +24597,101 @@
       </c>
       <c r="Y28">
         <v>21503000.0</v>
       </c>
       <c r="Z28">
         <v>18494000.0</v>
       </c>
       <c r="AA28">
         <v>5859000.0</v>
       </c>
       <c r="AB28">
         <v>2400000.0</v>
       </c>
       <c r="AC28">
         <v>2500000.0</v>
       </c>
       <c r="AD28">
         <v>2400000.0</v>
       </c>
       <c r="AE28">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>210</v>
+      </c>
+      <c r="B29">
+        <v>1865000.0</v>
+      </c>
       <c r="C29">
         <v>10884000.0</v>
       </c>
       <c r="D29">
         <v>-1917000.0</v>
       </c>
       <c r="E29">
         <v>4292000.0</v>
       </c>
       <c r="F29">
         <v>29215000.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
-        <v>597644000.0</v>
+        <v>489068000.0</v>
       </c>
       <c r="C30">
         <v>728354000.0</v>
       </c>
       <c r="D30">
         <v>779125000.0</v>
       </c>
       <c r="E30">
         <v>1341048000.0</v>
       </c>
       <c r="F30">
         <v>2832866000.0</v>
       </c>
       <c r="G30">
         <v>892317000.0</v>
       </c>
       <c r="H30">
         <v>148259000.0</v>
       </c>
       <c r="I30">
         <v>208206000.0</v>
       </c>
       <c r="J30">
         <v>202886000.0</v>
       </c>
@@ -24564,54 +24739,54 @@
       </c>
       <c r="Y30">
         <v>33004000.0</v>
       </c>
       <c r="Z30">
         <v>29269000.0</v>
       </c>
       <c r="AA30">
         <v>15811000.0</v>
       </c>
       <c r="AB30">
         <v>6200000.0</v>
       </c>
       <c r="AC30">
         <v>6200000.0</v>
       </c>
       <c r="AD30">
         <v>5600000.0</v>
       </c>
       <c r="AE30">
         <v>5900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
-        <v>-10628000.0</v>
+        <v>-121104000.0</v>
       </c>
       <c r="C31">
         <v>72316000.0</v>
       </c>
       <c r="D31">
         <v>23480000.0</v>
       </c>
       <c r="E31">
         <v>-8911000.0</v>
       </c>
       <c r="F31">
         <v>-27960000.0</v>
       </c>
       <c r="G31">
         <v>-1540000.0</v>
       </c>
       <c r="H31">
         <v>-12113000.0</v>
       </c>
       <c r="I31">
         <v>108000.0</v>
       </c>
       <c r="J31">
         <v>67000.0</v>
       </c>
@@ -24655,51 +24830,51 @@
         <v>-1456000.0</v>
       </c>
       <c r="X31">
         <v>-1219000.0</v>
       </c>
       <c r="Y31">
         <v>-1139000.0</v>
       </c>
       <c r="Z31">
         <v>-490000.0</v>
       </c>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31">
         <v>300000.0</v>
       </c>
       <c r="AD31">
         <v>200000.0</v>
       </c>
       <c r="AE31">
         <v>100000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
         <v>1123479000.0</v>
       </c>
       <c r="C32">
         <v>682162000.0</v>
       </c>
       <c r="D32">
         <v>556382000.0</v>
       </c>
       <c r="E32">
         <v>1598951000.0</v>
       </c>
       <c r="F32">
         <v>1146290000.0</v>
       </c>
       <c r="G32">
         <v>475598000.0</v>
       </c>
       <c r="H32">
         <v>18662000.0</v>
       </c>
       <c r="I32">
         <v>34288000.0</v>
       </c>
@@ -24769,1170 +24944,1177 @@
       <c r="AE32">
         <v>100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ32"/>
+  <dimension ref="A1:DR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
-        <v>23204000.0</v>
+        <v>30695000.0</v>
       </c>
       <c r="C2">
+        <v>25204000.0</v>
+      </c>
+      <c r="D2">
         <v>21496000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14225000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14115000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>36669000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>60619000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>46242000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>48809000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>148876000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>98929000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>55777000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34086000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>181765000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>434593000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>271077000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15204000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3672000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>29340000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18611000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>30417000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>35473000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>43415000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>41326000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>44542000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>44514000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>49656000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>46452000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>46147000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>44395000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>51100000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>64318000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>76891000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>77526000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7893000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2747000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2687000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2459000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2837000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4027000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5102000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3021000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2603000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2276000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1632000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1712000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1952000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3838000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5118000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3786000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7003000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8568000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8523000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7875000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6702000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>10357000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9138000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>11268000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13933000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8166000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>7551000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6864000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8612000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>9759000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8335000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3048000.0</v>
       </c>
       <c r="BV2">
         <v>-3048000.0</v>
       </c>
       <c r="BW2">
+        <v>-3048000.0</v>
+      </c>
+      <c r="BX2">
         <v>1096000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>855000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1404000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2909000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1170000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1161000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1548000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>717000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1068000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2027000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1979000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1362000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>364000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1501000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>263000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>673000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>761000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>388000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>234000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>731000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>762000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1008000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1057000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1126000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>822000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1061000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1043000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>-285000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>-103000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>-104000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>-102000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>-100000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>-200000.0</v>
       </c>
-      <c r="DD2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DE2"/>
       <c r="DF2">
         <v>-100000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DG2">
         <v>-100000.0</v>
       </c>
+      <c r="DH2"/>
       <c r="DI2">
         <v>-100000.0</v>
       </c>
       <c r="DJ2">
         <v>-100000.0</v>
       </c>
       <c r="DK2">
         <v>-100000.0</v>
       </c>
-      <c r="DL2"/>
-      <c r="DM2">
+      <c r="DL2">
         <v>-100000.0</v>
       </c>
+      <c r="DM2"/>
       <c r="DN2">
         <v>-100000.0</v>
       </c>
       <c r="DO2">
         <v>-100000.0</v>
       </c>
       <c r="DP2">
         <v>-100000.0</v>
       </c>
       <c r="DQ2">
         <v>-100000.0</v>
       </c>
+      <c r="DR2">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
+        <v>3062000.0</v>
+      </c>
+      <c r="C3">
         <v>5125000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6585000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7563000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8340000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12517000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12700000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11132000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12147000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10794000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11321000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10067000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9043000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7822000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8347000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6720000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6765000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3672000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4262000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2410000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2317000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1794000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1186000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>980000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>925000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>932000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>880000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1925000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1939000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1982000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2041000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2057000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2079000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2121000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3529000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2056000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2111000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2218000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2221000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2112000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1954000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1636000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1552000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1486000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1309000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1429000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1039000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>976000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>980000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>955000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>675000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>512000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>449000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406000.0</v>
       </c>
       <c r="BD3">
         <v>406000.0</v>
       </c>
       <c r="BE3">
+        <v>406000.0</v>
+      </c>
+      <c r="BF3">
         <v>404000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>416000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>409000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>399000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>389000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>247000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>492000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>337000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>296000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>295000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>297000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>308000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>294000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>312000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>6000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>346000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>229000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-1589000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>350000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>126000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>107000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>491000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>304000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>904000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1016000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>438000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>974000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1036000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1027000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>889000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>808000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>708000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>648000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>312000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>311000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>283000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000.0</v>
       </c>
       <c r="CQ3">
         <v>281000.0</v>
       </c>
       <c r="CR3">
+        <v>281000.0</v>
+      </c>
+      <c r="CS3">
         <v>280000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>296000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>911000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>859000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>935000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>784000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>285000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>103000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>104000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>102000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>100000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>200000.0</v>
       </c>
-      <c r="DD3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DE3"/>
       <c r="DF3">
         <v>100000.0</v>
       </c>
       <c r="DG3">
         <v>100000.0</v>
       </c>
-      <c r="DH3"/>
-      <c r="DI3">
+      <c r="DH3">
         <v>100000.0</v>
       </c>
+      <c r="DI3"/>
       <c r="DJ3">
         <v>100000.0</v>
       </c>
       <c r="DK3">
         <v>100000.0</v>
       </c>
       <c r="DL3">
+        <v>100000.0</v>
+      </c>
+      <c r="DM3">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DN3">
         <v>100000.0</v>
       </c>
       <c r="DO3">
         <v>100000.0</v>
       </c>
       <c r="DP3">
         <v>100000.0</v>
       </c>
       <c r="DQ3">
         <v>100000.0</v>
       </c>
+      <c r="DR3">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -26114,828 +26296,835 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5">
-        <v>57173000.0</v>
+        <v>-3605000.0</v>
       </c>
       <c r="C5">
+        <v>23727000.0</v>
+      </c>
+      <c r="D5">
         <v>-197554000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>112972000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>525569000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-65996000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-118096000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>168729000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-141177000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-172584000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-128614000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>60989000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-288406000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-179908000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-161972000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-502833000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>210946000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-824181000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-311208000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-342801000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-215219000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-172617000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-192850000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-14474000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-22817000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-28783000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-14640000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-36556000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-40171000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-45931000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-41167000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-41089000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-42949000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-47320000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-41087000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-40949000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-40341000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-53601000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-62743000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-76509000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-74822000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-80538000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-33056000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-20615000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-24334000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-33093000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-19680000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-17813000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-14373000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-14023000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-15236000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-12850000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-9957000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-9396000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-7255000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-5917000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-7434000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3702000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-4377000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-6320000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-7451000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-4687000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-10490000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-8855000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-11454000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-14154000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-8262000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-7830000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-7137000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-9210000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-9726000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-8184000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-7240000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1707000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-9257000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-8725000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-7946000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-6840000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-5694000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-7038000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-5035000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>6708000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2237000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-5225000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-8417000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-9908000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-2320000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-7340000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-4896000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-3060000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-2960000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-4632000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-5401000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-4892000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-6620000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-5514000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-5475000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-3048000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-2372000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-1682000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-2153000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-5084000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-3376000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-2827000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1455000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1100000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1800000.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>-900000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-1600000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-1300000.0</v>
       </c>
-      <c r="DH5"/>
-      <c r="DI5">
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>-900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-1100000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-1200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-1300000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-1100000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-1800000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-1000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-1300000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
-        <v>62298000.0</v>
+        <v>-543000.0</v>
       </c>
       <c r="C6">
+        <v>28852000.0</v>
+      </c>
+      <c r="D6">
         <v>-190969000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>120535000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>533909000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-53479000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-105396000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>179861000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-129030000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-161790000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-117293000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>71056000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-279363000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-172086000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-153625000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-496113000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>217711000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-820509000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-306946000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-340391000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-212902000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-170823000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-191664000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-13494000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-21892000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-27851000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-13760000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-34631000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-38232000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-43949000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-39126000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-39032000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-40870000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-45199000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-37558000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-38893000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-38230000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-51383000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-60522000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-74397000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-72868000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-78902000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-31504000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-19129000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-23025000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-31664000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-18641000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-16837000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-13393000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-13068000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-14561000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-12338000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-9508000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-8946000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6849000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-5511000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-7030000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-3286000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-3968000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-5921000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-7062000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-4440000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-9998000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-8518000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-11158000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-13859000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-7965000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-7522000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-6843000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-8898000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-9720000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-7838000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-7011000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-3296000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-8907000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-8599000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-7839000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-6349000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-5390000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-6134000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-4019000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>7146000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1263000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-4189000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-7390000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-9019000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1512000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-6632000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-4248000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-2748000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-2649000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-4349000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-5121000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-4611000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-6339000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-5234000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-5179000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-2137000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-1513000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-747000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-1369000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-4799000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-3273000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-2723000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-1353000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-800000.0</v>
       </c>
       <c r="DE6">
         <v>-800000.0</v>
       </c>
       <c r="DF6">
+        <v>-800000.0</v>
+      </c>
+      <c r="DG6">
         <v>-1500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-1200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-1300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-1000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-1100000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-1400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-1000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-1700000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-900000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-1200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -27117,102 +27306,103 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -27394,1510 +27584,1525 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
-        <v>123935000.0</v>
+        <v>108819000.0</v>
       </c>
       <c r="C9">
+        <v>121935000.0</v>
+      </c>
+      <c r="D9">
         <v>48949000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>225015000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>652540000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>51642000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>23893000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>369242000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>45046000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>142466000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-76865000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>368649000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-40514000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>106061000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>299984000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-85152000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>589466000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-726509000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>178844000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>298017000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>447229000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>279659000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>157024000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>35538000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3377000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8816000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2507000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3357000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3982000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6127000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>7735000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10773000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9653000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-39244000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8352000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6732000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5680000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-45701000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3231000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2505000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4218000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2040000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3778000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>11309000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>7418000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3887000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4187000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3157000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4441000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6145000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2526000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1899000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2121000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2614000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1927000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1985000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>856000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1158000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5008000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>3001000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>834000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>51000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>175000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>7000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>110000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>74000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>201000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>29000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>21000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>70000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>194000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>342000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>458000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>2419000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>219000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-697000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-736000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-1561000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>23000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-322000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-245000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1527000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>799000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>288000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-1017000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>684000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>289000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>1504000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>2957000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>3375000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>3508000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1887000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>960000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>968000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1705000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3737000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>5037000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>4991000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>4216000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>6884000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>3923000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1092000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>473000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>692000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>812000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DD9">
         <v>300000.0</v>
       </c>
       <c r="DE9">
+        <v>300000.0</v>
+      </c>
+      <c r="DF9">
         <v>200000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DH9">
         <v>200000.0</v>
       </c>
       <c r="DI9">
+        <v>200000.0</v>
+      </c>
+      <c r="DJ9">
         <v>300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>400000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>200000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>100000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DP9">
         <v>200000.0</v>
       </c>
       <c r="DQ9">
         <v>200000.0</v>
       </c>
+      <c r="DR9">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>-8506000.0</v>
+      </c>
+      <c r="C10">
         <v>17903000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-203036000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>107454000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>519846000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-73581000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-122332000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>164586000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-145288000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-176701000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-131473000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>57865000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-292722000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-184509000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-166141000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-509067000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>206070000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-829675000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-316390000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-348769000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-219702000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-177564000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-197310000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-17521000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-25864000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-31830000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-18043000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-39603000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-43218000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-49334000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-44570000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-44492000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-46352000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-50843000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-44607000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-44465000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-43854000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-57109000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-66254000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-79351000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-77252000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-78806000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-33120000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-20641000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-24370000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-31546000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-19727000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-17864000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-13810000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-14051000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-15300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-12628000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-9979000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-8035000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-7217000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-5920000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-7336000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3705000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-3212000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-4581000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-7453000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-36158000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-10403000.0</v>
       </c>
-      <c r="BL10">
-[...1 lines deleted...]
-      </c>
       <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10">
         <v>-11412000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-38374000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-7570000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-8289000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-8016000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-36049000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-7842000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-9372000.0</v>
       </c>
-      <c r="BU10">
-[...1 lines deleted...]
-      </c>
       <c r="BV10">
+        <v>0.0</v>
+      </c>
+      <c r="BW10">
         <v>-34765000.0</v>
       </c>
-      <c r="BW10">
-[...1 lines deleted...]
-      </c>
       <c r="BX10">
         <v>0.0</v>
       </c>
       <c r="BY10">
+        <v>0.0</v>
+      </c>
+      <c r="BZ10">
         <v>-8388000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-23068000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-5014000.0</v>
       </c>
-      <c r="CB10">
-[...1 lines deleted...]
-      </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
       <c r="CD10">
+        <v>0.0</v>
+      </c>
+      <c r="CE10">
         <v>-11174000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-2727000.0</v>
       </c>
-      <c r="CF10">
-[...1 lines deleted...]
-      </c>
       <c r="CG10">
+        <v>0.0</v>
+      </c>
+      <c r="CH10">
         <v>-5258000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-25920000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-2657000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-7717000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-5258000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-17273000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-3361000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-5028000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-5802000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-22697000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-6714000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-5497000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-5342000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-3192000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-2513000.0</v>
       </c>
-      <c r="CV10">
-[...1 lines deleted...]
-      </c>
       <c r="CW10">
         <v>0.0</v>
       </c>
       <c r="CX10">
+        <v>0.0</v>
+      </c>
+      <c r="CY10">
         <v>7204000.0</v>
       </c>
-      <c r="CY10">
-[...1 lines deleted...]
-      </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
-      <c r="DB10"/>
+      <c r="DB10">
+        <v>0.0</v>
+      </c>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
-      <c r="DG10">
-[...1 lines deleted...]
-      </c>
+      <c r="DG10"/>
       <c r="DH10">
         <v>-1200000.0</v>
       </c>
       <c r="DI10">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DJ10">
         <v>-800000.0</v>
       </c>
-      <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>-1100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-1200000.0</v>
       </c>
-      <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
-      <c r="DQ10">
+      <c r="DQ10"/>
+      <c r="DR10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
-        <v>-3354000.0</v>
+        <v>985000.0</v>
       </c>
       <c r="C11">
+        <v>376000.0</v>
+      </c>
+      <c r="D11">
         <v>-657000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>946000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1200000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7449000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1032000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2205000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2262000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1688000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-697000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-143000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1183000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2260000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2472000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1418000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2662000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>16609000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6041000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3548000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3017000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1943000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5056000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5659000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3047000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2195000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-6835000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3039000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3035000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>837000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3028000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3144000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3080000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>984000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3530000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3515000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3524000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>848000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3522000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3501000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1731000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>13000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1594000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-106000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1261000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>28000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>69000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>52000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>54000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>17000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>65000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BE11">
         <v>3000.0</v>
       </c>
       <c r="BF11">
+        <v>3000.0</v>
+      </c>
+      <c r="BG11">
         <v>-7453000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>412000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>23000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-450000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-184000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-42000.0</v>
       </c>
-      <c r="BM11">
-[...1 lines deleted...]
-      </c>
       <c r="BN11">
+        <v>0.0</v>
+      </c>
+      <c r="BO11">
         <v>-24419000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-732000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>710000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1212000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-24969000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>604000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1168000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>535000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-25548000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-291000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-531000.0</v>
       </c>
-      <c r="BY11">
-[...1 lines deleted...]
-      </c>
       <c r="BZ11">
+        <v>0.0</v>
+      </c>
+      <c r="CA11">
         <v>-16920000.0</v>
       </c>
-      <c r="CA11">
-[...1 lines deleted...]
-      </c>
       <c r="CB11">
+        <v>0.0</v>
+      </c>
+      <c r="CC11">
         <v>-627000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>460000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-17329000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>490000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>491000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>3628000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-15632000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>337000.0</v>
       </c>
-      <c r="CJ11">
-[...1 lines deleted...]
-      </c>
       <c r="CK11">
         <v>0.0</v>
       </c>
       <c r="CL11">
+        <v>0.0</v>
+      </c>
+      <c r="CM11">
         <v>-14191000.0</v>
       </c>
-      <c r="CM11">
-[...1 lines deleted...]
-      </c>
       <c r="CN11">
         <v>0.0</v>
       </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
+        <v>0.0</v>
+      </c>
+      <c r="CQ11">
         <v>-17553000.0</v>
       </c>
-      <c r="CQ11">
-[...1 lines deleted...]
-      </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
+        <v>0.0</v>
+      </c>
+      <c r="CU11">
         <v>-4040000.0</v>
       </c>
-      <c r="CU11">
-[...1 lines deleted...]
-      </c>
       <c r="CV11">
+        <v>0.0</v>
+      </c>
+      <c r="CW11">
         <v>126000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>79000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-551000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-163000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-186000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-105000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-100000.0</v>
       </c>
-      <c r="DC11"/>
-      <c r="DD11">
+      <c r="DD11"/>
+      <c r="DE11">
         <v>900000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-100000.0</v>
       </c>
-      <c r="DF11"/>
-      <c r="DG11">
+      <c r="DG11"/>
+      <c r="DH11">
         <v>-100000.0</v>
       </c>
-      <c r="DH11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DI11"/>
       <c r="DJ11">
         <v>-100000.0</v>
       </c>
       <c r="DK11">
         <v>-100000.0</v>
       </c>
       <c r="DL11">
         <v>-100000.0</v>
       </c>
       <c r="DM11">
-        <v>100000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="DN11">
         <v>100000.0</v>
       </c>
-      <c r="DO11"/>
-      <c r="DP11">
+      <c r="DO11">
         <v>100000.0</v>
       </c>
+      <c r="DP11"/>
       <c r="DQ11">
         <v>100000.0</v>
       </c>
+      <c r="DR11">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
-        <v>39270000.0</v>
+        <v>4901000.0</v>
       </c>
       <c r="C12">
+        <v>5824000.0</v>
+      </c>
+      <c r="D12">
         <v>5482000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5518000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5723000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7585000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4236000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4143000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4111000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4117000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2859000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3124000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4316000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4601000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4169000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6234000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4876000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5138000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5182000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5968000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4839000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3879000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3403000.0</v>
       </c>
       <c r="Y12">
         <v>3403000.0</v>
       </c>
       <c r="Z12">
         <v>3403000.0</v>
       </c>
       <c r="AA12">
-        <v>3047000.0</v>
+        <v>3403000.0</v>
       </c>
       <c r="AB12">
         <v>3047000.0</v>
       </c>
       <c r="AC12">
         <v>3047000.0</v>
       </c>
       <c r="AD12">
+        <v>3047000.0</v>
+      </c>
+      <c r="AE12">
         <v>3046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3047000.0</v>
       </c>
       <c r="AF12">
         <v>3047000.0</v>
       </c>
       <c r="AG12">
         <v>3047000.0</v>
       </c>
       <c r="AH12">
+        <v>3047000.0</v>
+      </c>
+      <c r="AI12">
         <v>3523000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3520000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3516000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3513000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3508000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3511000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3512000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2430000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>115000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>64000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>26000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>36000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>47000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>51000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>52000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>28000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>64000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>45000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>22000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>20000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BE12">
         <v>3000.0</v>
       </c>
       <c r="BF12">
         <v>3000.0</v>
       </c>
       <c r="BG12">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BH12">
         <v>2000.0</v>
       </c>
       <c r="BI12">
         <v>2000.0</v>
       </c>
       <c r="BJ12">
+        <v>2000.0</v>
+      </c>
+      <c r="BK12">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BL12">
         <v>2000.0</v>
       </c>
       <c r="BM12">
         <v>2000.0</v>
       </c>
       <c r="BN12">
         <v>2000.0</v>
       </c>
       <c r="BO12">
+        <v>2000.0</v>
+      </c>
+      <c r="BP12">
         <v>20000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>326000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>437000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1683000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>434000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>8204000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>426000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1606000.0</v>
       </c>
-      <c r="BW12">
-[...1 lines deleted...]
-      </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
         <v>1539000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341000.0</v>
       </c>
       <c r="CB12">
         <v>341000.0</v>
       </c>
       <c r="CC12">
+        <v>341000.0</v>
+      </c>
+      <c r="CD12">
         <v>443000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2003000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>490000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>532000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>531000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1526000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>337000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>377000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>362000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1219000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>401000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>396000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>401000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1139000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>375000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>263000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>248000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>144000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>141000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>126000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>79000.0</v>
       </c>
-      <c r="CX12">
-[...1 lines deleted...]
-      </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
-      <c r="DB12"/>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>2967000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3127000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3061000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2929000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2983000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -28945,86 +29150,85 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -29206,598 +29410,602 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
+      <c r="DR14"/>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
+        <v>-9491000.0</v>
+      </c>
+      <c r="C15">
         <v>17527000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-202379000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>106508000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>518646000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-81030000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-121300000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>162381000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-147550000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-178389000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-130776000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>58008000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-293905000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-182249000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-168613000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-510485000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>203408000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-846284000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-322431000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-352317000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-222719000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-177564000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-197310000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-17521000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-25864000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-31830000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-18043000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-39603000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-43218000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-49334000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-44570000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-44492000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-46352000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-50843000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-44607000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-44465000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-43854000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-57109000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-66254000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-79351000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-77252000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-78806000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-33120000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-20641000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-24370000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-31546000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-19727000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-17864000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-13810000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-14054000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-15300000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-12633000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-9996000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-8035000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-7217000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-5920000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-7336000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-3705000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-3212000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-4993000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-7453000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-4514000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-10355000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-9426000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-11412000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-13955000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-7530000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-8540000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-8349000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-11080000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-7842000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-9372000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-7755000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-9217000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-8966000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-8194000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-8388000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-6148000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-5014000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-6411000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-5495000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>6155000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-2727000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-5716000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-8886000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-10289000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-2657000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-7717000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-5258000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-3083000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-3361000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-5028000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-5802000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-5145000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-6714000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-5497000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-5342000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-3192000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-2513000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-1808000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-2232000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-4987000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-3213000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-2641000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-1350000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-1000000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DE15">
         <v>-900000.0</v>
       </c>
       <c r="DF15">
+        <v>-900000.0</v>
+      </c>
+      <c r="DG15">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="DH15">
         <v>-1200000.0</v>
       </c>
       <c r="DI15">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DJ15">
         <v>-800000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="DL15">
         <v>-1100000.0</v>
       </c>
       <c r="DM15">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DN15">
         <v>-1200000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>-1900000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>-1000000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>-1400000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-130776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58008000.0</v>
       </c>
       <c r="M16">
         <v>58008000.0</v>
       </c>
       <c r="N16">
+        <v>58008000.0</v>
+      </c>
+      <c r="O16">
         <v>-182249000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-168613000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-510485000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>203408000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-846284000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-322431000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-352317000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-222719000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-177564000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-197310000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-17521000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-25864000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-31830000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-18043000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-39603000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-43218000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-49334000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-44570000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-44492000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-46352000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-50843000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-44607000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-44465000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-43854000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-57109000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-66254000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-79351000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-77252000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-78806000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-33120000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-20641000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-24370000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-31546000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-19727000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-17864000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-13810000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-14054000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-15300000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-12633000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-9996000.0</v>
       </c>
-      <c r="BB16">
-[...1 lines deleted...]
-      </c>
       <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
         <v>-7217000.0</v>
       </c>
-      <c r="BD16">
-[...1 lines deleted...]
-      </c>
       <c r="BE16">
+        <v>0.0</v>
+      </c>
+      <c r="BF16">
         <v>-7336000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-3212000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-4993000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
@@ -29815,55 +30023,55 @@
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
         <v>6155000.0</v>
       </c>
-      <c r="CE16">
-[...1 lines deleted...]
-      </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
         <v>0.0</v>
       </c>
       <c r="CH16">
         <v>0.0</v>
       </c>
       <c r="CI16">
         <v>0.0</v>
       </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
@@ -29886,249 +30094,254 @@
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
-      <c r="DB16"/>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>198</v>
+      </c>
+      <c r="B17">
+        <v>-9491000.0</v>
+      </c>
       <c r="C17">
+        <v>17527000.0</v>
+      </c>
+      <c r="D17">
         <v>-202379000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>106508000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>518646000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-81030000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-121300000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>162381000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-147550000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-178389000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-130776000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>58008000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-293905000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-182249000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-168613000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-510485000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>203408000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-846284000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-322431000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-352317000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-222719000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-177564000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-197310000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-17521000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-25864000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-31830000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-18043000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-39603000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-43218000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-49334000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-44570000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-44492000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-46352000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-50843000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-44607000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-44465000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-43854000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-57109000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-66254000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-79351000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-77252000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-78806000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-33120000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-20641000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-24370000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-31546000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-19727000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-17864000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-13810000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-14054000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-15300000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-12633000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-9996000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
         <v>-7217000.0</v>
       </c>
-      <c r="BD17">
-[...1 lines deleted...]
-      </c>
       <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
         <v>-7336000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-3212000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-4993000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -30217,154 +30430,161 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>-4901000.0</v>
+      </c>
       <c r="C18">
+        <v>-5824000.0</v>
+      </c>
+      <c r="D18">
         <v>-5482000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5518000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5723000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7585000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4236000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4143000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4111000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4117000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2859000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3124000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4316000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4601000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4169000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6234000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4876000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5138000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5182000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5968000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4839000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3879000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3403000.0</v>
       </c>
       <c r="Y18">
         <v>-3403000.0</v>
       </c>
       <c r="Z18">
         <v>-3403000.0</v>
       </c>
       <c r="AA18">
         <v>-3403000.0</v>
       </c>
       <c r="AB18">
         <v>-3403000.0</v>
       </c>
       <c r="AC18">
         <v>-3403000.0</v>
       </c>
-      <c r="AD18"/>
+      <c r="AD18">
+        <v>-3403000.0</v>
+      </c>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -30412,195 +30632,196 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>434000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4064000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3028000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-6231000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>9168000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1092000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2909000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>436000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>278000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>347000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>466000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>408000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>581000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>733000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>904000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>564000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>465000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>541000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>522000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>485000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>448000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>565000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>659000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>440000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>212000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>143000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>206000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-21000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>127000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>109000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>38000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>12000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>230000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>43000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>315000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>48000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>-362000.0</v>
       </c>
-      <c r="BD19"/>
-      <c r="BE19">
+      <c r="BE19"/>
+      <c r="BF19">
         <v>134000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>22000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>38000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
@@ -30617,88 +30838,87 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>-9016000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -30880,467 +31100,471 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
-        <v>9630000.0</v>
+        <v>-15430000.0</v>
       </c>
       <c r="C21">
+        <v>21020000.0</v>
+      </c>
+      <c r="D21">
         <v>-178018000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>105670000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>515513000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-131080000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-134018000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>160998000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-138731000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-183568000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-125632000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>55457000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-312768000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-243879000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-127189000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-482960000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>209292000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-824971000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-307144000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-345829000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-208632000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-182853000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-193942000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-17027000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-22897000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-28705000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-14987000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-36666000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-40223000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-46512000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-41900000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-41993000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-43513000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-47785000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-41628000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-41471000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-40826000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-54045000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-63308000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-76498000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-75262000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-78902000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-33199000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-20821000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-24313000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-31664000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-19789000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-17851000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-14385000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-14253000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-15279000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-12898000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-10005000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-9495000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-6849000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-5855000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-7467000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-4259000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-3968000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-5921000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-7430000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-7032000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-10539000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-9468000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-11454000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-14154000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-8262000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-7830000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-7137000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-9210000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-9726000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-8204000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-7220000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-3296000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-9257000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-8725000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-8992000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-6840000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-5694000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-7038000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-5035000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>6708000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-2237000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-5225000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-8417000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-9908000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-2320000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-7340000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-4896000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-3060000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-2960000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-4632000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-5401000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-4892000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-6339000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-5234000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-5094000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-3048000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-2372000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-1682000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-2153000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-5084000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-3376000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-2827000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-1455000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-1100000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-1800000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-800000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-900000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1300000.0</v>
       </c>
       <c r="DH21">
         <v>-1300000.0</v>
       </c>
       <c r="DI21">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DJ21">
         <v>-900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-1100000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-1200000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>-1300000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>-1100000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-1800000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-1000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>-1300000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -31522,435 +31746,441 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
-        <v>137509000.0</v>
+        <v>154944000.0</v>
       </c>
       <c r="C23">
+        <v>126119000.0</v>
+      </c>
+      <c r="D23">
         <v>248463000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>133570000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>151142000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>219391000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>218530000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>254486000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>232586000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>474910000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>147696000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>368969000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>306340000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>531705000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>861766000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>668885000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>395378000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>98462000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>485988000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>643846000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>655861000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>462512000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>350966000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>52565000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>26274000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>37521000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>26510000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>40023000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>44205000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>52639000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>49635000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>52766000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>53166000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>58197000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>49980000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>48203000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>46506000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>59444000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>66539000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>79003000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>79480000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>84755000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>39724000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>34817000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>34190000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>38388000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>28003000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>26110000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>21847000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>23001000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>20081000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16429000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>13838000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>14061000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>12614000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>12958000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>12109000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>10104000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8976000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>8922000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8264000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7083000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>10714000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9475000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>11564000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>14228000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>8463000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7859000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>7158000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>9280000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>9920000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>8546000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>7678000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2667000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>10572000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>8883000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>9660000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>8188000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>6887000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>7877000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>6338000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4464000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>4104000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>7540000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>9379000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>11954000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2973000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>10345000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>8116000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>7108000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>7229000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>6907000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>6595000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>6591000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>8806000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>9979000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>11188000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>9165000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>7410000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>9627000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>7119000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>5891000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>3746000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>3415000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>2165000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1800000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1900000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1800000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>1400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32028,791 +32258,800 @@
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>3062000.0</v>
+      </c>
       <c r="C25">
+        <v>5125000.0</v>
+      </c>
+      <c r="D25">
         <v>6585000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7563000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8340000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12517000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11132000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12147000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10794000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11321000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10067000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9043000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7222000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8347000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6720000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6765000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3672000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4262000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2410000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2317000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1794000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1186000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>980000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>925000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>932000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>880000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1925000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1939000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1982000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2041000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2057000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2079000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2121000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3529000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2056000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2111000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2218000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2221000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2112000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1954000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1636000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1552000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1486000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1309000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1429000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1039000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>976000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>980000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>955000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>675000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>512000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>449000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406000.0</v>
       </c>
       <c r="BD25">
         <v>406000.0</v>
       </c>
       <c r="BE25">
+        <v>406000.0</v>
+      </c>
+      <c r="BF25">
         <v>404000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>416000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>409000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>399000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>389000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>247000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>492000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>337000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>296000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>295000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>297000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>308000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>294000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>312000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>6000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>346000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>229000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1589000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>350000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>126000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>107000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>491000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>304000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>904000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1016000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>438000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>974000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1036000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1027000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>889000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>808000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>708000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>648000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>312000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>311000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>283000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000.0</v>
       </c>
       <c r="CQ25">
         <v>281000.0</v>
       </c>
       <c r="CR25">
+        <v>281000.0</v>
+      </c>
+      <c r="CS25">
         <v>280000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>296000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>911000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>859000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>935000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>784000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>285000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>103000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>104000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>102000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>100000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>200000.0</v>
       </c>
-      <c r="DD25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DE25"/>
       <c r="DF25">
         <v>100000.0</v>
       </c>
       <c r="DG25">
         <v>100000.0</v>
       </c>
-      <c r="DH25"/>
-      <c r="DI25">
+      <c r="DH25">
         <v>100000.0</v>
       </c>
+      <c r="DI25"/>
       <c r="DJ25">
         <v>100000.0</v>
       </c>
       <c r="DK25">
         <v>100000.0</v>
       </c>
-      <c r="DL25"/>
-      <c r="DM25">
+      <c r="DL25">
         <v>100000.0</v>
       </c>
+      <c r="DM25"/>
       <c r="DN25">
         <v>100000.0</v>
       </c>
-      <c r="DO25"/>
-      <c r="DP25">
+      <c r="DO25">
         <v>100000.0</v>
       </c>
+      <c r="DP25"/>
       <c r="DQ25">
         <v>100000.0</v>
       </c>
+      <c r="DR25">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26">
-        <v>77476000.0</v>
+        <v>95472000.0</v>
       </c>
       <c r="C26">
+        <v>73976000.0</v>
+      </c>
+      <c r="D26">
         <v>98274000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>77633000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>88937000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>104380000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>87164000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>106946000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>92679000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>164697000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>106229000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>219475000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>247101000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>257850000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>304297000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>289648000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>383483000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>962957000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>408195000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>570685000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>592671000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>401199000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>294087000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>34846000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>16895000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>29341000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>18611000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>30417000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>35473000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>43415000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>41326000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>44542000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>44514000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>49657000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>41862000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>39263000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>37654000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>51100000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>52983000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>64904000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>68952000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>75903000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>27917000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>25042000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>25888000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>30495000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>19219000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>15202000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>14518000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>16319000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>13948000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>10785000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>9432000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>9412000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>6395000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>5176000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>5077000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>648000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>6239000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>5584000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>5414000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>4806000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>7870000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>6327000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>9029000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>10961000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>5256000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>5297000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>4266000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>5865000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>8655000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>5380000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>4434000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>4113000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>5634000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>4193000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>3659000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>3193000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>2903000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>3401000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>2032000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>1316000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>1161000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>1377000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>1222000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>1541000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>1552000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>1229000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>3047000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>2345000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>2554000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>2792000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>2365000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>1653000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>3702000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>3205000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>2942000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>2589000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>1757000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>3837000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>2592000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>2797000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>2924000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>2113000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>1524000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>1200000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>1100000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>600000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>500000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>1300000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>900000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>700000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>600000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>900000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>700000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>800000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>600000.0</v>
       </c>
-      <c r="DN26">
+      <c r="DO26">
         <v>1200000.0</v>
       </c>
-      <c r="DO26">
+      <c r="DP26">
         <v>800000.0</v>
       </c>
-      <c r="DP26">
+      <c r="DQ26">
         <v>900000.0</v>
       </c>
-      <c r="DQ26">
+      <c r="DR26">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>165365000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
@@ -32831,549 +33070,559 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>101000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>20000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>6920000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>930000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>23588000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>8931000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>5556000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>2774000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>7790000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>2003000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>1917000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>2156000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>12848000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>2713000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>3549000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>4375000.0</v>
       </c>
-      <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>209</v>
+      </c>
+      <c r="B28">
+        <v>28777000.0</v>
+      </c>
       <c r="C28">
+        <v>34122000.0</v>
+      </c>
+      <c r="D28">
         <v>31655000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>43612000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>48090000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>78342000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>70747000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>101298000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>86798000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>155237000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>107460000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>93717000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>112532000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>327028000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>122876000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>108160000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>95992000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>84214000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>77793000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>73161000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>63190000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>61313000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>56879000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17719000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9379000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8180000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7899000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9606000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8732000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9224000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8309000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8224000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8652000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8540000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8118000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8940000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8852000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8344000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>13556000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14099000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10528000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8852000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9060000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7088000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5843000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5056000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4757000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5806000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4308000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4079000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3857000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4012000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2694000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2697000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2381000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2664000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3246000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2453000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2737000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3338000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2850000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2277000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2844000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3148000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2535000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3267000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3207000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2562000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2892000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3415000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1265000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3166000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3244000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1602000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3842000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3835000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4597000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2086000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2814000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3315000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2758000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3612000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2731000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4136000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6178000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>9051000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>11555000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>7615000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>4806000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4090000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3914000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3727000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>3996000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>4207000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>4342000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>5766000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>7189000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5450000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4831000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4729000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>3484000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>3094000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>822000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1302000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>641000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DE28">
         <v>500000.0</v>
       </c>
       <c r="DF28">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DG28">
         <v>600000.0</v>
       </c>
       <c r="DH28">
+        <v>600000.0</v>
+      </c>
+      <c r="DI28">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DJ28">
         <v>500000.0</v>
       </c>
       <c r="DK28">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DL28">
         <v>600000.0</v>
       </c>
       <c r="DM28">
         <v>600000.0</v>
       </c>
       <c r="DN28">
         <v>600000.0</v>
       </c>
       <c r="DO28">
+        <v>600000.0</v>
+      </c>
+      <c r="DP28">
         <v>300000.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>210</v>
+      </c>
+      <c r="B29">
+        <v>985000.0</v>
+      </c>
       <c r="C29">
+        <v>376000.0</v>
+      </c>
+      <c r="D29">
         <v>-657000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>946000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1200000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7449000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1032000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2205000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2262000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1688000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-697000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-143000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1183000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2260000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2472000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1418000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2662000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>16609000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6041000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3548000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3017000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
@@ -33429,1123 +33678,1133 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
-        <v>114305000.0</v>
+        <v>124249000.0</v>
       </c>
       <c r="C30">
+        <v>100915000.0</v>
+      </c>
+      <c r="D30">
         <v>226967000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>119345000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>137027000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>182722000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>157911000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>208244000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>183777000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>326034000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>48767000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>313192000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>272254000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>349940000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>427173000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>397808000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>380174000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>98462000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>485988000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>643846000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>655861000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>462512000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>350966000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>52565000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26274000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>37521000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>26510000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>40023000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>44205000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>52639000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>49635000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>52766000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>53166000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>58197000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>49980000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>48203000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>46506000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>59444000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>66539000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>79003000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>79480000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>84755000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>36977000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>32130000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>31731000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>35551000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>23976000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>21008000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>18826000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>20398000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17805000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14797000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>12126000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>12109000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8776000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7840000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8323000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3101000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>8976000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8922000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>8264000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7083000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>10714000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>9475000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>11564000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>14228000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>8463000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7859000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7158000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>9280000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>9920000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>8546000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>7678000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5715000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>9476000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>8028000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>8256000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>5279000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5717000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6716000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4790000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-5181000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>3036000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5513000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>7400000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>10592000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2609000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>8844000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>7853000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>6435000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>6468000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>6519000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>6361000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>5860000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>8044000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>8971000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>10131000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>8039000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>6588000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>8566000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>6076000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>6176000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>3849000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>3519000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2267000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DE30">
         <v>1100000.0</v>
       </c>
       <c r="DF30">
+        <v>1100000.0</v>
+      </c>
+      <c r="DG30">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DH30">
         <v>1500000.0</v>
       </c>
       <c r="DI30">
+        <v>1500000.0</v>
+      </c>
+      <c r="DJ30">
         <v>1200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DL30">
         <v>1400000.0</v>
       </c>
       <c r="DM30">
+        <v>1400000.0</v>
+      </c>
+      <c r="DN30">
         <v>1300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>1900000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>1200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>1500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
-        <v>8273000.0</v>
+        <v>6924000.0</v>
       </c>
       <c r="C31">
+        <v>-3117000.0</v>
+      </c>
+      <c r="D31">
         <v>-25018000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1784000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4333000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>57499000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>11686000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3588000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6557000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6867000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-5841000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2408000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>20046000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>59370000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-38952000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-26107000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3222000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4704000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-9246000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2940000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-11070000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>5289000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3368000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-494000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2967000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3125000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3056000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2937000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2995000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2822000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2670000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2499000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2839000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3058000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2979000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2994000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3028000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3064000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2946000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2853000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1990000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>96000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>79000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>180000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-57000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>120000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>62000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-13000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>575000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>202000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-21000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>270000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>26000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1460000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-368000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-65000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>131000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-6900000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>756000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1340000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-23000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>349000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>181000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>611000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>42000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-24220000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>692000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-459000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-879000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-26839000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>1884000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1168000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-535000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-31469000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>291000.0</v>
       </c>
-      <c r="BX31">
-[...1 lines deleted...]
-      </c>
       <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
         <v>604000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-16228000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>680000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>627000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-460000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-17882000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-490000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-491000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-469000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-16012000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-337000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-377000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-362000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-14212000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-401000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-396000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-401000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-17806000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-236000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>18000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>133000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-144000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-141000.0</v>
       </c>
-      <c r="CV31">
-[...1 lines deleted...]
-      </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
+        <v>0.0</v>
+      </c>
+      <c r="CY31">
         <v>-454000.0</v>
       </c>
-      <c r="CY31">
-[...1 lines deleted...]
-      </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
-      <c r="DB31"/>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
       <c r="DC31"/>
-      <c r="DD31">
+      <c r="DD31"/>
+      <c r="DE31">
         <v>800000.0</v>
       </c>
-      <c r="DE31"/>
       <c r="DF31"/>
-      <c r="DG31">
-[...1 lines deleted...]
-      </c>
+      <c r="DG31"/>
       <c r="DH31">
         <v>100000.0</v>
       </c>
       <c r="DI31">
         <v>100000.0</v>
       </c>
-      <c r="DJ31"/>
-      <c r="DK31">
+      <c r="DJ31">
         <v>100000.0</v>
       </c>
+      <c r="DK31"/>
       <c r="DL31">
         <v>100000.0</v>
       </c>
-      <c r="DM31"/>
+      <c r="DM31">
+        <v>100000.0</v>
+      </c>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
-      <c r="DQ31">
+      <c r="DQ31"/>
+      <c r="DR31">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
+        <v>139514000.0</v>
+      </c>
+      <c r="C32">
         <v>147139000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>70445000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>239240000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>666655000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>88311000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>84512000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>415484000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>93855000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>291342000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>22064000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>424426000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-6428000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>287826000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>734577000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>185925000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>604670000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-726509000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>178844000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>298017000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>447229000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>279659000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>157024000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>35538000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3377000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>8816000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2507000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3357000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3982000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>6127000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>7735000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>10773000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>9653000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>10412000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>8352000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>6732000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>5680000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>5399000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3231000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2505000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4218000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>5853000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>6525000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>13996000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>9877000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>6724000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>8214000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>8259000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>7462000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>8748000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4802000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3531000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3833000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>4566000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>5765000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>7103000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>4642000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>5845000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>5008000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3001000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>834000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>51000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>175000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>7000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>110000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>74000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>201000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>29000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>21000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>70000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>194000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>342000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>458000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>-629000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1315000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>158000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>668000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1348000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1193000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>839000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1303000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2244000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1867000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>2315000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>962000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>2046000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>653000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>3005000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>3220000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>4048000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>4269000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>2275000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>1194000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>1699000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>2467000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>4745000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>6094000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>6117000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>5038000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>7945000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>4966000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>807000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>370000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>588000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>710000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>700000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>100000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>300000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DG32">
         <v>200000.0</v>
       </c>
       <c r="DH32">
+        <v>200000.0</v>
+      </c>
+      <c r="DI32">
         <v>100000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DL32">
         <v>100000.0</v>
       </c>
       <c r="DM32">
         <v>100000.0</v>
       </c>
-      <c r="DN32"/>
-      <c r="DO32">
+      <c r="DN32">
         <v>100000.0</v>
       </c>
+      <c r="DO32"/>
       <c r="DP32">
         <v>100000.0</v>
       </c>
       <c r="DQ32">
+        <v>100000.0</v>
+      </c>
+      <c r="DR32">
         <v>100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -34634,51 +34893,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
         <v>545292000.0</v>
       </c>
       <c r="C2">
         <v>583810000.0</v>
       </c>
       <c r="D2">
         <v>1348845000.0</v>
       </c>
       <c r="E2">
         <v>1528259000.0</v>
       </c>
       <c r="F2">
         <v>648738000.0</v>
       </c>
       <c r="G2">
         <v>82180000.0</v>
       </c>
       <c r="H2">
         <v>81959000.0</v>
       </c>
       <c r="I2">
         <v>135431000.0</v>
       </c>
@@ -34729,51 +34988,51 @@
       </c>
       <c r="Y2">
         <v>20045000.0</v>
       </c>
       <c r="Z2">
         <v>14864000.0</v>
       </c>
       <c r="AA2">
         <v>732000.0</v>
       </c>
       <c r="AB2">
         <v>1000000.0</v>
       </c>
       <c r="AC2">
         <v>3800000.0</v>
       </c>
       <c r="AD2">
         <v>2500000.0</v>
       </c>
       <c r="AE2">
         <v>4600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
         <v>5560000</v>
       </c>
       <c r="C3">
         <v>13057000</v>
       </c>
       <c r="D3">
         <v>58806000</v>
       </c>
       <c r="E3">
         <v>92985000</v>
       </c>
       <c r="F3">
         <v>57486000</v>
       </c>
       <c r="G3">
         <v>54622000</v>
       </c>
       <c r="H3">
         <v>1857000</v>
       </c>
       <c r="I3">
         <v>1372000</v>
       </c>
@@ -34824,51 +35083,51 @@
       </c>
       <c r="Y3">
         <v>9661000</v>
       </c>
       <c r="Z3">
         <v>2335000</v>
       </c>
       <c r="AA3">
         <v>831000</v>
       </c>
       <c r="AB3">
         <v>600000</v>
       </c>
       <c r="AC3">
         <v>200000</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>100000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>884813000.0</v>
       </c>
       <c r="G4">
         <v>564443000.0</v>
       </c>
       <c r="H4">
         <v>253000.0</v>
       </c>
       <c r="I4">
         <v>-53424000.0</v>
       </c>
       <c r="J4">
         <v>-38046000.0</v>
       </c>
       <c r="K4">
         <v>51245000.0</v>
       </c>
       <c r="L4">
         <v>60773000.0</v>
@@ -34881,51 +35140,51 @@
       </c>
       <c r="O4">
         <v>3295000.0</v>
       </c>
       <c r="P4">
         <v>6043000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-192265000.0</v>
       </c>
       <c r="G5">
         <v>-422689000.0</v>
       </c>
       <c r="H5">
         <v>-4202000.0</v>
       </c>
       <c r="I5">
         <v>1212000.0</v>
       </c>
       <c r="J5">
         <v>8370000.0</v>
       </c>
       <c r="K5">
         <v>110000.0</v>
       </c>
       <c r="L5">
         <v>-46473000.0</v>
@@ -34938,51 +35197,51 @@
       </c>
       <c r="O5">
         <v>-946000.0</v>
       </c>
       <c r="P5">
         <v>-1854000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
         <v>-289240000.0</v>
       </c>
       <c r="C6">
         <v>-38518000.0</v>
       </c>
       <c r="D6">
         <v>-765035000.0</v>
       </c>
       <c r="E6">
         <v>-179414000.0</v>
       </c>
       <c r="F6">
         <v>879521000.0</v>
       </c>
       <c r="G6">
         <v>566558000.0</v>
       </c>
       <c r="H6">
         <v>221000.0</v>
       </c>
       <c r="I6">
         <v>-53472000.0</v>
       </c>
@@ -35033,53 +35292,55 @@
       </c>
       <c r="Y6">
         <v>-17040000.0</v>
       </c>
       <c r="Z6">
         <v>5181000.0</v>
       </c>
       <c r="AA6">
         <v>14132000.0</v>
       </c>
       <c r="AB6">
         <v>-300000.0</v>
       </c>
       <c r="AC6">
         <v>-2800000.0</v>
       </c>
       <c r="AD6">
         <v>1500000.0</v>
       </c>
       <c r="AE6">
         <v>-2100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>219</v>
+      </c>
+      <c r="B7">
+        <v>-887705000.0</v>
+      </c>
       <c r="C7">
         <v>48482000.0</v>
       </c>
       <c r="D7">
         <v>-376836000.0</v>
       </c>
       <c r="E7">
         <v>-361150000.0</v>
       </c>
       <c r="F7">
         <v>1733618000.0</v>
       </c>
       <c r="G7">
         <v>12017000.0</v>
       </c>
       <c r="H7">
         <v>-24018000.0</v>
       </c>
       <c r="I7">
         <v>-21142000.0</v>
       </c>
       <c r="J7">
         <v>9106000.0</v>
       </c>
       <c r="K7">
@@ -35126,102 +35387,102 @@
       </c>
       <c r="Y7">
         <v>-13000.0</v>
       </c>
       <c r="Z7">
         <v>1483000.0</v>
       </c>
       <c r="AA7">
         <v>1548000.0</v>
       </c>
       <c r="AB7">
         <v>400000.0</v>
       </c>
       <c r="AC7">
         <v>800000.0</v>
       </c>
       <c r="AD7">
         <v>-500000.0</v>
       </c>
       <c r="AE7">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>144433000.0</v>
       </c>
       <c r="G8">
         <v>245861000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8">
         <v>2072000.0</v>
       </c>
       <c r="L8">
         <v>8479000.0</v>
       </c>
       <c r="M8">
         <v>-3817000.0</v>
       </c>
       <c r="N8">
         <v>-3869000.0</v>
       </c>
       <c r="O8">
         <v>1220000.0</v>
       </c>
       <c r="P8">
         <v>-3747000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9">
         <v>61040000.0</v>
       </c>
       <c r="C9">
         <v>354089000.0</v>
       </c>
       <c r="D9">
         <v>-274442000.0</v>
       </c>
       <c r="E9">
         <v>249166000.0</v>
       </c>
       <c r="F9">
         <v>-192265000.0</v>
       </c>
       <c r="G9">
         <v>-422689000.0</v>
       </c>
       <c r="H9">
         <v>-4202000.0</v>
       </c>
       <c r="I9">
         <v>1212000.0</v>
       </c>
@@ -35262,51 +35523,51 @@
         <v>2186000.0</v>
       </c>
       <c r="V9">
         <v>-248000.0</v>
       </c>
       <c r="W9">
         <v>720000.0</v>
       </c>
       <c r="X9">
         <v>-261000.0</v>
       </c>
       <c r="Y9">
         <v>1923000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9">
         <v>220000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10">
         <v>-3240000.0</v>
       </c>
       <c r="C10">
         <v>12914000.0</v>
       </c>
       <c r="D10">
         <v>-74457000.0</v>
       </c>
       <c r="E10">
         <v>-477801000.0</v>
       </c>
       <c r="F10">
         <v>-600326000.0</v>
       </c>
       <c r="G10">
         <v>-163161000.0</v>
       </c>
       <c r="H10">
         <v>4202000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
@@ -35347,51 +35608,51 @@
       <c r="V10">
         <v>2102000.0</v>
       </c>
       <c r="W10">
         <v>-2609000.0</v>
       </c>
       <c r="X10">
         <v>-222000.0</v>
       </c>
       <c r="Y10">
         <v>-96000.0</v>
       </c>
       <c r="Z10">
         <v>-76000.0</v>
       </c>
       <c r="AA10">
         <v>-211000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-132515000.0</v>
       </c>
       <c r="F11">
         <v>1925883000.0</v>
       </c>
       <c r="G11">
         <v>434706000.0</v>
       </c>
       <c r="H11">
         <v>-19816000.0</v>
       </c>
       <c r="I11">
         <v>-22354000.0</v>
       </c>
       <c r="J11">
         <v>2669000.0</v>
       </c>
       <c r="K11">
         <v>-7690000.0</v>
       </c>
@@ -35422,51 +35683,51 @@
       <c r="T11">
         <v>206000.0</v>
       </c>
       <c r="U11">
         <v>594000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>5436000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>592000.0</v>
       </c>
       <c r="AA11">
         <v>2740000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>574098000.0</v>
       </c>
       <c r="F12">
         <v>175985000.0</v>
       </c>
       <c r="G12">
         <v>111531000.0</v>
       </c>
       <c r="H12">
         <v>12989000.0</v>
       </c>
       <c r="I12">
         <v>11482000.0</v>
       </c>
       <c r="J12">
         <v>22793000.0</v>
       </c>
       <c r="K12">
         <v>19940000.0</v>
       </c>
@@ -35481,98 +35742,98 @@
       </c>
       <c r="O12">
         <v>1743000.0</v>
       </c>
       <c r="P12">
         <v>-408000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>-4202000.0</v>
       </c>
       <c r="I13">
         <v>1212000.0</v>
       </c>
       <c r="J13">
         <v>2590000.0</v>
       </c>
       <c r="K13">
         <v>93000.0</v>
       </c>
       <c r="L13">
         <v>-38715000.0</v>
       </c>
       <c r="M13">
         <v>-5336000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B14">
         <v>27613000.0</v>
       </c>
       <c r="C14">
         <v>48496000.0</v>
       </c>
       <c r="D14">
         <v>41225000.0</v>
       </c>
       <c r="E14">
         <v>29054000.0</v>
       </c>
       <c r="F14">
         <v>12661000.0</v>
       </c>
       <c r="G14">
         <v>4885000.0</v>
       </c>
       <c r="H14">
         <v>5676000.0</v>
       </c>
       <c r="I14">
         <v>8159000.0</v>
       </c>
@@ -35623,51 +35884,51 @@
       </c>
       <c r="Y14">
         <v>1138000.0</v>
       </c>
       <c r="Z14">
         <v>3489000.0</v>
       </c>
       <c r="AA14">
         <v>594000.0</v>
       </c>
       <c r="AB14">
         <v>400000.0</v>
       </c>
       <c r="AC14">
         <v>300000.0</v>
       </c>
       <c r="AD14">
         <v>300000.0</v>
       </c>
       <c r="AE14">
         <v>300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>39087000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
@@ -35676,51 +35937,51 @@
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15">
         <v>200000.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B16">
         <v>256052000.0</v>
       </c>
       <c r="C16">
         <v>545292000.0</v>
       </c>
       <c r="D16">
         <v>583810000.0</v>
       </c>
       <c r="E16">
         <v>1348845000.0</v>
       </c>
       <c r="F16">
         <v>1528259000.0</v>
       </c>
       <c r="G16">
         <v>648738000.0</v>
       </c>
       <c r="H16">
         <v>82180000.0</v>
       </c>
       <c r="I16">
         <v>81959000.0</v>
       </c>
@@ -35771,96 +36032,96 @@
       </c>
       <c r="Y16">
         <v>3005000.0</v>
       </c>
       <c r="Z16">
         <v>20045000.0</v>
       </c>
       <c r="AA16">
         <v>14864000.0</v>
       </c>
       <c r="AB16">
         <v>700000.0</v>
       </c>
       <c r="AC16">
         <v>1000000.0</v>
       </c>
       <c r="AD16">
         <v>4000000.0</v>
       </c>
       <c r="AE16">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>142000.0</v>
       </c>
       <c r="K17">
         <v>-335000.0</v>
       </c>
       <c r="L17">
         <v>-150000.0</v>
       </c>
       <c r="M17">
         <v>-6000.0</v>
       </c>
       <c r="N17">
         <v>4000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B18">
         <v>-250195000.0</v>
       </c>
       <c r="C18">
         <v>-100320000.0</v>
       </c>
       <c r="D18">
         <v>-772773000.0</v>
       </c>
       <c r="E18">
         <v>-508922000.0</v>
       </c>
       <c r="F18">
         <v>265460000.0</v>
       </c>
       <c r="G18">
         <v>-97163000.0</v>
       </c>
       <c r="H18">
         <v>-138480000.0</v>
       </c>
       <c r="I18">
         <v>-186197000.0</v>
       </c>
@@ -35911,53 +36172,55 @@
       </c>
       <c r="Y18">
         <v>-30727000.0</v>
       </c>
       <c r="Z18">
         <v>-6901000.0</v>
       </c>
       <c r="AA18">
         <v>-10875000.0</v>
       </c>
       <c r="AB18">
         <v>-4300000.0</v>
       </c>
       <c r="AC18">
         <v>-3800000.0</v>
       </c>
       <c r="AD18">
         <v>-4200000.0</v>
       </c>
       <c r="AE18">
         <v>-3400000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>231</v>
+      </c>
+      <c r="B19">
+        <v>-91532000.0</v>
+      </c>
       <c r="C19">
         <v>-204038000.0</v>
       </c>
       <c r="D19">
         <v>-71792000.0</v>
       </c>
       <c r="E19">
         <v>-92985000.0</v>
       </c>
       <c r="F19">
         <v>157640000.0</v>
       </c>
       <c r="G19">
         <v>-157640000.0</v>
       </c>
       <c r="H19">
         <v>22016000.0</v>
       </c>
       <c r="I19">
         <v>29968000.0</v>
       </c>
       <c r="J19">
         <v>40157000.0</v>
       </c>
       <c r="K19">
@@ -35974,102 +36237,106 @@
       </c>
       <c r="O19">
         <v>-28245000.0</v>
       </c>
       <c r="P19">
         <v>19153000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>232</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>263272000.0</v>
       </c>
       <c r="D20">
         <v>326840000.0</v>
       </c>
       <c r="E20">
         <v>249230000.0</v>
       </c>
       <c r="F20">
         <v>564859000.0</v>
       </c>
       <c r="G20">
         <v>1075445000.0</v>
       </c>
       <c r="H20">
         <v>97392000.0</v>
       </c>
       <c r="I20">
         <v>100060000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>233</v>
+      </c>
+      <c r="B21">
+        <v>32535000.0</v>
+      </c>
       <c r="C21">
         <v>-3994000.0</v>
       </c>
       <c r="D21">
         <v>-352345000.0</v>
       </c>
       <c r="E21">
         <v>81655000.0</v>
       </c>
       <c r="F21">
         <v>-127907000.0</v>
       </c>
       <c r="G21">
         <v>-96065000.0</v>
       </c>
       <c r="H21">
         <v>-96065000.0</v>
       </c>
       <c r="I21">
         <v>-96065000.0</v>
       </c>
       <c r="J21">
         <v>-37000.0</v>
       </c>
       <c r="K21">
@@ -36086,51 +36353,51 @@
       </c>
       <c r="O21">
         <v>-270000.0</v>
       </c>
       <c r="P21">
         <v>-80000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
         <v>440302000.0</v>
       </c>
       <c r="C22">
         <v>-187499000.0</v>
       </c>
       <c r="D22">
         <v>-545062000.0</v>
       </c>
       <c r="E22">
         <v>-657939000.0</v>
       </c>
       <c r="F22">
         <v>-1743751000.0</v>
       </c>
       <c r="G22">
         <v>-418259000.0</v>
       </c>
       <c r="H22">
         <v>-132694000.0</v>
       </c>
       <c r="I22">
         <v>-184748000.0</v>
       </c>
@@ -36181,51 +36448,51 @@
       </c>
       <c r="Y22">
         <v>-22697000.0</v>
       </c>
       <c r="Z22">
         <v>-9745000.0</v>
       </c>
       <c r="AA22">
         <v>-12191000.0</v>
       </c>
       <c r="AB22">
         <v>-4500000.0</v>
       </c>
       <c r="AC22">
         <v>-4800000.0</v>
       </c>
       <c r="AD22">
         <v>-4500000.0</v>
       </c>
       <c r="AE22">
         <v>-5500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B23">
         <v>27737000.0</v>
       </c>
       <c r="C23">
         <v>1305000.0</v>
       </c>
       <c r="D23">
         <v>-3432000.0</v>
       </c>
       <c r="E23">
         <v>-5897000.0</v>
       </c>
       <c r="F23">
         <v>24761000.0</v>
       </c>
       <c r="G23">
         <v>205204000.0</v>
       </c>
       <c r="H23">
         <v>992000.0</v>
       </c>
       <c r="I23">
         <v>2745000.0</v>
       </c>
@@ -36276,51 +36543,51 @@
       </c>
       <c r="Y23">
         <v>10762000.0</v>
       </c>
       <c r="Z23">
         <v>10000000.0</v>
       </c>
       <c r="AA23">
         <v>19889000.0</v>
       </c>
       <c r="AB23">
         <v>100000.0</v>
       </c>
       <c r="AC23">
         <v>-500000.0</v>
       </c>
       <c r="AD23">
         <v>300000.0</v>
       </c>
       <c r="AE23">
         <v>-800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B24">
         <v>18825000.0</v>
       </c>
       <c r="C24">
         <v>192643000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-3929000.0</v>
       </c>
       <c r="F24">
         <v>-57486000.0</v>
       </c>
       <c r="G24">
         <v>-157789000.0</v>
       </c>
       <c r="H24">
         <v>18333000.0</v>
       </c>
       <c r="I24">
         <v>-1372000.0</v>
       </c>
       <c r="J24">
         <v>-4189000.0</v>
@@ -36359,54 +36626,54 @@
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>100000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24">
         <v>-86000.0</v>
       </c>
       <c r="AB24">
         <v>-200000.0</v>
       </c>
       <c r="AC24">
         <v>-200000.0</v>
       </c>
       <c r="AD24">
         <v>-200000.0</v>
       </c>
       <c r="AE24">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
-        <v>-748565000.0</v>
+        <v>139140000.0</v>
       </c>
       <c r="C25">
         <v>-44894000.0</v>
       </c>
       <c r="D25">
         <v>81349000.0</v>
       </c>
       <c r="E25">
         <v>443798000.0</v>
       </c>
       <c r="F25">
         <v>136792000.0</v>
       </c>
       <c r="G25">
         <v>230781000.0</v>
       </c>
       <c r="H25">
         <v>-2635000.0</v>
       </c>
       <c r="I25">
         <v>-5353000.0</v>
       </c>
       <c r="J25">
         <v>6072000.0</v>
       </c>
@@ -36454,53 +36721,55 @@
       </c>
       <c r="Y25">
         <v>343000.0</v>
       </c>
       <c r="Z25">
         <v>207000.0</v>
       </c>
       <c r="AA25">
         <v>5000.0</v>
       </c>
       <c r="AB25">
         <v>-100000.0</v>
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
       <c r="AD25">
         <v>500000.0</v>
       </c>
       <c r="AE25">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>237</v>
+      </c>
+      <c r="B26">
+        <v>-4798000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>589620000.0</v>
       </c>
       <c r="G26">
         <v>-39087000.0</v>
       </c>
       <c r="H26">
         <v>98384000.0</v>
       </c>
       <c r="I26">
         <v>102805000.0</v>
       </c>
       <c r="J26">
         <v>64577000.0</v>
       </c>
       <c r="K26">
         <v>3802000.0</v>
       </c>
       <c r="L26">
         <v>209076000.0</v>
       </c>
       <c r="M26">
@@ -36517,51 +36786,51 @@
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>-94000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26">
         <v>-200000.0</v>
       </c>
       <c r="AC26">
         <v>-5000000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27">
         <v>36015000.0</v>
       </c>
       <c r="C27">
         <v>48152000.0</v>
       </c>
       <c r="D27">
         <v>85357000.0</v>
       </c>
       <c r="E27">
         <v>130300000.0</v>
       </c>
       <c r="F27">
         <v>183626000.0</v>
       </c>
       <c r="G27">
         <v>128035000.0</v>
       </c>
       <c r="H27">
         <v>17048000.0</v>
       </c>
       <c r="I27">
         <v>18314000.0</v>
       </c>
@@ -36598,51 +36867,51 @@
       <c r="T27">
         <v>1800000.0</v>
       </c>
       <c r="U27">
         <v>2267000.0</v>
       </c>
       <c r="V27">
         <v>406000.0</v>
       </c>
       <c r="W27">
         <v>53000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27">
         <v>108000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B28">
         <v>27737000.0</v>
       </c>
       <c r="C28">
         <v>260583000.0</v>
       </c>
       <c r="D28">
         <v>4466000.0</v>
       </c>
       <c r="E28">
         <v>324988000.0</v>
       </c>
       <c r="F28">
         <v>461713000.0</v>
       </c>
       <c r="G28">
         <v>984762000.0</v>
       </c>
       <c r="H28">
         <v>98384000.0</v>
       </c>
       <c r="I28">
         <v>102805000.0</v>
       </c>
@@ -36693,51 +36962,51 @@
       </c>
       <c r="Y28">
         <v>13687000.0</v>
       </c>
       <c r="Z28">
         <v>15414000.0</v>
       </c>
       <c r="AA28">
         <v>37559000.0</v>
       </c>
       <c r="AB28">
         <v>4200000.0</v>
       </c>
       <c r="AC28">
         <v>1200000.0</v>
       </c>
       <c r="AD28">
         <v>5400000.0</v>
       </c>
       <c r="AE28">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B29">
         <v>-244635000.0</v>
       </c>
       <c r="C29">
         <v>-87263000.0</v>
       </c>
       <c r="D29">
         <v>-713967000.0</v>
       </c>
       <c r="E29">
         <v>-415937000.0</v>
       </c>
       <c r="F29">
         <v>322946000.0</v>
       </c>
       <c r="G29">
         <v>-42541000.0</v>
       </c>
       <c r="H29">
         <v>-136623000.0</v>
       </c>
       <c r="I29">
         <v>-184825000.0</v>
       </c>
@@ -36788,51 +37057,51 @@
       </c>
       <c r="Y29">
         <v>-21066000.0</v>
       </c>
       <c r="Z29">
         <v>-4566000.0</v>
       </c>
       <c r="AA29">
         <v>-10044000.0</v>
       </c>
       <c r="AB29">
         <v>-3700000.0</v>
       </c>
       <c r="AC29">
         <v>-3600000.0</v>
       </c>
       <c r="AD29">
         <v>-4200000.0</v>
       </c>
       <c r="AE29">
         <v>-3300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B30">
         <v>-78267000.0</v>
       </c>
       <c r="C30">
         <v>-204038000.0</v>
       </c>
       <c r="D30">
         <v>-58806000.0</v>
       </c>
       <c r="E30">
         <v>-92985000.0</v>
       </c>
       <c r="F30">
         <v>100154000.0</v>
       </c>
       <c r="G30">
         <v>-377778000.0</v>
       </c>
       <c r="H30">
         <v>38492000.0</v>
       </c>
       <c r="I30">
         <v>28596000.0</v>
       </c>
@@ -36902,1288 +37171,1297 @@
       <c r="AE30">
         <v>-800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ30"/>
+  <dimension ref="A1:DR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
+        <v>251510000.0</v>
+      </c>
+      <c r="C2">
         <v>283357000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>264493000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>278480000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>545292000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>588587000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>695558000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>495936000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>583810000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>666363000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>517941000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>636943000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1348845000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1293022000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1387515000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1584100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1528259000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1946826000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2122739000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2027610000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>648738000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>401736000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>531574000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>187192000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>82180000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>75930000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>78235000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>106199000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>81959000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>75036000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>99559000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>133841000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>135431000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>104245000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>75793000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>95847000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>144353000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>119948000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>89395000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>132225000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>93108000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>138144000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>167384000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>215050000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>32335000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>34473000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>103857000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>109921000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>119471000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>122493000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2574000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9023000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>17399000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10738000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>15334000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13873000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>14104000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>14318000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>13092000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8358000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8061000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>16215000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>9446000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>14575000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>38757000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>29984000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>25216000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>19629000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>26938000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>36794000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>23513000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14702000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4350000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>15816000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7337000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7782000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7161000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>21294000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>78601000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>83941000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>31893000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6944000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4442000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9202000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>17876000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>27503000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>15623000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>21885000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>27633000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6045000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>9625000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>14320000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3005000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>7630000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>15927000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>10885000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>20045000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>23296000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>11437000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>8893000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>14864000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>10059000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>12285000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>14693000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>732000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1000000.0</v>
       </c>
-      <c r="DF2"/>
       <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>9100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>3800000.0</v>
       </c>
-      <c r="DJ2"/>
       <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>6800000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2500000.0</v>
       </c>
-      <c r="DN2"/>
       <c r="DO2"/>
-      <c r="DP2">
+      <c r="DP2"/>
+      <c r="DQ2">
         <v>3900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
+        <v>1270000</v>
+      </c>
+      <c r="C3">
         <v>2076000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2017000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>247000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1595000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2252000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2012000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3125000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7250000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9078000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18391000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7779000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23558000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>22064000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>29519000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>24576000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16826000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16364000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12190000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15151000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13781000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>42012000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8726000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3762000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>122000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>216000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>360000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>476000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>805000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>517000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>396000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>309000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>150000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>646000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1225000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1234000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1084000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3204000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3963000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5529000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5517000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4638000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4408000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4376000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4864000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2391000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3031000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>957000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>889000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1023000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1605000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1615000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1542000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2139000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1126000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>304000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>772000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>196000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>236000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>137000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>41000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>132000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>712000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>54000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>658000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>389000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>188000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>105000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>63000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>638000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>778000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2642000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1631000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>671000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>416000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>318000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>556000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>388000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>473000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>428000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>227000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>127000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>23000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>72000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>8000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>181000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>525000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>315000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>587000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1016000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>583000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>123000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>542000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>895000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2401000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3848000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2517000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1523000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>131000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>681000</v>
-      </c>
-[...1 lines deleted...]
-        <v>204000</v>
       </c>
       <c r="CX3">
         <v>204000</v>
       </c>
       <c r="CY3">
+        <v>204000</v>
+      </c>
+      <c r="CZ3">
         <v>142000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>352000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>133000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DC3">
         <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
         <v>0</v>
       </c>
       <c r="DF3">
         <v>0</v>
       </c>
       <c r="DG3">
+        <v>0</v>
+      </c>
+      <c r="DH3">
         <v>100000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DK3">
         <v>0</v>
       </c>
       <c r="DL3">
         <v>0</v>
       </c>
       <c r="DM3">
         <v>0</v>
       </c>
       <c r="DN3">
         <v>0</v>
       </c>
       <c r="DO3">
         <v>0</v>
       </c>
       <c r="DP3">
         <v>0</v>
       </c>
       <c r="DQ3">
         <v>0</v>
       </c>
+      <c r="DR3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>-419483000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-170053000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>92668000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1381681000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>244920000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-129595000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>344033000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>105085000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>6213000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-2258000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-27987000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>24285000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>6909000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-24497000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-34272000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1564000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>2062000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>28452000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-20054000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-48506000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>24405000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>30553000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-42830000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>39117000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-45036000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-29240000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-47666000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>182715000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-2138000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-69384000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-6064000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-9550000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-3022000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>119919000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-6449000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-8376000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>6661000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-4596000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>1461000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-231000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -38203,190 +38481,191 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>-427592000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>24889000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-13035000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>223473000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-534185000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>172575000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-65600000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4521000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5528000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1291000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2913000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-296000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9775000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8952000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>389000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>13484000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5480000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-17567000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6973000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2392000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1020000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1493000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-11000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-40234000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3087000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-958000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2194000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2853000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1322000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-174000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-435000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1530000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-187000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>865000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>823000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-675000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-329000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-125000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>183000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -38406,884 +38685,891 @@
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
+        <v>-23147000.0</v>
+      </c>
+      <c r="C6">
         <v>-27305000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14346000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-9498000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-266812000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-43295000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-106971000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>199622000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-87874000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-82553000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>148422000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-119002000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-711902000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>55823000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-94493000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-196585000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>55841000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-418567000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-175913000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>93667999.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1380332000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>247002000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-129838000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>344382000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>105012000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6250000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2305000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-27964000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>24240000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6923000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-24523000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-34282000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1590000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2062000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>28452000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-20054000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-48506000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>24405000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>30553000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-42830000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>39117000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-45036000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-29240000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-47666000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>182715000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2138000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-69384000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-6064000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-9550000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-3022000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>119919000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-6449000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-8376000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>6661000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-4596000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1461000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-231000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-214000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1226000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>4734000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>297000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-8154000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>6769000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-5129000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-24182000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>8773000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>4768000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>5587000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-7309000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-9856000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>13281000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>8811000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>10352000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-11466000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>8479000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-445000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>621000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-14133000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-57307000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-5340000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>52048000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>24949000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2502000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-4760000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-8674000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-9627000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>11880000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-6262000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-5748000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>21588000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-3580000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-4695000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>11315000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-4625000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-8297000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>5042000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-9160000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-3251000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>11859000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>2544000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-5971000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>4805000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-2226000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-2408000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>13961000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-300000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-1800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>2400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-700000.0</v>
       </c>
-      <c r="DF6"/>
-      <c r="DG6">
+      <c r="DG6"/>
+      <c r="DH6">
         <v>-1100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-800000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>5300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-1100000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>4300000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DP6">
         <v>-900000.0</v>
       </c>
       <c r="DQ6">
+        <v>-900000.0</v>
+      </c>
+      <c r="DR6">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B7">
+        <v>-25012000.0</v>
+      </c>
+      <c r="C7">
+        <v>-73702000.0</v>
+      </c>
+      <c r="D7">
+        <v>165927000.0</v>
+      </c>
+      <c r="E7">
+        <v>-240331000.0</v>
+      </c>
+      <c r="F7">
         <v>-739599000.0</v>
       </c>
-      <c r="C7">
-[...8 lines deleted...]
-      <c r="F7">
+      <c r="G7">
         <v>-48646000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-52367000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>115230000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>34265000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-49594000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>43979000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-290605000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-80616000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-41159000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-131460000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>143933000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-332464000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>351099000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>127458000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>431947000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>823114000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-49870000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-61301000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>125680000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2492000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1046000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-9060000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1404000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-15316000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2082000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>4993000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1513000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-22540000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>8865000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-1982000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>4973000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2750000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-10564000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-4488000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7363000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>218000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>14595000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1958000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>4323000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-9739000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>7724000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1211000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>4531000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-8341000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-65000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1239000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3788000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2539000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-2735000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>4584000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-1198000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1890000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>338000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-383000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-3199000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-2543000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-277000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>1024000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-817000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>1724000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1244000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>1156000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-29000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-178000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1919000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>1444000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>2748000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-1002000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>137000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-971000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>1400000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-7000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>2720000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>659000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>60000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-751000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>173000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-1066000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>216000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-483000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-535000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>2206000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>1106000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-358000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-1046000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>83000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-1743000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>612000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>34000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>545000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>1070000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-1662000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>4242000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-4172000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>2956000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-1543000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>1354000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>329000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>459000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-594000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>500000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>400000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-600000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>600000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DI7">
         <v>100000.0</v>
       </c>
       <c r="DJ7">
-        <v>-200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DK7">
         <v>-200000.0</v>
       </c>
       <c r="DL7">
+        <v>-200000.0</v>
+      </c>
+      <c r="DM7">
         <v>-900000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-100000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>700000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-200000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-800000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>144433000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>245861000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-      <c r="AL8">
+      <c r="AL8"/>
+      <c r="AM8">
         <v>356000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-236000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>26000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>1926000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>2013000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>500000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>6044000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-78000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-3573000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>1435000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>2005000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-3684000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-1954000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-1774000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>1451000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-1592000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>1613000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>1535000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-2595000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>667000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
@@ -39303,1069 +39589,1077 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9">
+        <v>86243000.0</v>
+      </c>
+      <c r="C9">
         <v>-51940000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>207927000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-168814000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>73867000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>913000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-37590000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>94712000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>296054000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-240024000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>232064000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-284912000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>18430000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>77841000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>58480000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>168861000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-56016000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-401486000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16217000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-27201000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>220205000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-343901000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-78788000.0</v>
       </c>
       <c r="X9">
         <v>-78788000.0</v>
       </c>
       <c r="Y9">
         <v>-78788000.0</v>
       </c>
-      <c r="Z9"/>
+      <c r="Z9">
+        <v>-78788000.0</v>
+      </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>356000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-236000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>26000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1926000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>747000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>139000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4346000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1018000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-4706000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>829000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>731000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-2559000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-160000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-395000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1695000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1591000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1458000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-971000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>227000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>240000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1948000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1815000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-1815000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>37000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>545000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-243000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-125000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>27000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-73000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-131000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>20000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>216000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>438000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>432000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>577000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>20000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-298000.0</v>
       </c>
-      <c r="BW9"/>
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9">
         <v>269000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>300000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2186000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>529000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>111000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-248000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>180000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>720000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>5000.0</v>
       </c>
-      <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>-401000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-261000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>872000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1923000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2364000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>605000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-24000.0</v>
       </c>
-      <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9">
         <v>220000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10">
+        <v>-226000.0</v>
+      </c>
+      <c r="C10">
         <v>2148000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3753000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4010000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2375000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-189000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1073000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2643000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16819000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8085000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-63181000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-10139000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-9222000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-51335000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-22741000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-304168000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-99557000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-180708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-99557000.0</v>
       </c>
       <c r="T10">
         <v>-99557000.0</v>
       </c>
-      <c r="U10"/>
+      <c r="U10">
+        <v>-99557000.0</v>
+      </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-4356000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>-2824000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5239000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>-3587000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1259000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>-2641000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2654000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
         <v>53000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>770000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>610000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-13558000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>-18779000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-2727000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>597000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-1179000.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>2000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-2000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>13000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-8000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-4000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-18000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-12000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-54000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>291000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-135000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>300000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-143000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>23000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>20000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>577000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-538000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>971000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1092000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-1186000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-1531000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>125000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-17000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-124000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>70000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-171000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>297000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-275000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>251000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-369000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>122000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>166000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-213000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-151000.0</v>
       </c>
-      <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-124904000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4446000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-67665000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-167199000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>279240000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-176891000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>752585000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>111241000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>459148000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>602909000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>294031000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-43592000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>191280000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-7013000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4482000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-7769000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1509000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-15020000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-11857000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>13945000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1902000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-22540000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-4171000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-7462000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>22777000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-8475000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-8528000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-5272000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7807000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1697000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>55608000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>629000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-763000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-7467000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>14602000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1098000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2700000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4222000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3419000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>722000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1472000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1067000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3311000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>740000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1522000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1040000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>1912000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1468000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>258000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1189000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2547000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>272000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>141000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>2387000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>953000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>206000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>295000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>562000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>594000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>5436000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>5643000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>3905000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>224000.0</v>
       </c>
-      <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>195000.0</v>
       </c>
-      <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>417000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1192000.0</v>
       </c>
-      <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>592000.0</v>
       </c>
-      <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>502000.0</v>
       </c>
-      <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>2740000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1265000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>665000.0</v>
       </c>
-      <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>35821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50592000.0</v>
       </c>
       <c r="M12">
         <v>50592000.0</v>
       </c>
       <c r="N12">
+        <v>50592000.0</v>
+      </c>
+      <c r="O12">
         <v>98370000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>253018000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>188929000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33781000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21789000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>44158000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>62372000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>59422000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>38048000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>63379000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6139000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3965000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7845000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-6392000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5904000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5632000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3811000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3668000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3621000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>382000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6974000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5450000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6091000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4278000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3857000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5832000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5385000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4866000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4770000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4637000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2344000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1883000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1864000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1417000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1595000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>641000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>720000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>889000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>563000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>706000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-736000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1071000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>586000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>822000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -40385,143 +40679,144 @@
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>61079000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-65600000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4521000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-5528000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-1291000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2913000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-296000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-481000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1304000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>389000.0</v>
       </c>
       <c r="AG13">
         <v>389000.0</v>
       </c>
       <c r="AH13">
+        <v>389000.0</v>
+      </c>
+      <c r="AI13">
         <v>2590000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5480000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-18110000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>6973000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>93000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-932000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-433000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-11000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-38715000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-5336000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -40552,446 +40847,448 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B14">
+        <v>3062000.0</v>
+      </c>
+      <c r="C14">
         <v>5125000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6585000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7563000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8340000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12517000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12700000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11132000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12147000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10794000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11321000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10067000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9043000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7222000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8347000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6720000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6765000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3672000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4262000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2410000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2317000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1794000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1186000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>980000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>925000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>932000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>880000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1925000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1939000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1982000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2041000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2057000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2079000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2121000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3529000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2056000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2111000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2218000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2221000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2112000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1954000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1636000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1552000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1486000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1309000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1429000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1039000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>976000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>980000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>955000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>675000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>512000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>449000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406000.0</v>
       </c>
       <c r="BD14">
         <v>406000.0</v>
       </c>
       <c r="BE14">
+        <v>406000.0</v>
+      </c>
+      <c r="BF14">
         <v>404000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>416000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>409000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>399000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>389000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>247000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>492000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>337000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>296000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>295000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>297000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>308000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>294000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>312000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>6000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>346000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>229000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>-1589000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>350000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>126000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>107000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>491000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>304000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>904000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1016000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>438000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>974000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1036000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1027000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>889000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>808000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>708000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>648000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>312000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>311000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>283000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000.0</v>
       </c>
       <c r="CQ14">
         <v>281000.0</v>
       </c>
       <c r="CR14">
+        <v>281000.0</v>
+      </c>
+      <c r="CS14">
         <v>280000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>296000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>911000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>859000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>935000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>784000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>285000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>103000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>104000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>102000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>100000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>200000.0</v>
       </c>
-      <c r="DD14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DE14"/>
       <c r="DF14">
         <v>100000.0</v>
       </c>
       <c r="DG14">
         <v>100000.0</v>
       </c>
-      <c r="DH14"/>
-      <c r="DI14">
+      <c r="DH14">
         <v>100000.0</v>
       </c>
+      <c r="DI14"/>
       <c r="DJ14">
         <v>100000.0</v>
       </c>
       <c r="DK14">
         <v>100000.0</v>
       </c>
-      <c r="DL14"/>
-      <c r="DM14">
+      <c r="DL14">
         <v>100000.0</v>
       </c>
+      <c r="DM14"/>
       <c r="DN14">
         <v>100000.0</v>
       </c>
-      <c r="DO14"/>
-      <c r="DP14">
+      <c r="DO14">
         <v>100000.0</v>
       </c>
+      <c r="DP14"/>
       <c r="DQ14">
         <v>100000.0</v>
       </c>
+      <c r="DR14">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>1966000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -41035,51 +41332,53 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
@@ -41096,507 +41395,511 @@
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B16">
+        <v>228363000.0</v>
+      </c>
+      <c r="C16">
         <v>256052000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>278839000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>268982000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>278480000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>545292000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>588587000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>695558000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>495936000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>583810000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>666363000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>517941000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>636943000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1348845000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1293022000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1387515000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1584100000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1528259000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1946826000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2121277999.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2029070000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>648738000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>401736000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>531574000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>187192000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>82180000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>75930000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>78235000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>106199000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>81959000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>75036000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>99559000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>133841000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>106307000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>104245000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>75793000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>95847000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>144353000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>119948000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>89395000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>132225000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>93108000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>138144000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>167384000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>215050000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>32335000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>34473000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>103857000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>109921000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>119471000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>122493000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2574000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>9023000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>17399000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10738000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>15334000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>13873000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>14104000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>14318000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>13092000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8358000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>8061000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>16215000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>9446000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>14575000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>38757000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>29984000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>25216000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>19629000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>26938000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>36794000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>23513000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>14702000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4350000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>15816000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>7337000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>7782000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>7161000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>21294000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>78601000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>83941000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>31893000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>6944000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4442000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>9202000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>17876000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>27503000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>15623000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>21885000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>27633000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>6045000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>9625000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>14320000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3005000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>7630000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>15927000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>10885000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>20045000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>23296000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>11437000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>8893000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>14864000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>10059000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>12285000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>14693000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>700000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>1000000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>2800000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>300000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>1000000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-1100000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-800000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>9100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>-800000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-1100000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-900000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>6800000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DP16">
         <v>-900000.0</v>
       </c>
       <c r="DQ16">
+        <v>-900000.0</v>
+      </c>
+      <c r="DR16">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>-38000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>119000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>30000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>31000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-198000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-142000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-32000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>37000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-45000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-25000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-1000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-79000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>15000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>9000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-40000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>10000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-12000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>16000.0</v>
       </c>
-      <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
@@ -41622,587 +41925,595 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B18">
+        <v>-33693000.0</v>
+      </c>
+      <c r="C18">
         <v>-41551000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>105787000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-127709000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-187097000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-175415000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-146826000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>311144000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-90805000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-185859000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-58046000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-179717000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-349151000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-139880000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-68227000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-195479000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-105336000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-358772000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-154333000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>129261000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>649304000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-170580000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15223000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>111872000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-23232000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-23959000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-32619000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-30490000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-51412000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-45783000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-33909000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-40280000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-66225000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-32724000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-38480000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-31980000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-39701000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-64452000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-66319000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-67561000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-75348000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-59389000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-32935000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-16698000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-35354000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-22159000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-18905000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-11898000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-21320000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-13286000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-16485000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-9248000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-12125000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-6229000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-4919000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-6430000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-4992000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-3065000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-3557000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-8535000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-9082000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-5940000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-9029000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-9401000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-10038000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-12775000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-6605000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-7405000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-6790000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-7358000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-11196000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-4612000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-6833000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-5605000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-9575000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-6270000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-7253000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-2802000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-3712000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-5257000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-4555000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>7591000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-812000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-4451000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-8367000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-9576000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-10485000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-6168000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-5478000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-4318000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-3621000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-6136000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-5490000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-5219000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-8289000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-7181000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-10038000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-3940000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-1372000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>2083000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-2991000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-3551000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-2921000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-2430000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-1973000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-300000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-1200000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-1600000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-600000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-900000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-1200000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-900000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="DK18">
         <v>-1100000.0</v>
       </c>
       <c r="DL18">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DM18">
         <v>-900000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-1100000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-900000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-800000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-900000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>231</v>
+      </c>
+      <c r="B19">
+        <v>-66841000.0</v>
+      </c>
       <c r="C19">
+        <v>3079000.0</v>
+      </c>
+      <c r="D19">
         <v>-136529000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>111098000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-73319000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>144007000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>31912000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-372707000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7250000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9078000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-18391000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7779000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-23558000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-22064000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-29519000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-24576000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-16826000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-16364000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-12190000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2250000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>155390000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>12202000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-91984000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-20252000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-57606000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-216000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>17973000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>2500000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>19516000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>48835000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>8392000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-47996000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>20737000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>17409000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>43183000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>3765000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-24200000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>89098000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>96534000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>24510000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-163923000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>14179000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-4802000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-35031000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>22652000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>19738000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-51096000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-101836000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>10590000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>10151000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>13981000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-1622000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-3483000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-14982000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-6374000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-4391000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-2498000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -42222,111 +42533,114 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>256410000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>6862000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>103248000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>195009000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>61986000.0</v>
       </c>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>69845000.0</v>
       </c>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>179385000.0</v>
       </c>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -42383,200 +42697,205 @@
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>233</v>
+      </c>
+      <c r="B21">
+        <v>45833000.0</v>
+      </c>
       <c r="C21">
+        <v>-6274000.0</v>
+      </c>
+      <c r="D21">
         <v>41622000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-612000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2201000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2756000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-512000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>1758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-453000.0</v>
       </c>
       <c r="M21">
         <v>-453000.0</v>
       </c>
       <c r="N21">
+        <v>-453000.0</v>
+      </c>
+      <c r="O21">
         <v>127559000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-29993000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4927000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-20838000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-64031000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-10258000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-41647000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-11971000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-30641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65424000.0</v>
       </c>
       <c r="X21">
         <v>-65424000.0</v>
       </c>
       <c r="Y21">
         <v>-65424000.0</v>
       </c>
       <c r="Z21">
         <v>-65424000.0</v>
       </c>
-      <c r="AA21"/>
+      <c r="AA21">
+        <v>-65424000.0</v>
+      </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>-37000.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21">
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>-19000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-18000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-63000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-939000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-121000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>314872000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-160000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-285000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-168000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-180000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-233000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-193000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-196000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-175000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-201000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-194000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>529000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>755000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>784000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-379000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-7000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-668000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -42596,3015 +42915,3045 @@
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
+        <v>-9491000.0</v>
+      </c>
+      <c r="C22">
         <v>17527000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-202379000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>106508000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>518646000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-81030000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-121300000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>162381000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-147550000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-178389000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-130776000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>58008000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-293905000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-182249000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-168613000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-510485000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>203408000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-846284000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-322431000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-352317000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-222719000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-177564000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-197310000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-17521000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-25864000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-31830000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-18043000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-39603000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-43218000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-49334000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-44570000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-44492000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-46352000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-50842000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-44608000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-44465000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-43854000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-57109000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-66254000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-79351000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-77252000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-78806000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-33120000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-20641000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-24370000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-31546000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-19727000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-17864000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-13810000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-14054000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-15299000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-12634000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-9996000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-8035000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-7217000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-5920000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-7336000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-3705000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-3212000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-4993000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-7453000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-4514000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-10356000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-9426000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-11412000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-13955000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-7530000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-8540000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-8349000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-11353000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-9552000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-8314000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-7103000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-3042000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-8966000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-8194000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-8388000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-6148000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-5014000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-6411000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-5495000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>6155000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-2727000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-5716000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-8886000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-10289000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-2656000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-7717000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-5258000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-3083000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-3360000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-5028000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-5802000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-5145000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-6714000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-5496000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-5342000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-3192000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-2513000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-1808000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-2232000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-4987000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-3213000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-2641000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-1350000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-1000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DE22">
         <v>-900000.0</v>
       </c>
       <c r="DF22">
+        <v>-900000.0</v>
+      </c>
+      <c r="DG22">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="DH22">
         <v>-1200000.0</v>
       </c>
       <c r="DI22">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DJ22">
         <v>-800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-1000000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>-1200000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>-1100000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>-1200000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>-1900000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>-1000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>-1400000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B23">
+        <v>37675000.0</v>
+      </c>
+      <c r="C23">
         <v>-6604000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>42442000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>4860000.0</v>
+      </c>
+      <c r="F23">
         <v>-4860000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-666000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>415000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2172000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-616000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-540000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>354000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-198000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3048000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-5964000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-983000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-268000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1318000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3320000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5462000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2804000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>24099000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6698000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-10271000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>208772000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-216000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>50000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2024000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>942000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>283000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1020000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>117000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1325000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>336000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2531000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>797000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>374000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-46487000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>361000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1499000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>758000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2057000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>778000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-6000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1344000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>304000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>924000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>269000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>809000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="BD23">
         <v>22000.0</v>
       </c>
       <c r="BE23">
+        <v>22000.0</v>
+      </c>
+      <c r="BF23">
         <v>-751000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>73000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>41000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>59000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>56000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>10000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3409000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>64000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>160000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>757000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-104000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>35000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>329000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>249000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-749000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-79000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-558000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>61000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-817000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>505000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-55000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-315000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-221000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-217000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-139000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3629000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-309000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-307000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-15010000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>17653000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-399000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-334000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-75000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-190000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>265000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>25000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>762000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-2401000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>10000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-2517000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-1523000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>10000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-350000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-3663000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37000.0</v>
       </c>
       <c r="CZ23">
         <v>-37000.0</v>
       </c>
       <c r="DA23">
+        <v>-37000.0</v>
+      </c>
+      <c r="DB23">
         <v>-757000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>4000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-5700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-100000.0</v>
       </c>
-      <c r="DJ23"/>
       <c r="DK23"/>
-      <c r="DL23">
+      <c r="DL23"/>
+      <c r="DM23">
         <v>-100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DP23">
         <v>-100000.0</v>
       </c>
       <c r="DQ23">
         <v>-100000.0</v>
       </c>
+      <c r="DR23">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B24">
+        <v>39750000.0</v>
+      </c>
+      <c r="C24">
         <v>19480000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-280000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-375000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>192643000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>104345000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-369582000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-372000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-239000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-233000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-806000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-23558000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-22064000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-29519000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-24576000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-16364000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-12190000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-13781000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-42012000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-8726000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-167966000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-57606000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-216000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>17973000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>18333000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-805000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-517000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-396000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-309000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-150000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-646000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1225000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1234000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1084000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-3193000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-3963000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-5529000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-5517000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-4620000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-4408000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-4376000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-4864000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-2391000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-3004000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-945000.0</v>
       </c>
-      <c r="AW24">
-[...1 lines deleted...]
-      </c>
       <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>33000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3036000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1585000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1491000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-2133000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>151000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-137000.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>-196000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-236000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-137000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-41000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-132000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-712000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-54000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-7000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>1000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>6000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-2918000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3039000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>220000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1134000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-3000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>51804000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-53320000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>68000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>-1608000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>100000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>-9661000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-350000.0</v>
       </c>
-      <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>-12494000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-15000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-34000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-9000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-100000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-600000.0</v>
       </c>
-      <c r="DD24"/>
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>-100000.0</v>
       </c>
-      <c r="DF24"/>
       <c r="DG24"/>
-      <c r="DH24">
+      <c r="DH24"/>
+      <c r="DI24">
         <v>-100000.0</v>
       </c>
-      <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
-      <c r="DL24">
-[...1 lines deleted...]
-      </c>
+      <c r="DL24"/>
       <c r="DM24">
         <v>-100000.0</v>
       </c>
       <c r="DN24">
+        <v>-100000.0</v>
+      </c>
+      <c r="DO24">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DP24">
         <v>-100000.0</v>
       </c>
       <c r="DQ24">
         <v>-100000.0</v>
       </c>
+      <c r="DR24">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
-        <v>669505000.0</v>
+        <v>-8706000.0</v>
       </c>
       <c r="C25">
+        <v>3608000.0</v>
+      </c>
+      <c r="D25">
         <v>129122000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-10416000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16826000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-66452000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4104000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11427000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6027000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>24750000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15061000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>30300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11238000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>70595000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>221474000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>150881000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>848000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>116936000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3294000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9249000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7313000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>46639000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1970000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1437000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>356000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3956000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>356000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1639000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>342000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-219000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-398000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-276000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-4460000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1051000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1477000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1946000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1598000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>53000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1003000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2587000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>288000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2990000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>235000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-72000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>378000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>571000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-71000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-437000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>312000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>200000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>314000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>356000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1037000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>27261000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-9268000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-5904000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-7101000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-4293000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-4035000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-13835000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-16000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1747000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-75000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72000.0</v>
       </c>
       <c r="BN25">
         <v>-72000.0</v>
       </c>
       <c r="BO25">
+        <v>-72000.0</v>
+      </c>
+      <c r="BP25">
         <v>-70000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-71000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-66000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>693000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-2316000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3250000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>643000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>585000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>428000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>716000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1591000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>765000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>812000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>618000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1059000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>952000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2030000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>85000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-17000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>540000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-10318000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>50000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>77000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>515000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-72000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>229000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-38000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>506000.0</v>
       </c>
-      <c r="CQ25"/>
-      <c r="CR25">
+      <c r="CR25"/>
+      <c r="CS25">
         <v>813000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-813000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-4378000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>4585000.0</v>
       </c>
-      <c r="CV25"/>
       <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>1000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>2000.0</v>
       </c>
-      <c r="CZ25"/>
-      <c r="DA25">
+      <c r="DA25"/>
+      <c r="DB25">
         <v>2000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DD25">
         <v>-100000.0</v>
       </c>
       <c r="DE25">
+        <v>-100000.0</v>
+      </c>
+      <c r="DF25">
         <v>100000.0</v>
       </c>
-      <c r="DF25"/>
-      <c r="DG25">
+      <c r="DG25"/>
+      <c r="DH25">
         <v>1000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-100000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-600000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>200000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>1100000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>200000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>400000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>1200000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>237</v>
+      </c>
+      <c r="B26">
+        <v>-8157999.0</v>
+      </c>
       <c r="C26">
+        <v>-330000.0</v>
+      </c>
+      <c r="D26">
         <v>820000.0</v>
       </c>
-      <c r="D26">
-[...2 lines deleted...]
-      <c r="E26"/>
+      <c r="E26">
+        <v>-5288000.0</v>
+      </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-983000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-268000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>24761000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-26903000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2651000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>591609000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>437314000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>80060000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>416617000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>185923000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>30172000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>12028000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>56181000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3857000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1020000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>54004000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>43924000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>17415000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>23630000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>8150000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>15382000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>9000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1419000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>374000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>361000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>8807000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>4232000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>195676000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>501000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>774000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>108065000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1345000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>293000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>119565000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3862000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>6426000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>27082000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>6925000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>12122000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>7927000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>10980000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>9182000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>8280000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
-[...1 lines deleted...]
-      </c>
+      <c r="BY26"/>
       <c r="BZ26">
         <v>-1000.0</v>
       </c>
-      <c r="CA26"/>
+      <c r="CA26">
+        <v>-1000.0</v>
+      </c>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27">
+        <v>7724000.0</v>
+      </c>
+      <c r="C27">
         <v>7967000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8549000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9214000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10285000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10448000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12049000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>14099000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>11556000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15658000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>20760000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>20292000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>28647000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>27775000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>31544000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>38048000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>32933000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>32169000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>45274000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>53123000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>53060000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>50433000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>65705000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>7932000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3965000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4245000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2624000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4621000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5558000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4387000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4431000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4251000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5245000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>6752000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4331000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4513000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4213000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3780000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5162000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5257000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4961000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4153000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4764000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2582000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1932000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1507000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1691000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1852000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1040000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>696000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>663000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>638000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>483000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>423000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>492000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>589000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>587000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>370000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>542000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>703000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>432000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>198000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>632000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>425000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>84000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>263000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>416000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>357000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>497000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2070000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>450000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1800000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>2267000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>1034000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>406000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>53000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>108000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B28">
+        <v>37675000.0</v>
+      </c>
+      <c r="C28">
         <v>-6604000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>42442000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1040000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7061000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3422000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-97000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>258216000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5886000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>100389000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>197121000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>61335000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-354379000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>191440000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-30976000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4659000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>159865000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-60711000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-15720000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-38843000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>576987000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>404610000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-22388000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>416617000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>185923000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30172000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12028000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>56181000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3857000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1020000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>54004000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>43924000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>17415000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>23630000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8131000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>15364000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-54000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>480000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>253000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>278351000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>201000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8522000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4064000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>195496000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>268000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>581000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>107698000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1170000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>92000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>119371000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4391000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7181000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>27866000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6546000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>12115000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7259000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1851000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>923000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7002000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1353000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>958000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>19044000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3389000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>38000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>21030000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>8923000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>12991000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-650000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>171000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>17512000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-647000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-44000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-558000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>61000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-812000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>589000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>648000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-275000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-83000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>56603000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>17290000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3314000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-309000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-307000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-51000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>22365000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-94000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-270000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>25806000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>41000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1441000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>16805000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>594000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-8000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>12223000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>878000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>689000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>13231000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>811000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>683000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>20850000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>710000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>56000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>15943000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DC28">
         <v>100000.0</v>
       </c>
       <c r="DD28">
+        <v>100000.0</v>
+      </c>
+      <c r="DE28">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5200000.0</v>
       </c>
       <c r="DF28">
         <v>-5200000.0</v>
       </c>
       <c r="DG28">
+        <v>-5200000.0</v>
+      </c>
+      <c r="DH28">
         <v>100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>6100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>300000.0</v>
       </c>
-      <c r="DK28"/>
-      <c r="DL28">
+      <c r="DL28"/>
+      <c r="DM28">
         <v>100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>5000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>1800000.0</v>
       </c>
-      <c r="DO28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DP28"/>
       <c r="DQ28">
         <v>100000.0</v>
       </c>
+      <c r="DR28">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B29">
+        <v>-32423000.0</v>
+      </c>
+      <c r="C29">
         <v>-39475000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>107804000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-127462000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-185502000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-173163000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-144814000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>314269000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-83555000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-176781000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-39655000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-171938000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-325593000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-117816000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-38708000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-170903000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-88510000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-342408000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-142143000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>144412000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>663085000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-128568000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6497000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>115634000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-23110000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-23743000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-32259000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-30014000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-50607000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-45266000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-33513000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-39971000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-66075000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-32078000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-37255000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-30746000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-38617000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-61248000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-62356000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-62032000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-69831000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-54751000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-28527000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-12322000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-30490000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-19768000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-15874000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-10941000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-20431000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-12263000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-14880000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-7633000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-10583000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-4090000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-3793000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-6126000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-4220000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-2869000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-3321000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-8398000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-9041000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-5808000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-8317000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-9347000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-9380000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-12386000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-6417000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-7300000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-6727000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-6720000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-10418000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-1970000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-5202000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-4934000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-9159000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-5952000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-6697000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-2414000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-3239000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-4829000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-4328000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>7718000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-789000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-4379000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-8359000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-9395000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-9960000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-5853000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-4891000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-3302000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-3038000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-6259000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-4948000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-4324000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-5888000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-3333000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-7521000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-2417000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-1241000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>2083000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-2991000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-3347000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-2779000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-2078000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-1840000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-300000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-1200000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-1600000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-600000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-900000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-1100000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-900000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="DK29">
         <v>-1100000.0</v>
       </c>
       <c r="DL29">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DM29">
         <v>-900000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-1100000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-900000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-800000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-900000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B30">
+        <v>-28361000.0</v>
+      </c>
+      <c r="C30">
         <v>20483000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-136529000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>111098000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-73319000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>144007000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31912000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-372707000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7250000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9078000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-18391000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7779000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-23558000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22064000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-29519000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-24576000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-16826000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-16364000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12190000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-12901000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>141609000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-31122000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-100710000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-188218000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-57728000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-216000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17973000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2024000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>18711000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>48318000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7996000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-48305000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>20587000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16763000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>41958000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2531000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-25284000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>85905000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>92571000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>18981000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-169440000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9559000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-9210000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-39407000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>17788000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>17347000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-54100000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-102781000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>9701000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9161000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15412000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3207000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-4974000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-17115000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-7349000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-4528000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3270000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>804000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3624000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6130000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7985000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3304000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-3958000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>829000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-14840000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>129000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2262000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-104000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>68000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-3306000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6186000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>11428000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15598000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-5974000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>17577000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6319000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6729000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-12367000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-53793000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-428000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-227000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-59000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-23000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-72000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-8000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-181000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-525000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-315000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-587000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-916000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-583000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>123000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-542000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-895000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-2401000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-3848000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-2517000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-1523000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-131000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-350000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-3663000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-12698000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-157000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-386000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-142000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-100000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-600000.0</v>
       </c>
-      <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>-100000.0</v>
       </c>
-      <c r="DF30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DG30"/>
       <c r="DH30">
         <v>-100000.0</v>
       </c>
       <c r="DI30">
         <v>-100000.0</v>
       </c>
-      <c r="DJ30"/>
+      <c r="DJ30">
+        <v>-100000.0</v>
+      </c>
       <c r="DK30"/>
-      <c r="DL30">
+      <c r="DL30"/>
+      <c r="DM30">
         <v>-100000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DP30">
         <v>-100000.0</v>
       </c>
       <c r="DQ30">
+        <v>-100000.0</v>
+      </c>
+      <c r="DR30">
         <v>-100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>