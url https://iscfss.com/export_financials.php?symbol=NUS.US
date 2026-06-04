--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5838,807 +5841,813 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU62"/>
+  <dimension ref="A1:DV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DT1" t="s">
         <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>28815000.0</v>
+      </c>
+      <c r="C2">
         <v>26183000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28523000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28734000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33590000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>34880000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32736000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36305000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32237000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43113000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48583000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49529000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>49494000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>53963000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>41620000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>55013000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>40719000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>49993000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>52023000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>60632000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>67083000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>66174000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>55298000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>51655000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>39891000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38979000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>39404000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>48551000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>52273000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>47617000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>52843000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>58920000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>62253000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>50341000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>41638000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>37846000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>42076000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>41261000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>40490000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>43360000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>34084000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>28832000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35718000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>39464000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>33564000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>34712000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>28275000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>35836000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>51276000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>82684000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>67516000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>48954000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>52255000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>47882000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>41181000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>44764000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>42014000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>32181000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>30945000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>28620000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>27537000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>25480000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>28763000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>28385000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>28979000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>25292000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>16547000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>19218000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>19099000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>20378000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18588000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>27449000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>22552000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>24108000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>28293000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>27848000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>28485000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>20815000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>22966000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>21555000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>27401000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>20276000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>18555000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>19083000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>20891000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>25182000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>16565000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>15567000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>17676000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>18816000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>18042000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>15686000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>22318000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>17992000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>15104000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>19982000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>15864000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>14733000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>17685000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>15885000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>14816000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>15837000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>15038000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>12093000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>16044000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>22700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>17700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>21200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>16300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>17900000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>10600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23300000.0</v>
       </c>
       <c r="DJ2">
         <v>23300000.0</v>
       </c>
       <c r="DK2">
-        <v>6700000.0</v>
+        <v>23300000.0</v>
       </c>
       <c r="DL2">
         <v>6700000.0</v>
       </c>
       <c r="DM2">
+        <v>6700000.0</v>
+      </c>
+      <c r="DN2">
         <v>7200000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>6600000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2">
         <v>4400000.0</v>
       </c>
-      <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
+      <c r="DV2"/>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6722,52 +6731,53 @@
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
+      <c r="DV3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6851,472 +6861,474 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-236754000.0</v>
+      </c>
+      <c r="C5">
         <v>-116105000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-116916000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-114058000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-123850000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-124758000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-105040000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-116995000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-110607000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-100006000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-108836000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-101446000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-91005000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-86509000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-109385000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-90638000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-69528000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-73896000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-75658000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-68553000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-71626000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-64768000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-83108000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-93441000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-100289000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-85292000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-94961000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-81276000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-75794000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-79934000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-82555000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-75460000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-55474000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-66318000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-69233000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-74743000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-74771000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-84122000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-68523000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-71463000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-67250000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-71269000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-73000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-63251000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-61976000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-51521000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-44964000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-42284000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-66250000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-46228000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-53864000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-55272000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-55372000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-51822000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-58457000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-59207000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-54550000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-62565000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-63859000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-53962000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-55171000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-58539000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-66120000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-72005000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-69334000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-68134000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-68393000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-69781000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-69951000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-70061000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-71214000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-68774000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-67851000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-67759000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-65624000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-64152000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-64879000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-65107000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-66647000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-67690000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-67451000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-68701000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-67823000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-64280000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-65465000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-73226000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-67862000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-70882000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-73696000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-73247000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-73121000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-67435000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-71970000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-68988000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-65492000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-65347000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-52742000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-76738000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-59365000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-52983000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-50072000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-71794000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-48611000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-50169000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-53372000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-55100000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-49300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-56000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-51000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-48100000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-51500000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-39700000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-46600000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-8500000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-8900000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-8400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-7400000.0</v>
       </c>
-      <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>439635000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>439635000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
@@ -7345,51 +7357,53 @@
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BL6">
+        <v>0.0</v>
+      </c>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
@@ -7407,140 +7421,143 @@
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
+      <c r="DV6"/>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7">
+        <v>54017000.0</v>
+      </c>
+      <c r="C7">
         <v>82426000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>62382000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>61837000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>61949000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>84612000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>68351000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>70318000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>74198000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>104290000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>68208000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>74487000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>78776000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>76540000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>78053000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>90156000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>100844000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>127504000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>95741000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>100826000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>108237000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>164984000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>121439000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>103043000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>108145000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>145050000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>80953000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>84102000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>81075000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7592,52 +7609,53 @@
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
         <v>91000.0</v>
       </c>
       <c r="C8">
         <v>91000.0</v>
       </c>
       <c r="D8">
         <v>91000.0</v>
       </c>
       <c r="E8">
         <v>91000.0</v>
       </c>
       <c r="F8">
         <v>91000.0</v>
       </c>
       <c r="G8">
         <v>91000.0</v>
       </c>
       <c r="H8">
         <v>91000.0</v>
       </c>
       <c r="I8">
@@ -7654,51 +7672,53 @@
       </c>
       <c r="M8">
         <v>91000.0</v>
       </c>
       <c r="N8">
         <v>91000.0</v>
       </c>
       <c r="O8">
         <v>91000.0</v>
       </c>
       <c r="P8">
         <v>91000.0</v>
       </c>
       <c r="Q8">
         <v>91000.0</v>
       </c>
       <c r="R8">
         <v>91000.0</v>
       </c>
       <c r="S8">
         <v>91000.0</v>
       </c>
       <c r="T8">
         <v>91000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>91000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7759,237 +7779,238 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
         <v>39</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>635994000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>633161000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>627515000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>623477000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>627787000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>624665000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>619193000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>615579000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>611483000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>613278000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>609886000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>606349000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>599258000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>601703000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>590678000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>586976000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>579204000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>579801000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>570491000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>563115000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>557916000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>557544000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>557283000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>556294000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>553270000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>552564000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>545234000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>532996000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>523233000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>466349000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>460782000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>448928000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>449762000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>439635000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>431563000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>431459000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>419804000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>419921000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>415026000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>418243000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>412892000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>414394000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>412177000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>410440000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>399677000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>397383000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>357701000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>332588000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>319802000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>317293000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>310868000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>305336000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>296619000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>292240000.0</v>
       </c>
-      <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>271957000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>261126000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>256505000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>250912000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>247077000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
@@ -8006,472 +8027,476 @@
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
+      <c r="DV9"/>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>198654000.0</v>
+      </c>
+      <c r="C10">
         <v>238630000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>251787000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>264159000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>203770000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>186883000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>227751000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>224250000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>212532000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>256057000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>233314000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>235554000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>229941000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>264725000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>294136000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>363923000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>302216000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>339593000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>282412000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>354759000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>339099000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>402683000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>366710000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>375512000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>352578000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>335630000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>320034000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>360632000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>310288000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>386911000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>390066000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>402031000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>421484000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>426399000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>363769000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>345102000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>335578000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>357246000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>516994000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>544848000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>250087000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>289354000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>305808000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>292414000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>304712000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>288415000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>194944000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>219501000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>284580000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>525153000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>553499000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>402678000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>325720000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>320025000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>321929000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>371801000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>276206000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>272974000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>242034000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>233403000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>215941000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>230337000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>197627000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>172674000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>180136000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>158045000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>160639000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>125302000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>117034000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>114586000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>101276000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>92558000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>97537000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>87327000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>118024000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>99011000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>100806000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>121353000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>118287000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>121553000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>129773000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>155409000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>152814000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>151637000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>150802000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>109865000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>123598000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>169774000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>135363000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>122568000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>144435000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>113650000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>103867000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>120341000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>105411000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>95058000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>73799000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>75923000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>65871000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>61314000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>51537000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>63996000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>49899000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>48014000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>33131000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>110200000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>108200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>146800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>160000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>188800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>174300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>156200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>159100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>166300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>154200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>151400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>196800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>207100000.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
-      <c r="DR10">
+      <c r="DR10"/>
+      <c r="DS10">
         <v>63200000.0</v>
       </c>
-      <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
         <v>41</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>238630000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>251787000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>264159000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>203770000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>186883000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>227751000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>233314000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>235554000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>229941000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>264725000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>294136000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>363923000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>302216000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>339593000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>282412000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>354759000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -8532,413 +8557,417 @@
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
+      <c r="DV11"/>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>200405000.0</v>
+      </c>
+      <c r="C12">
         <v>239841000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>252997000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>264159000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>213551000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>197994000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>237828000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>232921000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>221206000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>267816000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>249987000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>252326000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>246715000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>278509000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>308004000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>381800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>317529000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>354814000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>301602000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>379258000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>362714000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>423899000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>378011000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>386300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>361665000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>344043000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>327492000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>368365000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>318326000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>398257000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>401454000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>410231000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>430099000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>438246000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>371752000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>353084000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>347337000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>368126000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>532597000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>556351000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>265059000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>303725000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>316691000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>303932000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>316344000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>300208000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>207171000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>233728000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>303283000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>547127000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>565598000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>411432000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>334254000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>333403000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>337733000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>385440000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>289901000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>290701000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>242034000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>233403000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>215941000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>230337000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>197627000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>172674000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>180136000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>158045000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>160639000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>125302000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>117034000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>114586000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>101276000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>94378000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>99447000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>92552000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>125724000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>99011000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>113006000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>121353000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>118287000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>123553000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>145598000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>155409000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>152814000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>162242000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>156577000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>120095000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>123598000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>169774000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>135363000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>122568000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>144435000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>113650000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>103867000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>120341000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>105411000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>95058000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>73799000.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>65871000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>61314000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>51537000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>49899000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>48014000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>33131000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>110200000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>108200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>146800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>160000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>188800000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>174300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>156200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>159100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>166300000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>154200000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>151400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>196800000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>207100000.0</v>
       </c>
-      <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
-      <c r="DR12">
+      <c r="DR12"/>
+      <c r="DS12">
         <v>63200000.0</v>
       </c>
-      <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
         <v>91000.0</v>
       </c>
       <c r="C13">
         <v>91000.0</v>
       </c>
       <c r="D13">
         <v>91000.0</v>
       </c>
       <c r="E13">
         <v>91000.0</v>
       </c>
       <c r="F13">
         <v>91000.0</v>
       </c>
       <c r="G13">
         <v>91000.0</v>
       </c>
       <c r="H13">
         <v>91000.0</v>
       </c>
       <c r="I13">
@@ -9154,525 +9183,529 @@
       <c r="CA13">
         <v>91000.0</v>
       </c>
       <c r="CB13">
         <v>91000.0</v>
       </c>
       <c r="CC13">
         <v>91000.0</v>
       </c>
       <c r="CD13">
         <v>91000.0</v>
       </c>
       <c r="CE13">
         <v>91000.0</v>
       </c>
       <c r="CF13">
         <v>91000.0</v>
       </c>
       <c r="CG13">
         <v>91000.0</v>
       </c>
       <c r="CH13">
         <v>91000.0</v>
       </c>
       <c r="CI13">
+        <v>91000.0</v>
+      </c>
+      <c r="CJ13">
         <v>70000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>72000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000.0</v>
       </c>
       <c r="CL13">
         <v>71000.0</v>
       </c>
       <c r="CM13">
-        <v>80000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="CN13">
         <v>80000.0</v>
       </c>
       <c r="CO13">
         <v>80000.0</v>
       </c>
       <c r="CP13">
+        <v>80000.0</v>
+      </c>
+      <c r="CQ13">
         <v>81000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="CR13">
         <v>82000.0</v>
       </c>
       <c r="CS13">
         <v>82000.0</v>
       </c>
       <c r="CT13">
         <v>82000.0</v>
       </c>
       <c r="CU13">
-        <v>83000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="CV13">
         <v>83000.0</v>
       </c>
       <c r="CW13">
+        <v>83000.0</v>
+      </c>
+      <c r="CX13">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="CY13">
         <v>85000.0</v>
       </c>
       <c r="CZ13">
+        <v>85000.0</v>
+      </c>
+      <c r="DA13">
         <v>86000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DC13">
         <v>100000.0</v>
       </c>
-      <c r="DD13"/>
+      <c r="DD13">
+        <v>100000.0</v>
+      </c>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>49422000.0</v>
+      </c>
+      <c r="C14">
         <v>49912000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>50310000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>49499000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>50328000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>49712000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>49733000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>49688000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>49538000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>49479000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49859000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>50161000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>50058000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>49783000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>50199000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>50960000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>51066000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>50801000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>51260000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>51557000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>52172000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>51308000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>52243000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>51925000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>55101000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>55807000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>55788000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>55943000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>56128000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>56341000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>56704000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>56713000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>55959000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>55053000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>54834000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>54839000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>54057000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>55539000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>57852000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>56356000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>56411000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>57524000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>58663000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>59713000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>60261000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>60442000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>60777000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>61118000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>61227000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>61881000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>61508000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>61121000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>60566000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>60893000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>62060000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>64230000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>65017000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>62230000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>64708000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>64193000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>64017000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>61888000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>64065000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>65072000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>64767000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>62474000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>63885000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>63726000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>63522000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>63334000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>64206000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>64269000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>64166000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>63457000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>65334000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>65343000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>66811000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>65939000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>70580000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>71148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70131000.0</v>
       </c>
       <c r="CD14">
         <v>70131000.0</v>
       </c>
       <c r="CE14">
+        <v>70131000.0</v>
+      </c>
+      <c r="CF14">
         <v>71632000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>71452000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>71353000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>69747000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>72554000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>73747000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>72467000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>70691000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>81733000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>81561000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>82207000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>80790000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>83028000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>83568000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>83167000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>82389000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>83498000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>84231000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>84934000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>84092000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>85409000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>86192000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>87196000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>86542000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>87916667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000000.0</v>
       </c>
       <c r="DE14">
         <v>88000000.0</v>
       </c>
       <c r="DF14">
         <v>88000000.0</v>
       </c>
       <c r="DG14">
+        <v>88000000.0</v>
+      </c>
+      <c r="DH14">
         <v>85000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>88000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>86410256.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>82195122.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>87714286.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>88235294.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>88620690.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>62812500.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>64838710.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>80400000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>105789474.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83636364.0</v>
       </c>
       <c r="DS14">
         <v>83636364.0</v>
       </c>
       <c r="DT14">
         <v>83636364.0</v>
       </c>
       <c r="DU14">
         <v>83636364.0</v>
       </c>
+      <c r="DV14">
+        <v>83636364.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>91000.0</v>
       </c>
       <c r="N15">
         <v>91000.0</v>
       </c>
       <c r="O15">
         <v>91000.0</v>
       </c>
       <c r="P15">
         <v>91000.0</v>
       </c>
       <c r="Q15">
         <v>91000.0</v>
       </c>
       <c r="R15">
         <v>91000.0</v>
       </c>
       <c r="S15">
         <v>91000.0</v>
       </c>
       <c r="T15">
         <v>91000.0</v>
       </c>
       <c r="U15">
@@ -9852,317 +9885,323 @@
       <c r="CA15">
         <v>91000.0</v>
       </c>
       <c r="CB15">
         <v>91000.0</v>
       </c>
       <c r="CC15">
         <v>91000.0</v>
       </c>
       <c r="CD15">
         <v>91000.0</v>
       </c>
       <c r="CE15">
         <v>91000.0</v>
       </c>
       <c r="CF15">
         <v>91000.0</v>
       </c>
       <c r="CG15">
         <v>91000.0</v>
       </c>
       <c r="CH15">
         <v>91000.0</v>
       </c>
       <c r="CI15">
+        <v>91000.0</v>
+      </c>
+      <c r="CJ15">
         <v>70000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>72000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000.0</v>
       </c>
       <c r="CL15">
         <v>71000.0</v>
       </c>
       <c r="CM15">
-        <v>80000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="CN15">
         <v>80000.0</v>
       </c>
       <c r="CO15">
         <v>80000.0</v>
       </c>
       <c r="CP15">
+        <v>80000.0</v>
+      </c>
+      <c r="CQ15">
         <v>81000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="CR15">
         <v>82000.0</v>
       </c>
       <c r="CS15">
         <v>82000.0</v>
       </c>
       <c r="CT15">
         <v>82000.0</v>
       </c>
       <c r="CU15">
-        <v>83000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="CV15">
         <v>83000.0</v>
       </c>
       <c r="CW15">
-        <v>85000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="CX15">
         <v>85000.0</v>
       </c>
       <c r="CY15">
         <v>85000.0</v>
       </c>
       <c r="CZ15">
+        <v>85000.0</v>
+      </c>
+      <c r="DA15">
         <v>86000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DC15">
         <v>100000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>100000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
+      <c r="DV15"/>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>6200000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>7300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7400000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>15688000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>11800000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11900000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20338000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11900000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17400000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>27053000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20800000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>33139000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>24500000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23800000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19800000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35054000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>20162000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>20104000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>12669000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>13494000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>6644000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>6160000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>13596000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>4608000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>22007000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>78523000.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:126">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10246,87 +10285,86 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:126">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -10379,51 +10417,53 @@
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
-      <c r="BL18"/>
+      <c r="BL18">
+        <v>0.0</v>
+      </c>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
@@ -10441,52 +10481,53 @@
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
+      <c r="DV18"/>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:126">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10570,177 +10611,178 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:126">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
         <v>83625000.0</v>
       </c>
       <c r="C20">
         <v>83625000.0</v>
       </c>
       <c r="D20">
         <v>83625000.0</v>
       </c>
       <c r="E20">
         <v>83625000.0</v>
       </c>
       <c r="F20">
         <v>83625000.0</v>
       </c>
       <c r="G20">
-        <v>99885000.0</v>
+        <v>83625000.0</v>
       </c>
       <c r="H20">
         <v>99885000.0</v>
       </c>
       <c r="I20">
+        <v>99885000.0</v>
+      </c>
+      <c r="J20">
         <v>230768000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>218166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229469000.0</v>
       </c>
       <c r="L20">
         <v>229469000.0</v>
       </c>
       <c r="M20">
-        <v>206432000.0</v>
+        <v>229469000.0</v>
       </c>
       <c r="N20">
         <v>206432000.0</v>
       </c>
       <c r="O20">
         <v>206432000.0</v>
       </c>
       <c r="P20">
         <v>206432000.0</v>
       </c>
       <c r="Q20">
         <v>206432000.0</v>
       </c>
       <c r="R20">
         <v>206432000.0</v>
       </c>
       <c r="S20">
-        <v>215582000.0</v>
+        <v>206432000.0</v>
       </c>
       <c r="T20">
         <v>215582000.0</v>
       </c>
       <c r="U20">
-        <v>202979000.0</v>
+        <v>215582000.0</v>
       </c>
       <c r="V20">
         <v>202979000.0</v>
       </c>
       <c r="W20">
-        <v>196573000.0</v>
+        <v>202979000.0</v>
       </c>
       <c r="X20">
         <v>196573000.0</v>
       </c>
       <c r="Y20">
         <v>196573000.0</v>
       </c>
       <c r="Z20">
         <v>196573000.0</v>
       </c>
       <c r="AA20">
         <v>196573000.0</v>
       </c>
       <c r="AB20">
         <v>196573000.0</v>
       </c>
       <c r="AC20">
         <v>196573000.0</v>
       </c>
       <c r="AD20">
         <v>196573000.0</v>
       </c>
       <c r="AE20">
-        <v>187423000.0</v>
+        <v>196573000.0</v>
       </c>
       <c r="AF20">
         <v>187423000.0</v>
       </c>
       <c r="AG20">
         <v>187423000.0</v>
       </c>
       <c r="AH20">
-        <v>114954000.0</v>
+        <v>187423000.0</v>
       </c>
       <c r="AI20">
         <v>114954000.0</v>
       </c>
       <c r="AJ20">
         <v>114954000.0</v>
       </c>
       <c r="AK20">
         <v>114954000.0</v>
       </c>
       <c r="AL20">
         <v>114954000.0</v>
       </c>
       <c r="AM20">
         <v>114954000.0</v>
       </c>
       <c r="AN20">
         <v>114954000.0</v>
       </c>
       <c r="AO20">
         <v>114954000.0</v>
       </c>
       <c r="AP20">
-        <v>112446000.0</v>
+        <v>114954000.0</v>
       </c>
       <c r="AQ20">
         <v>112446000.0</v>
       </c>
       <c r="AR20">
         <v>112446000.0</v>
       </c>
       <c r="AS20">
         <v>112446000.0</v>
       </c>
       <c r="AT20">
         <v>112446000.0</v>
       </c>
       <c r="AU20">
         <v>112446000.0</v>
       </c>
       <c r="AV20">
         <v>112446000.0</v>
       </c>
       <c r="AW20">
         <v>112446000.0</v>
       </c>
       <c r="AX20">
         <v>112446000.0</v>
       </c>
@@ -10831,1623 +10873,1638 @@
       <c r="CA20">
         <v>112446000.0</v>
       </c>
       <c r="CB20">
         <v>112446000.0</v>
       </c>
       <c r="CC20">
         <v>112446000.0</v>
       </c>
       <c r="CD20">
         <v>112446000.0</v>
       </c>
       <c r="CE20">
         <v>112446000.0</v>
       </c>
       <c r="CF20">
         <v>112446000.0</v>
       </c>
       <c r="CG20">
         <v>112446000.0</v>
       </c>
       <c r="CH20">
         <v>112446000.0</v>
       </c>
       <c r="CI20">
-        <v>111331000.0</v>
+        <v>112446000.0</v>
       </c>
       <c r="CJ20">
         <v>111331000.0</v>
       </c>
       <c r="CK20">
-        <v>118768000.0</v>
+        <v>111331000.0</v>
       </c>
       <c r="CL20">
         <v>118768000.0</v>
       </c>
       <c r="CM20">
         <v>118768000.0</v>
       </c>
       <c r="CN20">
         <v>118768000.0</v>
       </c>
       <c r="CO20">
         <v>118768000.0</v>
       </c>
       <c r="CP20">
         <v>118768000.0</v>
       </c>
-      <c r="CQ20"/>
+      <c r="CQ20">
+        <v>118768000.0</v>
+      </c>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:126">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>39290000.0</v>
+      </c>
+      <c r="C21">
         <v>42614000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>44198000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>45937000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>47554000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>74278000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>85266000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>88464000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>101933000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>95260000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>108972000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>112619000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>64711000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>66701000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>68743000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>72665000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>74874000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>76991000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>88497000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>98955000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>87135000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>89532000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>74391000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>76161000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>77796000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>80321000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>83172000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>84482000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>86935000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>89989000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>91957000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>95887000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>100601000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>67647000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>68904000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>59802000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>61678000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>63553000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>65408000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>67410000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>69424000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>67009000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>68862000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>70900000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>72998000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>75062000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>77234000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>79258000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>81377000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>83168000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>85901000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>87644000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>89922000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>92518000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>76920000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>79094000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>80195000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>83333000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>70375000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>75317000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>76342000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>78270000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>79311000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>79925000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>80588000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>81968000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>84064000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>83974000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>85111000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>87888000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>83157000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>84392000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>85933000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>86163000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>87912000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>88500000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>90182000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>91349000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>90595000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>92341000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>93653000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>203583000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>205007000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>206675000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>194946000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>191451000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>173367000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>174178000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>185336000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>186340000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>186034000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>186310000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>187255000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>182246000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>181394000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>181106000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>182785000.0</v>
       </c>
-      <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>197108000.0</v>
       </c>
-      <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
+      <c r="DV21"/>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:126">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
+        <v>178600000.0</v>
+      </c>
+      <c r="C22">
         <v>183599000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>178533000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>180377000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>188776000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>190242000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>247789000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>243994000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>265100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>279978000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>291103000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>372250000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>366537000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>346183000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>327481000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>354211000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>381585000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>399931000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>415203000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>390977000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>363431000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>314366000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>270319000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>261969000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>257474000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>275891000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>282997000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>292696000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>304311000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>295821000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>289291000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>283730000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>282983000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>253454000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>252470000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>246658000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>251947000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>249936000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>253350000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>259933000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>275281000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>265256000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>260464000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>305027000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>312788000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>338491000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>369107000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>389650000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>410668000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>339669000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>254187000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>178183000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>149089000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>135874000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>137052000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>124677000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>120718000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>112111000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>105400000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>108431000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>112812000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>114475000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>118283000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>113819000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>114473000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>105661000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>109136000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>111922000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>112917000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>114378000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>110092000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>107675000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>100836000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>100792000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>97550000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>94929000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>93544000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>92092000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>101746000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>104462000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>99746000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>99399000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>104009000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>95486000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>91260000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>87474000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>88433000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>87773000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>93862000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>83338000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>87059000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>89386000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>91790000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>88306000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>87103000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>90287000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>89719000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>84255000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>83077000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>83852000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>79164000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>82015000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>89494000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>92035000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>90731000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>85800000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>80900000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>71000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>72700000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>79500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>65400000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>80600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>100800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>52400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>59700000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>58100000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>54700000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>44900000.0</v>
       </c>
-      <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
-      <c r="DR22">
+      <c r="DR22"/>
+      <c r="DS22">
         <v>32700000.0</v>
       </c>
-      <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
+      <c r="DV22"/>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:126">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>1376798000.0</v>
+      </c>
+      <c r="C23">
         <v>1405313000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1424406000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1443693000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1391411000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1468914000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1582895000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1585972000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1741915000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1808626000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1793091000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1893776000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1824645000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1820970000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1763172000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1900901000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1892249000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1906480000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1974409000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2049980000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1950099000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1957076000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1816711000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1794493000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1746319000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1769006000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1736905000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1791098000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1755101000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1694446000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1746237000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1746363000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1774669000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1589872000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1547331000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1507145000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1494416000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1474045000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1751815000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1780869000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1511473000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1505843000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1553458000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1602620000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1612617000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1614434000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1573249000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1603614000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1641621000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1821062000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1688487000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1392707000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1207793000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1152907000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1115723000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1134971000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1028487000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>990956000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>898848000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>888203000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>856818000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>892224000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>819710000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>772567000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>770810000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>748449000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>740958000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>707599000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>699037000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>709772000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>681771000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>690037000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>697215000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>683243000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>719471000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>686199000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>688627000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>664849000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>651643000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>650275000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>656827000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>678866000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>674538000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>669692000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>659496000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>609737000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>575939000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>618163000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>603875000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>623747000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>623552000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>602097000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>598785000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>611838000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>594998000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>595433000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>582606000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>582352000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>578073000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>576075000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>567102000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>590803000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>589249000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>592028000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>579193000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>643200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>615300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>586100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>575800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>606400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>478600000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>461600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>485000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>352400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>326300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>306800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>342100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>331700000.0</v>
       </c>
-      <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
-      <c r="DR23">
+      <c r="DR23"/>
+      <c r="DS23">
         <v>118200000.0</v>
       </c>
-      <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
+      <c r="DV23"/>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:126">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>203593000.0</v>
+      </c>
+      <c r="C24">
         <v>204187000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>209044000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>213900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>218757000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>363613000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>373470000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>428327000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>453183000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>478040000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>362896000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>367753000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>372609000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>377466000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>382323000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>387179000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>258995000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>268781000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>278563000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>288343000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>298120000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>305393000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>312664000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>319932000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>327197000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>334461000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>341724000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>348986000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>356247000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>361008000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>365767000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>370525000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>107275000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>310790000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>316519000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>324059000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>329001000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>334165000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>356298000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>362051000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>168377000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>181745000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>186222000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>177178000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>181197000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>164567000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>95783000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>111621000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>109882000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>113852000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>120606000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>128664000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>138782000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>154963000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>182752000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>190712000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>96082000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>107944000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>109361000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>118287000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>123431000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>133013000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>107300000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>113258000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>114653000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>121119000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>139030000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>138981000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>151387000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>158760000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>158762000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>158904000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>179163000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>169229000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>183112000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>159129000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>176778000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>136173000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>108371000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>110737000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>123620000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>123483000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>138559000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>140643000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>158780000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>132701000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>140637000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>146457000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>149723000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>147488000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>87077000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>81077000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>82105000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>81732000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>79731000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>81178000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>73107000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>73718000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>81267000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>77826000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>76908000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>84884000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>87143000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>39877000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>38631000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
+      <c r="DV24"/>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:126">
       <c r="A25" t="s">
         <v>55</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>204187000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>209044000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>213900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>218757000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>363613000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>373470000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>362896000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>367753000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>372609000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>377466000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>382323000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>387179000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>258995000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>268781000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>278563000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>288343000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>298120000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>305393000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>312664000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>319932000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>327197000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>334461000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>341724000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>348986000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>356247000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>361008000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-      <c r="BI25">
+      <c r="BI25"/>
+      <c r="BJ25">
         <v>123431000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>133013000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>107300000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>113258000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
@@ -12464,83 +12521,84 @@
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
+      <c r="DV25"/>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:126">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>18745000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>39590000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>36374000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>39493000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>35868000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
@@ -12603,52 +12661,53 @@
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:126">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12732,493 +12791,499 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:126">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>78956000.0</v>
+      </c>
+      <c r="C28">
         <v>125623000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>39639000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>46578000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>96936000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>291342000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>274070000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>304395000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>344849000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>351273000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>337790000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>346686000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>268944000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>255797000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>208740000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>153412000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>167623000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>164192000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>201892000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>186910000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>157258000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>97694000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>97393000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>142463000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>177764000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>171381000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>164887000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>169121000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>210939000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>43552000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>58156000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>65975000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>48450000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-37769000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>54451000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>79490000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>92905000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>59646000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-87368000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-85901000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12987000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-39760000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-52843000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-40270000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-39616000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-41078000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-6235000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-8052000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-86667000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-343477000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-364331000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-204553000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-130407000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-126043000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-110251000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-152989000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-152516000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-136422000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-104087000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-87144000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-64960000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-69459000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-52211000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-26607000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-23996000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1526000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>14517000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>42703000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>62871000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>74370000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>84716000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>93603000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>115007000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>113343000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>97076000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>91251000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>102739000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>41472000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>21823000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>16302000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>20626000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-5169000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>12960000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>16508000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>25913000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>41376000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>39635000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-5584000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>32647000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>24920000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-57358000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-32573000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-21762000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-38609000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-25680000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-13880000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-692000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-2205000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>15396000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>16512000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>25371000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>20888000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>37244000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>39914000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>55950000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>35100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>34500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-11900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-24000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-35600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-33500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-16300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>17100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-156300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-144200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-141400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-115300000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-115600000.0</v>
       </c>
-      <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
-      <c r="DR28">
+      <c r="DR28"/>
+      <c r="DS28">
         <v>-63200000.0</v>
       </c>
-      <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
+      <c r="DV28"/>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:126">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>1017680000.0</v>
+      </c>
+      <c r="C29">
         <v>1029427000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1028839000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1036654000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>992726000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1045068000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1140345000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1144491000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1293389000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1325008000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1325083000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1403098000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1313079000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1299762000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1266757000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1368214000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1303195000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1289053000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1325040000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1358669000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1259594000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1229664000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1170137000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1206944000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1222695000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13274,590 +13339,594 @@
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
+      <c r="DV29"/>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:126">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>45013000.0</v>
+      </c>
+      <c r="C30">
         <v>39544000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>48892000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>59703000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>56576000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>50784000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>68812000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>71554000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>67041000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>58695000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>77251000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>67166000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60008000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>47360000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>47991000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>43694000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>52171000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41299000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>52441000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>64701000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>60625000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>63370000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>60016000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>64371000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>43973000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>50378000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>56342000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>61571000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>57390000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>53282000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>57175000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>50180000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>54014000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>33196000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>37725000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>35010000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>28838000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>31199000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>35985000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>31706000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>31985000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>35464000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>35682000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>43543000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>34919000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>35834000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>40612000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>41712000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>56644000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>68652000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>50506000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>59043000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>43809000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>36850000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>42293000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>44198000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>38092000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>31615000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>36228000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>32885000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>30622000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>25701000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>29132000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>26150000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>22406000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>22513000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>20898000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>20614000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>19829000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>16496000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>22167000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>25802000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>23938000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>23424000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>26822000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>24320000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>20509000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>19421000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>18935000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>17695000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>16511000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>16683000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>16605000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>17295000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>17390000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>16057000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>15880000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>16054000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>18123000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>15054000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>17189000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>16028000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>17248000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>18914000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>23608000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>29644000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>34957000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>32279000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>35193000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>33662000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>33461000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>18191000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>34621000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>32924000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>36394000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>34600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>33000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>43700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>38000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>36100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>32200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>30400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>46200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>20300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>18900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>15200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>19300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>16900000.0</v>
       </c>
-      <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DR30"/>
+      <c r="DS30">
         <v>5000000.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
+      <c r="DV30"/>
     </row>
-    <row r="31" spans="1:125">
+    <row r="31" spans="1:126">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>483746000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>895345000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>621827000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>897296000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>566759000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>661938000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>652894000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>912772000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>632398000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>603289000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>581360000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>894271000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>556509000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>519278000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>526129000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>875289000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>566055000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>553895000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>527687000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>781867000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>832134000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>803534000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>799128000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>704596000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>717523000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>699570000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>687585000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>664070000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>854411000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>830240000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>801431000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>825621000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>860518000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>903885000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>923849000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>942438000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>939407000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>891758000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>875559000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>858619000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>742429000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>692087000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>616703000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>590612000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>550391000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>567269000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>621505000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>574236000.0</v>
       </c>
-      <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>508259000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>278651000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>280533000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>239390000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>211121000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
@@ -13874,128 +13943,131 @@
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
+      <c r="DV31"/>
     </row>
-    <row r="32" spans="1:125">
+    <row r="32" spans="1:126">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32">
+        <v>265891000.0</v>
+      </c>
+      <c r="C32">
         <v>283964000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>293706000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>287647000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>264557000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>241992000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>314020000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>345813000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>337955000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>373000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>267107000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>347536000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>400794000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>400625000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>412304000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>498750000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>354752000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>343256000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>350276000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>345225000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>339312000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>360342000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>305912000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>301205000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>309465000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14051,544 +14123,550 @@
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
+      <c r="DV32"/>
     </row>
-    <row r="33" spans="1:125">
+    <row r="33" spans="1:126">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>853910000.0</v>
+      </c>
+      <c r="C33">
         <v>857615000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>876262999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>872140000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>866554000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>930315000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>929524000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>931566000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1094655000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1106755000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1091969000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1101201000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1051083000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1061102000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>985330000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1018008000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1043041000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1033530000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1083537000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1088458000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1049211000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1053878000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1044449000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1008653000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1016750000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1028840000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>997776000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1002915000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1007419000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>895209000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>919922000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>931324000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>940868000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>812083000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>798102000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>786846000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>788577000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>759708000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>769346000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>770169000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>769315000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>799451000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>776575000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>794913000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>789468000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>779767000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>767827000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>757567000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>721503000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>702728000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>675130000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>626911000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>588490000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>553504000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>510644000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>490131000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>477949000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>460869000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>454951000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>454653000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>441568000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>469698000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>416294000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>408552000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>400632000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>410506000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>403430000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>403811000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>405912000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>419368000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>407289000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>417008000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>424974000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>416899000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>425623000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>417955000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>417506000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>387890000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>373110000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>367380000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>361339000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>370712000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>362704000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>360969000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>353892000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>341388000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>302106000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>297609000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>305376000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>347010000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>338137000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>336960000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>336825000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>335399000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>348931000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>352692000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>347062000.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>356795000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>359086000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>362924000.0</v>
       </c>
-      <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>354811000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>357174000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>358800000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>360300000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>320000000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>260000000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>253900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>251600000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>149600000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>145600000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>133800000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>76100000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>54300000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>53300000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>52100000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>51500000.0</v>
       </c>
-      <c r="DO33"/>
       <c r="DP33"/>
       <c r="DQ33"/>
-      <c r="DR33">
+      <c r="DR33"/>
+      <c r="DS33">
         <v>13900000.0</v>
       </c>
-      <c r="DS33"/>
       <c r="DT33"/>
       <c r="DU33"/>
+      <c r="DV33"/>
     </row>
-    <row r="34" spans="1:125">
+    <row r="34" spans="1:126">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34">
+        <v>68104000.0</v>
+      </c>
+      <c r="C34">
         <v>7132000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>98748000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>96296000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>96436000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7478000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>94848000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>92570000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>95023000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>8950000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>105785000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>111152000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>107522000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>76540000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>95324000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>98388000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>103754000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>88759000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>123032000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>126688000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>110692000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>112275000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>88785000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>94871000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>90375000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>105701000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>100021000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>108512000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>104541000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
-      <c r="BI34">
+      <c r="BI34"/>
+      <c r="BJ34">
         <v>76437000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>71514000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>67450000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>65129000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
@@ -14605,809 +14683,814 @@
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
+      <c r="DV34"/>
     </row>
-    <row r="35" spans="1:125">
+    <row r="35" spans="1:126">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>325714000.0</v>
+      </c>
+      <c r="C35">
         <v>336339000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>370174000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>372033000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>377142000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>520852000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>536669000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>591215000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>622404000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>657787000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>536889000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>553392000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>558907000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>564431000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>555700000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>575723000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>463593000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>464014000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>497336000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>515857000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>517049000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>519949000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>522888000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>517846000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>525717000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>536957000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>522698000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>541600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>541863000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>472924000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>485843000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>495775000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>241093000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>437906000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>409983000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>407073000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>411914000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>410964000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>446024000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>459524000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>261979000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>272625000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>281879000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>277986000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>279006000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>253667000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>183668000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>193180000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>189300000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>185651000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>237548000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>226990000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>231721000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>242192000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>264718000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>268625000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>168453000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>175549000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>176133000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>197852000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>199868000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>204527000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>174750000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>178387000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>170619000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>187550000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>213073000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>205219000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>216994000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>227224000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>224058000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>230468000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>251969000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>237065000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>251106000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>232212000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>250354000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>178328000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>148924000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>152215000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>165312000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>165182000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>172143000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>171255000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>187999000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>162556000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>160620000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>167065000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>170925000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>200330000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>141558000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>135253000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>133533000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>129552000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>123063000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>124620000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>116538000.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>122850000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>119267000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>118147000.0</v>
       </c>
-      <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>125692000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>75970000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>74724000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>125500000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>110800000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>105400000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>106600000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>161600000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>129600000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>129500000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>160500000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>116700000.0</v>
       </c>
-      <c r="DK35"/>
       <c r="DL35"/>
-      <c r="DM35">
-[...1 lines deleted...]
-      </c>
+      <c r="DM35"/>
       <c r="DN35">
         <v>10000000.0</v>
       </c>
-      <c r="DO35"/>
+      <c r="DO35">
+        <v>10000000.0</v>
+      </c>
       <c r="DP35"/>
       <c r="DQ35"/>
-      <c r="DR35">
+      <c r="DR35"/>
+      <c r="DS35">
         <v>-100000.0</v>
       </c>
-      <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
+      <c r="DV35"/>
     </row>
-    <row r="36" spans="1:125">
+    <row r="36" spans="1:126">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>279035000.0</v>
+      </c>
+      <c r="C36">
         <v>253756000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>293226999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>290635000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>275919000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>91665000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>248150000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>242547000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>243441000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>106346000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>238281000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>234078000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>243271000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>87035000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>171685000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>177462000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>179964000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>89511000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>186522000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>163016000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>147721000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>61156000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>151653000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>148371000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>145217000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>76342000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>154821000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>160363000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>160977000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>144112000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>143838000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>144562000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>144368000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>164895000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>164689000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>161383000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>161338000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>136469000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>137413000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>134463000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>131289000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>165459000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>135623000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>138351000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>130847000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>127476000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>137795000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>136531000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>115751000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>111072000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>124074000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>122202000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>121759000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>118753000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>126669000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>129064000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>129124000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>115585000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>126217000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>127909000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>118477000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>145260000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>129121000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>127202000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>127290000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>87706000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>130276000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>131433000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>131190000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>70271000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>128493000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>135427000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>138773000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>69704000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>136476000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>130617000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>128060000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>98212000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>88525000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>87912000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>83486000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>83076000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>75746000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>72464000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>78626000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>73426000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>60946000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>58819000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>58170000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>100142000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>92439000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>94082000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>92807000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>97811000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>113462000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>115644000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>108706000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>287136000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>295944000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>298136000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>301310000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>308350000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>297082000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>299401000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>299928000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>302400000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>264900000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>213900000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>212000000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>209400000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>114100000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>109700000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>105900000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>65200000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>44000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>43600000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>43400000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>42600000.0</v>
       </c>
-      <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
-      <c r="DR36">
+      <c r="DR36"/>
+      <c r="DS36">
         <v>7000000.0</v>
       </c>
-      <c r="DS36"/>
       <c r="DT36"/>
       <c r="DU36"/>
+      <c r="DV36"/>
     </row>
-    <row r="37" spans="1:125">
+    <row r="37" spans="1:126">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15460,51 +15543,53 @@
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
-      <c r="BL37"/>
+      <c r="BL37">
+        <v>0.0</v>
+      </c>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
@@ -15522,1791 +15607,1803 @@
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
+      <c r="DV37"/>
     </row>
-    <row r="38" spans="1:125">
+    <row r="38" spans="1:126">
       <c r="A38" t="s">
         <v>68</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>280187000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>293227000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>290635000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>275919000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>320212000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>248150000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>238281000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>234078000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>243271000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>244429000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>158695000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>166916000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>168507000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>175460000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>186522000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>158712000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>147721000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>293186000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>151181000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>148371000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>145217000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>154016000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>154821000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>160363000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>160977000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>144112000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>143838000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>144562000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>144368000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>347496000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>348547000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>336139000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>337970000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>136469000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>317775000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>316827000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>315667000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>344914000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>316931000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>321697000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>316291000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>314984000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>327475000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>328235000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>309574000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>306686000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>322421000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>322292000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>324127000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>323717000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>316035000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>320604000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>321765000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>311364000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>309038000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>315672000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>307265000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>335976000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>320878000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>319573000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>320324000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>331150000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>326786000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>327853000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>328747000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>337032000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>324096000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>332265000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>337152000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>328370000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>336834000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>331563000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>330688000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>302007000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>291566000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>292699000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>289585000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>286659000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>280753000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>279139000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>273572000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>264877000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>234313000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>232997000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>243506000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>286482000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>278473000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>280392000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>280062000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>280057000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>294856000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>296750000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>291491000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>287136000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>295944000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>298136000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>301310000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>308350000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>297082000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>299401000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>299928000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
+      <c r="DV38"/>
     </row>
-    <row r="39" spans="1:125">
+    <row r="39" spans="1:126">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>98870000.0</v>
+      </c>
+      <c r="C39">
         <v>84714000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>67721000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>67314000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>65954000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>99579000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>98942000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>105937000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>93913000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>95382000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>82781000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>100833000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>100302000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>87816000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>94366000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>103188000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>97923000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>76906000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>121626000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>126586000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>114118000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>101563000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>63916000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>73200000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>66457000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>69854000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>72298000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>65551000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>67655000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>51877000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>78395000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>70898000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>66705000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>52893000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>87282000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>85547000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>77717000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>65076000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>160537000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>162710000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>169833000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>101947000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>164046000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>155205000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>159098000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>158890000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>188532000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>180957000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>149523000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>161805000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>143066000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>117138000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>92151000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>82476000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>88001000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>-13639000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>-13695000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>95660000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>60235000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>58831000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>55875000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>52013000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>58374000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>51372000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>53163000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>51724000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>46855000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>45950000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>43345000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>44944000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>40947000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>-1820000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>-1910000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>-5225000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>43752000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>49984000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>-12200000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>44093000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>39565000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>-2000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>-15825000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>36663000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>38406000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>-10605000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>-5775000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>-10230000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>45922000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>46953000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>51151000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>55777000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>36732000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>46073000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>-568000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>48316000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>-1154000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>-5065000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>-11977000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>45404000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>-12767000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>38161000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>40016000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>44513000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>60424000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>61881000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>60137000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>52300000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>73200000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>64600000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>51200000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>50400000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>57100000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>48800000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>45100000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>37300000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>39200000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>28800000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>19200000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>11300000.0</v>
       </c>
-      <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
-      <c r="DR39">
+      <c r="DR39"/>
+      <c r="DS39">
         <v>3400000.0</v>
       </c>
-      <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
+      <c r="DV39"/>
     </row>
-    <row r="40" spans="1:125">
+    <row r="40" spans="1:126">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>201982000.0</v>
+      </c>
+      <c r="C40">
         <v>199110999.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>198614000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>212772000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>206710000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>175977000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>246615000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>242288000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>247068000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>195277000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>233532000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>255510000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>275774000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>202029000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>281418000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>289130000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>343737000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>274500000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>378573000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>403165000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>404493000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>307708000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>381052000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>337980000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>285213000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>201113000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>266759000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>269332000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>265865000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>257112000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>292962000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>290653000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>309536000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>248865000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>276486000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>262123000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>253359000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>229781000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>337562000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>350849000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>319282000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>274994000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>308600000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>306319000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>292299000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>268601000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>328973000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>383012000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>449434000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>516455000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>572432000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>355215000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>250583000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>205036000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>230507000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>226213000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>168907000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>145747000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>123053000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>125500000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>134424000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>163103000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>146934000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>129494000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>132058000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>124520000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>124926000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>119573000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>113471000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>115794000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>104117000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>106739000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>104933000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>115620000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>110359000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>105830000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>105128000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>120074000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>114991000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>103832000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>97501000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>112023000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>103954000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>114777000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>117060000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>107226000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>94814000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>93937000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>91682000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>96438000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>58304000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>50042000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>55358000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>77808000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>74343000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>77641000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>70615000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>63585000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>73900000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>75775000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>68603000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>72463000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>98592000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>115995000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>114398000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>129700000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>122600000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>119300000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>133200000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>157800000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>138200000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>153800000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>141800000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>150600000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>123500000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>128900000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>123400000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>125800000.0</v>
       </c>
-      <c r="DO40"/>
       <c r="DP40"/>
       <c r="DQ40"/>
-      <c r="DR40">
+      <c r="DR40"/>
+      <c r="DS40">
         <v>52100000.0</v>
       </c>
-      <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
+      <c r="DV40"/>
     </row>
-    <row r="41" spans="1:125">
+    <row r="41" spans="1:126">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>93958000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>107522000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>98285000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>90594000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>93475000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>98650000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>106474000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>123032000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>119299000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>110692000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>102281000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>88785000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>94871000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>90375000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>96795000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>100021000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>108512000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>104541000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>111916000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>120076000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>125250000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>133818000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>90398000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>93464000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>83014000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>82913000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>76799000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>89726000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>97473000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>93602000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>74703000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>95657000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>100808000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>97809000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>73083000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>87885000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>81559000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>77910000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>57847000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>116942000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>98326000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>92939000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>56089000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>81966000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>77913000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>72371000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>56533000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>66772000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>79565000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>76437000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>60274000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>67450000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>65129000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>55966000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>55157000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>68329000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>66238000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>65607000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>55254000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>65296000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>71564000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>72806000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>56572000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>67994000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>73083000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>73576000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>29684000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>40553000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>41478000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>41692000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>27176000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>33584000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>30612000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>29219000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>21952000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>19983000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>20608000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>21202000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>21668000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>54480000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>54176000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>51428000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>47820000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>43332000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>43442000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>43431000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>43396000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>41583000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>41441000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>41239000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>40130000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>38549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36093000.0</v>
       </c>
       <c r="DA41">
         <v>36093000.0</v>
       </c>
-      <c r="DB41"/>
+      <c r="DB41">
+        <v>36093000.0</v>
+      </c>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
+      <c r="DV41"/>
     </row>
-    <row r="42" spans="1:125">
+    <row r="42" spans="1:126">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>-828532000.0</v>
+      </c>
+      <c r="C42">
         <v>-939065000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-932114000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-932896000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-938734000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-935827000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-939213000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-942650000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-946236000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-948587000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-951525000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-942198000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-947597000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-955783000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-950081000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-914420000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-927520000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-925157000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-927857000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-922891000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-925872000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-881792000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-875883000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-863949000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-826120000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-767282000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-767543000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-768540000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-771981000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-774041000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-760778000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-763632000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-757353000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-838345000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-823261000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-813055000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-802026000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-810488000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-616412000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-600658000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-608825000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-597142000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-544478000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-514797000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-471936000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-448214000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-431701000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-434175000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-469908000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-429521000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-430427000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-386212000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-404687000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-397560000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-383661000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-323742000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-226039000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-229922000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-223178000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-228106000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-234379000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-220243000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-223211000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-217429000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-201419000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-201348000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-203407000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-199407000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-197979000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-198089000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-197816000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-200148000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-201205000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-204155000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-184213000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-187471000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-191015000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-147567000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-122892000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-103062000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-101996000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-104803000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-96840000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-104574000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>-108353000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-108544000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-112376000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-60254000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-61411000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-68191000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>65274000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>64551000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>66740000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>69804000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>75410000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>77019000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>88588000.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>92063000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>95574000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>100453000.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>108200000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>114709000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>117236000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>119600000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>126500000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>133000000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>129500000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>144600000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>103400000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>84100000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>100600000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>80900000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>115200000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>114300000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>105400000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>96300000.0</v>
       </c>
-      <c r="DO42"/>
       <c r="DP42"/>
       <c r="DQ42"/>
-      <c r="DR42">
+      <c r="DR42"/>
+      <c r="DS42">
         <v>1600000.0</v>
       </c>
-      <c r="DS42"/>
       <c r="DT42"/>
       <c r="DU42"/>
+      <c r="DV42"/>
     </row>
-    <row r="43" spans="1:125">
+    <row r="43" spans="1:126">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17390,87 +17487,86 @@
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
+      <c r="DV43"/>
     </row>
-    <row r="44" spans="1:125">
+    <row r="44" spans="1:126">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -17523,51 +17619,53 @@
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
-      <c r="BL44"/>
+      <c r="BL44">
+        <v>0.0</v>
+      </c>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
@@ -17585,1637 +17683,1648 @@
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
+      <c r="DV44"/>
     </row>
-    <row r="45" spans="1:125">
+    <row r="45" spans="1:126">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45">
+        <v>451960000.0</v>
+      </c>
+      <c r="C45">
         <v>862086000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>455213000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>451943000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>459456000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>819863000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>496223000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>499989000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>515910000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>897613000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>515247000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>430328000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>536669000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>444806000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>538470000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45">
         <v>453674000.0</v>
       </c>
-      <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>610905000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>611376000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>653453000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>621832000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>587548000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>597164000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>597930000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>563210000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>561497000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>562934000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>464535000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>496704000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>503452000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>508476000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>464587000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>449555000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>450707000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>450607000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>444732000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>451571000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>453342000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>453648000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>454537000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>459644000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>473216000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>473177000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>464783000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>440352000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>429332000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>411929000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>396042000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>352709000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>304619000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>264363000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>229787000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>194609000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>169527000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>156184000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>149505000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>145913000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>138981000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>134303000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>133722000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>95416000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>88979000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>80308000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>79356000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>76644000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>75958000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>77165000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>82336000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>83193000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>84743000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>87822000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>88529000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>88789000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>86392000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>86818000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>85883000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>81544000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>74681000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>71754000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>84053000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>81951000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>81830000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>80320000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>76511000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>67793000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>64612000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>61870000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>60528000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>59664000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>56568000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>56763000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>55342000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>54075000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>55942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57355000.0</v>
       </c>
       <c r="CT45">
         <v>57355000.0</v>
       </c>
       <c r="CU45">
+        <v>57355000.0</v>
+      </c>
+      <c r="CV45">
         <v>60851000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>60950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60562000.0</v>
       </c>
       <c r="CX45">
         <v>60562000.0</v>
       </c>
       <c r="CY45">
+        <v>60562000.0</v>
+      </c>
+      <c r="CZ45">
         <v>57729000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>57773000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>58872000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>57900000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>55100000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>46100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>41900000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>42200000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>35500000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>35900000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>27900000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>10900000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>10300000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>9700000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>8700000.0</v>
       </c>
-      <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
+      <c r="DV45"/>
     </row>
-    <row r="46" spans="1:125">
+    <row r="46" spans="1:126">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>451960000.0</v>
+      </c>
+      <c r="C46">
         <v>458875000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>455213000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>451943000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>459456000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>466908000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>496223000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>499989000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>515910000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>542917000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>515247000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>525035000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>536669000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>571671000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>538470000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>561449000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>581771000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>598245000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>592936000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>610905000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>611376000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>653453000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>621832000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>587548000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>597164000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>644824000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>563210000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>561497000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>562934000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>464535000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>496704000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>503452000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>508476000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>464587000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>449555000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>450707000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>450607000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>444732000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>451571000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>453342000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>453648000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>454537000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>459644000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>473216000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>473177000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>464783000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>440352000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>429332000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>411929000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>396042000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>352709000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>304619000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>264363000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>229787000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>194609000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>169527000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>156184000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>149505000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>145913000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>138981000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>134303000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>133722000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>95416000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>88979000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>80308000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>79356000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>76644000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>75958000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>77165000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>82336000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>83193000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>84743000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>87822000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>88529000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>88789000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>86392000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>86818000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>85883000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>81544000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>74681000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>71754000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>84053000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>81951000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>81830000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>80320000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>76511000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>67793000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>64612000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>61870000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>60528000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>59664000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>56568000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>56763000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>55342000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>54075000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>55942000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>55571000.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>60851000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>60950000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>61614000.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>57729000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>57773000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>58872000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>57900000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>55100000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>46100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>41900000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>42200000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>35500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>35900000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>27900000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>10900000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>10300000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>9700000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>8700000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>8900000.0</v>
       </c>
-      <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
-      <c r="DR46">
+      <c r="DR46"/>
+      <c r="DS46">
         <v>6900000.0</v>
       </c>
-      <c r="DS46"/>
       <c r="DT46"/>
       <c r="DU46"/>
+      <c r="DV46"/>
     </row>
-    <row r="47" spans="1:125">
+    <row r="47" spans="1:126">
       <c r="A47" t="s">
         <v>77</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>451189000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>455213000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>451943000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>459456000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>452200000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>496223000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>515247000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>525035000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>437986000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>444806000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>433367000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>443036000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>448822000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>453674000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>592936000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>610905000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>464247000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>468181000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>456083000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>444848000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>449486000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>453604000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>447653000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>442990000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>445605000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>464535000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>496704000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>503452000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>508476000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>464587000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>449555000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>450707000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>450607000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>444732000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>451571000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>453342000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>453648000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>454537000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>459644000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>473216000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>473177000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>464783000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>440352000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>429332000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>411929000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>396042000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>352709000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>304619000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>264363000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>229787000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>194609000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>169527000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>156184000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>149505000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>145913000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>138981000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>134303000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>133722000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>95416000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>88979000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>80308000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>79356000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>76644000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>75958000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>77165000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>82336000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>83193000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>84743000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>87822000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>88529000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>88789000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>86392000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>86818000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>85883000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>81544000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>74681000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>71754000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>84053000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>81951000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>81830000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>80320000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>76511000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>67793000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>64612000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>61870000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>60528000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>59664000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>56568000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>56763000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>55342000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>54075000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>55942000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>55571000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>57355000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>60851000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>60950000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>61614000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>60562000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>57729000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>57773000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>58872000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
+      <c r="DV47"/>
     </row>
-    <row r="48" spans="1:125">
+    <row r="48" spans="1:126">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>1859282000.0</v>
+      </c>
+      <c r="C48">
         <v>1860319000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1848734000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1834617000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1816462000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1711949000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1751037000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1745718000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1866958000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1870470000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1882457000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1938898000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1931481000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1939497000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1901309000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1946002000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1931157000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1911734000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1939901000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1909179000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1868881000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1840740000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1786373000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1749311000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1726816000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1727772000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1708213000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1684675000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1658879000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1635751000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1675376000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1642535000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1611864000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1609168000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1609926000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1587277000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1564291000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1558589000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1539255000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1502270000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1477415000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1493941000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1477905000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1481842000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1457670000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1442082000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1415981000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1368126000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1378397000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1334277000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1226629000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1133480000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1076671000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1039903000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>992418000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>950127000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>902003000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>866632000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>827077000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>790236000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>756898000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>749940000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>720387000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>692835000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>668329000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>645078000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>621995000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>603662000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>588794000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>584239000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>576717000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>566955000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>553345000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>546832000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>547471000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>540708000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>533696000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>531563000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>522471000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>516216000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>509190000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>526537000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>517243000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>505838000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>489338000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>477912000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>461512000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>454925000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>440341000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>431615000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>413415000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>403920000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>392726000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>385589000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>372488000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>361436000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>348306000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>340340000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>330857000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>322474000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>315071000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>306458000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>290253000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>275293000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>259626000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>244800000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>232000000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>210900000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>188900000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>158100000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>137100000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>111600000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>89700000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>105100000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>79800000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>55300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>32000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>11500000.0</v>
       </c>
-      <c r="DO48"/>
       <c r="DP48"/>
       <c r="DQ48"/>
-      <c r="DR48">
+      <c r="DR48"/>
+      <c r="DS48">
         <v>60200000.0</v>
       </c>
-      <c r="DS48"/>
       <c r="DT48"/>
       <c r="DU48"/>
+      <c r="DV48"/>
     </row>
-    <row r="49" spans="1:125">
+    <row r="49" spans="1:126">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>1938898000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>1931481000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1939497000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1901309000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1946002000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1931157000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1911734000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1939901000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1909179000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1868881000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1840740000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1786373000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1749311000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1726816000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>1727772000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1708213000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1684675000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1658879000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1635751000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1675376000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1642535000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1611864000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1609168000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1609926000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1587277000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1564291000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1558589000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1539255000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1502270000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>1477415000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>1493941000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>1477905000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>1481842000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>1457670000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>1442082000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>1415981000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>1368126000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>1368990000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>1334277000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>1226629000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>1133480000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>1076671000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>1039903000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>992418000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>950127000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>902003000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>866632000.0</v>
       </c>
-      <c r="BG49">
-[...1 lines deleted...]
-      </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>790236000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>756898000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>749940000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>720387000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>692835000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
@@ -19232,183 +19341,186 @@
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
+      <c r="DV49"/>
     </row>
-    <row r="50" spans="1:125">
+    <row r="50" spans="1:126">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50">
         <v>20000000.0</v>
       </c>
       <c r="C50">
         <v>20000000.0</v>
       </c>
       <c r="D50">
+        <v>20000000.0</v>
+      </c>
+      <c r="E50">
         <v>35000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>20000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>30000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="I50">
         <v>30000000.0</v>
       </c>
       <c r="J50">
+        <v>30000000.0</v>
+      </c>
+      <c r="K50">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000000.0</v>
       </c>
       <c r="L50">
         <v>140000000.0</v>
       </c>
       <c r="M50">
+        <v>140000000.0</v>
+      </c>
+      <c r="N50">
         <v>47500000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>25000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>42500000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>40000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>110000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>107500000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>110000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>152500000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>90000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="W50">
         <v>30000000.0</v>
       </c>
       <c r="X50">
-        <v>95000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="Y50">
         <v>95000000.0</v>
       </c>
       <c r="Z50">
+        <v>95000000.0</v>
+      </c>
+      <c r="AA50">
         <v>27500000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>25000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>59500000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>45000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>69455000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>82455000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>97481000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>362659000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>77840000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>101701000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>424592000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>99482000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>82727000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>73328000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>96896000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>67849000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>82770000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -19443,1060 +19555,1068 @@
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
+      <c r="DV50"/>
     </row>
-    <row r="51" spans="1:125">
+    <row r="51" spans="1:126">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>277610000.0</v>
+      </c>
+      <c r="C51">
         <v>364253000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>291426000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>310737000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>300706000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>478225000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>501821000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>528645000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>557381000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>607330000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>571104000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>582240000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>498885000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>520522000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>502876000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>517335000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>469839000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>503785000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>484304000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>541669000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>496357000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>500377000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>464103000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>517975000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>530342000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>507011000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>484921000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>529753000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>521227000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>430463000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>448222000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>468006000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>469934000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>388630000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>418220000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>424592000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>428483000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>416892000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>429626000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>458947000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>263074000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>249594000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>252965000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>252144000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>265096000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>247337000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>188709000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>211449000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>197913000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>181676000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>189168000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>198125000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>195313000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>193982000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>211678000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>218812000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>123690000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>136552000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>137947000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>146259000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>150981000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>160878000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>145416000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>146067000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>156140000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>156519000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>175156000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>168005000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>179905000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>188956000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>185992000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>186161000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>212544000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>200670000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>215100000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>190262000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>203545000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>162825000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>140110000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>137855000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>150399000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>150240000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>165774000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>168145000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>176715000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>151241000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>163233000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>164190000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>168010000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>147488000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>87077000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>81077000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>82105000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>81732000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>79731000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>81178000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>73107000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>73718000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>81267000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>77826000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>76908000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>84884000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>87143000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>87928000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>89081000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>145300000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>142700000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>134900000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>136000000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>153200000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>140800000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>139900000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>176200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="DK51">
         <v>10000000.0</v>
       </c>
       <c r="DL51">
         <v>10000000.0</v>
       </c>
       <c r="DM51">
+        <v>10000000.0</v>
+      </c>
+      <c r="DN51">
         <v>81500000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>91500000.0</v>
       </c>
-      <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
+      <c r="DV51"/>
     </row>
-    <row r="52" spans="1:125">
+    <row r="52" spans="1:126">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>20000000.0</v>
+      </c>
+      <c r="C52">
         <v>38440000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>20000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>35000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>20000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>47922000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="I52">
         <v>30000000.0</v>
       </c>
       <c r="J52">
+        <v>30000000.0</v>
+      </c>
+      <c r="K52">
         <v>48898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000000.0</v>
       </c>
       <c r="L52">
         <v>140000000.0</v>
       </c>
       <c r="M52">
+        <v>140000000.0</v>
+      </c>
+      <c r="N52">
         <v>47500000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>54376000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>42500000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>40000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>110000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>140927000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>110000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>152500000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>90000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>74981000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000000.0</v>
       </c>
       <c r="Y52">
         <v>95000000.0</v>
       </c>
       <c r="Z52">
+        <v>95000000.0</v>
+      </c>
+      <c r="AA52">
         <v>66849000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>62244000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>96665000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>83905000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>69455000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>82455000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>97481000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>362659000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>77840000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>101701000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>100533000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>99482000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>82727000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>73328000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>96896000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>94697000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>67849000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>66743000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>74966000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>83899000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>82770000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>92926000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>99828000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>88031000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>67824000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>68562000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>69461000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>56531000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>39019000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>28926000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>28100000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>27608000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>28608000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>28586000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>27972000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>27550000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>27865000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>38116000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>32809000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>41487000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>35400000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>36126000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>29024000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>28518000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>30196000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>27230000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>27257000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>33381000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>31441000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>31988000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>31133000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>26767000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>26652000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>31739000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>27118000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>26779000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>26757000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>27215000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>27502000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>17935000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>18540000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>22596000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>17733000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>18287000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>17915000.0</v>
       </c>
-      <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
-      <c r="CZ52">
+      <c r="CZ52"/>
+      <c r="DA52">
         <v>48051000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>50450000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>55900000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>54900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52300000.0</v>
       </c>
       <c r="DE52">
         <v>52300000.0</v>
       </c>
       <c r="DF52">
+        <v>52300000.0</v>
+      </c>
+      <c r="DG52">
         <v>14500000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>11200000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>10300000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>15700000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="DL52">
         <v>10000000.0</v>
       </c>
       <c r="DM52">
-        <v>81500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="DN52">
         <v>81500000.0</v>
       </c>
-      <c r="DO52"/>
+      <c r="DO52">
+        <v>81500000.0</v>
+      </c>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
+      <c r="DV52"/>
     </row>
-    <row r="53" spans="1:125">
+    <row r="53" spans="1:126">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>1751000.0</v>
+      </c>
+      <c r="C53">
         <v>1211000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1210000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1211000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>9781000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>11111000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>10077000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>8671000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>8674000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>11759000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>16673000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>16772000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>16774000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>13784000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>13868000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>17877000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>15313000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>15221000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>19190000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>24499000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>23615000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>21216000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>11301000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>10788000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>9087000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>8413000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>7458000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>7733000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>8038000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>11346000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>11388000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>8200000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>8615000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>11847000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>7983000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>7982000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>11759000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>10880000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>15603000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>11503000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>14972000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>14371000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>10883000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>11518000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>11632000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>11793000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>12227000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>14227000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>18703000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>21974000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>12099000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>8754000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>8534000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>13378000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>15804000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>13639000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>13695000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>17727000.0</v>
       </c>
-      <c r="BG53">
-[...1 lines deleted...]
-      </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
-      <c r="BL53"/>
+      <c r="BL53">
+        <v>0.0</v>
+      </c>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>1820000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>1910000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>5225000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>7700000.0</v>
       </c>
-      <c r="BX53"/>
-      <c r="BY53">
+      <c r="BY53"/>
+      <c r="BZ53">
         <v>12200000.0</v>
       </c>
-      <c r="BZ53"/>
       <c r="CA53"/>
-      <c r="CB53">
+      <c r="CB53"/>
+      <c r="CC53">
         <v>2000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>15825000.0</v>
       </c>
-      <c r="CD53"/>
       <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>10605000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>5775000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>10230000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
+      <c r="DV53"/>
     </row>
-    <row r="54" spans="1:125">
+    <row r="54" spans="1:126">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -20549,51 +20669,53 @@
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
-      <c r="BL54"/>
+      <c r="BL54">
+        <v>0.0</v>
+      </c>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
@@ -20611,1571 +20733,1582 @@
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
+      <c r="DV54"/>
     </row>
-    <row r="55" spans="1:125">
+    <row r="55" spans="1:126">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>1376798000.0</v>
+      </c>
+      <c r="C55">
         <v>1405313000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1424406000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1443693000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1391411000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1468914000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1582895000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1585972000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1741915000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1808626000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1793091000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1893776000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1824645000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1820970000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1763172000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1900901000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1892249000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1906480000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1974409000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2049980000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1950099000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1957076000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1816711000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1794493000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1746319000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1769006000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1736905000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1791098000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1755101000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1694446000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1746237000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1746363000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1774669000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1589872000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1547331000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1507145000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1494416000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1474045000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1751815000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1780869000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1511473000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1505843000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1553458000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1602620000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1612617000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1614434000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1573249000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1603614000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1641621000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1821062000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1688487000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1392707000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1207793000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1152907000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1115723000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1134971000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1028487000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>990956000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>898848000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>888203000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>856818000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>892224000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>819710000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>772567000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>770810000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>748449000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>740958000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>707599000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>699037000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>709772000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>681771000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>690037000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>697215000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>683243000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>719471000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>686199000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>688627000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>664849000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>651643000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>650275000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>656827000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>678866000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>674538000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>669692000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>659496000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>609737000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>575939000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>618163000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>603875000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>623747000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>623552000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>602097000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>598785000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>611838000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>594998000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>595433000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>582606000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>582352000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>578073000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>576075000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>567102000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>590803000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>589249000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>592028000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>579193000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>643200000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>615300000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>586100000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>575800000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>606400000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>478600000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>461600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>485000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>352400000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>326300000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>306800000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>342100000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>331700000.0</v>
       </c>
-      <c r="DO55"/>
       <c r="DP55"/>
       <c r="DQ55"/>
-      <c r="DR55">
+      <c r="DR55"/>
+      <c r="DS55">
         <v>118200000.0</v>
       </c>
-      <c r="DS55"/>
       <c r="DT55"/>
       <c r="DU55"/>
+      <c r="DV55"/>
     </row>
-    <row r="56" spans="1:125">
+    <row r="56" spans="1:126">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>522888000.0</v>
+      </c>
+      <c r="C56">
         <v>547698000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>548143000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>571553000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>524857000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>538599000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>653371000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>654406000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>647260000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>701871000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>701122000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>792575000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>773562000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>759868000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>777842000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>882893000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>849208000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>872950000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>890872000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>961522000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>900888000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>903198000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>772262000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>785840000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>729569000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>740166000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>739129000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>788183000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>747682000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>799237000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>826315000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>815039000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>833801000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>777789000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>749229000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>720299000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>705839000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>714337000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>982469000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1010700000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>742158000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>706392000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>776883000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>807707000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>823149000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>834667000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>805422000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>846047000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>920118000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1118334000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1013357000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>765796000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>619303000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>599403000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>605079000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>644840000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>550538000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>530087000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>443897000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>433550000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>415250000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>422526000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>403416000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>364015000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>370178000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>337943000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>337528000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>303788000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>293125000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>290404000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>274482000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>273029000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>272241000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>266344000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>293848000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>268244000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>271121000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>276959000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>278533000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>282895000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>295488000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>308154000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>311834000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>308723000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>305604000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>268349000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>273833000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>320554000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>298499000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>276737000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>285415000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>265137000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>261960000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>276439000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>246067000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>242741000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>235544000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>237861000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>221278000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>216989000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>204178000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>221891000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>234438000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>234854000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>220393000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>282900000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>295300000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>326100000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>321900000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>354800000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>329000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>316000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>351200000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>276300000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>272000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>253500000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>290000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>280200000.0</v>
       </c>
-      <c r="DO56"/>
       <c r="DP56"/>
       <c r="DQ56"/>
-      <c r="DR56">
+      <c r="DR56"/>
+      <c r="DS56">
         <v>104300000.0</v>
       </c>
-      <c r="DS56"/>
       <c r="DT56"/>
       <c r="DU56"/>
+      <c r="DV56"/>
     </row>
-    <row r="57" spans="1:125">
+    <row r="57" spans="1:126">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>256997000.0</v>
+      </c>
+      <c r="C57">
         <v>263733999.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>254437000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>283906000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>260300000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>296607000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>339351000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>308593000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>309305000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>328871000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>434015000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>445039000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>372768000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>359243000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>365538000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>384143000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>494456000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>529694000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>540596000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>616297000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>561576000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>542856000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>466350000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>484635000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>420104000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>356760000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>368407000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>414548000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>402043000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>439655000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>428260000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>447054000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>734448000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>447370000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>419825000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>400502000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>394917000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>399011000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>451380000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>491105000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>448063000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>407597000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>411061000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>420749000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>409762000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>418329000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>450174000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>518676000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>588741000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>776792000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>708510000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>473630000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>359369000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>320103000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>300614000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>299077000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>238529000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>241171000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>182584000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>182092000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>189511000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>216448000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>213813000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>190688000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>202524000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>185212000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>177599000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>167815000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>161088000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>166368000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>149935000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>161445000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>160866000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>171169000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>170640000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>164811000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>160380000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>167541000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>169696000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>152505000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>151681000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>159056000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>149724000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>161362000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>155886000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>150948000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>133975000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>127237000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>127645000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>133169000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>76346000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>65728000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>77676000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>95800000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>89447000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>97623000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>81834000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>85348000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>91585000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>91660000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>83419000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>99056000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>113630000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>176139000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>180892000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>208300000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>195200000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>192800000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>201800000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>190200000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>160000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>176100000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>180800000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>174900000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>140200000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>145600000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>212100000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>213900000.0</v>
       </c>
-      <c r="DO57"/>
       <c r="DP57"/>
       <c r="DQ57"/>
-      <c r="DR57">
+      <c r="DR57"/>
+      <c r="DS57">
         <v>56500000.0</v>
       </c>
-      <c r="DS57"/>
       <c r="DT57"/>
       <c r="DU57"/>
+      <c r="DV57"/>
     </row>
-    <row r="58" spans="1:125">
+    <row r="58" spans="1:126">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>582711000.0</v>
+      </c>
+      <c r="C58">
         <v>600073000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>624611000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>655939000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>637442000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>817459000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>876020000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>899808000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>931709000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>986658000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>970904000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>998431000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>931675000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>923674000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>921238000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>959866000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>958049000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>993708000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1037932000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1132154000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1078625000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1062805000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>989238000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1002481000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>945821000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>893717000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>891105000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>956148000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>943906000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>912579000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>914103000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>942829000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>975541000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>885276000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>829808000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>807575000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>806831000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>809975000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>897404000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>950629000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>710042000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>680222000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>692940000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>698735000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>688768000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>671996000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>633842000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>711856000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>778041000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>962443000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>946058000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>700620000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>591090000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>562295000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>565332000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>567702000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>406982000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>416720000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>358717000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>379944000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>389379000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>420975000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>388563000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>369075000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>373143000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>372762000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>390672000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>373034000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>378082000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>393592000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>373993000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>391913000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>412835000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>408234000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>421746000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>397023000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>410734000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>345869000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>318620000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>304720000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>316993000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>324238000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>321867000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>332617000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>343885000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>313504000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>294595000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>294302000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>298570000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>333499000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>217904000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>200981000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>211209000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>225352000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>212510000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>222243000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>198372000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>202462000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>214435000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>210927000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>201566000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>224070000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>239322000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>252109000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>255616000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>333800000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>306000000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>298200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>308400000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>351800000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>289600000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>305600000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>341300000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>174900000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>140200000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>145600000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>212100000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>223900000.0</v>
       </c>
-      <c r="DO58"/>
       <c r="DP58"/>
       <c r="DQ58"/>
-      <c r="DR58">
+      <c r="DR58"/>
+      <c r="DS58">
         <v>56400000.0</v>
       </c>
-      <c r="DS58"/>
       <c r="DT58"/>
       <c r="DU58"/>
+      <c r="DV58"/>
     </row>
-    <row r="59" spans="1:125">
+    <row r="59" spans="1:126">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
         <v>664070000.0</v>
       </c>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
         <v>664070000.0</v>
       </c>
-      <c r="AM59">
-[...1 lines deleted...]
-      </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
@@ -22204,51 +22337,53 @@
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
-      <c r="BL59"/>
+      <c r="BL59">
+        <v>0.0</v>
+      </c>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
@@ -22266,684 +22401,689 @@
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
+      <c r="DV59"/>
     </row>
-    <row r="60" spans="1:125">
+    <row r="60" spans="1:126">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>794087000.0</v>
+      </c>
+      <c r="C60">
         <v>805240000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>799795000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>787754000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>753969000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>651455000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>706875000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>686164000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>810206000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>821968000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>822187000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>895345000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>892970000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>897296000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>841934000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>941035000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>934200000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>912772000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>936477000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>917826000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>871474000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>894271000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>827473000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>792012000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>800498000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>875289000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>845800000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>834950000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>811195000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>781867000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>832134000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>803534000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>799128000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>704596000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>717523000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>699570000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>687585000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>664070000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>854411000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>830240000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>801431000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>825621000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>860518000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>903885000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>923849000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>942438000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>939407000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>891758000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>863580000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>858619000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>742429000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>692087000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>616703000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>590612000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>550391000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>567269000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>621505000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>574236000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>540131000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>508259000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>467439000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>471249000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>431147000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>403492000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>397667000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>375687000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>350286000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>334565000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>320955000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>316180000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>307778000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>298124000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>284380000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>275009000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>297725000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>289176000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>277893000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>318980000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>333023000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>345555000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>339834000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>354628000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>352671000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>337075000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>315611000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>296233000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>281344000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>323861000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>305305000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>290248000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>405648000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>401116000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>387576000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>386486000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>382488000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>373190000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>384234000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>379890000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>363638000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>365148000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>365536000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>366733000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>349927000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>339919000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>323577000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>309400000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>309300000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>287900000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>267400000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>254600000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>189000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>156000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>143700000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>177500000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>186100000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>161200000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>130000000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>107800000.0</v>
       </c>
-      <c r="DO60"/>
       <c r="DP60"/>
       <c r="DQ60"/>
-      <c r="DR60">
+      <c r="DR60"/>
+      <c r="DS60">
         <v>61800000.0</v>
       </c>
-      <c r="DS60"/>
       <c r="DT60"/>
       <c r="DU60"/>
+      <c r="DV60"/>
     </row>
-    <row r="61" spans="1:125">
+    <row r="61" spans="1:126">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-1526860000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1518535000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1509867000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-1505076000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-1461593000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-1446374000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-1427064000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-1384036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1324826000.0</v>
       </c>
       <c r="AA61">
         <v>-1324826000.0</v>
       </c>
       <c r="AB61">
+        <v>-1324826000.0</v>
+      </c>
+      <c r="AC61">
         <v>-1324834000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-1325251000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-1326605000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-1306012000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-1296628000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-1280586000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-1304694000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-1284043000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-1261983000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-1251788000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-1250123000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-1047975000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-1032117000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-1028629000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-1017063000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-959504000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-933040000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-884828000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-862608000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-843878000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-844615000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-848335000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-826904000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-788128000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-718800000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-724489000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-714853000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-694529000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-629078000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-522658000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-522162000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-508443000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-500063000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-495505000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-476748000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-474123000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-464506000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-442077000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-433567000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-428684000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-421810000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-418475000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-417017000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-414693000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-414220000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-412791000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-413976000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-390195000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-391270000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-392839000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-346889000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-308848000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-287608000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-283950000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-284138000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-279049000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-275795000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-275597000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-273721000.0</v>
       </c>
-      <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
+      <c r="DV61"/>
     </row>
-    <row r="62" spans="1:125">
+    <row r="62" spans="1:126">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23027,50 +23167,51 @@
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
+      <c r="DV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23160,51 +23301,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
         <v>453761000.0</v>
       </c>
       <c r="C2">
         <v>550233000.0</v>
       </c>
       <c r="D2">
         <v>611850000.0</v>
       </c>
       <c r="E2">
         <v>630915000.0</v>
       </c>
       <c r="F2">
         <v>675223000.0</v>
       </c>
       <c r="G2">
         <v>658028000.0</v>
       </c>
       <c r="H2">
         <v>581420000.0</v>
       </c>
       <c r="I2">
         <v>634140000.0</v>
       </c>
@@ -23258,51 +23399,51 @@
       </c>
       <c r="Z2">
         <v>178083000.0</v>
       </c>
       <c r="AA2">
         <v>111740000.0</v>
       </c>
       <c r="AB2">
         <v>118500000.0</v>
       </c>
       <c r="AC2">
         <v>169100000.0</v>
       </c>
       <c r="AD2">
         <v>224400000.0</v>
       </c>
       <c r="AE2">
         <v>187800000.0</v>
       </c>
       <c r="AF2">
         <v>94600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
         <v>52261000.0</v>
       </c>
       <c r="C3">
         <v>69810000.0</v>
       </c>
       <c r="D3">
         <v>69223000.0</v>
       </c>
       <c r="E3">
         <v>72506000.0</v>
       </c>
       <c r="F3">
         <v>125024000.0</v>
       </c>
       <c r="G3">
         <v>73991000.0</v>
       </c>
       <c r="H3">
         <v>76650000.0</v>
       </c>
       <c r="I3">
         <v>83003000.0</v>
       </c>
@@ -23356,87 +23497,87 @@
       </c>
       <c r="Z3">
         <v>32426000.0</v>
       </c>
       <c r="AA3">
         <v>37602000.0</v>
       </c>
       <c r="AB3">
         <v>33200000.0</v>
       </c>
       <c r="AC3">
         <v>41000000.0</v>
       </c>
       <c r="AD3">
         <v>24000000.0</v>
       </c>
       <c r="AE3">
         <v>5400000.0</v>
       </c>
       <c r="AF3">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5">
         <v>90877000.0</v>
       </c>
       <c r="C5">
         <v>-148642000.0</v>
       </c>
       <c r="D5">
         <v>133758000.0</v>
       </c>
       <c r="E5">
         <v>102463000.0</v>
       </c>
       <c r="F5">
         <v>243459000.0</v>
       </c>
       <c r="G5">
         <v>257564000.0</v>
       </c>
       <c r="H5">
         <v>267426000.0</v>
       </c>
       <c r="I5">
         <v>219666000.0</v>
       </c>
@@ -23490,51 +23631,51 @@
       </c>
       <c r="Z5">
         <v>39055000.0</v>
       </c>
       <c r="AA5">
         <v>90413000.0</v>
       </c>
       <c r="AB5">
         <v>129700000.0</v>
       </c>
       <c r="AC5">
         <v>169800000.0</v>
       </c>
       <c r="AD5">
         <v>188200000.0</v>
       </c>
       <c r="AE5">
         <v>143800000.0</v>
       </c>
       <c r="AF5">
         <v>58800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
         <v>143138000.0</v>
       </c>
       <c r="C6">
         <v>-78832000.0</v>
       </c>
       <c r="D6">
         <v>202981000.0</v>
       </c>
       <c r="E6">
         <v>174969000.0</v>
       </c>
       <c r="F6">
         <v>368483000.0</v>
       </c>
       <c r="G6">
         <v>331555000.0</v>
       </c>
       <c r="H6">
         <v>344076000.0</v>
       </c>
       <c r="I6">
         <v>302669000.0</v>
       </c>
@@ -23588,125 +23729,125 @@
       </c>
       <c r="Z6">
         <v>71481000.0</v>
       </c>
       <c r="AA6">
         <v>128015000.0</v>
       </c>
       <c r="AB6">
         <v>162900000.0</v>
       </c>
       <c r="AC6">
         <v>210800000.0</v>
       </c>
       <c r="AD6">
         <v>212200000.0</v>
       </c>
       <c r="AE6">
         <v>149200000.0</v>
       </c>
       <c r="AF6">
         <v>60800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-47700000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
         <v>1031398000.0</v>
       </c>
       <c r="C9">
         <v>1181851000.0</v>
       </c>
       <c r="D9">
         <v>1357281000.0</v>
       </c>
       <c r="E9">
         <v>1594744000.0</v>
       </c>
       <c r="F9">
         <v>2020446000.0</v>
       </c>
       <c r="G9">
         <v>1923906000.0</v>
       </c>
       <c r="H9">
         <v>1838996000.0</v>
       </c>
       <c r="I9">
         <v>2044868000.0</v>
       </c>
@@ -23760,51 +23901,51 @@
       </c>
       <c r="Z9">
         <v>707538000.0</v>
       </c>
       <c r="AA9">
         <v>768018000.0</v>
       </c>
       <c r="AB9">
         <v>775700000.0</v>
       </c>
       <c r="AC9">
         <v>744400000.0</v>
       </c>
       <c r="AD9">
         <v>666100000.0</v>
       </c>
       <c r="AE9">
         <v>490800000.0</v>
       </c>
       <c r="AF9">
         <v>264000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10">
         <v>196197000.0</v>
       </c>
       <c r="C10">
         <v>-175051000.0</v>
       </c>
       <c r="D10">
         <v>26578000.0</v>
       </c>
       <c r="E10">
         <v>88970000.0</v>
       </c>
       <c r="F10">
         <v>232459000.0</v>
       </c>
       <c r="G10">
         <v>256232000.0</v>
       </c>
       <c r="H10">
         <v>255172000.0</v>
       </c>
       <c r="I10">
         <v>219666000.0</v>
       </c>
@@ -23858,51 +23999,51 @@
       </c>
       <c r="Z10">
         <v>79861000.0</v>
       </c>
       <c r="AA10">
         <v>96406000.0</v>
       </c>
       <c r="AB10">
         <v>128400000.0</v>
       </c>
       <c r="AC10">
         <v>166700000.0</v>
       </c>
       <c r="AD10">
         <v>149300000.0</v>
       </c>
       <c r="AE10">
         <v>131200000.0</v>
       </c>
       <c r="AF10">
         <v>59300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11">
         <v>35993000.0</v>
       </c>
       <c r="C11">
         <v>-28457000.0</v>
       </c>
       <c r="D11">
         <v>17983000.0</v>
       </c>
       <c r="E11">
         <v>-15808000.0</v>
       </c>
       <c r="F11">
         <v>85193000.0</v>
       </c>
       <c r="G11">
         <v>64877000.0</v>
       </c>
       <c r="H11">
         <v>81619000.0</v>
       </c>
       <c r="I11">
         <v>97779000.0</v>
       </c>
@@ -23956,51 +24097,51 @@
       </c>
       <c r="Z11">
         <v>29548000.0</v>
       </c>
       <c r="AA11">
         <v>34706000.0</v>
       </c>
       <c r="AB11">
         <v>41700000.0</v>
       </c>
       <c r="AC11">
         <v>62800000.0</v>
       </c>
       <c r="AD11">
         <v>55700000.0</v>
       </c>
       <c r="AE11">
         <v>49500000.0</v>
       </c>
       <c r="AF11">
         <v>19100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12">
         <v>13948000.0</v>
       </c>
       <c r="C12">
         <v>26409000.0</v>
       </c>
       <c r="D12">
         <v>25560000.0</v>
       </c>
       <c r="E12">
         <v>21877000.0</v>
       </c>
       <c r="F12">
         <v>11000000.0</v>
       </c>
       <c r="G12">
         <v>13100000.0</v>
       </c>
       <c r="H12">
         <v>19200000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
@@ -24054,51 +24195,51 @@
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13">
         <v>42048000.0</v>
       </c>
       <c r="C13">
         <v>26409000.0</v>
       </c>
       <c r="D13">
         <v>25600000.0</v>
       </c>
       <c r="E13">
         <v>13500000.0</v>
       </c>
       <c r="F13">
         <v>11000000.0</v>
       </c>
       <c r="G13">
         <v>13100000.0</v>
       </c>
       <c r="H13">
         <v>19200000.0</v>
       </c>
       <c r="I13">
         <v>21800000.0</v>
       </c>
@@ -24112,89 +24253,89 @@
         <v>7900000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14">
         <v>2100000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
         <v>160204000.0</v>
       </c>
       <c r="C15">
         <v>-146594000.0</v>
       </c>
       <c r="D15">
         <v>8595000.0</v>
       </c>
       <c r="E15">
         <v>104778000.0</v>
       </c>
       <c r="F15">
         <v>147266000.0</v>
       </c>
       <c r="G15">
         <v>191355000.0</v>
       </c>
       <c r="H15">
         <v>173553000.0</v>
       </c>
       <c r="I15">
         <v>121887000.0</v>
       </c>
@@ -24248,51 +24389,51 @@
       </c>
       <c r="Z15">
         <v>50313000.0</v>
       </c>
       <c r="AA15">
         <v>61700000.0</v>
       </c>
       <c r="AB15">
         <v>86700000.0</v>
       </c>
       <c r="AC15">
         <v>103900000.0</v>
       </c>
       <c r="AD15">
         <v>93600000.0</v>
       </c>
       <c r="AE15">
         <v>81700000.0</v>
       </c>
       <c r="AF15">
         <v>40200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
         <v>160204000.0</v>
       </c>
       <c r="C16">
         <v>-146594000.0</v>
       </c>
       <c r="D16">
         <v>8595000.0</v>
       </c>
       <c r="E16">
         <v>104778000.0</v>
       </c>
       <c r="F16">
         <v>147266000.0</v>
       </c>
       <c r="G16">
         <v>191355000.0</v>
       </c>
       <c r="H16">
         <v>173553000.0</v>
       </c>
       <c r="I16">
         <v>121887000.0</v>
       </c>
@@ -24336,51 +24477,51 @@
         <v>74033000.0</v>
       </c>
       <c r="W16">
         <v>77674000.0</v>
       </c>
       <c r="X16">
         <v>67876000.0</v>
       </c>
       <c r="Y16">
         <v>64843000.0</v>
       </c>
       <c r="Z16">
         <v>50313000.0</v>
       </c>
       <c r="AA16">
         <v>61700000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17">
         <v>160204000.0</v>
       </c>
       <c r="C17">
         <v>-146594000.0</v>
       </c>
       <c r="D17">
         <v>58528000.0</v>
       </c>
       <c r="E17">
         <v>104778000.0</v>
       </c>
       <c r="F17">
         <v>147266000.0</v>
       </c>
       <c r="G17">
         <v>191355000.0</v>
       </c>
       <c r="H17">
         <v>173553000.0</v>
       </c>
       <c r="I17">
         <v>121887000.0</v>
       </c>
@@ -24404,95 +24545,95 @@
       </c>
       <c r="P17">
         <v>153330000.0</v>
       </c>
       <c r="Q17">
         <v>136051000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
         <v>-13948000.0</v>
       </c>
       <c r="C18">
         <v>-26409000.0</v>
       </c>
       <c r="D18">
         <v>-25560000.0</v>
       </c>
       <c r="E18">
         <v>-13493000.0</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-21877000.0</v>
       </c>
       <c r="F19">
         <v>-1533000.0</v>
       </c>
       <c r="G19">
         <v>-1332000.0</v>
       </c>
       <c r="H19">
         <v>-12254000.0</v>
       </c>
       <c r="I19">
         <v>-21194000.0</v>
       </c>
       <c r="J19">
         <v>-8916000.0</v>
       </c>
       <c r="K19">
         <v>-18265000.0</v>
       </c>
@@ -24510,93 +24651,93 @@
       </c>
       <c r="P19">
         <v>-6973000.0</v>
       </c>
       <c r="Q19">
         <v>-9449000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>48494000.0</v>
       </c>
       <c r="F20">
         <v>51870000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>70686000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
         <v>90877000.0</v>
       </c>
       <c r="C21">
         <v>-151585000.0</v>
       </c>
       <c r="D21">
         <v>48268000.0</v>
       </c>
       <c r="E21">
         <v>110847000.0</v>
       </c>
       <c r="F21">
         <v>233992000.0</v>
       </c>
       <c r="G21">
         <v>257564000.0</v>
       </c>
       <c r="H21">
         <v>267426000.0</v>
       </c>
       <c r="I21">
         <v>240860000.0</v>
       </c>
@@ -24650,87 +24791,87 @@
       </c>
       <c r="Z21">
         <v>71481000.0</v>
       </c>
       <c r="AA21">
         <v>90413000.0</v>
       </c>
       <c r="AB21">
         <v>129700000.0</v>
       </c>
       <c r="AC21">
         <v>169800000.0</v>
       </c>
       <c r="AD21">
         <v>138500000.0</v>
       </c>
       <c r="AE21">
         <v>128300000.0</v>
       </c>
       <c r="AF21">
         <v>58800000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
         <v>1394282000.0</v>
       </c>
       <c r="C23">
         <v>1883669000.0</v>
       </c>
       <c r="D23">
         <v>1920863000.0</v>
       </c>
       <c r="E23">
         <v>2114812000.0</v>
       </c>
       <c r="F23">
         <v>2461677000.0</v>
       </c>
       <c r="G23">
         <v>2324370000.0</v>
       </c>
       <c r="H23">
         <v>2152990000.0</v>
       </c>
       <c r="I23">
         <v>2367462000.0</v>
       </c>
@@ -24784,87 +24925,87 @@
       </c>
       <c r="Z23">
         <v>814140000.0</v>
       </c>
       <c r="AA23">
         <v>789345000.0</v>
       </c>
       <c r="AB23">
         <v>764500000.0</v>
       </c>
       <c r="AC23">
         <v>743700000.0</v>
       </c>
       <c r="AD23">
         <v>752000000.0</v>
       </c>
       <c r="AE23">
         <v>550300000.0</v>
       </c>
       <c r="AF23">
         <v>299800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
         <v>52261000.0</v>
       </c>
       <c r="C25">
         <v>69810000.0</v>
       </c>
       <c r="D25">
         <v>70910000.0</v>
       </c>
       <c r="E25">
         <v>72506000.0</v>
       </c>
       <c r="F25">
         <v>76320000.0</v>
       </c>
       <c r="G25">
         <v>73991000.0</v>
       </c>
       <c r="H25">
         <v>76650000.0</v>
       </c>
       <c r="I25">
         <v>83003000.0</v>
       </c>
@@ -24874,51 +25015,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>13000000.0</v>
       </c>
       <c r="D26">
         <v>22600000.0</v>
       </c>
       <c r="E26">
         <v>23300000.0</v>
       </c>
       <c r="F26">
         <v>27200000.0</v>
       </c>
       <c r="G26">
         <v>23300000.0</v>
       </c>
       <c r="H26">
         <v>30100000.0</v>
       </c>
       <c r="I26">
         <v>23000000.0</v>
       </c>
       <c r="J26">
         <v>22000000.0</v>
@@ -24956,51 +25097,51 @@
       <c r="U26">
         <v>8700000.0</v>
       </c>
       <c r="V26">
         <v>7500000.0</v>
       </c>
       <c r="W26">
         <v>7700000.0</v>
       </c>
       <c r="X26">
         <v>6400000.0</v>
       </c>
       <c r="Y26">
         <v>7000000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
         <v>508380000.0</v>
       </c>
       <c r="C27">
         <v>652039000.0</v>
       </c>
       <c r="D27">
         <v>742365000.0</v>
       </c>
       <c r="E27">
         <v>879634000.0</v>
       </c>
       <c r="F27">
         <v>1068189000.0</v>
       </c>
       <c r="G27">
         <v>1019494000.0</v>
       </c>
       <c r="H27">
         <v>955600000.0</v>
       </c>
       <c r="I27">
         <v>1071020000.0</v>
       </c>
@@ -25038,51 +25179,51 @@
         <v>496454000.0</v>
       </c>
       <c r="U27">
         <v>480136000.0</v>
       </c>
       <c r="V27">
         <v>497421000.0</v>
       </c>
       <c r="W27">
         <v>487631000.0</v>
       </c>
       <c r="X27">
         <v>407088000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
         <v>432141000.0</v>
       </c>
       <c r="C28">
         <v>479037000.0</v>
       </c>
       <c r="D28">
         <v>546858000.0</v>
       </c>
       <c r="E28">
         <v>555769000.0</v>
       </c>
       <c r="F28">
         <v>666395000.0</v>
       </c>
       <c r="G28">
         <v>646848000.0</v>
       </c>
       <c r="H28">
         <v>615970000.0</v>
       </c>
       <c r="I28">
         <v>662302000.0</v>
       </c>
@@ -25132,51 +25273,51 @@
         <v>289925000.0</v>
       </c>
       <c r="Y28">
         <v>667388000.0</v>
       </c>
       <c r="Z28">
         <v>636057000.0</v>
       </c>
       <c r="AA28">
         <v>640003000.0</v>
       </c>
       <c r="AB28">
         <v>612800000.0</v>
       </c>
       <c r="AC28">
         <v>533600000.0</v>
       </c>
       <c r="AD28">
         <v>503600000.0</v>
       </c>
       <c r="AE28"/>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
         <v>35993000.0</v>
       </c>
       <c r="C29">
         <v>-28457000.0</v>
       </c>
       <c r="D29">
         <v>-16923000.0</v>
       </c>
       <c r="E29">
         <v>-15808000.0</v>
       </c>
       <c r="F29">
         <v>85193000.0</v>
       </c>
       <c r="G29">
         <v>64877000.0</v>
       </c>
       <c r="H29">
         <v>81619000.0</v>
       </c>
       <c r="I29">
         <v>97779000.0</v>
       </c>
@@ -25190,51 +25331,51 @@
         <v>78913000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
         <v>940521000.0</v>
       </c>
       <c r="C30">
         <v>1333436000.0</v>
       </c>
       <c r="D30">
         <v>1309013000.0</v>
       </c>
       <c r="E30">
         <v>1483897000.0</v>
       </c>
       <c r="F30">
         <v>1786454000.0</v>
       </c>
       <c r="G30">
         <v>1666342000.0</v>
       </c>
       <c r="H30">
         <v>1571570000.0</v>
       </c>
       <c r="I30">
         <v>1733322000.0</v>
       </c>
@@ -25288,51 +25429,51 @@
       </c>
       <c r="Z30">
         <v>636057000.0</v>
       </c>
       <c r="AA30">
         <v>677605000.0</v>
       </c>
       <c r="AB30">
         <v>646000000.0</v>
       </c>
       <c r="AC30">
         <v>574600000.0</v>
       </c>
       <c r="AD30">
         <v>527600000.0</v>
       </c>
       <c r="AE30">
         <v>362500000.0</v>
       </c>
       <c r="AF30">
         <v>205200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B31">
         <v>105320000.0</v>
       </c>
       <c r="C31">
         <v>-23466000.0</v>
       </c>
       <c r="D31">
         <v>-21690000.0</v>
       </c>
       <c r="E31">
         <v>-21877000.0</v>
       </c>
       <c r="F31">
         <v>-1533000.0</v>
       </c>
       <c r="G31">
         <v>-1332000.0</v>
       </c>
       <c r="H31">
         <v>-12254000.0</v>
       </c>
       <c r="I31">
         <v>-21194000.0</v>
       </c>
@@ -25386,51 +25527,51 @@
       </c>
       <c r="Z31">
         <v>8380000.0</v>
       </c>
       <c r="AA31">
         <v>5993000.0</v>
       </c>
       <c r="AB31">
         <v>-1300000.0</v>
       </c>
       <c r="AC31">
         <v>-3100000.0</v>
       </c>
       <c r="AD31">
         <v>-6000000.0</v>
       </c>
       <c r="AE31">
         <v>-2900000.0</v>
       </c>
       <c r="AF31">
         <v>500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B32">
         <v>1485159000.0</v>
       </c>
       <c r="C32">
         <v>1732084000.0</v>
       </c>
       <c r="D32">
         <v>1969131000.0</v>
       </c>
       <c r="E32">
         <v>2225659000.0</v>
       </c>
       <c r="F32">
         <v>2695669000.0</v>
       </c>
       <c r="G32">
         <v>2581934000.0</v>
       </c>
       <c r="H32">
         <v>2420416000.0</v>
       </c>
       <c r="I32">
         <v>2679008000.0</v>
       </c>
@@ -25503,1198 +25644,1205 @@
       <c r="AF32">
         <v>358600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU32"/>
+  <dimension ref="A1:DV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DT1" t="s">
         <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>106145000.0</v>
+      </c>
+      <c r="C2">
         <v>108339000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>107488000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>120405000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>117529000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>166405000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>128682000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>131904000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>123242000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>136215000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>206505000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>135542000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>133588000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>147816000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>173500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>148100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>161499000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>173775000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>158907000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>171975000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>170566000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>194751000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>183374000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>154110000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>125793000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>140566000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>140162000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>154028000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>146664000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>161853000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>157457000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>168549000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>146281000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>148459000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>120832000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>121521000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>111266000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>108520000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>125863000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>128205000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>137869000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>121437000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>152755000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>110263000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>105055000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>106505000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>109275000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>156010000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>106644000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>164672000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>139816000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>111273000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>90045000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>95044000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>86768000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>95584000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>75756000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>80171000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>70631000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>71168000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>100654000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>70906000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>68755000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>67937000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>64833000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>67097000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>62108000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>60637000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>53806000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>58164000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>56917000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>59319000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>54197000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>55275000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>52239000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>51090000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>50679000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>51392000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>48372000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>48445000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>46994000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>51048000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>51532000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>53919000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>49664000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>52141000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>47641000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>47506000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>43923000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>45947000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>43697000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>45292000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>41609000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>48466000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>49689000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>48629000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>44084000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>46395000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>45861000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>43312000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>42515000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>29508000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>27765000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>29390000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>25076000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>28500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>28400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>28500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>33100000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>46400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>40300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>40800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>41600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>55000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>55100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>59500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>54800000.0</v>
       </c>
-      <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
+      <c r="DV2"/>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>12342000.0</v>
+      </c>
+      <c r="C3">
         <v>12912000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12091000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13052000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14206000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16449000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17321000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17603000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18437000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17261000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18192000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17164000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16983000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18571000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18171000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>18634000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17130000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>18462000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>19933000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>19581000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18344000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18712000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>17920000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>18264000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>19095000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18686000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>19305000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>19052000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>19607000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>20170000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>22691000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>21235000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>18907000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19039000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17445000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17455000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>17625000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>18995000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>18718000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>17739000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16945000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>19264000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>18000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>17506000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>16595000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>15991000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>13968000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>12714000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>12251000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10897000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8499000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7915000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>7612000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8184000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8290000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8434000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8504000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8829000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>8168000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7935000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7918000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7043000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>7567000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7718000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>7288000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7204000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>6878000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7066000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7409000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>7555000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7505000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7366000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>7967000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8975000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>8036000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>8139000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7817000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>8079000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>6880000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6342000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>7831000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>7883000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>8053000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>7898000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>7532000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>7660000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>6891000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>7833000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>6277000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>6021000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>5784000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>5692000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>5587000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>5288000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>5542000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>5588000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>5184000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>8092000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>8174000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>7683000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>8477000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>10099000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>9074000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>9214000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>9215000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>8600000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>9200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>7500000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>7900000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>7500000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>12600000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>16800000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>4100000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>5700000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>6400000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>6000000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>5900000.0</v>
       </c>
-      <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
+      <c r="DV3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -26876,844 +27024,851 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5">
+        <v>5865000.0</v>
+      </c>
+      <c r="C5">
         <v>23244000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>20139000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>29937000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>137884000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-51938000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19798000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-124928000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8426000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9328000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-34451000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>42882000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>19476000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>45829000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9840000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>51527000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>52145000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>72189000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>65384000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>85376000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>62913000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>88697000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>74228000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>58074000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>36565000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>54679000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>69892000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>74202000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>65805000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>96317000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>80675000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>82764000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>58990000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>99120000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>64362000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>64739000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>46262000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>60783000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>82374000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>79798000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8149000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>61714000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>42541000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>71801000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>68646000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>91298000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>104956000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>54737000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>88946000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>188595000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>168275000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>114583000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>82659000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>88902000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>82367000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>89478000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>63159000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>73403000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>59045000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>58111000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>16989000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>56340000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>45328000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>51443000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>38829000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>41620000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>41755000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>36012000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>29537000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>21846000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>22747000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>21565000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>19457000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>32893000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>11184000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>12885000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>9734000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>25254000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>14131000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>17566000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-23301000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>27317000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>21956000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>29138000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>21229000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>33307000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>26757000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>27122000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>17572000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>37397000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>30049000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>20047000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>14127000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>28964000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>20407000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>24837000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>15289000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>18622000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>11479000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>20194000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>13012000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>19649000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>23875000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>25348000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>21542000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>19900000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>30400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>32400000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>47100000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>51900000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>37400000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>29600000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>51000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>33800000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>46900000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>51800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>41100000.0</v>
       </c>
-      <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>18207000.0</v>
+      </c>
+      <c r="C6">
         <v>36156000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>32230000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>42989000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>152090000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-35489000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>37119000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-107325000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>26863000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>26589000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-16259000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>60046000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36459000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>64400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>28011000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>70161000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>69275000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>90651000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>85317000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>104957000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>81257000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>107409000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>92148000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>76338000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>55660000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>73365000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>89197000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>93254000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>85412000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>116487000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>103366000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>103999000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>77897000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>118159000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>81807000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>82194000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>63887000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>79778000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>101092000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>97537000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>25094000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>80978000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>60541000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>89307000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>85241000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>107289000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>118924000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>67451000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>101197000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>199492000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>176774000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>122498000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>90271000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>97086000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>90657000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>97912000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>71663000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>82232000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>67213000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>66046000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>24907000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>63383000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>52895000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>59161000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>46117000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>48824000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>48633000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>43078000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>36946000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>29401000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>30252000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>28931000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>27424000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>41868000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>19220000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>21024000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>17551000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>33333000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>21011000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>23908000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-15470000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>35200000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>30009000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>37036000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>28761000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>40967000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>33648000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>34955000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>23849000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>43418000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>35833000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>25739000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>19714000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>34252000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>25949000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>30425000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>20473000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>26714000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>19653000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>27877000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>21489000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>29748000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>32949000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>34562000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>30757000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>28500000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>39600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>39900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>55000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>59400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>50000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>46400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>55100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>39500000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>53300000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>57800000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>47000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-343000000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>183600000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>163500000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>124200000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-182600000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>83200000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>80500000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>77700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -27895,106 +28050,107 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -28176,1429 +28332,1441 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
+        <v>214463000.0</v>
+      </c>
+      <c r="C9">
         <v>261981000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>256723000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>265733000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>246961000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>279147000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>301463000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>307177000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>294064000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>352425000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>292267000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>364715000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>347874000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>374524000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>364305000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>412515000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>443400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>499661000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>482245000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>532080000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>506460000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>553442000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>519973000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>458256000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>392235000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>442793000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>449772000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>469472000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>476959000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>521434000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>517855000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>535641000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>469938000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>517742000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>442866000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>428580000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>387833000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>422809000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>478299000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>472270000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>333962000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>450761000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>418553000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>449946000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>438277000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>503102000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>529525000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>494017000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>564417000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>891114000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>787796000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>571654000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>460049000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>493201000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>439414000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>497651000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>386246000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>415133000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>357785000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>353258000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>295191000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>330314000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>314798000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>320425000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>299291000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>310956000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>272134000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>261928000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>242392000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>259414000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>253349000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>262394000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>243892000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>250800000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>238472000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>236151000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>222961000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>237781000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>227973000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>235666000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>218786000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>239683000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>239259000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>256138000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>239687000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>254181000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>235672000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>236735000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>220065000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>229973000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>206488000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>195428000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>178023000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>201734000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>203175000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>196295000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>171995000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>186165000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>178324000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>175305000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>167744000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>194099000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>187802000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>197569000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>188549000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>200600000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>191700000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>182800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>200700000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>212300000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>177600000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>168300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>186300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>168100000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>171300000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>170500000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>156200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>207300000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>183600000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>163500000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>124200000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>117200000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>83200000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>80500000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>77700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10">
+        <v>2599000.0</v>
+      </c>
+      <c r="C10">
         <v>18191000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15994000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27411000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>134601000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-57802000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13298000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-131648000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1101000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9328000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-34451000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>37113000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14588000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>24355000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-28964000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>42887000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>50692000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>18435000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>68165000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>81364000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>64495000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>91433000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>74753000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>59655000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>30391000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>53578000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>64913000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>70876000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>65805000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>14177000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>73693000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>71599000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>60197000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>98674000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>63190000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>62008000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>41695000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>62136000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>76679000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>68738000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5286000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>58425000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>28113000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>69043000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>56378000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>75171000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>106029000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>33618000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>97593000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>191994000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>168779000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>113396000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>82771000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>91795000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>83606000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>94543000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>75298000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>76031000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>60334000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>65919000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>24485000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>56787000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>52221000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>51874000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>46731000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>48766000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>38110000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>35333000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>18915000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>24034000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>21983000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>33041000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>21595000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>10574000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>19226000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>21921000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>16757000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>25468000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>21231000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>22501000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-16524000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>26606000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>28376000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>35863000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>28106000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>33720000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>33184000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>32253000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>22984000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>36721000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>24024000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>26704000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>20290000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>28527000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>25309000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>28625000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>20464000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>21603000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>19898000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>18389000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>19971000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>25321000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>23375000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>24479000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>23231000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>19900000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>25200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>34400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>48900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>41200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>40500000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>34900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>50100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>40700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>39100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>37000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>32500000.0</v>
       </c>
-      <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11">
+        <v>763000.0</v>
+      </c>
+      <c r="C11">
         <v>3700000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1085000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6292000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>27086000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-21697000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4996000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-13390000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1634000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2046000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2504000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10221000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3212000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-32860000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3574000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8650000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11976000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>27666000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18436000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>22026000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>17065000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>17966000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>18446000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>17804000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10661000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>13466000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>20823000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>24527000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>22803000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>31936000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>20547000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>20638000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>24658000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>80439000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>21518000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>19967000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>14206000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>23951000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>19807000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>24025000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1970000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>22585000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>11846000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>24386000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>20096000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>28664000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>37721000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>14111000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>33332000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>66723000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>57879000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>38961000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>28489000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>32562000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>29430000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>34136000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>27469000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>26508000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>13536000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>24218000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>9177000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>19457000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>16932000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>19482000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>15691000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>18447000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>12539000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>13219000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>7074000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>9537000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>5223000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>12440000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>8106000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>4539000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>5681000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>8129000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6257000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>9604000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>8013000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>8438000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-6196000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>10836000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>10629000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>13054000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>10399000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>11751000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>12278000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>11934000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>8504000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>13587000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>8889000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>9880000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>7507000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>10555000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>9364000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>10591000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>7572000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>7993000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>7362000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>6804000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>7389000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>9116000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>8415000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>8812000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>8363000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>7100000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>4100000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>12400000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>18100000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>18500000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>15000000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>12900000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>16400000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>15400000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>14600000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>13700000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>12000000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-21400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20100000.0</v>
       </c>
       <c r="DP11">
         <v>-20100000.0</v>
       </c>
       <c r="DQ11">
         <v>-20100000.0</v>
       </c>
       <c r="DR11">
+        <v>-20100000.0</v>
+      </c>
+      <c r="DS11">
         <v>-12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9200000.0</v>
       </c>
       <c r="DT11">
         <v>-9200000.0</v>
       </c>
       <c r="DU11">
         <v>-9200000.0</v>
       </c>
+      <c r="DV11">
+        <v>-9200000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12">
+        <v>4250000.0</v>
+      </c>
+      <c r="C12">
         <v>3994000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4145000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2526000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3283000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5864000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6720000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7325000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1476000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7535000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5769000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4888000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3104000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>38804000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8640000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1453000.0</v>
       </c>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
-[...1 lines deleted...]
-      </c>
+      <c r="Z12"/>
       <c r="AA12">
         <v>19200000.0</v>
       </c>
       <c r="AB12">
         <v>19200000.0</v>
       </c>
       <c r="AC12">
         <v>19200000.0</v>
       </c>
       <c r="AD12">
-        <v>18300000.0</v>
+        <v>19200000.0</v>
       </c>
       <c r="AE12">
         <v>18300000.0</v>
       </c>
       <c r="AF12">
+        <v>18300000.0</v>
+      </c>
+      <c r="AG12">
         <v>500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>22200000.0</v>
       </c>
-      <c r="AI12">
-[...1 lines deleted...]
-      </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
         <v>15600000.0</v>
       </c>
-      <c r="AM12">
-[...1 lines deleted...]
-      </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>7900000.0</v>
       </c>
-      <c r="AQ12">
-[...1 lines deleted...]
-      </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>5700000.0</v>
       </c>
-      <c r="AU12">
-[...1 lines deleted...]
-      </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>3000000.0</v>
       </c>
-      <c r="AY12">
-[...1 lines deleted...]
-      </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
         <v>5200000.0</v>
       </c>
-      <c r="BC12">
-[...1 lines deleted...]
-      </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
+        <v>0.0</v>
+      </c>
+      <c r="BG12">
         <v>4800000.0</v>
       </c>
-      <c r="BG12">
-[...1 lines deleted...]
-      </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
+        <v>0.0</v>
+      </c>
+      <c r="BK12">
         <v>5800000.0</v>
       </c>
-      <c r="BK12">
-[...1 lines deleted...]
-      </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
+        <v>0.0</v>
+      </c>
+      <c r="BO12">
         <v>6900000.0</v>
       </c>
-      <c r="BO12">
-[...1 lines deleted...]
-      </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
+        <v>0.0</v>
+      </c>
+      <c r="BS12">
         <v>3600000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1600000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2600000.0</v>
       </c>
-      <c r="BU12">
-[...1 lines deleted...]
-      </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
+        <v>0.0</v>
+      </c>
+      <c r="CE12">
         <v>900000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1500000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1700000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1500000.0</v>
       </c>
-      <c r="CH12">
-[...1 lines deleted...]
-      </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
         <v>0.0</v>
       </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
@@ -29612,94 +29780,97 @@
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
-      <c r="DB12"/>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>198</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>3994000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4145000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2526000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>31383000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5864000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6500000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
@@ -29773,122 +29944,121 @@
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>-2100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2100000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-2100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2100000.0</v>
       </c>
-      <c r="AP14">
-[...1 lines deleted...]
-      </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
@@ -30034,975 +30204,982 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
+      <c r="DV14"/>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
+        <v>1836000.0</v>
+      </c>
+      <c r="C15">
         <v>14491000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>17079000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>21119000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>107515000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-36105000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8302000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-118258000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-533000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7282000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-36955000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>26892000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11376000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>57215000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-25390000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>34237000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>38716000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-9231000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>49729000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>59338000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>47430000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>73467000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>56307000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>41851000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>19730000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>40112000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>44090000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>46349000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>43002000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-17759000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>53146000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>50961000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>35539000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>18235000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>41672000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>42041000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>27489000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>38185000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>56872000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>44713000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3316000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>35840000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>16267000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>44657000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>36282000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>46507000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>68308000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>19507000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>64261000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>125271000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>110900000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>74435000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>54282000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>59233000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>54176000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>60407000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>47829000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>49523000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>46798000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>41701000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>15308000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>37330000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>35289000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>32392000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>31040000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>30319000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>25571000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>22114000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>11841000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>14497000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>16760000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>20601000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>13489000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>6035000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>13545000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>13792000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>10500000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>15864000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>13218000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>14063000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-10328000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>15770000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>17747000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>22809000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>17707000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>21969000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>20906000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>20319000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>14480000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>23134000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>15135000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>16824000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>12783000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>17972000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>15945000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>18034000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>12892000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>13610000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>12536000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>11585000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>12582000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>16205000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>14960000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>15667000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>14868000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>12800000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>21100000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>22000000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>30800000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>22700000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>25500000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>22000000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>33700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>25300000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>24500000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>23300000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>20500000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>21400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20100000.0</v>
       </c>
       <c r="DP15">
         <v>20100000.0</v>
       </c>
       <c r="DQ15">
         <v>20100000.0</v>
       </c>
       <c r="DR15">
+        <v>20100000.0</v>
+      </c>
+      <c r="DS15">
         <v>12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200000.0</v>
       </c>
       <c r="DT15">
         <v>9200000.0</v>
       </c>
       <c r="DU15">
         <v>9200000.0</v>
       </c>
+      <c r="DV15">
+        <v>9200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>201</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>14491000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>17079000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>21119000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>107515000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-36105000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8302000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-36955000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>26892000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11376000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>57215000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-25390000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>34237000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>38716000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-9231000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>49729000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>59338000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>47430000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>73467000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>56307000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>41851000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>19730000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>40112000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>44090000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>46349000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>43002000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-17759000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>53146000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>50961000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>35539000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>18235000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>41672000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>42041000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>27489000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>38185000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>56872000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>44713000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3316000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>35840000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>16267000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>44657000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>36282000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>46507000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>68308000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>19507000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>54854000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>125271000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>110900000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>74435000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>54282000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>59233000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>54176000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>60407000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>47829000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>49523000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>46798000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>41701000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>15308000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>37330000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>35289000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>32392000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>31040000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>30319000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>25571000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>22114000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>11841000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>14497000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>16760000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>20601000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>13489000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>6035000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>13545000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>13792000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>10500000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>15864000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>13218000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>14063000.0</v>
       </c>
-      <c r="CC16">
-[...1 lines deleted...]
-      </c>
       <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
         <v>15770000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>17747000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>22809000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>17707000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>21969000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>20906000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>20319000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>14480000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>23134000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>15135000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>16824000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>12783000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>17972000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>15945000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>18034000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>12892000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>13610000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>12536000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>11585000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>12582000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>16205000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>14960000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>15667000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>14868000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:126">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17">
+        <v>1836000.0</v>
+      </c>
+      <c r="C17">
         <v>14491000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>17079000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>21119000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>107515000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-36105000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>8302000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-118258000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-533000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7282000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-36955000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>26892000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>11376000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>57215000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-25390000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>34237000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>38716000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-9231000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>49729000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>59338000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>47430000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>73467000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>56307000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>41851000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>19730000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>40112000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>44090000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>46349000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>43002000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-17759000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>53146000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>50961000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>35539000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>18235000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>41672000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>42041000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>27489000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>38185000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>56872000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>44713000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>3316000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>35840000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>16267000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>44657000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>36282000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>46507000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>68308000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>19507000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>54854000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>125271000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>110900000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>74435000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>54282000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>59233000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>54176000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>60407000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>47829000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>41701000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>15308000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>35289000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>32392000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -31079,110 +31256,115 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:126">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>-4250000.0</v>
+      </c>
+      <c r="C18">
         <v>-3994000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4145000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2526000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3283000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5864000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6500000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6720000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7325000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-7535000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5769000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4888000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
@@ -31250,219 +31432,220 @@
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
+      <c r="DV18"/>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:126">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-5393000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1476000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3104000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-8680000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8640000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1453000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1884000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>2781000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4012000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1582000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2736000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>525000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1581000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6174000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1101000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4979000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3326000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2848000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-4254000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-6982000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-11165000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1207000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-446000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1172000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-2731000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-4567000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1353000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-5695000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-11060000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-2863000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-3289000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-14428000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-2758000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-12268000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-16127000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>1073000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-21119000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-17508000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>3399000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>504000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-1187000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>112000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>2893000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>1239000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-3369000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>3635000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-127000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-422000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>-674000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-7287000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
@@ -31479,97 +31662,96 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:126">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>9787000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>18370000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>30124000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>51870000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>70686000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -31748,483 +31930,487 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:126">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
+        <v>5865000.0</v>
+      </c>
+      <c r="C21">
         <v>23244000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21642000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30780000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9903000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-53081000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>18231000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-125557000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8822000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16063000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-26365000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>42506000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16064000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>27459000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-20284000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>51527000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>52145000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20319000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>65384000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>85376000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>62913000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>88697000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>74228000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>58074000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>36565000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>54679000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>69892000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>74202000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>68653000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>18431000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>80675000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>82764000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>58990000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>99120000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>64362000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>64739000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>46262000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>60783000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>82374000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>79798000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8149000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>61714000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>42541000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>71801000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>68646000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>91298000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>104956000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>54737000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>101197000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>188595000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>168275000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>114583000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>82659000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>88902000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>82367000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>97912000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>71663000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>75576000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>67213000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>66046000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>24907000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>58889000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>52895000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>59161000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>46117000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>52168000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>40943000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>34451000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>20151000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>38821000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>30252000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>28931000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>27424000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>13118000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>19220000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>21024000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>17551000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>25254000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>21011000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>23908000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-15470000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>27317000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>30009000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>37036000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>28761000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>33307000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>33648000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>34955000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>23849000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>37397000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>24457000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>25739000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>19714000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>28964000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>25949000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>30425000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>20473000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>18622000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>19653000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>20194000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>13012000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>19649000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>23875000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>25347000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>21542000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>19900000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>30400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>32400000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>47100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>51900000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>37400000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>29600000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>51000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>33800000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>35700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>38200000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>30800000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-343000000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>183600000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>163500000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>124200000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>-182600000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>83200000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>80500000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>77700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:126">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -32406,439 +32592,445 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
+      <c r="DV22"/>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:126">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>314743000.0</v>
+      </c>
+      <c r="C23">
         <v>347076000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>342569000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>355358000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>374393000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>498633000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>411914000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>564638000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>408484000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>472577000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>525137000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>457751000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>465398000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>494881000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>558089000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>509088000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>552754000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>653117000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>575768000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>618679000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>614113000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>659496000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>629119000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>554292000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>481463000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>528680000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>520042000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>549298000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>554970000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>594170000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>594637000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>621426000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>557229000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>567081000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>499336000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>485362000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>452837000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>470546000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>521788000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>520677000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>463682000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>510484000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>528767000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>488408000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>474686000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>518309000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>533844000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>595290000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>569864000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>867191000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>759337000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>568344000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>467435000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>499343000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>443815000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>495323000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>390339000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>419728000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>361203000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>358380000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>370938000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>342331000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>330658000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>329201000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>318007000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>326920000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>292487000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>286553000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>266661000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>278757000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>280014000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>292782000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>270665000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>273182000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>271491000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>266217000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>256089000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>263919000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>255334000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>260203000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>270135000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>263414000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>260782000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>273021000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>260590000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>273015000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>249665000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>249286000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>240139000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>238523000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>220136000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>214981000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>199918000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>221236000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>226915000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>214499000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>195606000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>213938000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>204532000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>198423000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>197247000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>203958000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>191692000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>201612000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>192083000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>209200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>189700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>178900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>186700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>206800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>180500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>179500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>176900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>189300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>190700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>191800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>180200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>550300000.0</v>
       </c>
-      <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
-      <c r="DR23">
+      <c r="DR23"/>
+      <c r="DS23">
         <v>299800000.0</v>
       </c>
-      <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
+      <c r="DV23"/>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:126">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32920,1468 +33112,1481 @@
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
+      <c r="DV24"/>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:126">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>12342000.0</v>
+      </c>
+      <c r="C25">
         <v>12912000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12091000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13052000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14206000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16449000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17321000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17603000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18437000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18584000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18192000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17164000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16983000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18571000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>18171000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>18634000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17130000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>18462000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>19933000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>19581000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>18344000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>18712000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17920000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18264000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19095000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18686000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>19305000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>19052000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>19607000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>20170000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>22691000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>21235000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>18907000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>19039000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17445000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>17455000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>17625000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>18995000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>18718000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>17739000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>16945000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>19264000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>18000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>17506000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>16595000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>15991000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>13968000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>12714000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>12251000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>10897000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8499000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>7915000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>7612000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8184000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>8290000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8434000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>8504000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>8829000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>8168000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>7935000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>7918000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>7043000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>7567000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>7718000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>7288000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7204000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>6878000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7066000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>7409000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>7555000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7505000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7366000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7967000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>8975000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>8036000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>8139000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>7817000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>8079000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>6880000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6342000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>7831000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>7883000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>8053000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>7898000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>7532000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>7660000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>6891000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>7833000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>6277000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>6021000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>5784000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>5692000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>5587000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>5288000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>5542000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>5588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8092000.0</v>
       </c>
       <c r="CT25">
         <v>8092000.0</v>
       </c>
       <c r="CU25">
+        <v>8092000.0</v>
+      </c>
+      <c r="CV25">
         <v>8174000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10099000.0</v>
       </c>
       <c r="CX25">
         <v>10099000.0</v>
       </c>
       <c r="CY25">
+        <v>10099000.0</v>
+      </c>
+      <c r="CZ25">
         <v>9074000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>9214000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>9215000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>8600000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>9200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>7500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>7900000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>7500000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>12600000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>16800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>4100000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>5700000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>6400000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>6000000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>5900000.0</v>
       </c>
-      <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
+      <c r="DV25"/>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:126">
       <c r="A26" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>211</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>10800000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>13000000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>22600000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>23300000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>27200000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>23300000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>30100000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>23000000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>22000000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>24300000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>20100000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>18900000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>18000000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>14900000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>13600000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>12400000.0</v>
       </c>
-      <c r="BK26">
-[...1 lines deleted...]
-      </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
         <v>10400000.0</v>
       </c>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
         <v>9600000.0</v>
       </c>
-      <c r="BS26">
-[...1 lines deleted...]
-      </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
         <v>10000000.0</v>
       </c>
-      <c r="BW26">
-[...1 lines deleted...]
-      </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
         <v>8700000.0</v>
       </c>
-      <c r="CA26">
-[...1 lines deleted...]
-      </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
         <v>7500000.0</v>
       </c>
-      <c r="CE26">
-[...1 lines deleted...]
-      </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
         <v>7700000.0</v>
       </c>
-      <c r="CI26">
-[...1 lines deleted...]
-      </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
         <v>6400000.0</v>
       </c>
-      <c r="CM26">
-[...1 lines deleted...]
-      </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
         <v>7000000.0</v>
       </c>
-      <c r="CQ26">
-[...1 lines deleted...]
-      </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:126">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
+        <v>110054000.0</v>
+      </c>
+      <c r="C27">
         <v>131342000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>130264000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>128228000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>118546000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>165422000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>167612000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>165463000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>153542000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>181326000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>187750000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>185165000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>188124000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>201031000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>216478000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>219426000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>242699000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>260831000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>260333000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>280589000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>275965000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>284129000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>280695000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>248628000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>206042000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>228127000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>231937000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>245828000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>249708000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>269052000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>271509000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>272757000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>257702000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>265378000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>235285000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>228353000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>209008000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>222887000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>255274000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>248363000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>195559000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>237658000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>240260000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>239449000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>234005000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>256693000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>263203000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>283575000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>313101000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>508846000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>456975000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>308769000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>241883000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>264620000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>235701000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>267363000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>202535000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>214603000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>184203000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>183500000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>169142000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>168945000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>162402000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>160739000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>154262000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>154927000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>137916000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>134630000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>123164000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>529368000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>132217000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>136983000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>127913000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>496454000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>125289000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>123317000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>116438000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>480136000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>120625000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>122971000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>112298000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>497421000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>121136000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>129192000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>123743000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>487631000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>121824000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>121398000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>112582000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>407088000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>105044000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>321848000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:126">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>98544000.0</v>
+      </c>
+      <c r="C28">
         <v>107395000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>104817000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>106725000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>113204000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>120930000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>115620000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>117921000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>124566000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>145033000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>130882000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>137044000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>133899000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>127664000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>137987000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>141562000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>148556000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>166641000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>156528000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>166115000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>167582000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>180616000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>165050000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>151554000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>149628000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>159987000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>147943000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>149442000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>158598000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>163265000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>165671000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>180120000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>153246000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>153244000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>143219000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>135488000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>132563000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>139139000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>140651000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>144109000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>130254000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>151389000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>135752000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>138696000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>135626000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>155111000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>161366000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>155705000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>150119000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>193673000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>162546000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>148302000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>135507000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>139679000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>121346000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>132376000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>112048000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>124954000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>106369000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>103712000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>101142000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>102480000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>99501000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>100525000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>98912000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>104896000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>92463000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>91286000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>89691000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>364253000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>90880000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>96480000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>88555000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>361242000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>93963000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>91810000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>88972000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>353412000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>86337000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>88787000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>90003000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>354223000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>88114000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>89910000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>87183000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>333263000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>80200000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>80382000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>83634000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>289925000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>71395000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>169689000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>158309000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>494618000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>177226000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>165870000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>151522000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>167543000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>158671000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>155111000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>154732000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>164351000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>154853000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>163007000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>157792000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>172100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>152100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>142900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>145700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>152900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>127600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>121900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>131200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>128600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>129200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>126300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>119500000.0</v>
       </c>
-      <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
+      <c r="DV28"/>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:126">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>763000.0</v>
+      </c>
+      <c r="C29">
         <v>3700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1085000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6292000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>27086000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-21697000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4996000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-13390000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1634000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2046000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2504000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10221000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3212000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-32860000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3574000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8650000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11976000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>27666000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18436000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22026000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>17065000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>17966000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18446000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>17804000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10661000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>13466000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20823000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>24527000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>22803000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -34433,1165 +34638,1175 @@
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
+      <c r="DV29"/>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:126">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>208598000.0</v>
+      </c>
+      <c r="C30">
         <v>238737000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>235081000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>234953000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>256864000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>332228000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>283232000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>432734000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>285242000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>336362000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>318632000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>322209000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>331810000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>347065000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>384589000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>360988000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>391255000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>479342000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>416861000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>446704000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>443547000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>464745000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>445745000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>400182000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>355670000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>388114000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>379880000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>395270000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>408306000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>432317000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>437180000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>452877000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>410948000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>418622000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>378504000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>363841000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>341571000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>362026000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>395925000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>392472000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>325813000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>389047000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>376012000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>378145000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>369631000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>411804000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>424569000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>439280000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>463220000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>702519000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>619521000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>457071000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>377390000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>404299000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>357047000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>399739000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>314583000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>339557000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>290572000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>287212000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>270284000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>271425000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>261903000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>261264000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>253174000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>259823000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>230379000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>225916000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>212855000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>220593000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>223097000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>233463000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>216468000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>217907000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>219252000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>215127000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>205410000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>212527000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>206962000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>211758000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>223141000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>212366000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>209250000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>219102000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>210926000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>220874000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>202024000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>201780000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>196216000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>192576000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>176439000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>169689000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>158309000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>172770000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>177226000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>165870000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>151522000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>167543000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>158671000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>155111000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>154732000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>174450000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>163927000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>172222000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>167007000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>180700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>161300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>150400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>153600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>160400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>140200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>138700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>135300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>134300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>135600000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>132300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>125400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-550300000.0</v>
       </c>
-      <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DR30"/>
+      <c r="DS30">
         <v>-299800000.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
+      <c r="DV30"/>
     </row>
-    <row r="31" spans="1:125">
+    <row r="31" spans="1:126">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B31">
+        <v>-3266000.0</v>
+      </c>
+      <c r="C31">
         <v>-5053000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5648000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3369000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>144504000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4721000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4933000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-6091000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-7721000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6735000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8086000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5393000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1476000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3104000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8680000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8640000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1453000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1884000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2781000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4012000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1582000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2736000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>525000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1581000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6174000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1101000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4979000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3326000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2848000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4254000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6982000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-11165000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1207000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-446000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1172000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2731000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4567000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1353000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5695000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-11060000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2863000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3289000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-14428000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2758000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-12268000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-16127000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1073000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-21119000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3604000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>3399000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>504000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1187000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>112000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>2893000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1239000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3369000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>3635000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>455000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-6879000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-127000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-422000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2102000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-674000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-7287000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>614000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-3402000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2833000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>882000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1236000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-14787000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-8269000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>4110000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-5829000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2544000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>6000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>897000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-794000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>214000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>220000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1407000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-1054000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-711000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-1633000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1173000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-655000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>413000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-464000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-2702000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-865000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-676000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-433000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>965000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>576000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-437000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-640000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-1800000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-9000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>2981000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>245000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-1805000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>6959000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>5672000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-500000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-868000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>1689000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-100000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-5200000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>2000000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>1800000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-10700000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>3100000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>5300000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-900000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>6900000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-400000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-7400000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-600000.0</v>
       </c>
-      <c r="DN31"/>
-      <c r="DO31">
+      <c r="DO31"/>
+      <c r="DP31">
         <v>-183600000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-163500000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-124200000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>182600000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-83200000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-80500000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-77700000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:125">
+    <row r="32" spans="1:126">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B32">
+        <v>320608000.0</v>
+      </c>
+      <c r="C32">
         <v>370320000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>364211000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>386138000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>364490000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>445552000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>430145000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>439081000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>417306000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>488640000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>498772000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>500257000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>481462000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>522340000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>537805000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>560615000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>604899000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>673436000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>641152000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>704055000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>677026000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>748193000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>703347000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>612366000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>518028000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>583359000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>589934000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>623500000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>623623000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>683287000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>675312000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>704190000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>616219000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>666201000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>563698000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>550101000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>499099000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>531329000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>604162000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>600475000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>471831000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>572198000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>571308000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>560209000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>543332000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>609607000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>638800000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>650027000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>671061000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1055786000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>927612000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>682927000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>550094000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>588245000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>526182000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>593235000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>462002000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>495304000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>428416000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>424426000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>395845000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>401220000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>383553000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>388362000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>364124000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>378053000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>334242000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>322565000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>296198000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>317578000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>310266000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>321713000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>298089000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>306075000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>290711000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>287241000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>273640000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>289173000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>276345000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>284111000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>265780000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>290731000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>290791000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>310057000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>289351000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>306322000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>283313000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>284241000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>263988000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>275920000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>250185000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>240720000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>219632000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>250200000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>252864000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>244924000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>216079000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>232560000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>224185000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>218617000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>210259000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>223607000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>215567000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>226959000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>213625000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>229100000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>220100000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>211300000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>233800000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>258700000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>217900000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>209100000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>227900000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>223100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>226400000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>230000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>211000000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>207300000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>183600000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>163500000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>124200000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>117200000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>83200000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>80500000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>77700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -35683,51 +35898,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B2">
         <v>186883000.0</v>
       </c>
       <c r="C2">
         <v>256057000.0</v>
       </c>
       <c r="D2">
         <v>264725000.0</v>
       </c>
       <c r="E2">
         <v>339593000.0</v>
       </c>
       <c r="F2">
         <v>402683000.0</v>
       </c>
       <c r="G2">
         <v>335630000.0</v>
       </c>
       <c r="H2">
         <v>386911000.0</v>
       </c>
       <c r="I2">
         <v>426399000.0</v>
       </c>
@@ -35781,51 +35996,51 @@
       </c>
       <c r="Z2">
         <v>63996000.0</v>
       </c>
       <c r="AA2">
         <v>110162000.0</v>
       </c>
       <c r="AB2">
         <v>188800000.0</v>
       </c>
       <c r="AC2">
         <v>174300000.0</v>
       </c>
       <c r="AD2">
         <v>207100000.0</v>
       </c>
       <c r="AE2">
         <v>63200000.0</v>
       </c>
       <c r="AF2">
         <v>16300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B3">
         <v>34277000</v>
       </c>
       <c r="C3">
         <v>41583000</v>
       </c>
       <c r="D3">
         <v>58490000</v>
       </c>
       <c r="E3">
         <v>59056000</v>
       </c>
       <c r="F3">
         <v>68615000</v>
       </c>
       <c r="G3">
         <v>63823000</v>
       </c>
       <c r="H3">
         <v>66067000</v>
       </c>
       <c r="I3">
         <v>70371000</v>
       </c>
@@ -35879,51 +36094,51 @@
       </c>
       <c r="Z3">
         <v>15126000</v>
       </c>
       <c r="AA3">
         <v>23030000</v>
       </c>
       <c r="AB3">
         <v>43300000</v>
       </c>
       <c r="AC3">
         <v>47100000</v>
       </c>
       <c r="AD3">
         <v>7400000</v>
       </c>
       <c r="AE3">
         <v>5700000</v>
       </c>
       <c r="AF3">
         <v>5400000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-58521000.0</v>
       </c>
       <c r="F4">
         <v>-63090000.0</v>
       </c>
       <c r="G4">
         <v>67053000.0</v>
       </c>
       <c r="H4">
         <v>-51281000.0</v>
       </c>
       <c r="I4">
         <v>-39488000.0</v>
       </c>
       <c r="J4">
         <v>69153000.0</v>
       </c>
       <c r="K4">
         <v>67892000.0</v>
       </c>
@@ -35941,51 +36156,51 @@
       </c>
       <c r="P4">
         <v>42637000.0</v>
       </c>
       <c r="Q4">
         <v>72292000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>50375000.0</v>
       </c>
       <c r="F5">
         <v>25967000.0</v>
       </c>
       <c r="G5">
         <v>14394000.0</v>
       </c>
       <c r="H5">
         <v>-40084000.0</v>
       </c>
       <c r="I5">
         <v>-649000.0</v>
       </c>
       <c r="J5">
         <v>2592000.0</v>
       </c>
       <c r="K5">
         <v>65175000.0</v>
       </c>
@@ -36003,51 +36218,51 @@
       </c>
       <c r="P5">
         <v>11255000.0</v>
       </c>
       <c r="Q5">
         <v>2223000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B6">
         <v>51747000.0</v>
       </c>
       <c r="C6">
         <v>-69174000.0</v>
       </c>
       <c r="D6">
         <v>-8668000.0</v>
       </c>
       <c r="E6">
         <v>-74868000.0</v>
       </c>
       <c r="F6">
         <v>-63090000.0</v>
       </c>
       <c r="G6">
         <v>67053000.0</v>
       </c>
       <c r="H6">
         <v>-51281000.0</v>
       </c>
       <c r="I6">
         <v>-39488000.0</v>
       </c>
@@ -36101,51 +36316,51 @@
       </c>
       <c r="Z6">
         <v>11927000.0</v>
       </c>
       <c r="AA6">
         <v>-46166000.0</v>
       </c>
       <c r="AB6">
         <v>-78600000.0</v>
       </c>
       <c r="AC6">
         <v>14500000.0</v>
       </c>
       <c r="AD6">
         <v>-40800000.0</v>
       </c>
       <c r="AE6">
         <v>143900000.0</v>
       </c>
       <c r="AF6">
         <v>46900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7">
         <v>-69619000.0</v>
       </c>
       <c r="C7">
         <v>-28335000.0</v>
       </c>
       <c r="D7">
         <v>-81683000.0</v>
       </c>
       <c r="E7">
         <v>-92675000.0</v>
       </c>
       <c r="F7">
         <v>-193620000.0</v>
       </c>
       <c r="G7">
         <v>52564000.0</v>
       </c>
       <c r="H7">
         <v>-132435000.0</v>
       </c>
       <c r="I7">
         <v>-71884000.0</v>
       </c>
@@ -36199,51 +36414,51 @@
       </c>
       <c r="Z7">
         <v>-5994000.0</v>
       </c>
       <c r="AA7">
         <v>-55914000.0</v>
       </c>
       <c r="AB7">
         <v>-89700000.0</v>
       </c>
       <c r="AC7">
         <v>-43100000.0</v>
       </c>
       <c r="AD7">
         <v>-25000000.0</v>
       </c>
       <c r="AE7">
         <v>33700000.0</v>
       </c>
       <c r="AF7">
         <v>22800000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-11449000.0</v>
       </c>
       <c r="F8">
         <v>20219000.0</v>
       </c>
       <c r="G8">
         <v>-11207000.0</v>
       </c>
       <c r="H8">
         <v>2746000.0</v>
       </c>
       <c r="I8">
         <v>-10453000.0</v>
       </c>
       <c r="J8">
         <v>-103000.0</v>
       </c>
       <c r="K8">
         <v>3357000.0</v>
       </c>
@@ -36261,51 +36476,51 @@
       </c>
       <c r="P8">
         <v>-5890000.0</v>
       </c>
       <c r="Q8">
         <v>-6649000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B9">
         <v>10055000.0</v>
       </c>
       <c r="C9">
         <v>-7763000.0</v>
       </c>
       <c r="D9">
         <v>-22679000.0</v>
       </c>
       <c r="E9">
         <v>-11449000.0</v>
       </c>
       <c r="F9">
         <v>20219000.0</v>
       </c>
       <c r="G9">
         <v>-11207000.0</v>
       </c>
       <c r="H9">
         <v>2746000.0</v>
       </c>
       <c r="I9">
         <v>-10453000.0</v>
       </c>
@@ -36347,51 +36562,51 @@
       </c>
       <c r="V9">
         <v>-626000.0</v>
       </c>
       <c r="W9">
         <v>3860000.0</v>
       </c>
       <c r="X9">
         <v>3860000.0</v>
       </c>
       <c r="Y9">
         <v>-1127000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9">
         <v>3217000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B10">
         <v>11887000.0</v>
       </c>
       <c r="C10">
         <v>30318000.0</v>
       </c>
       <c r="D10">
         <v>-13222000.0</v>
       </c>
       <c r="E10">
         <v>40314000.0</v>
       </c>
       <c r="F10">
         <v>-95320000.0</v>
       </c>
       <c r="G10">
         <v>-31137000.0</v>
       </c>
       <c r="H10">
         <v>18446000.0</v>
       </c>
       <c r="I10">
         <v>-33371000.0</v>
       </c>
@@ -36445,51 +36660,51 @@
       </c>
       <c r="Z10">
         <v>-2240000.0</v>
       </c>
       <c r="AA10">
         <v>3736000.0</v>
       </c>
       <c r="AB10">
         <v>-2100000.0</v>
       </c>
       <c r="AC10">
         <v>-3600000.0</v>
       </c>
       <c r="AD10">
         <v>-7600000.0</v>
       </c>
       <c r="AE10">
         <v>-12200000.0</v>
       </c>
       <c r="AF10">
         <v>-17100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-127397000.0</v>
       </c>
       <c r="F11">
         <v>-113859000.0</v>
       </c>
       <c r="G11">
         <v>126677000.0</v>
       </c>
       <c r="H11">
         <v>-69083000.0</v>
       </c>
       <c r="I11">
         <v>-27411000.0</v>
       </c>
       <c r="J11">
         <v>37063000.0</v>
       </c>
       <c r="K11">
         <v>-18654000.0</v>
       </c>
@@ -36519,51 +36734,51 @@
       <c r="U11">
         <v>6352000.0</v>
       </c>
       <c r="V11">
         <v>17279000.0</v>
       </c>
       <c r="W11">
         <v>17276000.0</v>
       </c>
       <c r="X11">
         <v>2000000.0</v>
       </c>
       <c r="Y11">
         <v>17419000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-21065000.0</v>
       </c>
       <c r="F12">
         <v>80989000.0</v>
       </c>
       <c r="G12">
         <v>15068000.0</v>
       </c>
       <c r="H12">
         <v>15703000.0</v>
       </c>
       <c r="I12">
         <v>69732000.0</v>
       </c>
       <c r="J12">
         <v>54465000.0</v>
       </c>
       <c r="K12">
         <v>101000.0</v>
       </c>
@@ -36581,51 +36796,51 @@
       </c>
       <c r="P12">
         <v>19720000.0</v>
       </c>
       <c r="Q12">
         <v>781000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-130803000.0</v>
       </c>
       <c r="F13">
         <v>-105240000.0</v>
       </c>
       <c r="G13">
         <v>70072000.0</v>
       </c>
       <c r="H13">
         <v>-146443000.0</v>
       </c>
       <c r="I13">
         <v>-18896000.0</v>
       </c>
       <c r="J13">
         <v>32821000.0</v>
       </c>
       <c r="K13">
         <v>1723000.0</v>
       </c>
@@ -36635,51 +36850,51 @@
       <c r="M13">
         <v>-350590000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B14">
         <v>52261000.0</v>
       </c>
       <c r="C14">
         <v>69810000.0</v>
       </c>
       <c r="D14">
         <v>70923000.0</v>
       </c>
       <c r="E14">
         <v>72506000.0</v>
       </c>
       <c r="F14">
         <v>76320000.0</v>
       </c>
       <c r="G14">
         <v>73991000.0</v>
       </c>
       <c r="H14">
         <v>76650000.0</v>
       </c>
       <c r="I14">
         <v>83003000.0</v>
       </c>
@@ -36733,51 +36948,51 @@
       </c>
       <c r="Z14">
         <v>32426000.0</v>
       </c>
       <c r="AA14">
         <v>37602000.0</v>
       </c>
       <c r="AB14">
         <v>33200000.0</v>
       </c>
       <c r="AC14">
         <v>41000000.0</v>
       </c>
       <c r="AD14">
         <v>24000000.0</v>
       </c>
       <c r="AE14">
         <v>5400000.0</v>
       </c>
       <c r="AF14">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B15">
         <v>11834000.0</v>
       </c>
       <c r="C15">
         <v>11927000.0</v>
       </c>
       <c r="D15">
         <v>77622000.0</v>
       </c>
       <c r="E15">
         <v>77015000.0</v>
       </c>
       <c r="F15">
         <v>76272000.0</v>
       </c>
       <c r="G15">
         <v>78387000.0</v>
       </c>
       <c r="H15">
         <v>82189000.0</v>
       </c>
       <c r="I15">
         <v>80581000.0</v>
       </c>
@@ -36825,51 +37040,51 @@
       </c>
       <c r="X15">
         <v>21851000.0</v>
       </c>
       <c r="Y15">
         <v>19593000.0</v>
       </c>
       <c r="Z15">
         <v>16431000.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15">
         <v>27791000.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15">
         <v>47100000.0</v>
       </c>
       <c r="AF15">
         <v>12200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B16">
         <v>238630000.0</v>
       </c>
       <c r="C16">
         <v>186883000.0</v>
       </c>
       <c r="D16">
         <v>256057000.0</v>
       </c>
       <c r="E16">
         <v>264725000.0</v>
       </c>
       <c r="F16">
         <v>339593000.0</v>
       </c>
       <c r="G16">
         <v>402683000.0</v>
       </c>
       <c r="H16">
         <v>335630000.0</v>
       </c>
       <c r="I16">
         <v>386911000.0</v>
       </c>
@@ -36923,51 +37138,51 @@
       </c>
       <c r="Z16">
         <v>75923000.0</v>
       </c>
       <c r="AA16">
         <v>63996000.0</v>
       </c>
       <c r="AB16">
         <v>110200000.0</v>
       </c>
       <c r="AC16">
         <v>188800000.0</v>
       </c>
       <c r="AD16">
         <v>166300000.0</v>
       </c>
       <c r="AE16">
         <v>207100000.0</v>
       </c>
       <c r="AF16">
         <v>63200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-11244000.0</v>
       </c>
       <c r="G17">
         <v>12506000.0</v>
       </c>
       <c r="H17">
         <v>-3006000.0</v>
       </c>
       <c r="I17">
         <v>-16751000.0</v>
       </c>
       <c r="J17">
         <v>18134000.0</v>
       </c>
       <c r="K17">
         <v>-14796000.0</v>
       </c>
       <c r="L17">
         <v>-24404000.0</v>
@@ -36983,51 +37198,51 @@
       </c>
       <c r="P17">
         <v>-3468000.0</v>
       </c>
       <c r="Q17">
         <v>7209000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B18">
         <v>46009000.0</v>
       </c>
       <c r="C18">
         <v>70159000.0</v>
       </c>
       <c r="D18">
         <v>60149000.0</v>
       </c>
       <c r="E18">
         <v>49006000.0</v>
       </c>
       <c r="F18">
         <v>72967000.0</v>
       </c>
       <c r="G18">
         <v>315318000.0</v>
       </c>
       <c r="H18">
         <v>111864000.0</v>
       </c>
       <c r="I18">
         <v>132367000.0</v>
       </c>
@@ -37081,51 +37296,51 @@
       </c>
       <c r="Z18">
         <v>59291000.0</v>
       </c>
       <c r="AA18">
         <v>20358000.0</v>
       </c>
       <c r="AB18">
         <v>-13000000.0</v>
       </c>
       <c r="AC18">
         <v>71500000.0</v>
       </c>
       <c r="AD18">
         <v>85300000.0</v>
       </c>
       <c r="AE18">
         <v>115500000.0</v>
       </c>
       <c r="AF18">
         <v>59600000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B19">
         <v>10214000.0</v>
       </c>
       <c r="C19">
         <v>-37962000.0</v>
       </c>
       <c r="D19">
         <v>-132488000.0</v>
       </c>
       <c r="E19">
         <v>-8023000.0</v>
       </c>
       <c r="F19">
         <v>-1148000.0</v>
       </c>
       <c r="G19">
         <v>-656000.0</v>
       </c>
       <c r="H19">
         <v>2728000.0</v>
       </c>
       <c r="I19">
         <v>116000.0</v>
       </c>
@@ -37147,87 +37362,87 @@
       <c r="O19">
         <v>4349000.0</v>
       </c>
       <c r="P19">
         <v>-17727000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B21">
         <v>-172238000.0</v>
       </c>
       <c r="C21">
         <v>-112886000.0</v>
       </c>
       <c r="D21">
         <v>96802000.0</v>
       </c>
       <c r="E21">
         <v>22423000.0</v>
       </c>
       <c r="F21">
         <v>40000000.0</v>
       </c>
       <c r="G21">
         <v>-27500000.0</v>
       </c>
       <c r="H21">
         <v>-69455000.0</v>
       </c>
       <c r="I21">
         <v>22655000.0</v>
       </c>
@@ -37251,51 +37466,51 @@
       </c>
       <c r="P21">
         <v>-44996000.0</v>
       </c>
       <c r="Q21">
         <v>-7401000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22">
         <v>160204000.0</v>
       </c>
       <c r="C22">
         <v>-146594000.0</v>
       </c>
       <c r="D22">
         <v>8595000.0</v>
       </c>
       <c r="E22">
         <v>104778000.0</v>
       </c>
       <c r="F22">
         <v>147266000.0</v>
       </c>
       <c r="G22">
         <v>191355000.0</v>
       </c>
       <c r="H22">
         <v>173553000.0</v>
       </c>
       <c r="I22">
         <v>121887000.0</v>
       </c>
@@ -37349,51 +37564,51 @@
       </c>
       <c r="Z22">
         <v>50313000.0</v>
       </c>
       <c r="AA22">
         <v>61700000.0</v>
       </c>
       <c r="AB22">
         <v>86700000.0</v>
       </c>
       <c r="AC22">
         <v>103900000.0</v>
       </c>
       <c r="AD22">
         <v>93600000.0</v>
       </c>
       <c r="AE22">
         <v>81700000.0</v>
       </c>
       <c r="AF22">
         <v>40200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B23">
         <v>1382000.0</v>
       </c>
       <c r="C23">
         <v>-6300000.0</v>
       </c>
       <c r="D23">
         <v>4561000.0</v>
       </c>
       <c r="E23">
         <v>481975000.0</v>
       </c>
       <c r="F23">
         <v>168861000.0</v>
       </c>
       <c r="G23">
         <v>120764000.0</v>
       </c>
       <c r="H23">
         <v>142675000.0</v>
       </c>
       <c r="I23">
         <v>3534000.0</v>
       </c>
@@ -37447,51 +37662,51 @@
       </c>
       <c r="Z23">
         <v>-16431000.0</v>
       </c>
       <c r="AA23">
         <v>-52821000.0</v>
       </c>
       <c r="AB23">
         <v>-35000000.0</v>
       </c>
       <c r="AC23">
         <v>-100000.0</v>
       </c>
       <c r="AD23">
         <v>-19100000.0</v>
       </c>
       <c r="AE23">
         <v>32900000.0</v>
       </c>
       <c r="AF23">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B24">
         <v>194725000.0</v>
       </c>
       <c r="C24">
         <v>3621000.0</v>
       </c>
       <c r="D24">
         <v>-76011000.0</v>
       </c>
       <c r="E24">
         <v>-8023000.0</v>
       </c>
       <c r="F24">
         <v>-18963000.0</v>
       </c>
       <c r="G24">
         <v>-14949000.0</v>
       </c>
       <c r="H24">
         <v>-8073000.0</v>
       </c>
       <c r="I24">
         <v>116000.0</v>
       </c>
@@ -37537,51 +37752,51 @@
       <c r="Y24">
         <v>-7505000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>60000.0</v>
       </c>
       <c r="AB24">
         <v>-700000.0</v>
       </c>
       <c r="AC24">
         <v>1000000.0</v>
       </c>
       <c r="AD24">
         <v>-13300000.0</v>
       </c>
       <c r="AE24">
         <v>-5400000.0</v>
       </c>
       <c r="AF24">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B25">
         <v>-86685000.0</v>
       </c>
       <c r="C25">
         <v>257515000.0</v>
       </c>
       <c r="D25">
         <v>123248000.0</v>
       </c>
       <c r="E25">
         <v>62712000.0</v>
       </c>
       <c r="F25">
         <v>82601000.0</v>
       </c>
       <c r="G25">
         <v>49085000.0</v>
       </c>
       <c r="H25">
         <v>48289000.0</v>
       </c>
       <c r="I25">
         <v>58052000.0</v>
       </c>
@@ -37631,51 +37846,51 @@
         <v>525000.0</v>
       </c>
       <c r="Y25">
         <v>-1328000.0</v>
       </c>
       <c r="Z25">
         <v>-2328000.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25">
         <v>100000.0</v>
       </c>
       <c r="AC25">
         <v>16800000.0</v>
       </c>
       <c r="AD25">
         <v>100000.0</v>
       </c>
       <c r="AE25">
         <v>400000.0</v>
       </c>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B26">
         <v>-20040000.0</v>
       </c>
       <c r="C26">
         <v>-2063000.0</v>
       </c>
       <c r="D26">
         <v>-13011000.0</v>
       </c>
       <c r="E26">
         <v>-70045000.0</v>
       </c>
       <c r="F26">
         <v>-80420000.0</v>
       </c>
       <c r="G26">
         <v>-144334000.0</v>
       </c>
       <c r="H26">
         <v>-825000.0</v>
       </c>
       <c r="I26">
         <v>-69565000.0</v>
       </c>
@@ -37725,51 +37940,51 @@
         <v>-150009000.0</v>
       </c>
       <c r="Y26">
         <v>-18139000.0</v>
       </c>
       <c r="Z26">
         <v>-18139000.0</v>
       </c>
       <c r="AA26">
         <v>-12765000.0</v>
       </c>
       <c r="AB26">
         <v>-26900000.0</v>
       </c>
       <c r="AC26">
         <v>-10500000.0</v>
       </c>
       <c r="AD26">
         <v>-20300000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B27">
         <v>24105000.0</v>
       </c>
       <c r="C27">
         <v>14823000.0</v>
       </c>
       <c r="D27">
         <v>15646000.0</v>
       </c>
       <c r="E27">
         <v>12367000.0</v>
       </c>
       <c r="F27">
         <v>23194000.0</v>
       </c>
       <c r="G27">
         <v>24060000.0</v>
       </c>
       <c r="H27">
         <v>9909000.0</v>
       </c>
       <c r="I27">
         <v>26609000.0</v>
       </c>
@@ -37809,51 +38024,51 @@
       <c r="U27">
         <v>9301000.0</v>
       </c>
       <c r="V27">
         <v>907000.0</v>
       </c>
       <c r="W27">
         <v>715000.0</v>
       </c>
       <c r="X27">
         <v>715000.0</v>
       </c>
       <c r="Y27">
         <v>747000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B28">
         <v>-202404000.0</v>
       </c>
       <c r="C28">
         <v>-133176000.0</v>
       </c>
       <c r="D28">
         <v>10730000.0</v>
       </c>
       <c r="E28">
         <v>-99504000.0</v>
       </c>
       <c r="F28">
         <v>-104702000.0</v>
       </c>
       <c r="G28">
         <v>-245166000.0</v>
       </c>
       <c r="H28">
         <v>-154794000.0</v>
       </c>
       <c r="I28">
         <v>-116714000.0</v>
       </c>
@@ -37907,51 +38122,51 @@
       </c>
       <c r="Z28">
         <v>-33765000.0</v>
       </c>
       <c r="AA28">
         <v>-65292000.0</v>
       </c>
       <c r="AB28">
         <v>-73500000.0</v>
       </c>
       <c r="AC28">
         <v>-48700000.0</v>
       </c>
       <c r="AD28">
         <v>-91700000.0</v>
       </c>
       <c r="AE28">
         <v>36700000.0</v>
       </c>
       <c r="AF28">
         <v>-8900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B29">
         <v>80286000.0</v>
       </c>
       <c r="C29">
         <v>111742000.0</v>
       </c>
       <c r="D29">
         <v>118639000.0</v>
       </c>
       <c r="E29">
         <v>108062000.0</v>
       </c>
       <c r="F29">
         <v>141582000.0</v>
       </c>
       <c r="G29">
         <v>379141000.0</v>
       </c>
       <c r="H29">
         <v>177931000.0</v>
       </c>
       <c r="I29">
         <v>202738000.0</v>
       </c>
@@ -38005,51 +38220,51 @@
       </c>
       <c r="Z29">
         <v>74417000.0</v>
       </c>
       <c r="AA29">
         <v>43388000.0</v>
       </c>
       <c r="AB29">
         <v>30300000.0</v>
       </c>
       <c r="AC29">
         <v>118600000.0</v>
       </c>
       <c r="AD29">
         <v>92700000.0</v>
       </c>
       <c r="AE29">
         <v>121200000.0</v>
       </c>
       <c r="AF29">
         <v>65000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30">
         <v>170662000.0</v>
       </c>
       <c r="C30">
         <v>-37962000.0</v>
       </c>
       <c r="D30">
         <v>-134501000.0</v>
       </c>
       <c r="E30">
         <v>-67079000.0</v>
       </c>
       <c r="F30">
         <v>-88726000.0</v>
       </c>
       <c r="G30">
         <v>-79428000.0</v>
       </c>
       <c r="H30">
         <v>-71412000.0</v>
       </c>
       <c r="I30">
         <v>-108761000.0</v>
       </c>
@@ -38122,1280 +38337,1289 @@
       <c r="AF30">
         <v>-6100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM30"/>
+  <dimension ref="A1:DN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
+      <c r="DN1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B2">
+        <v>238630000.0</v>
+      </c>
+      <c r="C2">
         <v>251787000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>264159000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>203770000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>186883000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>227751000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>224250000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>212532000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>256057000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>233314000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>235554000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>229941000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>264725000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>294136000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>363923000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>302216000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>339593000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>282412000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>354759000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>339099000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>402683000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>366710000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>375512000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>352578000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>335630000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>320034000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>360632000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>310288000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>386911000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>390066000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>402031000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>421484000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>426399000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>363769000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>345102000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>335578000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>357246000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>516994000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>544848000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>250087000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>289354000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>305808000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>292414000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>304712000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>288415000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>194944000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>219501000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>284580000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>525153000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>553499000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>402678000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>325720000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>320025000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>321929000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>371801000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>276206000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>272974000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>242034000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>233403000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>215941000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>230337000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>197627000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>172674000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>180136000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>158045000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>160639000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>125302000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>117034000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>114586000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>101276000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>92558000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>97537000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>87327000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>118024000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>99011000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>100806000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>121353000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>118287000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>121553000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>129773000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>155409000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>152814000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>151637000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>150802000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>109865000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>123598000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>169774000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>135363000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>122568000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>144435000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>113650000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>103867000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>120341000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>105411000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>95058000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>73799000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>75923000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>65871000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>61314000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>51537000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>63996000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>49899000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>48014000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>33131000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>110162000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>108200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>146800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>160000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>188800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>18100000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>159100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>174300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>2800000.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>196700000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>207100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B3">
+        <v>13714000</v>
+      </c>
+      <c r="C3">
         <v>10760000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9915000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13584000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12583000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8596000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8123000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12281000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>20385000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11906000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14712000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11487000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13782000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>25456000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9539000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10279000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>18231000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13535000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17476000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19373000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15013000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>20118000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9305000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>19387000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13283000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>23570000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>15449000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>13765000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>28078000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>13864000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>15777000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>12652000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>21191000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11214000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>11823000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15928000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15202000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10305000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>13772000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>10942000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>12451000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>9329000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16651000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>18191000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>20896000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>23444000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>26598000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>30538000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>42035000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>60553000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>41276000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>41239000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>32178000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>34325000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>15515000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>14627000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>13824000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>11545000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>9939000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>6501000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>25091000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10639000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11333000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6720000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>8148000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5111000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3771000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3185000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>4027000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5288000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3981000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2711000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5853000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6520000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5071000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5292000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7506000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>6698000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>9832000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>13625000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6609000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>6860000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>8570000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>8845000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>13077000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>8060000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>7929000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>5930000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>10337000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2815000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4187000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>6179000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>5731000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>4758000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>5803000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2734000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>3514000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3887000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3156000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>4569000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>9913000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>4085000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4159000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>4873000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>7100000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>24500000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>8300000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>3400000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>32700000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>2300000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>9100000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>3000000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>2800000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>2100000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1400000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>1100000</v>
       </c>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>11010000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-35393000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-38654000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-57879000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>75389000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-37377000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>57181000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-72347000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>15660000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-63584000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>35973000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-8802000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>22934000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>16948000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>15596000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-40598000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>50344000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-76623000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-3155000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-11965000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-19453000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-4915000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>62630000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>18667000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>9524000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-21668000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-159748000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-27854000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>294761000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-39267000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-16454000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>13394000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-12298000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>16297000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>93471000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-24557000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-65079000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-240573000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-28346000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>150821000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>76958000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>5695000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-1904000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-49872000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>95595000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>3232000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>50342000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-14396000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
@@ -39407,212 +39631,213 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>6866000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5193000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15896000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>25567000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6588000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>51090000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>956000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-17350000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-8729000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>52614000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14265000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10884000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13071000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-25380000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-9072000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1287000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4345000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>29888000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-10315000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6333000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-13889000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>23007000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2708000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3596000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-14111000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>96892000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-993000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4039000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-34763000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>19793000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-16806000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-6316000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1149000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>18214000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-13646000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-51735000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5781000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>9360000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-18794000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-18952000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-17550000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-7033000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>13016000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-33991000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>14071000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>22197000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>25591000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
@@ -39624,918 +39849,925 @@
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
+      <c r="DN5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B6">
+        <v>-39976000.0</v>
+      </c>
+      <c r="C6">
         <v>-13157000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-12372000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>60389000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16887000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-40868000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3501000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11718000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-43525000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>22743000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2240000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5613000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-34784000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-29411000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-69787000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>61707000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-37377000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>57181000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-72347000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>15660000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-63584000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>35973000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8802000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>22934000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16948000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15596000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-40598000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>50344000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-76623000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-3155000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-11965000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-19453000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-4915000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>62630000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>18667000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9524000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-21668000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-159748000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-27854000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>294761000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-39267000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-16454000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>13394000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-12298000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>16297000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>93471000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-24557000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-65079000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-240573000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-28346000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>150821000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>76958000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5695000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1904000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-49872000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>95595000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3232000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>30940000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>8631000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>17462000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-14396000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>32710000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>24953000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-7462000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>22091000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-2594000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>35337000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>8268000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2448000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>13310000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>8718000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-4979000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>10210000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-30697000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>19013000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1795000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-20547000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3066000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-3266000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-8220000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-25636000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2595000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1177000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>835000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>40937000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-13733000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-46176000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>34411000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>12795000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-21867000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>30785000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>9783000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-16474000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>14930000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>10353000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>21259000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-2124000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>10052000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>4557000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>9777000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-12459000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>14097000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1885000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>14883000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-77031000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>2000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-38600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-13200000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-28800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>14500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>18100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-2900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-15200000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>12100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>2800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-45300000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-10400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7">
+        <v>-35471000.0</v>
+      </c>
+      <c r="C7">
         <v>-28436000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-14848000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7482000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-18812000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10332000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>36019000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3996000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-32023000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>19460000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1704000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-23547000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-60813000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-11100000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-27339000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-24906000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-67192000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>50321000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-53234000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-81137000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-109570000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-13403000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>33821000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>22694000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9452000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-19250000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-20729000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2544000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-89337000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>44478000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-21636000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-27460000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-67266000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>73178000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>6849000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-13000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-32925000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>46746000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-16611000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>61047000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-62858000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>14551000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>34824000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>15086000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1240000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>23249000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-55492000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-91790000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-258262000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-52100000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>157430000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>34950000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>290000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>191000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>4073000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>56143000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-26664000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>23215000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-14307000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-11076000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-12171000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>14421000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>10149000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-2033000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1102000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-14261000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>9329000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>3044000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-2943000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-2300000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2813000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-3696000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-9306000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>319000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-6404000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-17725000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-12505000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>1014000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>4116000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-12795000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-6774000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>8323000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-9741000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>6281000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>3838000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>8410000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>3150000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>15799000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-3344000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>17422000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>21785000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-3872000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-17794000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>20124000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-507000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>9337000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-2955000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>22820000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>1047000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>4753000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-14964000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>2027000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-11293000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-5332000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-38414000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-2500000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-52400000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-7000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-27800000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>1700000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-15700000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>14000000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-43100000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>23700000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-21200000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-4400000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-23100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-7032000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-15336000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4074000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-8597000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>5537000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-12463000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>11842000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>11166000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-3225000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>436000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-1934000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>4070000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-18424000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>5081000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>6727000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>4239000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-4075000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-4145000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>3892000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-7570000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>1814000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-8589000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>5012000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-2303000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-6081000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>3269000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>2686000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-3924000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>341000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>4254000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-179000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>6426000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-8596000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>103000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>3672000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-27000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>15524000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>11597000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-18231000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>8574000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-16599000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-8048000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>2551000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>3012000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-19969000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>6522000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
-      <c r="BH8">
+      <c r="BH8"/>
+      <c r="BI8">
         <v>11502000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-5079000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
@@ -40547,1127 +40779,1135 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B9">
+        <v>-5737000.0</v>
+      </c>
+      <c r="C9">
         <v>8737000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9978000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2782000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5878000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-12837000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3680000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6053000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7447000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5150000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5461000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-7032000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-15336000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4074000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-8597000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5537000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12463000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>11842000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>11166000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3225000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>436000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1934000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4070000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-18424000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5081000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6727000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4239000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-4075000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4145000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3892000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-7570000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1814000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-8589000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5012000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2303000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-6081000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3269000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2686000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-3924000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>341000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4254000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-179000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6426000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-8596000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>103000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3672000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-27000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>15524000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>11597000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-18231000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8574000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-16599000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-8048000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2551000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3012000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-6925000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-6522000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4890000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-4357000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-1344000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-5079000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1843000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-4438000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-3938000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-116000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-3053000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>541000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-316000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-4215000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-2647000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>440000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>234000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-2786000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-794000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-2786000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>172000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-626000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-1333000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>3860000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>-3069000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>3860000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>1725000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>2886000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2234000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-1127000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2243000.0</v>
       </c>
-      <c r="CR9"/>
-      <c r="CS9">
+      <c r="CS9"/>
+      <c r="CT9">
         <v>-3662000.0</v>
       </c>
-      <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9">
         <v>3217000.0</v>
       </c>
-      <c r="CY9"/>
-      <c r="CZ9">
+      <c r="CZ9"/>
+      <c r="DA9">
         <v>1660000.0</v>
       </c>
-      <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
+      <c r="DN9"/>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B10">
+        <v>-5882000.0</v>
+      </c>
+      <c r="C10">
         <v>884000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>94000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10941000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-32000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5370000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2012000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15937000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6999000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12679000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7633000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1279000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-19734000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-8108000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-21653000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15001000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17212000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14051000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-29147000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-26448000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-53776000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-36019000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5069000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-813000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10764000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11671000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3690000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10356000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-7271000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6506000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-10122000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-10119000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6624000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2498000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-3667000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6366000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2340000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-5156000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8086000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13777000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-6906000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-6040000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>37983000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7313000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>20396000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>20589000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>17111000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>22512000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-76730000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-87283000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-74925000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-29233000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-15995000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>887000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-10580000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-4550000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-8362000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-5780000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>252000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5300000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2643000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4446000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-269000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-95000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-8375000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2729000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4732000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2832000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-553000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-3499000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-4642000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-7914000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1145000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-3748000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-2825000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1594000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-4145000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2510000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2716000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-4716000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-347000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4610000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-8523000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-4226000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-3786000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>959000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-660000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6089000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-10524000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3721000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2327000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2404000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-3484000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-1203000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3184000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-568000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-5464000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-1178000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>775000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-4688000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2851000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>7479000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2541000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-1304000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-4980000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-1900000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-9800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>8900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-7700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>6600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>7200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-9700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>7300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-1700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-3300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-9900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-472000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-16704000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-11984000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-11694000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-11384000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-49547000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-54772000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-18661000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-40462000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-6799000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-34203000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-15988000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>60934000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>64184000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>17547000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1877000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-8597000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3592000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-62201000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>17204000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>6371000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-12822000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-38164000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>42661000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>15527000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3298000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-24423000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-47676000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-19780000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>42890000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5912000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>977000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7221000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>22685000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-20408000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-19226000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-49311000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-78091000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-208529000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>44054000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>242575000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>99734000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>41883000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3786000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-1375000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>73467000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2291000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>7701000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>-7161000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-2572000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>13209000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>20146000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>8506000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>11124000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>12200000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>7630000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>4972000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1956000.0</v>
       </c>
-      <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>6352000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>17279000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3685000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2151000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>6492000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>17276000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>9734000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>5550000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3194000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2000000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>17419000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>11077000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>12873000.0</v>
       </c>
-      <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
+      <c r="DN11"/>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>88273000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7057000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1811000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-50429000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13865000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7193000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8306000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>41956000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18039000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22933000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11642000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3841000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-1530000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2876000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9881000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-36000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-104000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8676000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7167000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>41999000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7716000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8310000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11707000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>36297000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5811000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3219000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9138000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-14093000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-9374000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>15042000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8526000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10490000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13271000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8155000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>20081000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>9046000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-12202000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>44711000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>40176000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-38035000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>18457000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1171000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8202000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4118000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4357000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4212000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>9489000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>3475000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-1530000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
@@ -41679,165 +41919,166 @@
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
+      <c r="DN12"/>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-3404000.0</v>
       </c>
       <c r="M13">
         <v>-3404000.0</v>
       </c>
       <c r="N13">
+        <v>-3404000.0</v>
+      </c>
+      <c r="O13">
         <v>-17553000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>14381000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-61353000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-66278000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>26525000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-29001000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-44665000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-58099000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>15598000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>31999000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>30359000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-7884000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-37648000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-20443000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-5274000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-83078000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>52435000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>917000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-18016000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-54232000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>32821000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>9368000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>3934000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-14111000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1723000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-993000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4039000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>12592000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-350590000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -41864,1229 +42105,1239 @@
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B14">
+        <v>12342000.0</v>
+      </c>
+      <c r="C14">
         <v>12912000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12091000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13052000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14206000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16449000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17321000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17603000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18437000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17261000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18192000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17164000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16983000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18571000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>18171000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>18634000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17130000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>18462000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19933000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19581000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18344000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18712000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17920000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18264000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>19095000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18686000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19305000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>19052000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19607000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>20170000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22691000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>21235000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>18907000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>19039000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17445000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>17455000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>17625000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18995000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18718000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17739000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16945000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19264000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>18000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>17506000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>16595000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>15991000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>13968000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>12714000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>12251000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>10897000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8499000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>7915000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>7612000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8184000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8290000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8434000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>8504000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8829000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8168000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>7935000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>7918000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>7043000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>7567000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>7718000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>7288000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7204000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>6878000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7066000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>7409000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>7555000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>7505000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>7366000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7967000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>8975000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>8036000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>8139000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7817000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>8079000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>6880000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6342000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>7831000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>7883000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>8053000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>7898000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>7532000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>7660000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>6891000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>7833000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>6277000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>6021000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>5784000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>5692000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>5587000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>5288000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>5542000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>5588000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>5184000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>8092000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>8174000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7683000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>8477000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>10099000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>9074000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>9214000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>9215000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>8600000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>9200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>7500000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>7900000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>7500000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>12600000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>16800000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>4100000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>5700000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>6400000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>6000000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B15">
+        <v>2873000.0</v>
+      </c>
+      <c r="C15">
         <v>2906000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2962000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2964000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2983000.0</v>
       </c>
       <c r="G15">
         <v>2983000.0</v>
       </c>
       <c r="H15">
+        <v>2983000.0</v>
+      </c>
+      <c r="I15">
         <v>2982000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2979000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>19269000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>19486000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19475000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>19392000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19027000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>19303000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>19392000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>19293000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>18936000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>19007000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>19040000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>19289000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>19100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>19245000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>19356000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>20686000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>20553000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>20552000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>20553000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>20531000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>20186000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>20304000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>20290000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>19801000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>18993000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>19023000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>19055000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>18987000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>18853000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>19887000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>19858000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>19840000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>19805000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>20203000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>20485000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>20694000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>20407000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>20453000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>20370000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>20141000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>17623000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>17751000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>17626000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>17514000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>11748000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>11885000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>12283000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>12458000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>9967000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>9957000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8364000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>8350000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>7777000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>7737000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7886000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>7789000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>7236000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>7238000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>7246000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>7286000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>6975000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>6998000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>6991000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>6976000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>6675000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6782000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>6779000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>6909000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>6772000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>6964000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>7036000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>7019000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>6476000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>6342000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>6309000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>6281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5569000.0</v>
       </c>
       <c r="CI15">
         <v>5569000.0</v>
       </c>
       <c r="CJ15">
+        <v>5569000.0</v>
+      </c>
+      <c r="CK15">
         <v>5735000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5754000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4934000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>5640000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>5630000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>5647000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>4870000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>4893000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>4904000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>4926000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>4127000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4153000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>4182000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>3969000.0</v>
       </c>
-      <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
+      <c r="DN15"/>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B16">
+        <v>198654000.0</v>
+      </c>
+      <c r="C16">
         <v>238630000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>251787000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>264159000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>203770000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>186883000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>227751000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>224250000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>212532000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>256057000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>233314000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>235554000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>229941000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>264725000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>294136000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>363923000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>302216000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>339593000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>282412000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>354759000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>339099000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>402683000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>366710000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>375512000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>352578000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>335630000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>320034000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>360632000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>310288000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>386911000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>390066000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>402031000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>421484000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>426399000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>363769000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>345102000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>335578000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>357246000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>516994000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>544848000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>250087000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>289354000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>305808000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>292414000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>304712000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>288415000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>194944000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>219501000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>284580000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>525153000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>553499000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>402678000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>325720000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>320025000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>321929000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>371801000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>276206000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>272974000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>242034000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>233403000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>215941000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>230337000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>197627000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>172674000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>180136000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>158045000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>160639000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>125302000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>117034000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>114586000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>101276000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>92558000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>97537000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>87327000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>118024000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>99011000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>100806000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>121353000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>118287000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>121553000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>129773000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>155409000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>152814000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>151637000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>150802000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>109865000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>123598000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>169774000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>135363000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>122568000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>144435000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>113650000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>103867000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>120341000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>105411000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>95058000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>73799000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>75923000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>65871000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>61314000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>51537000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>63996000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>49899000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>48014000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>33131000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>110200000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>108200000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-13200000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>160000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>14500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>18100000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-2900000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>159100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>12100000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>2800000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-45300000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>196700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-      <c r="Q17">
+      <c r="Q17"/>
+      <c r="R17">
         <v>-1026000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-835000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-4628000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1996000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7777000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>12608000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5075000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>4739000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-9916000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4528000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-7896000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2310000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2672000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-616000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-7067000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-17776000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>8708000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5949000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>8660000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1005000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4530000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-12982000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>865000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-6766000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4087000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1557000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-11527000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-1551000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-9769000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-5772000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-2886000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-20095000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-18775000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>645000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>3067000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-4008000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-10328000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-499000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3613000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-1860000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>3566000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>2276000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1240000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
@@ -43098,568 +43349,574 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B18">
+        <v>-17633000.0</v>
+      </c>
+      <c r="C18">
         <v>5860999.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17566000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>35777000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13195000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13202000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>22836000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>43084000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8963000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>33782000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>39121000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>20810000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-33564000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11743000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2985000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>37016000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2738000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>91278000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>16679000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3239000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-38229000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>79680000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>98249000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>87749000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>49640000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>36620000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>29981000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>67214000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-21951000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>60810000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>48053000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>37269000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-13765000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>125558000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>60563000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>50879000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>5399000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>74631000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>39300000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>124769000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-13658000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>67694000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>73033000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>68753000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>56007000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>73897000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>10164000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-50863000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-191138000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3998000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>234733000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>77195000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>29147000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>39548000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>36571000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>121277000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>16935000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>83118000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>35040000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>28570000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>35778000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>24479000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>40522000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>36835000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>32264000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>23117000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>45541000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>29582000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>15489000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>35499000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>18209000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>22205000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>11387000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>11396000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>10677000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>942000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>2902000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>19933000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>19826000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>387000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-2012000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>25367000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>9199000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>28418000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>20232000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>24962000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>22887000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>36022000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>11483000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>36240000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>40414000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>14457000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-5603000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>37653000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>16222000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>25828000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>12387000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>21358000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>15542000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>20865000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>1526000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>15516000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>8656000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>15390000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-19204000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>11800000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-46600000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>14300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>7500000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>13000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>20100000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>43700000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-5300000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>52000000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>7600000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>23500000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B19">
-        <v>0.0</v>
+        <v>-573000.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-9915000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>8793000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>181544000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-13622000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-6547000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8531000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-9262000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-15398000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11906000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-514000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3209000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>397000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>245000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8811000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>146000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>2654000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4379000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-36439000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>577000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>473000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1332000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-9305000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>203000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-13283000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-113000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-282000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3123000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3126000.0</v>
       </c>
       <c r="AF19">
         <v>-3126000.0</v>
       </c>
       <c r="AG19">
+        <v>-3126000.0</v>
+      </c>
+      <c r="AH19">
         <v>-1508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3088000.0</v>
       </c>
       <c r="AI19">
         <v>-3088000.0</v>
       </c>
       <c r="AJ19">
+        <v>-3088000.0</v>
+      </c>
+      <c r="AK19">
         <v>16153000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-13128000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>3485000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-3445000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1648000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-636000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-4224000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>9806000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>1450000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>5274000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>3082000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-9875000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-3345000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-220000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>4844000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>2425000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-2165000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>4089000.0</v>
       </c>
-      <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
@@ -43676,54 +43933,55 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -43797,226 +44055,229 @@
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B21">
+        <v>-489000.0</v>
+      </c>
+      <c r="C21">
         <v>-5483000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-20635000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9501000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-155621000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-40584000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25742000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-5836000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>87500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17500000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-22500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>54923000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-7500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-12500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-52500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>52027000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>52500000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-72500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-7500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>60000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-5000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-42000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-29455000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-18159000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-20164000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5871000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>66849000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-30966000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-7765000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-4665000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7170000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-5699000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-31474000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>199734000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8413000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-3554000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1181000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-12276000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>17720000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>63585000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-12712000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11599000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>14166000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-10012000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>8926000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>12184000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-84000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-10881000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>92990000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-8382000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>-23961000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-8092000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
@@ -44028,3041 +44289,3067 @@
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
+      <c r="DN21"/>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22">
+        <v>1836000.0</v>
+      </c>
+      <c r="C22">
         <v>14491000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17079000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>21119000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>107515000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-36105000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8302000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-118258000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-533000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7282000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-36955000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>26892000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11376000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>57215000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-25390000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>34237000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>38716000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-9231000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>49729000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>59338000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>47430000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>73467000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>56307000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>41851000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>19730000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>40112000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>44090000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>46349000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>43002000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-17759000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>53146000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>50961000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>35539000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>18235000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>41672000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>42041000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>27489000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>38185000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>56872000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>44713000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3316000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>35840000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>16267000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>44657000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>36282000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>46507000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>68308000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>10100000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>64261000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>125271000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>110900000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>74435000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>54282000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>59233000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>54176000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>60407000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>47829000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>49523000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>46798000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>41701000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>15308000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>37330000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>35289000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>32392000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>31040000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>30319000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>25571000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>22114000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11841000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>14497000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>16760000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>20601000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>13489000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>6035000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>13545000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>13792000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>10500000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>15864000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>13218000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>14063000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-10328000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>15770000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>17747000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>22809000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>17707000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>21969000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>20906000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>20319000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>14480000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>23134000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>15135000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>16824000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>12783000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>17972000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>15945000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>18034000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>12892000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>13610000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>12536000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>11585000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>12582000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>16205000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>14960000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>15667000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>14868000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>12800000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>21100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>22000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>30800000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>22700000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>25500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>22000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>33700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>25300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>24500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>23300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>20500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B23">
+        <v>-10657000.0</v>
+      </c>
+      <c r="C23">
         <v>-418000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1758000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2711000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2660000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-59000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-53000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-60000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3198000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-41000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>90598000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>24184000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1258000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1196000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16005000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3516000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5987000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1946000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6405000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-477000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2443000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>945000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3783000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1407000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-18000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-152000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2156000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1784000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3042000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1591000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>299000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8066000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8582000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7631000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>164000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9477000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4184000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-5972000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5673000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>36982000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1468000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2823000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-667000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-2849000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-120000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9376000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5610000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>68411000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>20380000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>12691000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1977000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2879000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-25110000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3298000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4969000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-16894000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>18436000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>13804000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3982000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8466000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1559000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>10362000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7702000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>15932000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1120000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-13931000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3830000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>68000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-19562000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>111000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1542000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>20000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>41000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>187000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>889000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>481000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-14720000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>186000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-12074000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2182000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-5000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>30000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-17017000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-71007000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-7929000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>5034000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>75000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-273000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>273000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>178000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-14158000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-4758000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-7446000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>8177000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-3514000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-3887000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-3156000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2857000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-10572000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-4067000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-4064000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-55678000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-6700000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-24900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-10000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>179900000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-181500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-36400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-3700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-20200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-2700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-71500000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-11100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>239</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>1000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>193725000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>203939000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>193725000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3621000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-408000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3019000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>77275000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-80998000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-77275000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-3209000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-8023000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>245000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-8811000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>146000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>18963000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-4379000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-18963000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>577000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>473000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="Y24">
         <v>203000.0</v>
       </c>
       <c r="Z24">
+        <v>203000.0</v>
+      </c>
+      <c r="AA24">
         <v>8073000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-113000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-282000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3123000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>179000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3126000.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>3242000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-38608000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-31745000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>16153000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-13128000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3485000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-3445000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1648000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-636000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-15802000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>18402000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1450000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>5274000.0</v>
       </c>
-      <c r="AW24">
-[...1 lines deleted...]
-      </c>
       <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>-7485000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-3345000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-5077000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4844000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-12562000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-2165000.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>-29390000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
-      <c r="BL24"/>
+      <c r="BL24">
+        <v>0.0</v>
+      </c>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-5225000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>5230225000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-1981000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-1981000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>1981000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-1981000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>72540000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-1563000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-30529000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-45996000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-13183000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>-1032000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>-1643000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-4830000.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>-659000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>60000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>18000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>95000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>606000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>400000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>100000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-1200000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>1600000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>300000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>500000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-1400000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-2700000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-600000.0</v>
       </c>
-      <c r="DL24"/>
-      <c r="DM24">
+      <c r="DM24"/>
+      <c r="DN24">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B25">
+        <v>15651000.0</v>
+      </c>
+      <c r="C25">
         <v>14493999.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7340000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10712000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-112459000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>79516000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-28389000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>155874000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11847000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>15167000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>78889000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8989000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6447000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11901000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>61714000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>15491000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11468000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>41264000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9854000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16709000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14774000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11279000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11641000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9833000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16332000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9904000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13779000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12027000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11833000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>49972000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4353000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8843000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-5116000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-1026000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-2422000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1301000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>687000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-5886000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1230000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>11108000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>33766000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2282000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>11142000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1281000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>12530000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6258000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-694000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>44819000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3445000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-2740000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>800000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1199000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-336000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-3650000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>714000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2860000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-3798000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-226000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>6151000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-974000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>31965000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>331000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-958000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5444000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-1136000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-104000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>671000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-1893000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-640000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-9879226000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2045000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1915000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-111000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-9217000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2020000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1807000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-187000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-8655000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2310000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2609000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>20452000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>8701000.0</v>
       </c>
-      <c r="CE25"/>
       <c r="CF25"/>
-      <c r="CG25">
+      <c r="CG25"/>
+      <c r="CH25">
         <v>-194000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>18066000.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>-194000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>17541000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>525000.0</v>
       </c>
-      <c r="CN25"/>
-      <c r="CO25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>-130000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-6994000.0</v>
       </c>
-      <c r="CQ25"/>
-      <c r="CR25">
+      <c r="CR25"/>
+      <c r="CS25">
         <v>-1328000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-53586000.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>-2328000.0</v>
       </c>
-      <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
-      <c r="DD25">
+      <c r="DD25"/>
+      <c r="DE25">
         <v>100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>13800000.0</v>
       </c>
-      <c r="DG25"/>
       <c r="DH25"/>
-      <c r="DI25">
+      <c r="DI25"/>
+      <c r="DJ25">
         <v>3000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>100000.0</v>
       </c>
-      <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
+      <c r="DN25"/>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B26">
+        <v>-5011000.0</v>
+      </c>
+      <c r="C26">
         <v>-10020000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-5037000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>20000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5012000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-59000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-53000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-60000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1891000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-180000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-13011000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4782000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4184000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-10007000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-40028000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-10004000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-10006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10005000.0</v>
       </c>
       <c r="S26">
         <v>-10005000.0</v>
       </c>
       <c r="T26">
+        <v>-10005000.0</v>
+      </c>
+      <c r="U26">
         <v>-10004000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-50406000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-16973000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-19994000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-46481000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-60886000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-18000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-152000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-825000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-21343000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-12399000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-18437000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-17386000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-23896000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-25700000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-15319000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-6816000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-205515000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-17397000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-4290000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-20006000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-60036000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-28196000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-49562000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-26300000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-20722000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25002000.0</v>
       </c>
       <c r="AW26">
         <v>-25002000.0</v>
       </c>
       <c r="AX26">
+        <v>-25002000.0</v>
+      </c>
+      <c r="AY26">
         <v>-49999000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-76251000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>7627000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-14615000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-21863000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-66294000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-107884000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-5430000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-16104000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-17228000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-11858000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-21959000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-8556000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-10699000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-29112000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-10149000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-7447000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-7767000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-3929000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-2001000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-2500000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-1579000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-2007000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-8000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-21370000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-4000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-55000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-46023000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-37947000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-24143000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-5187000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-175000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-5521000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-7606000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-6466000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-5045000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-1304000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
-      <c r="CK26">
-[...1 lines deleted...]
-      </c>
+      <c r="CK26"/>
       <c r="CL26">
         <v>-141590000.0</v>
       </c>
       <c r="CM26">
+        <v>-141590000.0</v>
+      </c>
+      <c r="CN26">
         <v>-188000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-2285000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-5946000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-9430000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-1735000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-5618000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-1356000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-3880000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-3523000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-4880000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-5856000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-1221000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-6557000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-2540000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-2447000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-7300000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>-4100000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>-3700000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>-11800000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>-9000000.0</v>
       </c>
-      <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B27">
+        <v>3695000.0</v>
+      </c>
+      <c r="C27">
         <v>3160000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5819000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5818000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9308000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3445000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3490000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3646000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4242000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3118000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3725000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4801000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4002000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3047000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3171000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2022000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4127000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6718000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3093000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6580000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6803000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8621000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7115000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4869000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3455000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>451000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1015000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3593000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5041000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6298000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>7044000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6506000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6761000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4821000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6912000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3652000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3929000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3727000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>-2423000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5139000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2447000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2956000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-2980000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3865000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3559000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1184000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2594000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>5044000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>8682000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>9616000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>11593000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>5699000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5712000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>5102000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>5125000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>6854000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>4277000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3940000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>3748000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4071000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3691000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>3096000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>3344000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2363000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2032000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3589000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2361000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1932000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2107000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>8129000000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>1948000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>9301000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>2382000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>9301000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>246000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>907000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>194000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>715000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>194000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>715000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>130000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>747000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27">
         <v>5252000.0</v>
       </c>
-      <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B28">
+        <v>-20399000.0</v>
+      </c>
+      <c r="C28">
         <v>-18501000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-26876000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9268000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-166295000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-43626000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-28778000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-28817000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-31955000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20265000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-38374000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>67989000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1380000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-50794000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-61109000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>46158000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-33759000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-35916000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-80019000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>29388000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-18155000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-41839000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-110794000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-69554000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-22979000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-25552000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-62570000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-13705000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-52967000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-57904000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-49825000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-38946000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>29961000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-65789000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-43906000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-31408000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-18469000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-220590000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-64574000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>176210000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-25760000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-78367000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-48112000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-79500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-29941000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>25346000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-33285000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>605000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-33742000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-23114000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-83634000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3991000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-17968000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-30816000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-87891000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-23879000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-21301000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-22021000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-20192000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-13384000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-51414000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5191000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-22591000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-41381000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-10236000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-24735000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-13885000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-25106000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-9284000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-22406000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-7304000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-27497000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-5487000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-45298000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14466000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-15183000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-11617000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-18634000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-24162000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-25465000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-6357000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-23767000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-12155000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-15404000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>20383000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-21898000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-70469000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1465000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-720000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-63816000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-4917000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-7820000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-11415000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-9716000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-6502000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-10045000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-6227000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-7237000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-7665000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-9062000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-9801000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1840000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-6510000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-2528000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-58094000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-6900000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-3800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-27300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-35500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-7100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-1500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-36400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-3700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-20200000.0</v>
       </c>
-      <c r="DK28"/>
-      <c r="DL28">
+      <c r="DL28"/>
+      <c r="DM28">
         <v>-71500000.0</v>
       </c>
-      <c r="DM28"/>
+      <c r="DN28"/>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B29">
+        <v>-3919000.0</v>
+      </c>
+      <c r="C29">
         <v>16620999.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27481000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>35795000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>389000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25785000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>31432000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>51207000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3318000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>54167000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>51027000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35522000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-22077000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>25525000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>28441000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>46555000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7541000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>109509000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>30214000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20715000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-18856000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>94693000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>118367000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>97054000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>69027000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>49903000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>53551000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>82663000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-8186000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>88888000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>61917000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>53046000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1113000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>146749000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>71777000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>62702000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>21327000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>89833000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>49605000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>138541000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-2716000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>80145000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>82362000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>85404000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>74198000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>94793000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>33608000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-24265000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-160600000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>46033000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>295286000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>118471000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>70386000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>71726000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>70896000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>136792000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>31562000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>96942000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>46585000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>38509000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>42279000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>49570000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>51161000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>48168000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>38984000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>31265000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>50652000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>33353000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>18674000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>39526000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>23497000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>26186000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>14098000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>17249000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>17197000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>6013000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>8194000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>27439000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>26524000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>10219000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>11613000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>31976000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>16059000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>36988000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>29077000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>38039000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>30947000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>43951000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>17413000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>46577000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>43229000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>18644000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>576000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>43384000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>20980000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>31631000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>15121000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>24872000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>19429000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>24021000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>6095000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>25429000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>12741000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>19549000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-14331000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>18900000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-22100000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>22600000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>10900000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>45700000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>22400000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>52800000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-2300000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>54800000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>9700000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>24900000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30">
+        <v>-14287000.0</v>
+      </c>
+      <c r="C30">
         <v>-9760000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9915000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8793000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>181544000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-13622000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6547000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8531000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-9262000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-15398000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11906000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-92501000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-14696000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-13385000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-25211000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-18350000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10133000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-15577000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-17914000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-36439000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-18796000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-29489000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-21450000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-9305000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-19184000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-13283000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-23683000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-16304000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-18142000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-33523000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-16990000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-15777000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-42471000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-24279000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-17864000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-20765000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-29056000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-16009000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-13750000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-13224000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-14878000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-16675000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-9329000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-16651000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-18191000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-20896000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-21994000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-21324000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-27456000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-51910000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-63898000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-41496000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-36395000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-42315000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-36490000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-15458000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-10595000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-43214000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-11545000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-9939000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-6501000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-25091000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-10639000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-11333000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-6720000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-8148000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-5111000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-3771000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-3185000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-4027000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-3468000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-3891000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>604000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-3378000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-14220000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>7129000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-17492000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-7506000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-4698000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>5974000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-31431000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-6609000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2182000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-15639000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-6136000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-26260000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-8060000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-7929000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-5930000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-10337000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-2815000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-4187000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-6179000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-6763000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-4758000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-7446000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-7564000.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-3887000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-3156000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-4569000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-4067000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-4064000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-4267000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-6700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-24500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-8200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-4600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-31100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-2000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-8600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-4400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-5500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-2700000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-1400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-11100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>