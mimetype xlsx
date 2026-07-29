--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -13403,51 +13403,51 @@
       <c r="M30">
         <v>67166000.0</v>
       </c>
       <c r="N30">
         <v>60008000.0</v>
       </c>
       <c r="O30">
         <v>47360000.0</v>
       </c>
       <c r="P30">
         <v>47991000.0</v>
       </c>
       <c r="Q30">
         <v>43694000.0</v>
       </c>
       <c r="R30">
         <v>52171000.0</v>
       </c>
       <c r="S30">
         <v>41299000.0</v>
       </c>
       <c r="T30">
         <v>52441000.0</v>
       </c>
       <c r="U30">
-        <v>64701000.0</v>
+        <v>64700999.0</v>
       </c>
       <c r="V30">
         <v>60625000.0</v>
       </c>
       <c r="W30">
         <v>63370000.0</v>
       </c>
       <c r="X30">
         <v>60016000.0</v>
       </c>
       <c r="Y30">
         <v>64371000.0</v>
       </c>
       <c r="Z30">
         <v>43973000.0</v>
       </c>
       <c r="AA30">
         <v>50378000.0</v>
       </c>
       <c r="AB30">
         <v>56342000.0</v>
       </c>
       <c r="AC30">
         <v>61571000.0</v>
       </c>
@@ -16003,51 +16003,51 @@
       <c r="M39">
         <v>100833000.0</v>
       </c>
       <c r="N39">
         <v>100302000.0</v>
       </c>
       <c r="O39">
         <v>87816000.0</v>
       </c>
       <c r="P39">
         <v>94366000.0</v>
       </c>
       <c r="Q39">
         <v>103188000.0</v>
       </c>
       <c r="R39">
         <v>97923000.0</v>
       </c>
       <c r="S39">
         <v>76906000.0</v>
       </c>
       <c r="T39">
         <v>121626000.0</v>
       </c>
       <c r="U39">
-        <v>126586000.0</v>
+        <v>126586001.0</v>
       </c>
       <c r="V39">
         <v>114118000.0</v>
       </c>
       <c r="W39">
         <v>101563000.0</v>
       </c>
       <c r="X39">
         <v>63916000.0</v>
       </c>
       <c r="Y39">
         <v>73200000.0</v>
       </c>
       <c r="Z39">
         <v>66457000.0</v>
       </c>
       <c r="AA39">
         <v>69854000.0</v>
       </c>
       <c r="AB39">
         <v>72298000.0</v>
       </c>
       <c r="AC39">
         <v>65551000.0</v>
       </c>
@@ -23536,51 +23536,51 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
-        <v>90877000.0</v>
+        <v>210145000.0</v>
       </c>
       <c r="C5">
         <v>-148642000.0</v>
       </c>
       <c r="D5">
         <v>133758000.0</v>
       </c>
       <c r="E5">
         <v>102463000.0</v>
       </c>
       <c r="F5">
         <v>243459000.0</v>
       </c>
       <c r="G5">
         <v>257564000.0</v>
       </c>
       <c r="H5">
         <v>267426000.0</v>
       </c>
       <c r="I5">
         <v>219666000.0</v>
       </c>
       <c r="J5">
         <v>274483000.0</v>
       </c>
@@ -23634,51 +23634,51 @@
       </c>
       <c r="AA5">
         <v>90413000.0</v>
       </c>
       <c r="AB5">
         <v>129700000.0</v>
       </c>
       <c r="AC5">
         <v>169800000.0</v>
       </c>
       <c r="AD5">
         <v>188200000.0</v>
       </c>
       <c r="AE5">
         <v>143800000.0</v>
       </c>
       <c r="AF5">
         <v>58800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>143138000.0</v>
+        <v>262406000.0</v>
       </c>
       <c r="C6">
         <v>-78832000.0</v>
       </c>
       <c r="D6">
         <v>202981000.0</v>
       </c>
       <c r="E6">
         <v>174969000.0</v>
       </c>
       <c r="F6">
         <v>368483000.0</v>
       </c>
       <c r="G6">
         <v>331555000.0</v>
       </c>
       <c r="H6">
         <v>344076000.0</v>
       </c>
       <c r="I6">
         <v>302669000.0</v>
       </c>
       <c r="J6">
         <v>346047000.0</v>
       </c>
@@ -27053,108 +27053,108 @@
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
     </row>
     <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
-        <v>5865000.0</v>
+        <v>6849000.0</v>
       </c>
       <c r="C5">
-        <v>23244000.0</v>
+        <v>22185000.0</v>
       </c>
       <c r="D5">
         <v>20139000.0</v>
       </c>
       <c r="E5">
         <v>29937000.0</v>
       </c>
       <c r="F5">
         <v>137884000.0</v>
       </c>
       <c r="G5">
         <v>-51938000.0</v>
       </c>
       <c r="H5">
         <v>19798000.0</v>
       </c>
       <c r="I5">
         <v>-124928000.0</v>
       </c>
       <c r="J5">
         <v>8426000.0</v>
       </c>
       <c r="K5">
         <v>9328000.0</v>
       </c>
       <c r="L5">
         <v>-34451000.0</v>
       </c>
       <c r="M5">
         <v>42882000.0</v>
       </c>
       <c r="N5">
         <v>19476000.0</v>
       </c>
       <c r="O5">
         <v>45829000.0</v>
       </c>
       <c r="P5">
         <v>9840000.0</v>
       </c>
       <c r="Q5">
-        <v>51527000.0</v>
+        <v>42887000.0</v>
       </c>
       <c r="R5">
-        <v>52145000.0</v>
+        <v>50692000.0</v>
       </c>
       <c r="S5">
         <v>72189000.0</v>
       </c>
       <c r="T5">
-        <v>65384000.0</v>
+        <v>68165000.0</v>
       </c>
       <c r="U5">
-        <v>85376000.0</v>
+        <v>81364000.0</v>
       </c>
       <c r="V5">
         <v>62913000.0</v>
       </c>
       <c r="W5">
         <v>88697000.0</v>
       </c>
       <c r="X5">
         <v>74228000.0</v>
       </c>
       <c r="Y5">
         <v>58074000.0</v>
       </c>
       <c r="Z5">
         <v>36565000.0</v>
       </c>
       <c r="AA5">
         <v>54679000.0</v>
       </c>
       <c r="AB5">
         <v>69892000.0</v>
       </c>
       <c r="AC5">
         <v>74202000.0</v>
       </c>
@@ -27417,108 +27417,108 @@
         <v>33800000.0</v>
       </c>
       <c r="DL5">
         <v>46900000.0</v>
       </c>
       <c r="DM5">
         <v>51800000.0</v>
       </c>
       <c r="DN5">
         <v>41100000.0</v>
       </c>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
     </row>
     <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>18207000.0</v>
+        <v>19191000.0</v>
       </c>
       <c r="C6">
-        <v>36156000.0</v>
+        <v>35097000.0</v>
       </c>
       <c r="D6">
         <v>32230000.0</v>
       </c>
       <c r="E6">
         <v>42989000.0</v>
       </c>
       <c r="F6">
         <v>152090000.0</v>
       </c>
       <c r="G6">
         <v>-35489000.0</v>
       </c>
       <c r="H6">
         <v>37119000.0</v>
       </c>
       <c r="I6">
         <v>-107325000.0</v>
       </c>
       <c r="J6">
         <v>26863000.0</v>
       </c>
       <c r="K6">
         <v>26589000.0</v>
       </c>
       <c r="L6">
         <v>-16259000.0</v>
       </c>
       <c r="M6">
         <v>60046000.0</v>
       </c>
       <c r="N6">
         <v>36459000.0</v>
       </c>
       <c r="O6">
         <v>64400000.0</v>
       </c>
       <c r="P6">
         <v>28011000.0</v>
       </c>
       <c r="Q6">
-        <v>70161000.0</v>
+        <v>61521000.0</v>
       </c>
       <c r="R6">
-        <v>69275000.0</v>
+        <v>67822000.0</v>
       </c>
       <c r="S6">
         <v>90651000.0</v>
       </c>
       <c r="T6">
-        <v>85317000.0</v>
+        <v>88098000.0</v>
       </c>
       <c r="U6">
-        <v>104957000.0</v>
+        <v>100945000.0</v>
       </c>
       <c r="V6">
         <v>81257000.0</v>
       </c>
       <c r="W6">
         <v>107409000.0</v>
       </c>
       <c r="X6">
         <v>92148000.0</v>
       </c>
       <c r="Y6">
         <v>76338000.0</v>
       </c>
       <c r="Z6">
         <v>55660000.0</v>
       </c>
       <c r="AA6">
         <v>73365000.0</v>
       </c>
       <c r="AB6">
         <v>89197000.0</v>
       </c>
       <c r="AC6">
         <v>93254000.0</v>
       </c>
@@ -37573,51 +37573,51 @@
       </c>
       <c r="AC22">
         <v>103900000.0</v>
       </c>
       <c r="AD22">
         <v>93600000.0</v>
       </c>
       <c r="AE22">
         <v>81700000.0</v>
       </c>
       <c r="AF22">
         <v>40200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>238</v>
       </c>
       <c r="B23">
         <v>1382000.0</v>
       </c>
       <c r="C23">
         <v>-6300000.0</v>
       </c>
       <c r="D23">
-        <v>4561000.0</v>
+        <v>-3198000.0</v>
       </c>
       <c r="E23">
         <v>481975000.0</v>
       </c>
       <c r="F23">
         <v>168861000.0</v>
       </c>
       <c r="G23">
         <v>120764000.0</v>
       </c>
       <c r="H23">
         <v>142675000.0</v>
       </c>
       <c r="I23">
         <v>3534000.0</v>
       </c>
       <c r="J23">
         <v>24443000.0</v>
       </c>
       <c r="K23">
         <v>13362000.0</v>
       </c>
       <c r="L23">
         <v>8652000.0</v>
       </c>
@@ -40218,51 +40218,51 @@
       </c>
       <c r="DK6">
         <v>12100000.0</v>
       </c>
       <c r="DL6">
         <v>2800000.0</v>
       </c>
       <c r="DM6">
         <v>-45300000.0</v>
       </c>
       <c r="DN6">
         <v>-10400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:118">
       <c r="A7" t="s">
         <v>223</v>
       </c>
       <c r="B7">
         <v>-35471000.0</v>
       </c>
       <c r="C7">
         <v>-28436000.0</v>
       </c>
       <c r="D7">
-        <v>-14848000.0</v>
+        <v>-14889000.0</v>
       </c>
       <c r="E7">
         <v>-7482000.0</v>
       </c>
       <c r="F7">
         <v>-18812000.0</v>
       </c>
       <c r="G7">
         <v>10332000.0</v>
       </c>
       <c r="H7">
         <v>36019000.0</v>
       </c>
       <c r="I7">
         <v>-3996000.0</v>
       </c>
       <c r="J7">
         <v>-32023000.0</v>
       </c>
       <c r="K7">
         <v>19460000.0</v>
       </c>
       <c r="L7">
         <v>-1704000.0</v>
       </c>
@@ -44667,51 +44667,51 @@
       </c>
       <c r="DN22">
         <v>20500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:118">
       <c r="A23" t="s">
         <v>238</v>
       </c>
       <c r="B23">
         <v>-10657000.0</v>
       </c>
       <c r="C23">
         <v>-418000.0</v>
       </c>
       <c r="D23">
         <v>1758000.0</v>
       </c>
       <c r="E23">
         <v>2711000.0</v>
       </c>
       <c r="F23">
         <v>-2660000.0</v>
       </c>
       <c r="G23">
-        <v>-59000.0</v>
+        <v>-2886000.0</v>
       </c>
       <c r="H23">
         <v>-53000.0</v>
       </c>
       <c r="I23">
         <v>-60000.0</v>
       </c>
       <c r="J23">
         <v>-6300000.0</v>
       </c>
       <c r="K23">
         <v>-3198000.0</v>
       </c>
       <c r="L23">
         <v>-41000.0</v>
       </c>
       <c r="M23">
         <v>90598000.0</v>
       </c>
       <c r="N23">
         <v>24184000.0</v>
       </c>
       <c r="O23">
         <v>1258000.0</v>
       </c>
@@ -45312,57 +45312,57 @@
       <c r="DH24">
         <v>300000.0</v>
       </c>
       <c r="DI24">
         <v>500000.0</v>
       </c>
       <c r="DJ24">
         <v>-1400000.0</v>
       </c>
       <c r="DK24">
         <v>-2700000.0</v>
       </c>
       <c r="DL24">
         <v>-600000.0</v>
       </c>
       <c r="DM24"/>
       <c r="DN24">
         <v>-10000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:118">
       <c r="A25" t="s">
         <v>240</v>
       </c>
       <c r="B25">
-        <v>15651000.0</v>
+        <v>11956000.0</v>
       </c>
       <c r="C25">
         <v>14493999.0</v>
       </c>
       <c r="D25">
-        <v>7340000.0</v>
+        <v>8742000.0</v>
       </c>
       <c r="E25">
         <v>10712000.0</v>
       </c>
       <c r="F25">
         <v>-112459000.0</v>
       </c>
       <c r="G25">
         <v>79516000.0</v>
       </c>
       <c r="H25">
         <v>-28389000.0</v>
       </c>
       <c r="I25">
         <v>155874000.0</v>
       </c>
       <c r="J25">
         <v>11847000.0</v>
       </c>
       <c r="K25">
         <v>15167000.0</v>
       </c>
       <c r="L25">
         <v>78889000.0</v>
       </c>
@@ -45643,51 +45643,51 @@
       </c>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
     </row>
     <row r="26" spans="1:118">
       <c r="A26" t="s">
         <v>241</v>
       </c>
       <c r="B26">
         <v>-5011000.0</v>
       </c>
       <c r="C26">
         <v>-10020000.0</v>
       </c>
       <c r="D26">
         <v>-5037000.0</v>
       </c>
       <c r="E26">
         <v>20000.0</v>
       </c>
       <c r="F26">
         <v>-5012000.0</v>
       </c>
       <c r="G26">
-        <v>-59000.0</v>
+        <v>2004000.0</v>
       </c>
       <c r="H26">
         <v>-53000.0</v>
       </c>
       <c r="I26">
         <v>-60000.0</v>
       </c>
       <c r="J26">
         <v>-1891000.0</v>
       </c>
       <c r="K26">
         <v>-180000.0</v>
       </c>
       <c r="L26">
         <v>-13011000.0</v>
       </c>
       <c r="M26">
         <v>4782000.0</v>
       </c>
       <c r="N26">
         <v>4184000.0</v>
       </c>
       <c r="O26">
         <v>-10007000.0</v>
       </c>