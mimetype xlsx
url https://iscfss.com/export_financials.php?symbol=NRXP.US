--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -851,11740 +857,12573 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>4270000.0</v>
+      </c>
+      <c r="C2">
         <v>4130000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4632000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2076000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3687000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3153000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>622441.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>551099.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>85671.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>-3000.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-24503334.37</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="C7"/>
+        <v>15</v>
+      </c>
+      <c r="B7">
+        <v>631000.0</v>
+      </c>
+      <c r="C7">
+        <v>0.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>32000.0</v>
+      </c>
+      <c r="C8">
         <v>15000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>87000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>67000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>59000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>43000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>2831090.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4627660.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5036210.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5102440.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>7797000.0</v>
+      </c>
+      <c r="C10">
         <v>1443000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4595000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20054000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>27605000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1859000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11079.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>449374.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>7797000.0</v>
+      </c>
+      <c r="C12">
         <v>1443000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4595000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>20054000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>27605000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1859000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11079.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>449374.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>32000.0</v>
+      </c>
+      <c r="C13">
         <v>15000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>84000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>67000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>59000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>43000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>24503332.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>64541467.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>64475238.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>21401683.0</v>
+      </c>
+      <c r="C14">
         <v>10517000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7576000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>65767000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>46918000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>546586.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>508835.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>892496.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>903550.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>2688.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>24503332.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>64541468.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>64475238.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>2844000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>28</v>
+      </c>
+      <c r="B20">
+        <v>1793000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>29</v>
+      </c>
+      <c r="B21">
+        <v>925000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-6000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7000.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>214000.0</v>
       </c>
-      <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>12956000.0</v>
+      </c>
+      <c r="C23">
         <v>3651000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7315000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>25816000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>32729000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2941000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>32074694.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>70796159.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>69565819.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>32</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>5011000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>2822000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>2672040.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1951760.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>690000.0</v>
       </c>
-      <c r="I24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>34</v>
+      </c>
+      <c r="B26">
+        <v>397000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-7166000.0</v>
+      </c>
+      <c r="C28">
         <v>5134000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4566000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9529000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27087000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1062000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1951758.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>678921.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-449374.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>-15937000.0</v>
+      </c>
+      <c r="C29">
         <v>-16646000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2575000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17934000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21324000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-42974000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>38</v>
+      </c>
+      <c r="B30">
+        <v>161000.0</v>
+      </c>
       <c r="C30">
+        <v>0.0</v>
+      </c>
+      <c r="D30">
         <v>6000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>0.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>831000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-    </row>
-    <row r="31" spans="1:9">
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>7409000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>20806000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-43780843.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4853317.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>-19686000.0</v>
+      </c>
+      <c r="C32">
         <v>-18561000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-12164000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10210000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>20791000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-43234000.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>4064000.0</v>
+      </c>
+      <c r="C33">
         <v>349000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>431000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>21000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>15000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>32005205.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>70765966.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>69029443.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>315000.0</v>
+      </c>
+      <c r="C35">
         <v>5011000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>0.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2822000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4205000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>548000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1951764.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>690000.0</v>
       </c>
-      <c r="I35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>316000.0</v>
+      </c>
+      <c r="C36">
         <v>349000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>431000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>21000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>15000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-234034.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>29443.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>0.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>15000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>0.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>10930.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-    </row>
-    <row r="39" spans="1:9">
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>934000.0</v>
+      </c>
+      <c r="C39">
         <v>1859000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2283000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5734000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5109000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>26000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>69483.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>19114.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>87002.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>29675000.0</v>
+      </c>
+      <c r="C40">
         <v>16167000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5255000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5806000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7718000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>42710358.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>622441.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>16311.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7500.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>290926000.0</v>
+      </c>
+      <c r="C42">
         <v>255035000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>241330000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>230339000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>203990000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>46366000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4627662.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>5036214.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>5102443.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="C45"/>
+        <v>53</v>
+      </c>
+      <c r="B45">
+        <v>696000.0</v>
+      </c>
+      <c r="C45">
+        <v>10000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="C46"/>
+        <v>54</v>
+      </c>
+      <c r="B46">
+        <v>633000.0</v>
+      </c>
+      <c r="C46">
+        <v>10000.0</v>
+      </c>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
-    </row>
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-    </row>
-    <row r="48" spans="1:9">
+      <c r="J47"/>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-306895000.0</v>
+      </c>
+      <c r="C48">
         <v>-278273000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-253147000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-222997000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-183243000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-90180000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>369495.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-38932.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-105033.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-720015.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>58</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>1566000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>9161000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>7703000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>518000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>249000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>631000.0</v>
+      </c>
+      <c r="C51">
         <v>6577000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>9161000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10525000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>518000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>797000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1951764.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>690000.0</v>
       </c>
-      <c r="I51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>316000.0</v>
+      </c>
+      <c r="C52">
         <v>1566000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>9161000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7703000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>518000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>249000.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-    </row>
-    <row r="53" spans="1:9">
+      <c r="J52"/>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>5967947.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>32005205.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>70765966.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>69029443.0</v>
       </c>
     </row>
-    <row r="54" spans="1:9">
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>12956000.0</v>
+      </c>
+      <c r="C55">
         <v>3651000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7315000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>25816000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>32729000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2941000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>32074694.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>70796159.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>69565819.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>8892000.0</v>
+      </c>
+      <c r="C56">
         <v>3302000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6884000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>25795000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>32714000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2930000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>69489.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>30193.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>536376.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>28578000.0</v>
+      </c>
+      <c r="C57">
         <v>21863000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>19048000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>15585000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>11923000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>46164000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>622441.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>567410.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>93171.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>28893000.0</v>
+      </c>
+      <c r="C58">
         <v>26874000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>19048000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>18407000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>11923000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>46712000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2574205.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1257410.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>93171.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>-15937000.0</v>
+      </c>
+      <c r="C60">
         <v>-23223000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-11733000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7409000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>20806000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-43771000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>29500489.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>69538749.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>69472648.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="AH1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>4399000.0</v>
+      </c>
+      <c r="C2">
+        <v>4270000.0</v>
+      </c>
+      <c r="D2">
         <v>4257000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3630000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4311000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4130000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4866000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5015000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6265000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4632000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3631000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2205000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3776000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2076000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2168000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3078000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4311000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3687000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5559412.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6268319.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3153000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3403.6</v>
       </c>
       <c r="W2"/>
       <c r="X2">
+        <v>3403.6</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2">
         <v>313236.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2073.4</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>537306.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>432448.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>446368.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>551099.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>327523.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>204386.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>61004.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>85671.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5">
         <v>-3000.0</v>
       </c>
       <c r="J5">
+        <v>-3000.0</v>
+      </c>
+      <c r="K5">
+        <v>-3000.0</v>
+      </c>
+      <c r="L5">
         <v>-22000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-22000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>106000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
+      <c r="T5"/>
       <c r="U5"/>
       <c r="V5">
-        <v>0.0</v>
+        <v>-2690.37</v>
       </c>
       <c r="W5"/>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-645431.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>0.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>934000.0</v>
+      </c>
+      <c r="C7">
+        <v>631000.0</v>
+      </c>
+      <c r="D7">
         <v>347000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7"/>
+      <c r="G7">
+        <v>0.0</v>
+      </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>33000.0</v>
+      </c>
+      <c r="C8">
+        <v>32000.0</v>
+      </c>
+      <c r="D8">
         <v>28000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>19000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>17000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>15000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>11000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>11000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>10000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>87000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>87000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>80000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>70000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="O8">
         <v>67000.0</v>
       </c>
       <c r="P8">
+        <v>68000.0</v>
+      </c>
+      <c r="Q8">
         <v>67000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
+        <v>67000.0</v>
+      </c>
+      <c r="S8">
         <v>59000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>54810.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>48604.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>239887000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>233576000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>229470000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
-        <v>228313000.0</v>
+        <v>229470000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9">
+        <v>228313000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9">
         <v>161362260.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>114190620.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2831090.0</v>
       </c>
       <c r="V9">
         <v>2831090.0</v>
       </c>
       <c r="W9">
+        <v>2831090.0</v>
+      </c>
+      <c r="X9">
+        <v>2831090.0</v>
+      </c>
+      <c r="Y9">
         <v>3130310.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3130310.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>6713000.0</v>
+      </c>
+      <c r="C10">
+        <v>7797000.0</v>
+      </c>
+      <c r="D10">
         <v>7184000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2910000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>5548000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1443000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1646000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1898000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1319000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4595000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>8902000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>14969000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>16506000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>20054000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>18249000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>24548000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>40202000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>27605000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>38883569.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>13386332.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>232.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="W10"/>
+      <c r="X10">
         <v>40018.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>80774.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>6.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>194280.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1394.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1818.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>11079.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>77086.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>139613.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>267191.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>449374.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>82470.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>6713000.0</v>
+      </c>
+      <c r="C12">
+        <v>7797000.0</v>
+      </c>
+      <c r="D12">
         <v>7184000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2910000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5548000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1443000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1646000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1898000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1319000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4595000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>8902000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>14969000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>16506000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>20054000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>18249000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>24548000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>40202000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>27605000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>38883569.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>13386332.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>232.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>470.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>40018.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>80774.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>194280.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1394.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1818.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>11079.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>77086.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>139613.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>267191.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>449374.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>82470.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>33000.0</v>
+      </c>
+      <c r="C13">
+        <v>32000.0</v>
+      </c>
+      <c r="D13">
         <v>28000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>19000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>17000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>15000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>11000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>11000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>10000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>84000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>84000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>80000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>70000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="O13">
         <v>67000.0</v>
       </c>
       <c r="P13">
+        <v>68000.0</v>
+      </c>
+      <c r="Q13">
         <v>67000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
+        <v>67000.0</v>
+      </c>
+      <c r="S13">
         <v>59000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>54810.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>48604.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2690.0</v>
       </c>
       <c r="V13">
         <v>2688.0</v>
       </c>
       <c r="W13">
+        <v>2690.0</v>
+      </c>
+      <c r="X13">
+        <v>2688.0</v>
+      </c>
+      <c r="Y13">
         <v>2716.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2716.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>24503332.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>34254123.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>42997504.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>64729503.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>64541468.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>64512239.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>64484141.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>64490730.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>64475238.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>1725.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>32325323.0</v>
+      </c>
+      <c r="C14">
+        <v>31734333.0</v>
+      </c>
+      <c r="D14">
         <v>22231178.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>17934196.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>16410000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10974000.0</v>
       </c>
       <c r="G14">
         <v>10517000.0</v>
       </c>
       <c r="H14">
+        <v>10974000.0</v>
+      </c>
+      <c r="I14">
+        <v>10517000.0</v>
+      </c>
+      <c r="J14">
         <v>8852000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>83919554.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>8195000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>73222000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>67454000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>66452000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>66450000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>65732000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>63667000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>51739452.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>54810338.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>42494000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>35658000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6762700.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3566000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>36656000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>10690000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>514974.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2801350.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2794000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2725000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2725000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2622584.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2590985.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2590985.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1889000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1889000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>80000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>70000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
-        <v>67000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
+        <v>67000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15">
         <v>54810.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>48604.0</v>
       </c>
-      <c r="T15">
-[...2 lines deleted...]
-      <c r="U15"/>
       <c r="V15">
         <v>2688.0</v>
       </c>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
+        <v>2688.0</v>
+      </c>
+      <c r="Y15">
         <v>2716.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2716.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>24503332.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>34254123.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>42997504.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>64729503.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>64541468.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>64512239.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>64484141.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>64490730.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2591.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1725.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>5617000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>7684000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>2844000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3150003.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2639649.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1969477.71</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-2451366.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
+        <v>1793000.0</v>
+      </c>
+      <c r="C20">
+        <v>1793000.0</v>
+      </c>
+      <c r="D20">
         <v>610000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>879000.0</v>
+      </c>
+      <c r="C21">
+        <v>925000.0</v>
+      </c>
+      <c r="D21">
         <v>1777000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>-6000.0</v>
       </c>
-      <c r="I22">
-[...2 lines deleted...]
-      <c r="J22"/>
       <c r="K22">
         <v>-6000.0</v>
       </c>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
+        <v>-6000.0</v>
+      </c>
+      <c r="N22">
         <v>-7000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-7000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-547000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-554000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22">
         <v>214000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>11903000.0</v>
+      </c>
+      <c r="C23">
+        <v>12956000.0</v>
+      </c>
+      <c r="D23">
         <v>14996000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4838000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>7590000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3651000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4462000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5264000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3788000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7315000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>13110000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>19809000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>21780000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>25816000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>24824000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>32433000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>43601000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>32729000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>45250379.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>18546712.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6027759.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="W23"/>
+      <c r="X23">
         <v>6031775.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6277048.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>6272781.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>32074694.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>41685076.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>50102727.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>71707751.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>70796159.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>69885185.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>69698976.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>69553248.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>69565819.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>173813.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>5011000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2985000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>2822000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24">
         <v>512472.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2850700.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2672040.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2451370.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2353570.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2180660.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>34</v>
+      </c>
+      <c r="B26">
+        <v>399000.0</v>
+      </c>
+      <c r="C26">
+        <v>397000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-5779000.0</v>
+      </c>
+      <c r="C28">
+        <v>-7166000.0</v>
+      </c>
+      <c r="D28">
         <v>-6837000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7322000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2849000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5134000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5023000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6696000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5460000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4566000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1167000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2277000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-4317000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-9529000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-18249000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-24548000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-39682000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-27087000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-38368510.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-12700166.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2850467.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="W28"/>
+      <c r="X28">
         <v>2411348.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2353560.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2099882.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1951758.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1597732.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1585471.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1484824.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>678921.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>327445914.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>204246387.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>60736809.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-449374.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>17530.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>-13816000.0</v>
+      </c>
+      <c r="C29">
+        <v>-15937000.0</v>
+      </c>
+      <c r="D29">
         <v>-15694000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-25383000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-16764000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-16646000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-12153000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-10740000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-8290000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-2575000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3849000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>9884000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>11905000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>17934000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>16782000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>25352000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>32209000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>21324000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9482463.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-16751177.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>181000.0</v>
+      </c>
+      <c r="C30">
+        <v>161000.0</v>
+      </c>
+      <c r="D30">
         <v>239000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
+      <c r="F30"/>
       <c r="G30">
-        <v>6000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H30">
         <v>6000.0</v>
       </c>
       <c r="I30">
         <v>6000.0</v>
       </c>
       <c r="J30">
         <v>6000.0</v>
       </c>
       <c r="K30">
         <v>6000.0</v>
       </c>
       <c r="L30">
         <v>6000.0</v>
       </c>
       <c r="M30">
+        <v>6000.0</v>
+      </c>
+      <c r="N30">
+        <v>6000.0</v>
+      </c>
+      <c r="O30">
         <v>7000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>547000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>554000.0</v>
       </c>
-      <c r="P30"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R30"/>
       <c r="S30">
         <v>0.0</v>
       </c>
       <c r="T30">
+        <v>0.0</v>
+      </c>
+      <c r="U30">
+        <v>0.0</v>
+      </c>
+      <c r="V30">
         <v>831000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+      <c r="AJ30"/>
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-2808000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-284000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>16782000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>25352000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>31689000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>20806000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>8967404.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-17437343.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>6380637.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31"/>
       <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-4853317.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>-17815000.0</v>
+      </c>
+      <c r="C32">
+        <v>-19686000.0</v>
+      </c>
+      <c r="D32">
         <v>-28646000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-35863000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-25495000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-18561000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-16193000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-18775000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-15510000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-12164000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-6238000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-2829000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-308000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>10210000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>16759000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>25333000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>31672000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>20791000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>8951483.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-16937601.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>4542000.0</v>
+      </c>
+      <c r="C33">
+        <v>4064000.0</v>
+      </c>
+      <c r="D33">
         <v>3049000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>248000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>334000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>349000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>356000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>384000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>441000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>431000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="M33">
         <v>21000.0</v>
       </c>
       <c r="N33">
+        <v>24000.0</v>
+      </c>
+      <c r="O33">
+        <v>21000.0</v>
+      </c>
+      <c r="P33">
         <v>23000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>19000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>17000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>15000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>15921.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>12730.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>5968035.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33">
+      <c r="W33"/>
+      <c r="X33">
         <v>5934671.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>6240245.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>6192007.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>32005205.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>41477046.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>50061450.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>71657035.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>70765966.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>69761369.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>69482930.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>69218279.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>69029443.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>91343.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
-[...1 lines deleted...]
-      </c>
+      <c r="N34"/>
       <c r="O34"/>
       <c r="P34">
+        <v>807000.0</v>
+      </c>
+      <c r="Q34"/>
+      <c r="R34">
         <v>1121000.0</v>
       </c>
-      <c r="Q34"/>
-[...1 lines deleted...]
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34">
         <v>512472.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>543000.0</v>
+      </c>
+      <c r="C35">
+        <v>315000.0</v>
+      </c>
+      <c r="D35">
         <v>158000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>0.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>5011000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>5011000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2985000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>18640000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>12592000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
+        <v>0.0</v>
+      </c>
+      <c r="M35">
+        <v>0.0</v>
+      </c>
+      <c r="N35">
         <v>2822000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2822000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>5874000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>4003000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>7601000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>4205000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>0.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>512472.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>4164023.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35">
+      <c r="W35"/>
+      <c r="X35">
         <v>2451365.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2353567.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2180656.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1951764.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1792012.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1586865.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1486642.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>690000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>64509601.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>64481518.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>64488124.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>85671000.0</v>
       </c>
-      <c r="AH35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:34">
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>535000.0</v>
+      </c>
+      <c r="C36">
+        <v>253000.0</v>
+      </c>
+      <c r="D36">
         <v>312000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>248000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>334000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>349000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>356000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>384000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>441000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>431000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="M36">
         <v>21000.0</v>
       </c>
       <c r="N36">
+        <v>24000.0</v>
+      </c>
+      <c r="O36">
+        <v>21000.0</v>
+      </c>
+      <c r="P36">
         <v>23000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>19000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>17000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>15000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>15921.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>12730.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>11000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="W36"/>
+      <c r="X36">
         <v>-65329.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>240245.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>192007.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>5205.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>477046.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>61450.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-342965.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-234034.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>-238631.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>482930.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>218279.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>91343.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
-[...4 lines deleted...]
-      </c>
+      <c r="L38"/>
+      <c r="M38"/>
       <c r="N38">
         <v>0.0</v>
       </c>
       <c r="O38">
-        <v>19000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P38">
         <v>0.0</v>
       </c>
       <c r="Q38">
-        <v>15000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="R38">
         <v>0.0</v>
       </c>
       <c r="S38">
-        <v>0.0</v>
+        <v>15000.0</v>
       </c>
       <c r="T38">
         <v>0.0</v>
       </c>
-      <c r="U38"/>
+      <c r="U38">
+        <v>0.0</v>
+      </c>
       <c r="V38">
-        <v>-5934661.18</v>
+        <v>0.0</v>
       </c>
       <c r="W38"/>
       <c r="X38">
+        <v>-5934661.18</v>
+      </c>
+      <c r="Y38"/>
+      <c r="Z38">
         <v>79896.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>-32005194.07</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
-        <v>4524000.0</v>
+        <v>467000.0</v>
       </c>
       <c r="C39">
+        <v>934000.0</v>
+      </c>
+      <c r="D39">
+        <v>5561000.0</v>
+      </c>
+      <c r="E39">
         <v>1680000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1708000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1859000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2454000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2976000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2022000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2289000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>4181000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>4813000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5244000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>5741000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>6005000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>7312000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3382000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>5109000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>6350889.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>5147650.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>59492.0</v>
       </c>
-      <c r="U39"/>
-      <c r="V39">
+      <c r="W39"/>
+      <c r="X39">
         <v>57086.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>36796.0</v>
       </c>
-      <c r="X39"/>
-      <c r="Y39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>69483.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>13750.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>39883.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>48898.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>19114.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>46730.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>76433.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>67778.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>87002.0</v>
       </c>
-      <c r="AH39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:34">
+      <c r="AJ39"/>
+    </row>
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
-        <v>36147000.0</v>
+        <v>25974000.0</v>
       </c>
       <c r="C40">
+        <v>23992000.0</v>
+      </c>
+      <c r="D40">
+        <v>41238000.0</v>
+      </c>
+      <c r="E40">
         <v>26591000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>20043000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>16167000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>11749000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>10046000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>5813000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5255000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5627000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>7720000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6099000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>5806000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>5874000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>4003000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>7081000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>7718000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>30208504.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>29029570.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>643693.0</v>
       </c>
-      <c r="U40"/>
-      <c r="V40">
+      <c r="W40"/>
+      <c r="X40">
         <v>379198.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>293642.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>3145.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>622441.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>104439.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>88703.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>48027.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>16311.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>48052.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>13063.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>4115.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>7500.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>294476000.0</v>
+      </c>
+      <c r="C42">
+        <v>290926000.0</v>
+      </c>
+      <c r="D42">
         <v>281473000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>265732000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>258607000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>255035000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>250362000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>249173000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>244599000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>241330000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>242533000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>239887000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>233576000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>230339000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>229470000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>228958000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>228313000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>203990000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>161362260.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>114190620.0</v>
       </c>
-      <c r="T42">
-[...2 lines deleted...]
-      <c r="U42"/>
       <c r="V42">
         <v>2831088.0</v>
       </c>
-      <c r="W42">
+      <c r="W42"/>
+      <c r="X42">
+        <v>2831088.0</v>
+      </c>
+      <c r="Y42">
         <v>3130313.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>3130313.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>4627662.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>4612947.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>4672153.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>4848178.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>5036213.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>5065442.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>5093540.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>5086951.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>5102443.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>23275.0</v>
       </c>
     </row>
-    <row r="43" spans="1:34">
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>1242000.0</v>
+      </c>
+      <c r="C45">
+        <v>696000.0</v>
+      </c>
+      <c r="D45">
         <v>419000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45"/>
+      <c r="G45">
+        <v>10000.0</v>
+      </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>936000.0</v>
+      </c>
+      <c r="C46">
+        <v>696000.0</v>
+      </c>
+      <c r="D46">
         <v>350000.0</v>
       </c>
-      <c r="C46"/>
-      <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-      <c r="G46"/>
+      <c r="G46">
+        <v>10000.0</v>
+      </c>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+      <c r="AJ47"/>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-308325000.0</v>
+      </c>
+      <c r="C48">
+        <v>-306895000.0</v>
+      </c>
+      <c r="D48">
         <v>-307256000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-301366000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-283785000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-278273000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-269195000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-267572000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-259675000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-253147000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-248815000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-242753000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-234036000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-222997000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-212756000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-203673000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-196691000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-183243000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-152449666.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-131676567.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-1613733.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-720020.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>367435.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>493214.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>642715.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>369495.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>384249.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>325054.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>149033.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-38932.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-68071.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-96154.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-89552.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-105033.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-1187.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-242753000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-234036000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-212756000.0</v>
       </c>
       <c r="O49"/>
       <c r="P49">
-        <v>-196691000.0</v>
+        <v>-212756000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49">
+        <v>-196691000.0</v>
+      </c>
+      <c r="S49"/>
+      <c r="T49">
         <v>-152449666.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-131676567.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-1613733.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>58</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50">
         <v>10061000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>10232000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>8397000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1566000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>3684000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>7651000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>6779000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>9161000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>10069000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>12692000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>12189000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>7703000.0</v>
       </c>
-      <c r="N50"/>
-[...1 lines deleted...]
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50">
         <v>520000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>518000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>515059.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>173694.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+      <c r="AJ50"/>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>934000.0</v>
+      </c>
+      <c r="C51">
+        <v>631000.0</v>
+      </c>
+      <c r="D51">
         <v>347000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>10232000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>8397000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>6577000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>6669000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>8594000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>6779000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>9161000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>10069000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>12692000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>12189000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>10525000.0</v>
       </c>
-      <c r="N51"/>
-[...1 lines deleted...]
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51">
         <v>520000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>518000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>515059.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>686166.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2850699.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>2672040.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>2451366.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>2353567.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2180656.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1951764.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1792012.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1586865.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1486642.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>690000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>327523000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>204386000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>61004000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>85671000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:34">
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>391000.0</v>
+      </c>
+      <c r="C52">
+        <v>316000.0</v>
+      </c>
+      <c r="D52">
         <v>189000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>10232000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>8397000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1566000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>3684000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>8594000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>6779000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>9161000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>10069000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>12692000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>12189000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>7703000.0</v>
       </c>
-      <c r="N52"/>
-[...1 lines deleted...]
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52">
         <v>520000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>518000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>515059.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>173694.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>249000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="W52"/>
+      <c r="X52">
         <v>1693306.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
-[...1 lines deleted...]
-      </c>
+      <c r="T53"/>
       <c r="U53"/>
       <c r="V53">
+        <v>5968035.0</v>
+      </c>
+      <c r="W53"/>
+      <c r="X53">
         <v>5934671.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>6240245.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>1754.84</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>32005205.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>41477046.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>50061450.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>71657035.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>70765966.0</v>
       </c>
-      <c r="AD53"/>
-[...1 lines deleted...]
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>69029443000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>69029443000.0</v>
       </c>
-      <c r="AH53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:34">
+      <c r="AJ53"/>
+    </row>
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>11903000.0</v>
+      </c>
+      <c r="C55">
+        <v>12956000.0</v>
+      </c>
+      <c r="D55">
         <v>14996000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>4838000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>7590000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3651000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4462000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>5264000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>3788000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>7315000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>13110000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>19809000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>21780000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>25816000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>24824000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>32433000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>43601000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>32729000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>45250379.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>18546712.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>6027759.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>6050410.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>6031775.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>6277048.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>6272781.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>32074694.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>41685076.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>50102727.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>71707751.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>70796159.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>69885185.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>69698976.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>69553248.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>69565819.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>173813.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>7361000.0</v>
+      </c>
+      <c r="C56">
+        <v>8892000.0</v>
+      </c>
+      <c r="D56">
         <v>11947000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>4590000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>7256000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>3302000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>4106000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>4880000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>3347000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>6884000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>13089000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>19788000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>21756000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>25795000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>24801000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>32414000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>43584000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>32714000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>45234458.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>18533982.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>59724.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>82460.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>97104.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>36803.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>80774.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>69489.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>208030.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>41277.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>50716.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>30193.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>123816.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>216046.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>334969.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>536376.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>82470.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>25176000.0</v>
+      </c>
+      <c r="C57">
+        <v>28578000.0</v>
+      </c>
+      <c r="D57">
         <v>40593000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>40453000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>32751000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>21863000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>20299000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>23655000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>18857000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>19048000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>19327000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>22617000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>22064000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>15585000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>8042000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>7081000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>11912000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>11923000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>36282975.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>35471583.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>643693.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>609510.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>379198.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>297238.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>316381.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>622441.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>641745.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>521151.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>494395.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>567410.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>375575.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>217449.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>65119.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>93171.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>25719000.0</v>
+      </c>
+      <c r="C58">
+        <v>28893000.0</v>
+      </c>
+      <c r="D58">
         <v>40751000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>40453000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>32751000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>26874000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>23284000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>23655000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>18857000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>19048000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>19327000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>22617000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>22064000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>18407000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>8042000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>7081000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>11912000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>11923000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>36282975.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>35984055.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>4807716.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>3936640.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2830564.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2650805.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2497037.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2574205.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>2433757.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2108016.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1981037.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1257410.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>375575.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>217449.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>65119.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>93171.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>-13816000.0</v>
+      </c>
+      <c r="C60">
+        <v>-15937000.0</v>
+      </c>
+      <c r="D60">
         <v>-25755000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-35615000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-25161000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-23223000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-18822000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-18391000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-15069000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-11733000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-6217000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-2808000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-284000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>7409000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>16782000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>25352000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>31689000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>20806000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>8967404.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-17437343.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1220043.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2113760.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>3201211.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>3626243.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>3775744.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>29500489.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>39251319.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>47994711.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>69726714.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>69538749.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>69509610.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>69481527.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>69488129.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>69472648.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>23813.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
-        <v>5000.0</v>
+        <v>505000.0</v>
       </c>
       <c r="C2">
         <v>5000.0</v>
       </c>
       <c r="D2">
+        <v>5000.0</v>
+      </c>
+      <c r="E2">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="F2">
         <v>2000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="G2">
+        <v>2000.0</v>
+      </c>
+      <c r="H2"/>
+      <c r="I2">
         <v>1006503.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B3">
-        <v>5000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="C3">
         <v>5000.0</v>
       </c>
       <c r="D3">
+        <v>5000.0</v>
+      </c>
+      <c r="E3">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="F3">
         <v>2000.0</v>
       </c>
       <c r="G3">
+        <v>2000.0</v>
+      </c>
+      <c r="H3">
         <v>0.86</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1088915.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>52516.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>-27951000.0</v>
+      </c>
+      <c r="C5">
         <v>-24047000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-30030000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-39754000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-93045000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-51721000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-713187.86</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1006503.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-157516.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>-27808000.0</v>
+      </c>
+      <c r="C6">
         <v>-24042000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-30025000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-39750000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-93043000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-51719000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>492633.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>82412.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-105000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
-        <v>-5000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="C9">
         <v>-5000.0</v>
       </c>
       <c r="D9">
+        <v>-5000.0</v>
+      </c>
+      <c r="E9">
         <v>-4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="F9">
         <v>-2000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9">
+      <c r="G9">
+        <v>-2000.0</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9">
         <v>-1006503.0</v>
       </c>
-      <c r="I9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-28622000.0</v>
+      </c>
+      <c r="C10">
         <v>-25126000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-30150000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-39754000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-93063000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-51777000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>492633.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>82412.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-105000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-9000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-4581000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-21348000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-39430000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>84206.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16311.0</v>
       </c>
-      <c r="I11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>671000.0</v>
+      </c>
+      <c r="C12">
         <v>1079000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>120000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4581000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>12000.0</v>
+      </c>
+      <c r="C13">
         <v>44000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>550000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>249000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>0.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>138760.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1205820.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1088920.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>29440.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-28622000.0</v>
+      </c>
+      <c r="C15">
         <v>-25126000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-30150000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-39754000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-93063000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-51777000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>408427.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>66101.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-105000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-39754000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-348885000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-51776904.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-6729161.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>66100.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-105030.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-28622000.0</v>
+      </c>
+      <c r="C17">
         <v>-25126000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-36059000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-39754000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-93063000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1089510.0</v>
       </c>
-      <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-659000.0</v>
+      </c>
+      <c r="C18">
         <v>-186000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>513000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>249000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-18000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-56000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-303027.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-16224000.0</v>
+      </c>
+      <c r="C21">
         <v>-19704000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-27587000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-44335000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-95201000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22061000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-713187.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1006500.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-134480.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>17449000.0</v>
+      </c>
+      <c r="C23">
         <v>19704000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>27587000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>44335000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>95201000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22061000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>713187.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1006502.0</v>
       </c>
-      <c r="I23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B25">
-        <v>5000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="C25">
         <v>5000.0</v>
       </c>
       <c r="D25">
+        <v>5000.0</v>
+      </c>
+      <c r="E25">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="F25">
         <v>2000.0</v>
       </c>
-      <c r="G25"/>
+      <c r="G25">
+        <v>2000.0</v>
+      </c>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>3777000.0</v>
+      </c>
+      <c r="C26">
         <v>6199000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13371000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>17027000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>20257000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>10625000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3495.65</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>5000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>13061000.0</v>
+      </c>
+      <c r="C28">
         <v>13505000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14216000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>27370000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>74944000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11436000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2767.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1006500.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>134480.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
+      <c r="D29"/>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>17840.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>84210.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16310.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>16944000.0</v>
+      </c>
+      <c r="C30">
         <v>19699000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>27582000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44331000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>95199000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22059000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>713187.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1006502.0</v>
       </c>
-      <c r="I30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:9">
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>-12398000.0</v>
+      </c>
+      <c r="C31">
         <v>-5422000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2563000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4581000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2138000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-29716000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1205820.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1088912.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-105000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
-        <v>0.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
-      <c r="G32"/>
+      <c r="G32">
+        <v>0.0</v>
+      </c>
       <c r="H32"/>
       <c r="I32"/>
+      <c r="J32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
-        <v>97000.0</v>
-[...1 lines deleted...]
-      <c r="C2"/>
+        <v>796000.0</v>
+      </c>
+      <c r="C2">
+        <v>508000.0</v>
+      </c>
       <c r="D2">
-        <v>2000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>138000.0</v>
+      </c>
+      <c r="E2"/>
       <c r="F2">
         <v>2000.0</v>
       </c>
       <c r="G2">
         <v>1000.0</v>
       </c>
       <c r="H2">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="I2">
         <v>1000.0</v>
       </c>
       <c r="J2">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="M2">
         <v>1000.0</v>
       </c>
       <c r="N2">
         <v>1000.0</v>
       </c>
       <c r="O2">
         <v>1000.0</v>
       </c>
       <c r="P2">
         <v>1000.0</v>
       </c>
       <c r="Q2">
+        <v>1000.0</v>
+      </c>
+      <c r="R2">
+        <v>1000.0</v>
+      </c>
+      <c r="S2">
         <v>395.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>638.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>967.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>890.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>1007000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>220243.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>271810.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>192374.0</v>
       </c>
-      <c r="AG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:33">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B3">
-        <v>43000.0</v>
-[...1 lines deleted...]
-      <c r="C3"/>
+        <v>165000.0</v>
+      </c>
+      <c r="C3">
+        <v>100000.0</v>
+      </c>
       <c r="D3">
+        <v>41000.0</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="G3">
         <v>1000.0</v>
       </c>
       <c r="H3">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="I3">
         <v>1000.0</v>
       </c>
       <c r="J3">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="K3">
         <v>1000.0</v>
       </c>
       <c r="L3">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="M3">
         <v>1000.0</v>
       </c>
       <c r="N3">
         <v>1000.0</v>
       </c>
       <c r="O3">
         <v>1000.0</v>
       </c>
       <c r="P3">
         <v>1000.0</v>
       </c>
       <c r="Q3">
+        <v>1000.0</v>
+      </c>
+      <c r="R3">
+        <v>1000.0</v>
+      </c>
+      <c r="S3">
         <v>395.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>638.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>967.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>890.0</v>
       </c>
-      <c r="U3"/>
-      <c r="V3">
+      <c r="W3"/>
+      <c r="X3">
         <v>1110.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>0.22</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>0.21</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>0.28</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>258236.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>392439.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>382862.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>319474.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>283316.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>274156.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>211970.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>29443.0</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>-1197000.0</v>
+      </c>
+      <c r="C5">
+        <v>1031000.0</v>
+      </c>
+      <c r="D5">
         <v>-5890000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-3730000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
+        <v>-5512000.0</v>
+      </c>
+      <c r="G5">
         <v>-9078000.0</v>
       </c>
-      <c r="E5">
-[...2 lines deleted...]
-      <c r="F5">
+      <c r="H5">
         <v>-1623000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-7048000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-6298000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-4252000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-6022000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-8717000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-11039000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-10241000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-9083000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-6982000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-13445000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-30790710.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-37043963.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-112505.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-45122836.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-437820.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-5149110.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>104818.79</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-119300.22</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-190959.28</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-183300.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-175740.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-163180.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-641474.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-220243.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-271810.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-192374.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-134443.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>-5847000.0</v>
+        <v>-1032000.0</v>
       </c>
       <c r="C6">
+        <v>1131000.0</v>
+      </c>
+      <c r="D6">
+        <v>-5849000.0</v>
+      </c>
+      <c r="E6">
         <v>-17581000.0</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="F6">
+        <v>-5511000.0</v>
+      </c>
+      <c r="G6">
         <v>-9077000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1621000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-7047000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-6297000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4251000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6020000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-8716000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11038000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-10240000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-9082000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-6981000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-13444000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-30790315.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-37043325.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-111538.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-25484000.0</v>
       </c>
-      <c r="U6"/>
-      <c r="V6">
+      <c r="W6"/>
+      <c r="X6">
         <v>-5149199.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>104818.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>345848.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-18676.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>74936.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>216699.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>219682.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-322000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>63073.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>2346.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>19596.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-105000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
-        <v>145000.0</v>
-[...1 lines deleted...]
-      <c r="C9"/>
+        <v>272000.0</v>
+      </c>
+      <c r="C9">
+        <v>475000.0</v>
+      </c>
       <c r="D9">
+        <v>104000.0</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="G9">
         <v>-1000.0</v>
       </c>
       <c r="H9">
-        <v>-1000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="I9">
         <v>-1000.0</v>
       </c>
       <c r="J9">
-        <v>-2000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="K9">
         <v>-1000.0</v>
       </c>
       <c r="L9">
-        <v>-1000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="M9">
         <v>-1000.0</v>
       </c>
       <c r="N9">
         <v>-1000.0</v>
       </c>
       <c r="O9">
         <v>-1000.0</v>
       </c>
       <c r="P9">
         <v>-1000.0</v>
       </c>
       <c r="Q9">
+        <v>-1000.0</v>
+      </c>
+      <c r="R9">
+        <v>-1000.0</v>
+      </c>
+      <c r="S9">
         <v>-395.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-638.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-967.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-890.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-1007000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-220243.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-271810.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-192374.0</v>
       </c>
-      <c r="AG9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:33">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-1430000.0</v>
+      </c>
+      <c r="C10">
+        <v>360000.0</v>
+      </c>
+      <c r="D10">
         <v>-5890000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-17581000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-5512000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-9078000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1623000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-7897000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-6528000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-4332000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-6062000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-8717000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-11039000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-10241000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-9083000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-6982000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-13448000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-30793054.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-37049331.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-117613.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-25489000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1092810.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-5161712.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>102287.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>345848.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-18676.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>74931.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>216697.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>219681.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-2602.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>63073.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2346.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>19596.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-105000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-42276.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1394000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>40000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-250000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1604000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-4520000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-58000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-2618000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2257000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-5350000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>5368.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>255822000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-21361000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-42690.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-6741.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>72628.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-3922.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>15736.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>40676.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>31716.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-31741.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>34989.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>8948.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>4115.0</v>
       </c>
-      <c r="AG11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:33">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B12">
-        <v>0.0</v>
+        <v>233000.0</v>
       </c>
       <c r="C12">
-        <v>0.0</v>
+        <v>671000.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>0.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
+        <v>0.0</v>
+      </c>
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
         <v>849000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>230000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>80000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>40000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>0.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1604000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>58000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2618000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2344.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5368.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5107.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>12513.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2532.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>5000.0</v>
+      </c>
+      <c r="C13">
+        <v>4000.0</v>
+      </c>
+      <c r="D13">
         <v>2000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>4000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>6000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>7000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>27000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>74000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>119000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>145000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>156000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>130000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>95000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>23000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13">
         <v>90.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>110.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>560.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>25020.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>113080.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-1430000.0</v>
+      </c>
+      <c r="C15">
+        <v>360000.0</v>
+      </c>
+      <c r="D15">
         <v>-5890000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-17581000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-5512000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-9078000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-1623000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-7897000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-6528000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4332000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-6062000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-8717000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-11039000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-10241000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-9083000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-6982000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-13448000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-30793054.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-37049331.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-117613.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-25489000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-1087450.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-5161712.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>102287.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>273220.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-14754.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>59195.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>176021.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>187965.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>29139.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>28084.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-6602.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>15481.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-105000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-8717000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-11039000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-9083000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-6982000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-13448000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-30792983.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-20773099.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-271830044.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-25488874.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-1087450.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-125780.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-149500.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1590056.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-1430000.0</v>
+      </c>
+      <c r="C17">
+        <v>360000.0</v>
+      </c>
+      <c r="D17">
         <v>-5890000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-17581000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-5512000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-9078000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-1623000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-7897000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-6528000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4332000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-6062000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-8717000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-11039000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-10241000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-9083000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-6982000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-13448000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-30793054.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-20773099.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-16007973.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-893718.0</v>
       </c>
-      <c r="U17"/>
-      <c r="V17">
+      <c r="W17"/>
+      <c r="X17">
         <v>-5161712.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>102287.0</v>
       </c>
-      <c r="X17"/>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-228000.0</v>
+      </c>
+      <c r="C18">
+        <v>-667000.0</v>
+      </c>
+      <c r="D18">
         <v>2000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>4000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>4000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>6000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>7000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-203000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-6000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>79000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>145000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>156000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>133000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>95000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>23000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2344.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-5368.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-5107.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-5000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="W18"/>
+      <c r="X18">
         <v>-12513.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-529000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1604000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19">
-        <v>2260000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19">
+        <v>2260000.0</v>
+      </c>
+      <c r="S19"/>
+      <c r="T19">
         <v>-668580.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>1113948.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-658226.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>250000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
-        <v>-4024000.0</v>
+        <v>-4748000.0</v>
       </c>
       <c r="C21">
+        <v>-4594000.0</v>
+      </c>
+      <c r="D21">
+        <v>-4118000.0</v>
+      </c>
+      <c r="E21">
         <v>-3730000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3847000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3634000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-3022000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-7050000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-5998000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-4406000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-5808000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-7938000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-9435000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-9888000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-9141000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-9600000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-15705000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-52974928.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-20099151.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-17116814.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5010000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-437820.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-8085413.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1916112.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-119000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-190959.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-183305.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-176000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-163000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-322000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-220243.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-271810.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-192374.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-134000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
-        <v>4266000.0</v>
+        <v>5816000.0</v>
       </c>
       <c r="C23">
+        <v>5577000.0</v>
+      </c>
+      <c r="D23">
+        <v>4360000.0</v>
+      </c>
+      <c r="E23">
         <v>3730000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3847000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3634000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3022000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7050000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5998000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4406000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5808000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7938000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>9435000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>9888000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>9141000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>9600000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>15705000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>52974928.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>20099151.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>17116814.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5010000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="W23"/>
+      <c r="X23">
         <v>8085413.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1916112.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1553.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>190959.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>183305.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>175742.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>163181.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>322076.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>220243.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>271810.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>192374.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>134476.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>165000.0</v>
+      </c>
+      <c r="C25">
+        <v>100000.0</v>
+      </c>
+      <c r="D25">
         <v>43000.0</v>
       </c>
-      <c r="C25">
-[...4 lines deleted...]
-      </c>
       <c r="E25">
+        <v>-1000.0</v>
+      </c>
+      <c r="F25">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="G25">
         <v>1000.0</v>
       </c>
       <c r="H25">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="I25">
         <v>1000.0</v>
       </c>
       <c r="J25">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="K25">
         <v>1000.0</v>
       </c>
       <c r="L25">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="M25">
         <v>1000.0</v>
       </c>
       <c r="N25">
         <v>1000.0</v>
       </c>
       <c r="O25">
         <v>1000.0</v>
       </c>
       <c r="P25">
         <v>1000.0</v>
       </c>
       <c r="Q25">
+        <v>1000.0</v>
+      </c>
+      <c r="R25">
+        <v>1000.0</v>
+      </c>
+      <c r="S25">
         <v>395.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>638.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>967.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="W25"/>
+      <c r="X25">
         <v>1110.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>1309000.0</v>
+      </c>
+      <c r="C26">
+        <v>558000.0</v>
+      </c>
+      <c r="D26">
         <v>1429000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>987000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>804000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1036000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>611000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2804000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1748000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2534000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3314000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>3873000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3650000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>4456000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>4128999.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2958000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>5483000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>6413105.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>6275911.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>4659280.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2909000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="W26"/>
+      <c r="X26">
         <v>4331709.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1390376.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>604.33</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>808.25</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>1000.0</v>
       </c>
-      <c r="E27">
-[...2 lines deleted...]
-      <c r="F27"/>
       <c r="G27">
         <v>1000.0</v>
       </c>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>1000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
+      <c r="J27">
+        <v>1000.0</v>
+      </c>
+      <c r="K27">
+        <v>1000.0</v>
+      </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>13809421867.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>27778.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>3813000.0</v>
+      </c>
+      <c r="C28">
+        <v>4569000.0</v>
+      </c>
+      <c r="D28">
         <v>2808000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2743000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2943000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2598000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2411000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4246000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4250000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1872000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2494000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4065000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5785000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5432000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5012000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6642000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>10222000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>46561823.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>13823240.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>12458000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2101000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>437820.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3754000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>525736.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>615.65</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>163181.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>163181.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>322076.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>220243.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>271810.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>192374.0</v>
       </c>
-      <c r="AG28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:33">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-      <c r="Q29">
-[...4 lines deleted...]
-      </c>
+      <c r="Q29"/>
+      <c r="R29"/>
       <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
       <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29">
         <v>-5360.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-42690.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-6740.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>72630.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
-        <v>4169000.0</v>
+        <v>5020000.0</v>
       </c>
       <c r="C30">
+        <v>5069000.0</v>
+      </c>
+      <c r="D30">
+        <v>4222000.0</v>
+      </c>
+      <c r="E30">
         <v>3730000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3847000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3633000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3020000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7049000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5997000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4405000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5806000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7937000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>9434000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>9887000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>9140000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9599000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>15704000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>52974533.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>20098513.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>17115847.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5010000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="W30"/>
+      <c r="X30">
         <v>8085413.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1916112.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>119300.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>190959.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>183305.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>175742.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>163181.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>322076.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>220243.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>271810.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>192374.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>134476.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
-        <v>-1866000.0</v>
+        <v>3318000.0</v>
       </c>
       <c r="C31">
+        <v>4954000.0</v>
+      </c>
+      <c r="D31">
+        <v>-1772000.0</v>
+      </c>
+      <c r="E31">
         <v>-13851000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1665000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-5444000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>1399000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-847000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-530000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>74000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-254000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-779000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1604000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-353000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>58000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2618000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>2257000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>22181874.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-16950180.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>16999201.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-20479000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31">
+      <c r="W31"/>
+      <c r="X31">
         <v>2923701.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>2018399.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>345848.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>172283.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>258236.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>392439.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>382862.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>319474.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>283316.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>274156.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>211970.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>29443.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>1068000.0</v>
+      </c>
+      <c r="C32">
+        <v>983000.0</v>
+      </c>
+      <c r="D32">
         <v>242000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>0.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>4000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>0.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>0.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>8000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
-      <c r="U32"/>
+      <c r="U32">
+        <v>0.0</v>
+      </c>
       <c r="V32">
         <v>0.0</v>
       </c>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>0.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32"/>
+      <c r="Y32">
+        <v>0.0</v>
+      </c>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>1443000.0</v>
+      </c>
+      <c r="C2">
         <v>4595000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20054000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27605000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1859000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>877000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11079.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>449374.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>3000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>460.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-12509.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>6354000.0</v>
+      </c>
+      <c r="C6">
         <v>-3152000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15459000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7551000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>25746000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>982000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11073.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-438295.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>449374.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>1409000.0</v>
+      </c>
+      <c r="C7">
         <v>5291000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5164000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>699000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4898000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3453000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4662.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>549627.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1331.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      <c r="D9">
+        <v>135</v>
+      </c>
+      <c r="B9">
+        <v>48000.0</v>
+      </c>
+      <c r="C9">
         <v>0.0</v>
       </c>
+      <c r="D9"/>
       <c r="E9">
+        <v>0.0</v>
+      </c>
+      <c r="F9">
         <v>831000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-831000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-831390.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-19000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1183143.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-52181.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>60256000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>46039970.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1264749.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>2310000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-5710000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3100822.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-157024.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
-        <v>5000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="C14">
         <v>5000.0</v>
       </c>
       <c r="D14">
+        <v>5000.0</v>
+      </c>
+      <c r="E14">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="F14">
         <v>2000.0</v>
       </c>
       <c r="G14">
+        <v>2000.0</v>
+      </c>
+      <c r="H14">
         <v>0.86</v>
       </c>
-      <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>7797000.0</v>
+      </c>
+      <c r="C16">
         <v>1443000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4595000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20054000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>27605000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1859000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11079.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>449374.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-14112000.0</v>
+      </c>
+      <c r="C18">
         <v>-10637000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-21660000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-39765000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-37710000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2267000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-792730.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-473187.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-135807.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>-432000.0</v>
+      </c>
+      <c r="C19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-3000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-10000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-282626.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20">
+        <v>15860000.0</v>
+      </c>
+      <c r="C20">
         <v>5911000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>9385000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>22702000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>36983000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2629000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>4679000.0</v>
+      </c>
+      <c r="C21">
         <v>-1496000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3092000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9502000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619842.0</v>
       </c>
       <c r="G21">
         <v>619842.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>619842.0</v>
+      </c>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-28622000.0</v>
+      </c>
+      <c r="C22">
         <v>-25126000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-30150000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-39754000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-93063000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-51777000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>408427.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>66101.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-105033.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>23276000.0</v>
+      </c>
+      <c r="C23">
         <v>3070000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1171000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>27749000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>50000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1261764.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>682500.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-439920.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>149</v>
+      </c>
+      <c r="B24">
+        <v>-432000.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>10000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>26176022.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3.55</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-647608.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-69000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>12730000.0</v>
+      </c>
+      <c r="C25">
         <v>8707000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2937000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-4332000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>52471000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>45327000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1205820.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1554343.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-115114.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-26297218.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-40726687.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>70025100.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>228000.0</v>
+      </c>
+      <c r="C27">
         <v>486000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>387000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3628000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7785000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>730000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>933.9</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>23276000.0</v>
+      </c>
+      <c r="C28">
         <v>7485000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6201000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32214000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>63456000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3249000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-39464923.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>682500.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>69585181.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-14112000.0</v>
+      </c>
+      <c r="C29">
         <v>-10637000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-21657000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-39755000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-37703000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2265000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-792731.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-473187.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-135807.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="C30">
+        <v>155</v>
+      </c>
+      <c r="B30">
+        <v>-2810000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-3000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40246581.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-647608.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-69000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>7797000.0</v>
+      </c>
+      <c r="C2">
+        <v>7184000.0</v>
+      </c>
+      <c r="D2">
         <v>2910000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5548000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1443000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1646000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1898000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1319000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4595000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8902000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14969000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>16506000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>20054000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>18249000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>24548000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>40202000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>27605000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>38883569.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>13386332.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>232.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1859000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>40018.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>995985.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>80774.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>194280.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1394.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1818.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>11079.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>77086.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>139613.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>267191.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>449374.0</v>
       </c>
-      <c r="AG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:33">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>1000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>388</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3829</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2780</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2783</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-1537000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-3548000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-6299000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4">
-        <v>12597000.0</v>
+        <v>-6299000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4">
+        <v>12597000.0</v>
+      </c>
+      <c r="S4"/>
+      <c r="T4">
         <v>25497237.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>11528053.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-234.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>1344000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>2263000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1314000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5">
-        <v>-376000.0</v>
+        <v>1314000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5">
+        <v>-376000.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5">
         <v>7130614.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>21700036.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>22500.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-1084000.0</v>
+      </c>
+      <c r="C6">
+        <v>613000.0</v>
+      </c>
+      <c r="D6">
         <v>4274000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2638000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>4105000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-203000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-252000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>579000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3276000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4307000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6067000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1537000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-3548000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1805000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-6299000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-15654000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>12597000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-11278569.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>25497237.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>13386100.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>11412000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>460.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>291772.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-80767.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>80768.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-194274.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>192886.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-424.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-9261.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-66007.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-62527.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-127578.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-182183.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>449374.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>331000.0</v>
+      </c>
+      <c r="C7">
+        <v>1358000.0</v>
+      </c>
+      <c r="D7">
         <v>567000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-516000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>548000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-86000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>352000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2104000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2287000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2422000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>812000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-564000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2494000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>670000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2238000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-6200000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3991000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-937763.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1401792.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2615129.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>852000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>187870.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1141920.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>84487.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>115494.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-75037.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>46159.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-36195.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>93538.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-285458.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-250356.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-271253.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-173355.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-1331.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8">
         <v>831390.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>-48000.0</v>
+      </c>
+      <c r="C9">
+        <v>36000.0</v>
+      </c>
+      <c r="D9">
         <v>12000.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9"/>
       <c r="E9"/>
-      <c r="F9"/>
+      <c r="F9">
+        <v>0.0</v>
+      </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...4 lines deleted...]
-      </c>
+      <c r="M9"/>
+      <c r="N9"/>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
+        <v>0.0</v>
+      </c>
+      <c r="R9">
+        <v>0.0</v>
+      </c>
+      <c r="S9">
         <v>-390.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>831389.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>390.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>831000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="W9"/>
+      <c r="X9">
         <v>-939868.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-314.22</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>831390.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-814578.76</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-10475757.17</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>12193004.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2362235.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="W10"/>
+      <c r="X10">
         <v>4047482.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-995000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2003000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-910000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1233000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2264000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1872855.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-198553.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1333361.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1229401.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>767766.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>263881.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>298528.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>555000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>683000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1252000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>578000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-1610000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1179000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>20450519.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1825429.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>8024489.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>21621710.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>2888639.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>95998.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>447064.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>3148000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-4967000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3367000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>935482.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-692885.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-4744684.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1207913.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>1314022.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-43559.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-4647.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>165000.0</v>
+      </c>
+      <c r="C14">
+        <v>100000.0</v>
+      </c>
+      <c r="D14">
         <v>41000.0</v>
       </c>
-      <c r="C14">
-[...2 lines deleted...]
-      <c r="D14">
+      <c r="E14">
+        <v>-1000.0</v>
+      </c>
+      <c r="F14">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="G14">
         <v>1000.0</v>
       </c>
       <c r="H14">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="I14">
         <v>1000.0</v>
       </c>
       <c r="J14">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="K14">
         <v>1000.0</v>
       </c>
       <c r="L14">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="M14">
         <v>1000.0</v>
       </c>
       <c r="N14">
         <v>1000.0</v>
       </c>
       <c r="O14">
         <v>1000.0</v>
       </c>
       <c r="P14">
         <v>1000.0</v>
       </c>
       <c r="Q14">
+        <v>1000.0</v>
+      </c>
+      <c r="R14">
+        <v>1000.0</v>
+      </c>
+      <c r="S14">
         <v>395.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>638.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>967.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>890.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="W14"/>
+      <c r="X14">
         <v>1110.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>476.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>476.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>0.28</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>26527416.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>6713000.0</v>
+      </c>
+      <c r="C16">
+        <v>7797000.0</v>
+      </c>
+      <c r="D16">
         <v>7184000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2910000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5548000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1443000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1646000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1898000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1319000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>4595000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>8902000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>14969000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>16506000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>20054000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>18249000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>24548000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>40202000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>27605000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>38883569.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>13386332.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13271000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>40018.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1287757.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>7.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>80774.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>6.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>194280.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1394.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1818.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>11079.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>77086.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>139613.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>267191.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>449374.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-4295000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3713000.0</v>
+      </c>
+      <c r="D18">
         <v>-2891000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4028000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3480000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2098000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2306000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3505000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3671000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3188000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4566000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-7810000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-6093000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-8317000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-6271000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-14794000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-10383000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-11280291.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-12018800.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-14232010.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3015000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="W18"/>
+      <c r="X18">
         <v>-1130022.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-651840.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-76430.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-262070.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-52314.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-180647.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-297696.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-70884.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-67403.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-137083.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-197817.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-135807.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>145</v>
+      </c>
+      <c r="B19">
+        <v>-213000.0</v>
+      </c>
       <c r="C19"/>
-      <c r="D19">
-[...4 lines deleted...]
-      </c>
+      <c r="D19"/>
+      <c r="E19"/>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
         <v>0.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
         <v>1000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-2000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>2000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-4000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-5000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-3000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-3000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-388.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3829.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-2783.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-282626.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="W19"/>
+      <c r="X19">
         <v>0.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20">
+        <v>3424000.0</v>
+      </c>
+      <c r="C20">
+        <v>1641000.0</v>
+      </c>
+      <c r="D20">
         <v>9952000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>1012000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>3255000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>219000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>3142000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>2550000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>1171000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>5577000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>2545000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>92000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>28000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>342000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>22980000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>878.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>28493040.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>1562082.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>196000.0</v>
+      </c>
+      <c r="D21">
         <v>-575000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>378000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4680000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>884000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-224000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21">
         <v>-518000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-518000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>474.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-176474.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1100000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1100000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="W21"/>
+      <c r="X21">
         <v>9681.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>619842.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>619842.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-1430000.0</v>
+      </c>
+      <c r="C22">
+        <v>360000.0</v>
+      </c>
+      <c r="D22">
         <v>-5890000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-17580000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-5512000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-9078000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-1623000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-7897000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-6528000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4332000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-6062000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-8717000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-11039000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-10241000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-9083000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-6982000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-13448000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-30793054.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-20773099.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-117613.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-25489000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1089510.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-5161712.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>102287.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>273220.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-14754.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>59195.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>176021.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>187965.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>29139.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>28084.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-6602.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>15481.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-105033.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>3424000.0</v>
+      </c>
+      <c r="C23">
+        <v>1000.0</v>
+      </c>
+      <c r="D23">
         <v>-1000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-350000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1011000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2368000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="I23"/>
+      <c r="J23">
         <v>1000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>10374000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6273.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>10000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>20050000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>28.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-518000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-3000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-117.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>9198511.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>11049628.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7500000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="W23"/>
+      <c r="X23">
         <v>308934.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>619.84</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-25997965.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>159752.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>205147.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-21999010.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>796642.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>690000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4876.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>9505.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-7500.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>82500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="C24"/>
+        <v>149</v>
+      </c>
+      <c r="B24">
+        <v>-213000.0</v>
+      </c>
+      <c r="C24">
+        <v>-432000.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>-3000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>-4000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
         <v>-3000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>32779.0</v>
       </c>
-      <c r="R24"/>
-[...1 lines deleted...]
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
         <v>-33165.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>26176020.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>306133.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-23221.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>25926275.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>40246581.0</v>
       </c>
-      <c r="Z24"/>
-[...1 lines deleted...]
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>-508207.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-690000.0</v>
       </c>
-      <c r="AD24"/>
-[...1 lines deleted...]
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24">
         <v>23134.0</v>
       </c>
-      <c r="AG24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:33">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>-3512000.0</v>
+      </c>
+      <c r="C25">
+        <v>-5612000.0</v>
+      </c>
+      <c r="D25">
         <v>2391000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>14001000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2020000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7022000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1141000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2190000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>327000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-2282000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>359000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>924000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1760000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>486000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>37000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-2597000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-2258000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>18880372.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>8339220.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-11497455.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>21250000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="W25"/>
+      <c r="X25">
         <v>2697911.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-838612.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-465148.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-172282.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-157668.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-320473.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-579199.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>185435.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>154869.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>140772.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-39943.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-29443.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
         <v>-28.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-342.0</v>
       </c>
-      <c r="P26"/>
-[...1 lines deleted...]
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
         <v>10334288.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>27038728.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>26297218.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-26297220.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-299253.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>25997965.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-25997965.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-9736076.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-8891378.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-22099233.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>151000.0</v>
+      </c>
+      <c r="C27">
+        <v>81000.0</v>
+      </c>
+      <c r="D27">
         <v>68000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>67000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>12000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>43000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>104000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>97000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>242000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>-1203000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>351000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>544000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>695000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>766000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>541000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>987000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1334000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1570147.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1559825.0</v>
       </c>
-      <c r="S27">
-[...2 lines deleted...]
-      <c r="T27">
+      <c r="U27">
+        <v>4283000.0</v>
+      </c>
+      <c r="V27">
         <v>372000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="W27"/>
+      <c r="X27">
         <v>190749.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>93.47</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>88.8</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>595.46</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>3424000.0</v>
+      </c>
+      <c r="C28">
+        <v>4575000.0</v>
+      </c>
+      <c r="D28">
         <v>9726000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1390000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7585000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1895000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2054000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4083999.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>395000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1116000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1501000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6273000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2545000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>10122000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-28000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-860000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>22980000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1235.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>37516037.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>25760066.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>14427000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-25576950.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1421794.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>26615909.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-25769073.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-9576324.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-8686231.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-21999010.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>796642.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>690000.0</v>
       </c>
-      <c r="AD28"/>
-[...1 lines deleted...]
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28">
         <v>-7500.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>69585181.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-4295000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3713000.0</v>
+      </c>
+      <c r="D29">
         <v>-2891000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-4028000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3480000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-2098000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2306000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3505000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3671000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-3192000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4564000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-7812000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-6089000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-8318000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-6266000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-14791000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-10380000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-11279903.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-12014971.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-14229230.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3015000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-598620.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1130022.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-651838.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-76434.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-262073.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-52314.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-180647.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-297696.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-70884.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-67403.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-137083.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-197817.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-135807.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-213000.0</v>
+      </c>
+      <c r="C30">
+        <v>-249000.0</v>
+      </c>
+      <c r="D30">
         <v>-2561000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
+      <c r="H30"/>
       <c r="I30"/>
       <c r="J30">
+        <v>1000.0</v>
+      </c>
+      <c r="K30"/>
+      <c r="L30">
         <v>-2000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-4000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="O30"/>
+      <c r="P30">
         <v>-5000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-3000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-3000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-388.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3829.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-2783.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>26176020.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>306133.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-25926275.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>25926275.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9644124.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8931431.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>22179233.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-508207.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-685123.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4876.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>9505.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>23134.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-69000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>