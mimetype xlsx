--- v1 (2026-09-13)
+++ v2 (2026-10-29)
@@ -1849,54 +1849,62 @@
       <c r="E36">
         <v>292098000.0</v>
       </c>
       <c r="F36">
         <v>132085000.0</v>
       </c>
       <c r="G36">
         <v>38984000.0</v>
       </c>
       <c r="H36">
         <v>-40507265.0</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>39642000.0</v>
       </c>
       <c r="K36">
         <v>40035000.0</v>
       </c>
       <c r="L36"/>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>47</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>82330000.0</v>
+      </c>
+      <c r="C37">
+        <v>89514000.0</v>
+      </c>
+      <c r="D37">
+        <v>89566000.0</v>
+      </c>
+      <c r="E37">
+        <v>161030000.0</v>
+      </c>
       <c r="F37">
         <v>7270000.0</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38">
         <v>5416073000.0</v>
       </c>
       <c r="D38">
         <v>7018353000.0</v>
       </c>
       <c r="E38">
         <v>8154136000.0</v>
       </c>
       <c r="F38">
@@ -5346,54 +5354,54 @@
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
     </row>
     <row r="35" spans="1:42">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
         <v>4353059000.0</v>
       </c>
       <c r="C35">
         <v>4220739000.0</v>
       </c>
       <c r="D35">
         <v>4203794000.0</v>
       </c>
       <c r="E35">
         <v>4218278000.0</v>
       </c>
       <c r="F35">
-        <v>4304857001.0</v>
+        <v>4304857000.0</v>
       </c>
       <c r="G35">
-        <v>4360546001.0</v>
+        <v>4360546000.0</v>
       </c>
       <c r="H35">
         <v>4451529000.0</v>
       </c>
       <c r="I35">
         <v>4747042001.0</v>
       </c>
       <c r="J35">
         <v>5795967000.0</v>
       </c>
       <c r="K35">
         <v>6272072000.0</v>
       </c>
       <c r="L35">
         <v>6269332000.0</v>
       </c>
       <c r="M35">
         <v>6140652000.0</v>
       </c>
       <c r="N35">
         <v>6789077000.0</v>
       </c>
       <c r="O35">
         <v>7203625000.0</v>
       </c>
@@ -5557,55 +5565,65 @@
       </c>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36">
         <v>39642000.0</v>
       </c>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36">
         <v>40035000.0</v>
       </c>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
     </row>
     <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>47</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>81762000.0</v>
+      </c>
+      <c r="C37">
+        <v>82603000.0</v>
+      </c>
+      <c r="D37">
+        <v>82330000.0</v>
+      </c>
+      <c r="E37">
+        <v>97403000.0</v>
+      </c>
+      <c r="F37">
+        <v>92119000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>95000.0</v>
       </c>
       <c r="O37">
         <v>95000.0</v>
       </c>
       <c r="P37"/>
       <c r="Q37">
         <v>95000.0</v>
       </c>
       <c r="R37">
         <v>95000.0</v>
       </c>
       <c r="S37">
         <v>95000.0</v>
       </c>
       <c r="T37">
         <v>7270000.0</v>
@@ -6008,54 +6026,54 @@
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
     </row>
     <row r="42" spans="1:42">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
         <v>400459000.0</v>
       </c>
       <c r="C42">
         <v>404733000.0</v>
       </c>
       <c r="D42">
         <v>404207000.0</v>
       </c>
       <c r="E42">
         <v>390804000.0</v>
       </c>
       <c r="F42">
-        <v>389299999.0</v>
+        <v>389300000.0</v>
       </c>
       <c r="G42">
-        <v>387682999.0</v>
+        <v>387683000.0</v>
       </c>
       <c r="H42">
         <v>387892000.0</v>
       </c>
       <c r="I42">
         <v>386480999.0</v>
       </c>
       <c r="J42">
         <v>385071000.0</v>
       </c>
       <c r="K42">
         <v>392970000.0</v>
       </c>
       <c r="L42">
         <v>382975000.0</v>
       </c>
       <c r="M42">
         <v>390525000.0</v>
       </c>
       <c r="N42">
         <v>389240000.0</v>
       </c>
       <c r="O42">
         <v>388245000.0</v>
       </c>
@@ -7332,54 +7350,54 @@
       </c>
       <c r="AM57">
         <v>1265000.0</v>
       </c>
       <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
     </row>
     <row r="58" spans="1:42">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
         <v>4505249000.0</v>
       </c>
       <c r="C58">
         <v>4385353000.0</v>
       </c>
       <c r="D58">
         <v>4489326000.0</v>
       </c>
       <c r="E58">
         <v>4503098000.0</v>
       </c>
       <c r="F58">
-        <v>4719811001.0</v>
+        <v>4719811000.0</v>
       </c>
       <c r="G58">
-        <v>4778245001.0</v>
+        <v>4778245000.0</v>
       </c>
       <c r="H58">
         <v>4844380000.0</v>
       </c>
       <c r="I58">
         <v>5153068001.0</v>
       </c>
       <c r="J58">
         <v>6093418000.0</v>
       </c>
       <c r="K58">
         <v>6636777000.0</v>
       </c>
       <c r="L58">
         <v>6572846000.0</v>
       </c>
       <c r="M58">
         <v>6452190000.0</v>
       </c>
       <c r="N58">
         <v>7137047000.0</v>
       </c>
       <c r="O58">
         <v>7569590000.0</v>
       </c>
@@ -7804,51 +7822,51 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>105</v>
       </c>
       <c r="B2">
         <v>14031000.0</v>
       </c>
       <c r="C2">
-        <v>11065000.0</v>
+        <v>16678000.0</v>
       </c>
       <c r="D2">
         <v>4187000.0</v>
       </c>
       <c r="E2">
         <v>4388000.0</v>
       </c>
       <c r="F2">
         <v>7475000.0</v>
       </c>
       <c r="G2">
         <v>5866000.0</v>
       </c>
       <c r="H2">
         <v>24348810.0</v>
       </c>
       <c r="I2">
         <v>11075000.0</v>
       </c>
       <c r="J2">
         <v>1456000.0</v>
       </c>
       <c r="K2">
         <v>600000.0</v>
       </c>
@@ -7892,86 +7910,86 @@
       <c r="A4" t="s">
         <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>108</v>
       </c>
       <c r="B5">
         <v>165912000.0</v>
       </c>
       <c r="C5">
         <v>84772000.0</v>
       </c>
       <c r="D5">
-        <v>0.0</v>
+        <v>70300000.0</v>
       </c>
       <c r="E5">
         <v>54452000.0</v>
       </c>
       <c r="F5">
         <v>43085000.0</v>
       </c>
       <c r="G5">
         <v>12847000.0</v>
       </c>
       <c r="H5">
         <v>18277225.0</v>
       </c>
       <c r="I5">
         <v>38782000.0</v>
       </c>
       <c r="J5">
         <v>6000.0</v>
       </c>
       <c r="K5">
         <v>-1381000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
         <v>168856000.0</v>
       </c>
       <c r="C6">
         <v>90385000.0</v>
       </c>
       <c r="D6">
-        <v>2465000.0</v>
+        <v>72765000.0</v>
       </c>
       <c r="E6">
         <v>57347000.0</v>
       </c>
       <c r="F6">
         <v>32470000.0</v>
       </c>
       <c r="G6">
         <v>59911000.0</v>
       </c>
       <c r="H6">
         <v>18277225.0</v>
       </c>
       <c r="I6">
         <v>38781000.0</v>
       </c>
       <c r="J6">
         <v>1609000.0</v>
       </c>
       <c r="K6">
         <v>-53000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
@@ -7989,51 +8007,51 @@
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>112</v>
       </c>
       <c r="B9">
         <v>112097000.0</v>
       </c>
       <c r="C9">
-        <v>99252000.0</v>
+        <v>93639000.0</v>
       </c>
       <c r="D9">
         <v>37903000.0</v>
       </c>
       <c r="E9">
         <v>35989000.0</v>
       </c>
       <c r="F9">
         <v>44552000.0</v>
       </c>
       <c r="G9">
         <v>19492000.0</v>
       </c>
       <c r="H9">
         <v>18277225.0</v>
       </c>
       <c r="I9">
         <v>23191000.0</v>
       </c>
       <c r="J9">
         <v>2428000.0</v>
       </c>
       <c r="K9">
         <v>904000.0</v>
       </c>
@@ -8346,54 +8364,54 @@
       <c r="A20" t="s">
         <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>124</v>
       </c>
       <c r="B21">
         <v>163625000.0</v>
       </c>
       <c r="C21">
         <v>84772000.0</v>
       </c>
       <c r="D21">
-        <v>25418000.0</v>
+        <v>71374000.0</v>
       </c>
       <c r="E21">
-        <v>25595000.0</v>
+        <v>54452000.0</v>
       </c>
       <c r="F21">
         <v>43085000.0</v>
       </c>
       <c r="G21">
         <v>12847000.0</v>
       </c>
       <c r="H21">
         <v>18277225.0</v>
       </c>
       <c r="I21">
         <v>19391000.0</v>
       </c>
       <c r="J21">
         <v>-721000.0</v>
       </c>
       <c r="K21">
         <v>-1234000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>125</v>
       </c>
       <c r="B22"/>
@@ -8564,51 +8582,51 @@
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>132</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>133</v>
       </c>
       <c r="B30">
         <v>-51528000.0</v>
       </c>
       <c r="C30">
-        <v>16678999.0</v>
+        <v>8867000.0</v>
       </c>
       <c r="D30">
         <v>12485000.0</v>
       </c>
       <c r="E30">
         <v>10394000.0</v>
       </c>
       <c r="F30">
         <v>-1467000.0</v>
       </c>
       <c r="G30">
         <v>-6645000.0</v>
       </c>
       <c r="H30">
         <v>4790357.0</v>
       </c>
       <c r="I30">
         <v>3800000.0</v>
       </c>
       <c r="J30">
         <v>3108000.0</v>
       </c>
       <c r="K30">
         <v>2138000.0</v>
       </c>
@@ -8836,51 +8854,51 @@
       </c>
     </row>
     <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>105</v>
       </c>
       <c r="B2">
         <v>5980000.0</v>
       </c>
       <c r="C2">
         <v>5365000.0</v>
       </c>
       <c r="D2">
         <v>3587000.0</v>
       </c>
       <c r="E2">
         <v>3389000.0</v>
       </c>
       <c r="F2">
         <v>16053000.0</v>
       </c>
       <c r="G2">
         <v>14159000.0</v>
       </c>
       <c r="H2">
-        <v>2534000.0</v>
+        <v>3648000.0</v>
       </c>
       <c r="I2">
         <v>2482000.0</v>
       </c>
       <c r="J2">
         <v>350000.0</v>
       </c>
       <c r="K2">
         <v>567000.0</v>
       </c>
       <c r="L2">
         <v>2878000.0</v>
       </c>
       <c r="M2">
         <v>2821000.0</v>
       </c>
       <c r="N2">
         <v>2841000.0</v>
       </c>
       <c r="O2">
         <v>2823000.0</v>
       </c>
       <c r="P2">
         <v>2336000.0</v>
       </c>
@@ -9456,51 +9474,51 @@
       <c r="AN8"/>
     </row>
     <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>112</v>
       </c>
       <c r="B9">
         <v>28343000.0</v>
       </c>
       <c r="C9">
         <v>28425000.0</v>
       </c>
       <c r="D9">
         <v>30111000.0</v>
       </c>
       <c r="E9">
         <v>29087000.0</v>
       </c>
       <c r="F9">
         <v>31523000.0</v>
       </c>
       <c r="G9">
         <v>26832000.0</v>
       </c>
       <c r="H9">
-        <v>35389000.0</v>
+        <v>34275000.0</v>
       </c>
       <c r="I9">
         <v>31794000.0</v>
       </c>
       <c r="J9">
         <v>20742000.0</v>
       </c>
       <c r="K9">
         <v>-4182000.0</v>
       </c>
       <c r="L9">
         <v>24212000.0</v>
       </c>
       <c r="M9">
         <v>-10853000.0</v>
       </c>
       <c r="N9">
         <v>6509000.0</v>
       </c>
       <c r="O9">
         <v>1328000.0</v>
       </c>
       <c r="P9">
         <v>-2017000.0</v>
       </c>
@@ -11336,51 +11354,51 @@
       <c r="AN29"/>
     </row>
     <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>133</v>
       </c>
       <c r="B30">
         <v>1413000.0</v>
       </c>
       <c r="C30">
         <v>-3310000.0</v>
       </c>
       <c r="D30">
         <v>-3229000.0</v>
       </c>
       <c r="E30">
         <v>-30526000.0</v>
       </c>
       <c r="F30">
         <v>9252000.0</v>
       </c>
       <c r="G30">
         <v>870000.0</v>
       </c>
       <c r="H30">
-        <v>4378000.0</v>
+        <v>8439000.0</v>
       </c>
       <c r="I30">
         <v>3203000.0</v>
       </c>
       <c r="J30">
         <v>4075999.0</v>
       </c>
       <c r="K30">
         <v>5022000.0</v>
       </c>
       <c r="L30">
         <v>2962000.0</v>
       </c>
       <c r="M30">
         <v>-10853000.0</v>
       </c>
       <c r="N30">
         <v>6509000.0</v>
       </c>
       <c r="O30">
         <v>1328000.0</v>
       </c>
       <c r="P30">
         <v>-7934000.0</v>
       </c>
@@ -13878,54 +13896,54 @@
         <v>-1096000.0</v>
       </c>
       <c r="AC13">
         <v>-1096000.0</v>
       </c>
       <c r="AD13">
         <v>-1096000.0</v>
       </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" t="s">
         <v>148</v>
       </c>
       <c r="B14">
-        <v>4356000.0</v>
+        <v>1728000.0</v>
       </c>
       <c r="C14">
-        <v>5346000.0</v>
+        <v>1426000.0</v>
       </c>
       <c r="D14">
         <v>631000.0</v>
       </c>
       <c r="E14">
         <v>620000.0</v>
       </c>
       <c r="F14">
         <v>614000.0</v>
       </c>
       <c r="G14">
         <v>1079000.0</v>
       </c>
       <c r="H14">
         <v>1114000.0</v>
       </c>
       <c r="I14">
         <v>1099000.0</v>
       </c>
       <c r="J14">
         <v>1082000.0</v>
       </c>
       <c r="K14">
         <v>2318000.0</v>
       </c>
@@ -13972,51 +13990,53 @@
       <c r="Z14"/>
       <c r="AA14">
         <v>1060000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14">
         <v>394000.0</v>
       </c>
       <c r="AF14">
         <v>392000.0</v>
       </c>
       <c r="AG14">
         <v>389000.0</v>
       </c>
       <c r="AH14">
         <v>375000.0</v>
       </c>
       <c r="AI14">
         <v>360000.0</v>
       </c>
       <c r="AJ14">
         <v>345000.0</v>
       </c>
-      <c r="AK14"/>
+      <c r="AK14">
+        <v>523000.0</v>
+      </c>
       <c r="AL14">
         <v>818000.0</v>
       </c>
       <c r="AM14">
         <v>510000.0</v>
       </c>
       <c r="AN14"/>
       <c r="AO14"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" t="s">
         <v>149</v>
       </c>
       <c r="B15">
         <v>19898000.0</v>
       </c>
       <c r="C15">
         <v>19391000.0</v>
       </c>
       <c r="D15">
         <v>17934000.0</v>
       </c>
       <c r="E15">
         <v>16408000.0</v>
       </c>
@@ -14995,57 +15015,57 @@
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24">
         <v>4607000.0</v>
       </c>
       <c r="AI24">
         <v>6000000.0</v>
       </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24">
         <v>-40817000.0</v>
       </c>
       <c r="AM24">
         <v>-264000.0</v>
       </c>
       <c r="AN24"/>
       <c r="AO24"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" t="s">
         <v>158</v>
       </c>
       <c r="B25">
-        <v>-8085000.0</v>
+        <v>-5457000.0</v>
       </c>
       <c r="C25">
-        <v>-17672000.0</v>
+        <v>-13752000.0</v>
       </c>
       <c r="D25">
-        <v>-23449000.0</v>
+        <v>-24963000.0</v>
       </c>
       <c r="E25">
         <v>-37006000.0</v>
       </c>
       <c r="F25">
         <v>-10252000.0</v>
       </c>
       <c r="G25">
         <v>-15798000.0</v>
       </c>
       <c r="H25">
         <v>-7911000.0</v>
       </c>
       <c r="I25">
         <v>-14671000.0</v>
       </c>
       <c r="J25">
         <v>-5315000.0</v>
       </c>
       <c r="K25">
         <v>23489000.0</v>
       </c>
       <c r="L25">
         <v>-8671000.0</v>
       </c>
@@ -15094,51 +15114,51 @@
       <c r="AA25">
         <v>27113000.0</v>
       </c>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25">
         <v>106000.0</v>
       </c>
       <c r="AF25">
         <v>-58000.0</v>
       </c>
       <c r="AG25">
         <v>59000.0</v>
       </c>
       <c r="AH25">
         <v>72000.0</v>
       </c>
       <c r="AI25">
         <v>-313000.0</v>
       </c>
       <c r="AJ25">
         <v>968670.0</v>
       </c>
       <c r="AK25">
-        <v>330.0</v>
+        <v>-522670.0</v>
       </c>
       <c r="AL25">
         <v>12000.0</v>
       </c>
       <c r="AM25">
         <v>8000.0</v>
       </c>
       <c r="AN25"/>
       <c r="AO25"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" t="s">
         <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>-783000.0</v>
       </c>