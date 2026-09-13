--- v0 (2026-03-02)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -939,51 +945,53 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>12</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>27494000.0</v>
+      </c>
       <c r="C2">
         <v>9458000.0</v>
       </c>
       <c r="D2">
         <v>6428000.0</v>
       </c>
       <c r="E2">
         <v>6231000.0</v>
       </c>
       <c r="F2">
         <v>3903000.0</v>
       </c>
       <c r="G2">
         <v>1779000.0</v>
       </c>
       <c r="H2">
         <v>0.0</v>
       </c>
       <c r="I2">
         <v>170713.0</v>
       </c>
       <c r="J2">
         <v>851000.0</v>
       </c>
       <c r="K2">
@@ -1067,102 +1075,104 @@
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>361853000.0</v>
+      </c>
       <c r="C8">
         <v>190000.0</v>
       </c>
       <c r="D8">
         <v>188000.0</v>
       </c>
       <c r="E8">
         <v>187000.0</v>
       </c>
       <c r="F8">
         <v>108000.0</v>
       </c>
       <c r="G8">
         <v>66000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>222300000.0</v>
       </c>
       <c r="G9">
         <v>138043000.0</v>
       </c>
       <c r="H9">
         <v>10.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
-        <v>34354000.0</v>
+        <v>31114000.0</v>
       </c>
       <c r="C10">
         <v>3877000.0</v>
       </c>
       <c r="D10">
         <v>13824000.0</v>
       </c>
       <c r="E10">
         <v>20048000.0</v>
       </c>
       <c r="F10">
         <v>26459000.0</v>
       </c>
       <c r="G10">
         <v>30241000.0</v>
       </c>
       <c r="H10">
         <v>301801.0</v>
       </c>
       <c r="I10">
         <v>10815479.0</v>
       </c>
       <c r="J10">
         <v>456000.0</v>
       </c>
@@ -1170,117 +1180,119 @@
         <v>601000.0</v>
       </c>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
-        <v>34354000.0</v>
+        <v>31114000.0</v>
       </c>
       <c r="C12">
         <v>3877000.0</v>
       </c>
       <c r="D12">
         <v>13824000.0</v>
       </c>
       <c r="E12">
         <v>20048000.0</v>
       </c>
       <c r="F12">
         <v>26459000.0</v>
       </c>
       <c r="G12">
         <v>30241000.0</v>
       </c>
       <c r="H12">
         <v>301801.0</v>
       </c>
       <c r="I12">
         <v>10815479.0</v>
       </c>
       <c r="J12">
         <v>456000.0</v>
       </c>
       <c r="K12">
         <v>601000.0</v>
       </c>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>23</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>186000.0</v>
+      </c>
       <c r="C13">
         <v>174000.0</v>
       </c>
       <c r="D13">
         <v>172000.0</v>
       </c>
       <c r="E13">
         <v>171000.0</v>
       </c>
       <c r="F13">
         <v>92000.0</v>
       </c>
       <c r="G13">
         <v>50000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>10000.0</v>
       </c>
       <c r="K13">
         <v>5000.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
-        <v>36216000.0</v>
+        <v>50112500.0</v>
       </c>
       <c r="C14">
         <v>17402000.0</v>
       </c>
       <c r="D14">
         <v>17199000.0</v>
       </c>
       <c r="E14">
         <v>14686000.0</v>
       </c>
       <c r="F14">
         <v>20366000.0</v>
       </c>
       <c r="G14">
         <v>5206000.0</v>
       </c>
       <c r="H14">
         <v>5000000.0</v>
       </c>
       <c r="I14">
         <v>5000000.0</v>
       </c>
       <c r="J14">
         <v>5000000.0</v>
       </c>
@@ -1428,86 +1440,88 @@
       <c r="D22"/>
       <c r="E22">
         <v>10034000.0</v>
       </c>
       <c r="F22">
         <v>41551000.0</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22">
         <v>-4283079.0</v>
       </c>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
-        <v>5323206000.0</v>
+        <v>5321197000.0</v>
       </c>
       <c r="C23">
         <v>5416073000.0</v>
       </c>
       <c r="D23">
         <v>7018353000.0</v>
       </c>
       <c r="E23">
         <v>8154136000.0</v>
       </c>
       <c r="F23">
         <v>8513916999.0</v>
       </c>
       <c r="G23">
         <v>6176310000.0</v>
       </c>
       <c r="H23">
         <v>2792748823.0</v>
       </c>
       <c r="I23">
         <v>2017065387.0</v>
       </c>
       <c r="J23">
         <v>45826000.0</v>
       </c>
       <c r="K23">
         <v>41061000.0</v>
       </c>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>34</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4203794000.0</v>
+      </c>
       <c r="C24">
         <v>4581448000.0</v>
       </c>
       <c r="D24">
         <v>6254695000.0</v>
       </c>
       <c r="E24">
         <v>7263885000.0</v>
       </c>
       <c r="F24">
         <v>7712999000.0</v>
       </c>
       <c r="G24">
         <v>34960000.0</v>
       </c>
       <c r="H24">
         <v>2445047868.0</v>
       </c>
       <c r="I24">
         <v>1719558419.0</v>
       </c>
       <c r="J24">
         <v>37689000.0</v>
       </c>
       <c r="K24"/>
@@ -1517,164 +1531,168 @@
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>200501000.0</v>
       </c>
       <c r="G25">
         <v>34960000.0</v>
       </c>
       <c r="H25">
         <v>2445047870.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>36</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>208711000.0</v>
+      </c>
       <c r="C26">
         <v>77842000.0</v>
       </c>
       <c r="D26">
         <v>114575000.0</v>
       </c>
       <c r="E26">
         <v>110592000.0</v>
       </c>
       <c r="F26">
         <v>58460000.0</v>
       </c>
       <c r="G26">
         <v>1045891000.0</v>
       </c>
       <c r="H26">
         <v>40507265.0</v>
       </c>
       <c r="I26">
         <v>41972921.0</v>
       </c>
       <c r="J26">
         <v>5250000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
-        <v>4427478000.0</v>
+        <v>4430718000.0</v>
       </c>
       <c r="C28">
         <v>4821025000.0</v>
       </c>
       <c r="D28">
         <v>6544385000.0</v>
       </c>
       <c r="E28">
         <v>7574857000.0</v>
       </c>
       <c r="F28">
         <v>7972864000.0</v>
       </c>
       <c r="G28">
         <v>5738066000.0</v>
       </c>
       <c r="H28">
         <v>2444746067.0</v>
       </c>
       <c r="I28">
         <v>1765494940.0</v>
       </c>
       <c r="J28">
         <v>37233000.0</v>
       </c>
       <c r="K28">
         <v>36096000.0</v>
       </c>
       <c r="L28"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4591668000.0</v>
+      </c>
       <c r="C29">
         <v>4914566000.0</v>
       </c>
       <c r="D29">
         <v>6602021000.0</v>
       </c>
       <c r="E29">
         <v>7647853000.0</v>
       </c>
       <c r="F29">
         <v>7712999000.0</v>
       </c>
       <c r="G29">
         <v>5735069000.0</v>
       </c>
       <c r="H29">
         <v>2445047878.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
-        <v>62139000.0</v>
+        <v>54009000.0</v>
       </c>
       <c r="C30">
         <v>5104298000.0</v>
       </c>
       <c r="D30">
         <v>6693021000.0</v>
       </c>
       <c r="E30">
         <v>7713237000.0</v>
       </c>
       <c r="F30">
         <v>8281428000.0</v>
       </c>
       <c r="G30">
         <v>6053406000.0</v>
       </c>
       <c r="H30">
         <v>4283079.0</v>
       </c>
       <c r="I30">
         <v>1960832860.0</v>
       </c>
       <c r="J30">
         <v>164000.0</v>
       </c>
@@ -1706,51 +1724,51 @@
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
-        <v>5226713000.0</v>
+        <v>5232834000.0</v>
       </c>
       <c r="C33">
         <v>262057000.0</v>
       </c>
       <c r="D33">
         <v>282338000.0</v>
       </c>
       <c r="E33">
         <v>402690000.0</v>
       </c>
       <c r="F33">
         <v>190545000.0</v>
       </c>
       <c r="G33">
         <v>83610000.0</v>
       </c>
       <c r="H33">
         <v>40507265.0</v>
       </c>
       <c r="I33">
         <v>41972921.0</v>
       </c>
       <c r="J33">
         <v>44892000.0</v>
       </c>
@@ -1762,87 +1780,87 @@
     <row r="34" spans="1:12">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34">
         <v>7012596000.0</v>
       </c>
       <c r="G34">
         <v>5733347000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
-        <v>4231288000.0</v>
+        <v>4203794000.0</v>
       </c>
       <c r="C35">
         <v>4451529000.0</v>
       </c>
       <c r="D35">
         <v>6254695000.0</v>
       </c>
       <c r="E35">
         <v>7263885000.0</v>
       </c>
       <c r="F35">
         <v>7712998999.0</v>
       </c>
       <c r="G35">
         <v>5606842000.0</v>
       </c>
       <c r="H35">
         <v>2445047868.0</v>
       </c>
       <c r="I35">
         <v>1719558419.0</v>
       </c>
       <c r="J35">
         <v>37689000.0</v>
       </c>
       <c r="K35">
         <v>36697000.0</v>
       </c>
       <c r="L35"/>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
-        <v>735221000.0</v>
+        <v>114430000.0</v>
       </c>
       <c r="C36">
         <v>156815000.0</v>
       </c>
       <c r="D36">
         <v>167763000.0</v>
       </c>
       <c r="E36">
         <v>292098000.0</v>
       </c>
       <c r="F36">
         <v>132085000.0</v>
       </c>
       <c r="G36">
         <v>38984000.0</v>
       </c>
       <c r="H36">
         <v>-40507265.0</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>39642000.0</v>
       </c>
       <c r="K36">
         <v>40035000.0</v>
@@ -1877,136 +1895,140 @@
       </c>
       <c r="D38">
         <v>7018353000.0</v>
       </c>
       <c r="E38">
         <v>8154136000.0</v>
       </c>
       <c r="F38">
         <v>8513917000.0</v>
       </c>
       <c r="G38">
         <v>6176310000.0</v>
       </c>
       <c r="H38">
         <v>2747656678.0</v>
       </c>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>49</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>3240000.0</v>
+      </c>
       <c r="C39">
         <v>45841000.0</v>
       </c>
       <c r="D39">
         <v>29170000.0</v>
       </c>
       <c r="E39">
         <v>18161000.0</v>
       </c>
       <c r="F39">
         <v>15484999.0</v>
       </c>
       <c r="G39">
         <v>9053000.0</v>
       </c>
       <c r="H39">
         <v>4283079.0</v>
       </c>
       <c r="I39">
         <v>3444127.0</v>
       </c>
       <c r="J39">
         <v>314000.0</v>
       </c>
       <c r="K39">
         <v>400000.0</v>
       </c>
       <c r="L39"/>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>50</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-27494000.0</v>
+      </c>
       <c r="C40">
         <v>10020000.0</v>
       </c>
       <c r="D40">
         <v>8209000.0</v>
       </c>
       <c r="E40">
         <v>7986000.0</v>
       </c>
       <c r="F40">
         <v>3985000.0</v>
       </c>
       <c r="G40">
         <v>2311000.0</v>
       </c>
       <c r="H40">
         <v>-1656105104.0</v>
       </c>
       <c r="I40">
         <v>732394.0</v>
       </c>
       <c r="J40">
         <v>449000.0</v>
       </c>
       <c r="K40">
         <v>819000.0</v>
       </c>
       <c r="L40"/>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
-        <v>389724000.0</v>
+        <v>404207000.0</v>
       </c>
       <c r="C42">
         <v>387892000.0</v>
       </c>
       <c r="D42">
         <v>391542000.0</v>
       </c>
       <c r="E42">
         <v>387929000.0</v>
       </c>
       <c r="F42">
         <v>218105000.0</v>
       </c>
       <c r="G42">
         <v>133259000.0</v>
       </c>
       <c r="H42">
         <v>10.0</v>
       </c>
       <c r="I42">
         <v>10.0</v>
       </c>
       <c r="J42">
         <v>9483000.0</v>
       </c>
@@ -2083,51 +2105,53 @@
       <c r="K46"/>
       <c r="L46"/>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47">
         <v>62269000.0</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
         <v>58</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>-16519000.0</v>
+      </c>
       <c r="C48">
         <v>-54948000.0</v>
       </c>
       <c r="D48">
         <v>-35821000.0</v>
       </c>
       <c r="E48">
         <v>4435000.0</v>
       </c>
       <c r="F48">
         <v>28367000.0</v>
       </c>
       <c r="G48">
         <v>3485000.0</v>
       </c>
       <c r="H48">
         <v>0.0</v>
       </c>
       <c r="I48"/>
       <c r="J48">
         <v>-3471000.0</v>
       </c>
       <c r="K48">
         <v>-1764000.0</v>
       </c>
@@ -2258,123 +2282,123 @@
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
-        <v>5323206000.0</v>
+        <v>5321197000.0</v>
       </c>
       <c r="C55">
         <v>5416073000.0</v>
       </c>
       <c r="D55">
         <v>7018353000.0</v>
       </c>
       <c r="E55">
         <v>8154136000.0</v>
       </c>
       <c r="F55">
         <v>8513916999.0</v>
       </c>
       <c r="G55">
         <v>6176310000.0</v>
       </c>
       <c r="H55">
         <v>2792748823.0</v>
       </c>
       <c r="I55">
         <v>2017065387.0</v>
       </c>
       <c r="J55">
         <v>45826000.0</v>
       </c>
       <c r="K55">
         <v>41061000.0</v>
       </c>
       <c r="L55"/>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
-        <v>96493000.0</v>
+        <v>88363000.0</v>
       </c>
       <c r="C56">
         <v>5154016000.0</v>
       </c>
       <c r="D56">
         <v>6736015000.0</v>
       </c>
       <c r="E56">
         <v>7751446000.0</v>
       </c>
       <c r="F56">
         <v>8323371999.0</v>
       </c>
       <c r="G56">
         <v>6092700000.0</v>
       </c>
       <c r="H56">
         <v>4584880.0</v>
       </c>
       <c r="I56">
         <v>1975092466.0</v>
       </c>
       <c r="J56">
         <v>934000.0</v>
       </c>
       <c r="K56">
         <v>1026000.0</v>
       </c>
       <c r="L56"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
-        <v>258038000.0</v>
+        <v>285532000.0</v>
       </c>
       <c r="C57">
         <v>392851000.0</v>
       </c>
       <c r="D57">
         <v>318151000.0</v>
       </c>
       <c r="E57">
         <v>345237000.0</v>
       </c>
       <c r="F57">
         <v>294212000.0</v>
       </c>
       <c r="G57">
         <v>165555000.0</v>
       </c>
       <c r="H57">
         <v>1656105104.0</v>
       </c>
       <c r="I57">
         <v>57655107.0</v>
       </c>
       <c r="J57">
         <v>1493000.0</v>
       </c>
@@ -2418,72 +2442,72 @@
         <v>37962000.0</v>
       </c>
       <c r="L58"/>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
-        <v>751375000.0</v>
+        <v>749541000.0</v>
       </c>
       <c r="C60">
         <v>482179000.0</v>
       </c>
       <c r="D60">
         <v>355941000.0</v>
       </c>
       <c r="E60">
         <v>383984000.0</v>
       </c>
       <c r="F60">
         <v>238013000.0</v>
       </c>
       <c r="G60">
         <v>128243000.0</v>
       </c>
       <c r="H60">
-        <v>10.0</v>
+        <v>347700955.0</v>
       </c>
       <c r="I60">
-        <v>10.0</v>
+        <v>239851861.0</v>
       </c>
       <c r="J60">
         <v>5997000.0</v>
       </c>
       <c r="K60">
         <v>2418000.0</v>
       </c>
       <c r="L60"/>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
     </row>
@@ -2506,4980 +2530,5238 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN62"/>
+  <dimension ref="A1:AP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>12</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>15690000.0</v>
+      </c>
       <c r="C2">
+        <v>31489000.0</v>
+      </c>
+      <c r="D2">
+        <v>27494000.0</v>
+      </c>
+      <c r="E2">
         <v>27215000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12376000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8725000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9458000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8314000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7944000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>10270000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14637000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3405000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8352000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5377000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6231000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6131000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8273999.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6492000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3903000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3984000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4547000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3807000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1779000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2336000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1249000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2568000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>67407.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>146824.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>146824.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2653000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1325000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>745000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>851000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>835000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>671000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>262844.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>267000.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2"/>
       <c r="AN2"/>
-    </row>
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
-    </row>
-    <row r="4" spans="1:40">
+      <c r="AO3"/>
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>0.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
-        <v>-172000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>0.0</v>
+        <v>-172000.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
         <v>-40374000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
-[...4 lines deleted...]
-      </c>
+      <c r="AD5"/>
+      <c r="AE5"/>
       <c r="AF5">
         <v>-25000.0</v>
       </c>
       <c r="AG5">
         <v>-25000.0</v>
       </c>
       <c r="AH5">
         <v>-25000.0</v>
       </c>
       <c r="AI5">
+        <v>-25000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-25000.0</v>
+      </c>
+      <c r="AK5">
         <v>-24000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-18000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5"/>
       <c r="AN5"/>
-    </row>
-    <row r="6" spans="1:40">
+      <c r="AO5"/>
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
-    </row>
-    <row r="7" spans="1:40">
+      <c r="AO6"/>
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>401200000.0</v>
+      </c>
       <c r="C8">
+        <v>378235000.0</v>
+      </c>
+      <c r="D8">
+        <v>361853000.0</v>
+      </c>
+      <c r="E8">
         <v>193000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>193000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>192000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>190000.0</v>
       </c>
       <c r="H8">
         <v>190000.0</v>
       </c>
       <c r="I8">
+        <v>190000.0</v>
+      </c>
+      <c r="J8">
+        <v>190000.0</v>
+      </c>
+      <c r="K8">
         <v>189000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>188000.0</v>
       </c>
       <c r="L8">
         <v>188000.0</v>
       </c>
       <c r="M8">
         <v>188000.0</v>
       </c>
       <c r="N8">
+        <v>188000.0</v>
+      </c>
+      <c r="O8">
+        <v>188000.0</v>
+      </c>
+      <c r="P8">
         <v>187000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>166000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>166000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>161000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>108000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>108000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>71000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>393435000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>392440000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>349219000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>347776000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>338127000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>222300000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>222357000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>145786000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>137845000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>138043000.0</v>
       </c>
-      <c r="W9"/>
-[...1 lines deleted...]
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>91894000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9"/>
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
-        <v>34354000.0</v>
+        <v>138230000.0</v>
       </c>
       <c r="C10">
-        <v>21561000.0</v>
+        <v>25247000.0</v>
       </c>
       <c r="D10">
+        <v>31114000.0</v>
+      </c>
+      <c r="E10">
+        <v>17921000.0</v>
+      </c>
+      <c r="F10">
         <v>9056000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>19224000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3877000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>34707000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4266000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>13483000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>13824000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>10977000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>19657000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>38830000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>20048000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>22100000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>52682000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>35243000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>26459000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>22219000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>29988000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>14917000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>30241000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>17964000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>966000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>197000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>301801.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>51693175.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>16330319.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>16330319.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1628000.0</v>
       </c>
       <c r="AF10">
         <v>1117000.0</v>
       </c>
       <c r="AG10">
+        <v>1628000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1117000.0</v>
+      </c>
+      <c r="AI10">
         <v>456000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>513000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>785000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2192750.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>601000.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10"/>
       <c r="AN10"/>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10"/>
+      <c r="AP10"/>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
-        <v>34354000.0</v>
+        <v>138230000.0</v>
       </c>
       <c r="C12">
-        <v>21561000.0</v>
+        <v>25247000.0</v>
       </c>
       <c r="D12">
+        <v>31114000.0</v>
+      </c>
+      <c r="E12">
+        <v>17921000.0</v>
+      </c>
+      <c r="F12">
         <v>9056000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>19224000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3877000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>34707000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4266000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>13483000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>13824000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>10977000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>19657000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>38830000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>20048000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>22100000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>52682000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>35243000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>26459000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>22219000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>29988000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14917000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>30241000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>17964000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>966000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>197000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>301801.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>51693175.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>16330319.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>16330319.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1628000.0</v>
       </c>
       <c r="AF12">
         <v>1117000.0</v>
       </c>
       <c r="AG12">
+        <v>1628000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1117000.0</v>
+      </c>
+      <c r="AI12">
         <v>456000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>513000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>785000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2192750.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>601000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
         <v>23</v>
       </c>
-      <c r="B13"/>
-      <c r="C13"/>
+      <c r="B13">
+        <v>189000.0</v>
+      </c>
+      <c r="C13">
+        <v>187000.0</v>
+      </c>
       <c r="D13">
+        <v>186000.0</v>
+      </c>
+      <c r="E13">
         <v>177000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
+        <v>177000.0</v>
+      </c>
+      <c r="G13">
         <v>176000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>174000.0</v>
       </c>
       <c r="H13">
         <v>174000.0</v>
       </c>
       <c r="I13">
+        <v>174000.0</v>
+      </c>
+      <c r="J13">
+        <v>174000.0</v>
+      </c>
+      <c r="K13">
         <v>173000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>172000.0</v>
       </c>
       <c r="L13">
         <v>172000.0</v>
       </c>
       <c r="M13">
         <v>172000.0</v>
       </c>
       <c r="N13">
+        <v>172000.0</v>
+      </c>
+      <c r="O13">
+        <v>172000.0</v>
+      </c>
+      <c r="P13">
         <v>171000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>150000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>150000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>145000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>92000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>92000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>55000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>50000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>50000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="Y13">
         <v>53000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
+      <c r="Z13">
+        <v>53000.0</v>
+      </c>
+      <c r="AA13">
+        <v>53000.0</v>
+      </c>
       <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13">
         <v>12000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>11000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>11000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>10000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>7000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>7000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>2396.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>5000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>53978000.0</v>
+      </c>
+      <c r="C14">
+        <v>51456000.0</v>
+      </c>
+      <c r="D14">
         <v>48769000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>43854000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>39460000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>36049000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>33535000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>30468000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>27788000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>17264000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>17232000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>17232000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>23080000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15163000.0</v>
       </c>
       <c r="O14">
         <v>22678000.0</v>
       </c>
       <c r="P14">
+        <v>15163000.0</v>
+      </c>
+      <c r="Q14">
+        <v>22678000.0</v>
+      </c>
+      <c r="R14">
         <v>22494000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>22030000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>21911000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>20721000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>19603000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>19199000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5550000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5550000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5292000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>17819000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AB14">
         <v>5000000.0</v>
       </c>
       <c r="AC14">
         <v>5000000.0</v>
       </c>
       <c r="AD14">
         <v>5000000.0</v>
       </c>
       <c r="AE14">
         <v>5000000.0</v>
       </c>
       <c r="AF14">
         <v>5000000.0</v>
       </c>
       <c r="AG14">
         <v>5000000.0</v>
       </c>
       <c r="AH14">
         <v>5000000.0</v>
       </c>
       <c r="AI14">
         <v>5000000.0</v>
       </c>
       <c r="AJ14">
         <v>5000000.0</v>
       </c>
       <c r="AK14">
         <v>5000000.0</v>
       </c>
       <c r="AL14">
         <v>5000000.0</v>
       </c>
       <c r="AM14">
         <v>5000000.0</v>
       </c>
       <c r="AN14">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14">
+        <v>5000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>172000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>172000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>150000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>150000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>145000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>92000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>92000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>55000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>50000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>44626.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>53000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AH15"/>
       <c r="AI15">
-        <v>7000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="AJ15"/>
       <c r="AK15">
+        <v>7000.0</v>
+      </c>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>5000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15"/>
       <c r="AN15"/>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15"/>
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>-8856000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>318775000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>288877000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-284480000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-318496000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-334833000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-316803000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-1025159000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-993370000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-982619000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-278436000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-211315000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-102243000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-155570000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-161465000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1201000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21"/>
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22"/>
       <c r="K22">
+        <v>1.0</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22">
         <v>34408000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10034000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>16264000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>45134000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41551000.0</v>
       </c>
       <c r="S22">
         <v>1.0</v>
       </c>
       <c r="T22">
-        <v>36400000.0</v>
+        <v>41551000.0</v>
       </c>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22">
-        <v>1.0</v>
+        <v>36400000.0</v>
       </c>
       <c r="W22">
         <v>1.0</v>
       </c>
       <c r="X22">
         <v>1.0</v>
       </c>
       <c r="Y22">
+        <v>1.0</v>
+      </c>
+      <c r="Z22">
+        <v>1.0</v>
+      </c>
+      <c r="AA22">
         <v>-5248000.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="AB22"/>
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
-      <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22"/>
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
-        <v>5323206000.0</v>
+        <v>5367617000.0</v>
       </c>
       <c r="C23">
+        <v>5234645000.0</v>
+      </c>
+      <c r="D23">
+        <v>5321197000.0</v>
+      </c>
+      <c r="E23">
         <v>5278074000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5402380000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5398759000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5416073000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5685839000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6574898000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7085007000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7018353000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6886353000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7603235000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>8042566000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>8154136000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8275922000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7861209000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>8021455000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>8513916999.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>8296406999.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>8536132000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5960203000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6176310000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6165651000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3859258000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2715325000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2792748823.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2053301679.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2017832735.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2017832735.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>46268000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>46841000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>46183000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>45826000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>51967000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>46785000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2192750.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>41061000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23"/>
       <c r="AN23"/>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23"/>
+      <c r="AP23"/>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>34</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4324012000.0</v>
+      </c>
       <c r="C24">
+        <v>4189250000.0</v>
+      </c>
+      <c r="D24">
+        <v>4203794000.0</v>
+      </c>
+      <c r="E24">
         <v>4218278000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>4403157000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>4497886000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>4581448000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4894856000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>5795967000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>6272072000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>6254695000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>6140652000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>237645000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>237411000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>7263885000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>230454000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>230244000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>234883000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>7712999000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>108030000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>7845589000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>35025000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>34960000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>4825943000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2671868000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1607918000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>2445047868.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1717164925.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>1717721394.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1717721394.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>237645000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>237411000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>230454000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>230244000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>234883000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>200501000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>108030000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>107861000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>35025000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>34960000.0</v>
       </c>
-      <c r="W25"/>
-[...1 lines deleted...]
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>2396263000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
         <v>36</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>214901000.0</v>
+      </c>
       <c r="C26">
+        <v>212594000.0</v>
+      </c>
+      <c r="D26">
+        <v>208711000.0</v>
+      </c>
+      <c r="E26">
         <v>208941000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>165778000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>131493000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>77842000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>116677000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>104959000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>147030000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>114575000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>98684000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>802435000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>815673000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>110592000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1106496000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1085862000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1124288000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>58460000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1096990000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>47959000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1107908000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1045891000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>41517000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>40947000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>40374000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>40507265.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>43882017.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>43288201.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>43288201.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
-        <v>4427478000.0</v>
+        <v>4337972000.0</v>
       </c>
       <c r="C28">
-        <v>4454322000.0</v>
+        <v>4328617000.0</v>
       </c>
       <c r="D28">
+        <v>4430718000.0</v>
+      </c>
+      <c r="E28">
+        <v>4457962000.0</v>
+      </c>
+      <c r="F28">
         <v>4686872000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4737260000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4821025000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5099152000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6072352000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6600329000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6541560000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6427684000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7102653000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7515194000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7574857000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7736391000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7281219000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7463375000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7972864000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7766475000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7993226000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5518734000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5738066000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5755130000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3518594000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2396066000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2444746067.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1722199423.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1758143075.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1758143075.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>36665000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>36112000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>36631000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>37233000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>45508000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>39954000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-2192750.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>36096000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28"/>
       <c r="AN28"/>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28"/>
+      <c r="AP28"/>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4703607000.0</v>
+      </c>
       <c r="C29">
+        <v>4577891000.0</v>
+      </c>
+      <c r="D29">
+        <v>4591668000.0</v>
+      </c>
+      <c r="E29">
         <v>4590271000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4747984000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4838209000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4914566000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5227377000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6120153000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6597330000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6602021000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6140652000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7160609000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>7580778000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>7647853000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7759252000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7385786000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7560903000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>7712999000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>7796484000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7990632000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5505834000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5735069000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>5736731000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3545734000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2479362000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
-        <v>62139000.0</v>
+        <v>4623813000.0</v>
       </c>
       <c r="C30">
+        <v>47305000.0</v>
+      </c>
+      <c r="D30">
+        <v>54009000.0</v>
+      </c>
+      <c r="E30">
         <v>60703000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4940507000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4999142000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5104298000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5335702000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>6263772000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6724594000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>22033000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6650951000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7343225000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7765283000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7713237000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8003217000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>7565405000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7785823000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8281428000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8142314000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8394561000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5851303000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6053406000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6058738000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3805639000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5248000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2747656678.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1951373385.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1954475781.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1954475781.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>45000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>77000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>169000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>164000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>65000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>119000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>25000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30"/>
       <c r="AN30"/>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30"/>
+      <c r="AP30"/>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>353471000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>466077000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>472865000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>494960000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>514430000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>508538000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>245283000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>237503000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>152026000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>419938000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>403897000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>132416000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>86297000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>83099000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10.0</v>
       </c>
       <c r="AB31">
         <v>10.0</v>
       </c>
       <c r="AC31">
         <v>10.0</v>
       </c>
-      <c r="AD31"/>
-      <c r="AE31"/>
+      <c r="AD31">
+        <v>10.0</v>
+      </c>
+      <c r="AE31">
+        <v>10.0</v>
+      </c>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31"/>
+      <c r="AP31"/>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32"/>
+      <c r="AP32"/>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
-        <v>5226713000.0</v>
-[...1 lines deleted...]
-      <c r="C33"/>
+        <v>5172804000.0</v>
+      </c>
+      <c r="C33">
+        <v>5162093000.0</v>
+      </c>
       <c r="D33">
+        <v>5232834000.0</v>
+      </c>
+      <c r="E33">
+        <v>5195810000.0</v>
+      </c>
+      <c r="F33">
         <v>396295000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>334813000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>262057000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>276739000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>266540000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>310850000.0</v>
       </c>
-      <c r="J33">
-[...2 lines deleted...]
-      <c r="K33">
+      <c r="L33">
+        <v>6979671000.0</v>
+      </c>
+      <c r="M33">
         <v>199718000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>217303000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>218385000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>402690000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>230957000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>229705000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>188268000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>190545000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>121965999.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>103717000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>84383000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>83610000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>82111000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>46433000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>40374000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>40507265.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>43882017.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>43288201.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>43288201.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>44058000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>44301000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>44509000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>44892000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>51027000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>45715000.0</v>
       </c>
-      <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>40035000.0</v>
       </c>
-      <c r="AL33"/>
-      <c r="AM33"/>
       <c r="AN33"/>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33"/>
+      <c r="AP33"/>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>6206994000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>6278734000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>6839535000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>6407925000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>6563919000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>7012596000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>6875237000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>7090067000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>4658939000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>5733347000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34"/>
+      <c r="AP34"/>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
-        <v>4231288000.0</v>
-[...1 lines deleted...]
-      <c r="C35"/>
+        <v>4353059000.0</v>
+      </c>
+      <c r="C35">
+        <v>4220739000.0</v>
+      </c>
       <c r="D35">
+        <v>4203794000.0</v>
+      </c>
+      <c r="E35">
+        <v>4218278000.0</v>
+      </c>
+      <c r="F35">
         <v>4304857001.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>4360546001.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>4451529000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>4747042001.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>5795967000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>6272072000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6269332000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>6140652000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>6789077000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>7203625000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>7263885000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>7407454000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>7019596000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>7201627000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>7712998999.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>7566160999.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>7845589000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>5371483000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>5606842000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>5612882001.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>3459437000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>790913000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>2445047868.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1717164925.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1717721394.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1717721394.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>37782000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>37740000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>37748000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>37689000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>46021000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>40739000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>213719.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>36697000.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35"/>
       <c r="AN35"/>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35"/>
+      <c r="AP35"/>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
-        <v>735221000.0</v>
-[...1 lines deleted...]
-      <c r="C36"/>
+        <v>810092000.0</v>
+      </c>
+      <c r="C36">
+        <v>788611000.0</v>
+      </c>
       <c r="D36">
+        <v>114430000.0</v>
+      </c>
+      <c r="E36">
+        <v>68226000.0</v>
+      </c>
+      <c r="F36">
         <v>164883000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>160747000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>156815000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>160062000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>161581000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>163820000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-114575000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>101034000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>102144000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>103380000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>292098000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>113688000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>142897000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>129479000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>132085000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>72644999.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>55758000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>38923000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>38984000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>40594000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>5486000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-40374000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36"/>
+      <c r="AI36">
         <v>39642000.0</v>
       </c>
-      <c r="AH36"/>
-      <c r="AI36"/>
       <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36"/>
+      <c r="AM36">
         <v>40035000.0</v>
       </c>
-      <c r="AL36"/>
-      <c r="AM36"/>
       <c r="AN36"/>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36"/>
+      <c r="AP36"/>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>95000.0</v>
       </c>
-      <c r="M37">
-[...2 lines deleted...]
-      <c r="N37"/>
       <c r="O37">
         <v>95000.0</v>
       </c>
-      <c r="P37">
-[...1 lines deleted...]
-      </c>
+      <c r="P37"/>
       <c r="Q37">
         <v>95000.0</v>
       </c>
       <c r="R37">
+        <v>95000.0</v>
+      </c>
+      <c r="S37">
+        <v>95000.0</v>
+      </c>
+      <c r="T37">
         <v>7270000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>7164000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>6967000.0</v>
       </c>
-      <c r="U37"/>
-      <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37"/>
+      <c r="AP37"/>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>5278074000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>5402380000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>5378535000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>5416073000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>5685839000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>6574898000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>7085007000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>7018353000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>6745237000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>7466614000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>7887625000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>7785200000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>7851112000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>7442315000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>7614083000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>8420286000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>8217319000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>8451009000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>5890796000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>6131653014.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>6099332000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>3811125000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2669506000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38"/>
+      <c r="AP38"/>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" t="s">
         <v>49</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-4567231000.0</v>
+      </c>
       <c r="C39">
-        <v>-82264000.0</v>
+        <v>2604000.0</v>
       </c>
       <c r="D39">
+        <v>3240000.0</v>
+      </c>
+      <c r="E39">
+        <v>3640000.0</v>
+      </c>
+      <c r="F39">
         <v>56522000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>45580000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>45841000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>38691000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>40320000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>36080000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>-35857000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>24707000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>23050000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>20068000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>18161000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>19648000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>13417000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>12121000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>15484999.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>9908000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>7866000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>9600000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>9053000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>6838000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>6220000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>5248000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>4283079.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>6353102.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>3738434.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>3738434.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1048000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>835000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>388000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>314000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>362000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>166000.0</v>
       </c>
-      <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>400000.0</v>
       </c>
-      <c r="AL39"/>
-      <c r="AM39"/>
       <c r="AN39"/>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39"/>
+      <c r="AP39"/>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" t="s">
         <v>50</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-15690000.0</v>
+      </c>
       <c r="C40">
+        <v>-31489000.0</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
         <v>27216000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>11507000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>13036000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>10020000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>10895000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>8856000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>12695000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-303514000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>10124000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6385000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>10189000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>7986000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>16229000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>4493001.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>7696000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>3985000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>7234000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>70835000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>2791000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>2311000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1201000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>768000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-790913000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>275197.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>628913.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>628913.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>481000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>524000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>460000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>449000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>357000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>593000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>861771.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>819000.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40"/>
       <c r="AN40"/>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40"/>
+      <c r="AP40"/>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41"/>
+      <c r="AP41"/>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
-        <v>389724000.0</v>
+        <v>400459000.0</v>
       </c>
       <c r="C42">
-        <v>375423000.0</v>
+        <v>404733000.0</v>
       </c>
       <c r="D42">
+        <v>404207000.0</v>
+      </c>
+      <c r="E42">
+        <v>390804000.0</v>
+      </c>
+      <c r="F42">
         <v>389299999.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>387682999.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>387892000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>386480999.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>385071000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>392970000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>382975000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>390525000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>389240000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>388245000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>387929000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>345024000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>343581000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>333932000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>218105000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>218162000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>141591000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>133650000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>133259000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>136072000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>90595000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>90556000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10.0</v>
       </c>
       <c r="AB42">
         <v>10.0</v>
       </c>
       <c r="AC42">
         <v>10.0</v>
       </c>
       <c r="AD42">
+        <v>10.0</v>
+      </c>
+      <c r="AE42">
+        <v>10.0</v>
+      </c>
+      <c r="AF42">
         <v>11055000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>11002000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>10354000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>9483000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>6858000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>6571000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>6186336.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>4195000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42"/>
       <c r="AN42"/>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42"/>
+      <c r="AP42"/>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43"/>
+      <c r="AP43"/>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44">
         <v>16000.0</v>
       </c>
-      <c r="M44">
-[...2 lines deleted...]
-      <c r="N44"/>
       <c r="O44">
         <v>16000.0</v>
       </c>
-      <c r="P44">
-[...1 lines deleted...]
-      </c>
+      <c r="P44"/>
       <c r="Q44">
         <v>16000.0</v>
       </c>
       <c r="R44">
         <v>16000.0</v>
       </c>
       <c r="S44">
         <v>16000.0</v>
       </c>
       <c r="T44">
         <v>16000.0</v>
       </c>
       <c r="U44">
         <v>16000.0</v>
       </c>
       <c r="V44">
         <v>16000.0</v>
       </c>
-      <c r="W44"/>
-      <c r="X44"/>
+      <c r="W44">
+        <v>16000.0</v>
+      </c>
+      <c r="X44">
+        <v>16000.0</v>
+      </c>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44"/>
+      <c r="AP44"/>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45">
         <v>38913000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45"/>
       <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>39715000.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45"/>
+      <c r="AP45"/>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46">
         <v>38629000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>38913000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>39259000.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>39777000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>39715000.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
-    </row>
-    <row r="47" spans="1:40">
+      <c r="AO46"/>
+      <c r="AP46"/>
+    </row>
+    <row r="47" spans="1:42">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>58613000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>59072000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>59940000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>60428000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>61346000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>62269000.0</v>
       </c>
-      <c r="S47"/>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
-    </row>
-    <row r="48" spans="1:40">
+      <c r="AO47"/>
+      <c r="AP47"/>
+    </row>
+    <row r="48" spans="1:42">
       <c r="A48" t="s">
         <v>58</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>-21053000.0</v>
+      </c>
       <c r="C48">
+        <v>-16279000.0</v>
+      </c>
+      <c r="D48">
+        <v>-16519000.0</v>
+      </c>
+      <c r="E48">
         <v>-18988000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-44650000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-47536000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-54948000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-54134000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-61059000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-59318000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-35821000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-37226000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-9313000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-2697000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>4435000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>15191000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>31026000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>33766000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>28367000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>20636000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>11964000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>9218000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>3485000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-3709000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-4351000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-7510000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-      <c r="AD48">
+      <c r="AD48"/>
+      <c r="AE48"/>
+      <c r="AF48">
         <v>-6589000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-4543000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-4049000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-3471000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-3032000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-2629000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-506355.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-1764000.0</v>
       </c>
-      <c r="AL48"/>
-      <c r="AM48"/>
       <c r="AN48"/>
-    </row>
-    <row r="49" spans="1:40">
+      <c r="AO48"/>
+      <c r="AP48"/>
+    </row>
+    <row r="49" spans="1:42">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-9313000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-2697000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>15191000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>31026000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>33766000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>28367000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>20636000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>11964000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>9218000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>3485000.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
-    </row>
-    <row r="50" spans="1:40">
+      <c r="AO49"/>
+      <c r="AP49"/>
+    </row>
+    <row r="50" spans="1:42">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50">
         <v>4825943000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>2671868000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>788345000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-    </row>
-    <row r="51" spans="1:40">
+      <c r="AO50"/>
+      <c r="AP50"/>
+    </row>
+    <row r="51" spans="1:42">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>4476202000.0</v>
+      </c>
+      <c r="C51">
+        <v>4353864000.0</v>
+      </c>
+      <c r="D51">
         <v>4461832000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>4475883000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>4695928000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>4756484000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4824902000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>5133859000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>6076618000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>6613812000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>6558209000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>6438661000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>7122310000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>7554024000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>7594905000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>7758491000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>7333901000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>7498618000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>7999323000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>7788694000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>8023214000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>5533651000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>5768307000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>5773094000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>3519560000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>3184608000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>2445047868.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1773892598.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1774473394.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1774473394.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>37782000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>37740000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>37748000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>37689000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>46021000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>40739000.0</v>
       </c>
-      <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>36697000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51"/>
       <c r="AN51"/>
-    </row>
-    <row r="52" spans="1:40">
+      <c r="AO51"/>
+      <c r="AP51"/>
+    </row>
+    <row r="52" spans="1:42">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>152190000.0</v>
+      </c>
+      <c r="C52">
+        <v>164614000.0</v>
+      </c>
+      <c r="D52">
         <v>258038000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>257605000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>391071000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>395938000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>373373000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>386817000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>280651000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>341740000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>303514000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>298009000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>333233000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>350399000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>331020000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>351037000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>314305000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>296991000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>286324000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>222533000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>177625000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>162168000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>161465000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>160212000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>60123000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>788345000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>56727673.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>56752000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>56752000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
-    </row>
-    <row r="53" spans="1:40">
+      <c r="AO52"/>
+      <c r="AP52"/>
+    </row>
+    <row r="53" spans="1:42">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
         <v>-4000000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>256147000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>283866000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>258577000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>311630000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>62269000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53">
         <v>-30210759.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-    </row>
-    <row r="54" spans="1:40">
+      <c r="AO53"/>
+      <c r="AP53"/>
+    </row>
+    <row r="54" spans="1:42">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
-    </row>
-    <row r="55" spans="1:40">
+      <c r="AO54"/>
+      <c r="AP54"/>
+    </row>
+    <row r="55" spans="1:42">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
-        <v>5323206000.0</v>
+        <v>5367616000.0</v>
       </c>
       <c r="C55">
+        <v>5234645000.0</v>
+      </c>
+      <c r="D55">
+        <v>5321197000.0</v>
+      </c>
+      <c r="E55">
         <v>5278074000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>5402380000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>5398759000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>5416073000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>5685839000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>6574898000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>7085007000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>7018353000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>6886353000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>7603235000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>8042566000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>8154136000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>8275922000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>7861209000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>8021455000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>8513916999.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>8296406999.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>8536132000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>5960203000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>6176310000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>6165651000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3859258000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>2715325000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>2792748823.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>2053301679.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>2017832735.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>2017832735.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>46268000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>46841000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>46183000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>45826000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>51967000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>46785000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2192750.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>41061000.0</v>
       </c>
-      <c r="AL55"/>
-      <c r="AM55"/>
       <c r="AN55"/>
-    </row>
-    <row r="56" spans="1:40">
+      <c r="AO55"/>
+      <c r="AP55"/>
+    </row>
+    <row r="56" spans="1:42">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
-        <v>96493000.0</v>
-[...1 lines deleted...]
-      <c r="C56"/>
+        <v>194812000.0</v>
+      </c>
+      <c r="C56">
+        <v>72552000.0</v>
+      </c>
       <c r="D56">
+        <v>88363000.0</v>
+      </c>
+      <c r="E56">
+        <v>82264000.0</v>
+      </c>
+      <c r="F56">
         <v>5006085000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>5063946000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>5154016000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>5409100000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>6308358000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>6774157000.0</v>
       </c>
-      <c r="J56">
-[...2 lines deleted...]
-      <c r="K56">
+      <c r="L56">
+        <v>38682000.0</v>
+      </c>
+      <c r="M56">
         <v>6686635000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>7385932000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>7824181000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>7751446000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>8044965000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>7631504000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>7833187000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>8323371999.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>8174441000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>8432415000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>5875820000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>6092700000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>6083540000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>3812825000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>5445000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>2752241558.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>2009419662.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1974544534.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1974544534.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>2210000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>2540000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1674000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>934000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>940000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1070000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>2192750.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1026000.0</v>
       </c>
-      <c r="AL56"/>
-      <c r="AM56"/>
       <c r="AN56"/>
-    </row>
-    <row r="57" spans="1:40">
+      <c r="AO56"/>
+      <c r="AP56"/>
+    </row>
+    <row r="57" spans="1:42">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
-        <v>258038000.0</v>
+        <v>152190000.0</v>
       </c>
       <c r="C57">
-        <v>284821000.0</v>
+        <v>164614000.0</v>
       </c>
       <c r="D57">
+        <v>285532000.0</v>
+      </c>
+      <c r="E57">
+        <v>284820000.0</v>
+      </c>
+      <c r="F57">
         <v>414954000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>417699000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>392851000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>406026000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>297451000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>364705000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>318151000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>311538000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>347970000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>365965000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>345237000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>373397000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>327072000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>311179000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>294212000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>233751000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>253007000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>168766000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>165555000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>163749000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>62140000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>790913000.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57">
+      <c r="AB57"/>
+      <c r="AC57">
         <v>57070277.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>57527737.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>57527737.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>3429000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>2048000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1498000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1493000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1483000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1459000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>506025.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1265000.0</v>
       </c>
-      <c r="AL57"/>
-      <c r="AM57"/>
       <c r="AN57"/>
-    </row>
-    <row r="58" spans="1:40">
+      <c r="AO57"/>
+      <c r="AP57"/>
+    </row>
+    <row r="58" spans="1:42">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>4505249000.0</v>
+      </c>
+      <c r="C58">
+        <v>4385353000.0</v>
+      </c>
+      <c r="D58">
         <v>4489326000.0</v>
       </c>
-      <c r="C58">
-[...2 lines deleted...]
-      <c r="D58">
+      <c r="E58">
+        <v>4503098000.0</v>
+      </c>
+      <c r="F58">
         <v>4719811001.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>4778245001.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4844380000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>5153068001.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>6093418000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>6636777000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>6572846000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>6452190000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>7137047000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>7569590000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>7609122000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>7780851000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>7346668000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>7512806000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>8007210999.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>7799911999.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>8098596000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>5540249000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>5772397000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>5776631001.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>3521577000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2398831000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>2445047868.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1774235202.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1775249131.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1775249131.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>41211000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>39788000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>39246000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>39182000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>47504000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>42198000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>506025.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>37962000.0</v>
       </c>
-      <c r="AL58"/>
-      <c r="AM58"/>
       <c r="AN58"/>
-    </row>
-    <row r="59" spans="1:40">
+      <c r="AO58"/>
+      <c r="AP58"/>
+    </row>
+    <row r="59" spans="1:42">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
-    </row>
-    <row r="60" spans="1:40">
+      <c r="AO59"/>
+      <c r="AP59"/>
+    </row>
+    <row r="60" spans="1:42">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
-        <v>751375000.0</v>
+        <v>379611000.0</v>
       </c>
       <c r="C60">
-        <v>375423000.0</v>
+        <v>388657000.0</v>
       </c>
       <c r="D60">
+        <v>749541000.0</v>
+      </c>
+      <c r="E60">
+        <v>677573000.0</v>
+      </c>
+      <c r="F60">
         <v>590449999.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>529337999.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>482179000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>443228999.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>393393000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>361364000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>347342000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>344920000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>371548000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>377169000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>383984000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>351814000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>366206000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>359292000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>238013000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>230339000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>145059000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>134367000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>128243000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>123865000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>86297000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>83099000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10.0</v>
       </c>
       <c r="AB60">
         <v>10.0</v>
       </c>
       <c r="AC60">
         <v>10.0</v>
       </c>
       <c r="AD60">
+        <v>10.0</v>
+      </c>
+      <c r="AE60">
+        <v>10.0</v>
+      </c>
+      <c r="AF60">
         <v>4453000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>6445000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>6291000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>5997000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>3808000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>3925000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1686725.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>2418000.0</v>
       </c>
-      <c r="AL60"/>
-      <c r="AM60"/>
       <c r="AN60"/>
-    </row>
-    <row r="61" spans="1:40">
+      <c r="AO60"/>
+      <c r="AP60"/>
+    </row>
+    <row r="61" spans="1:42">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61">
         <v>-1338000.0</v>
       </c>
-      <c r="Z61"/>
-      <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
-    </row>
-    <row r="62" spans="1:40">
+      <c r="AO61"/>
+      <c r="AP61"/>
+    </row>
+    <row r="62" spans="1:42">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62">
         <v>94545000.0</v>
       </c>
-      <c r="M62">
+      <c r="O62">
         <v>95712000.0</v>
       </c>
-      <c r="N62"/>
-      <c r="O62">
+      <c r="P62"/>
+      <c r="Q62">
         <v>143162000.0</v>
       </c>
-      <c r="P62">
+      <c r="R62">
         <v>148240000.0</v>
       </c>
-      <c r="Q62">
+      <c r="S62">
         <v>149262000.0</v>
       </c>
-      <c r="R62">
+      <c r="T62">
         <v>261423000.0</v>
       </c>
-      <c r="S62">
+      <c r="U62">
         <v>258992000.0</v>
       </c>
-      <c r="T62">
+      <c r="V62">
         <v>285510000.0</v>
       </c>
-      <c r="U62">
+      <c r="W62">
         <v>285587000.0</v>
       </c>
-      <c r="V62">
+      <c r="X62">
         <v>275670000.0</v>
       </c>
-      <c r="W62"/>
-      <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7516,4957 +7798,5232 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>105</v>
+      </c>
+      <c r="B2">
+        <v>14031000.0</v>
+      </c>
       <c r="C2">
         <v>11065000.0</v>
       </c>
       <c r="D2">
         <v>4187000.0</v>
       </c>
       <c r="E2">
         <v>4388000.0</v>
       </c>
       <c r="F2">
         <v>7475000.0</v>
       </c>
       <c r="G2">
         <v>5866000.0</v>
       </c>
       <c r="H2">
         <v>24348810.0</v>
       </c>
       <c r="I2">
         <v>11075000.0</v>
       </c>
       <c r="J2">
         <v>1456000.0</v>
       </c>
       <c r="K2">
         <v>600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>106</v>
+      </c>
+      <c r="B3">
+        <v>2944000.0</v>
+      </c>
       <c r="C3">
         <v>5613000.0</v>
       </c>
       <c r="D3">
         <v>2465000.0</v>
       </c>
       <c r="E3">
         <v>2895000.0</v>
       </c>
       <c r="F3">
         <v>-10615000.0</v>
       </c>
       <c r="G3">
         <v>47064000.0</v>
       </c>
       <c r="H3">
         <v>-28869557.0</v>
       </c>
       <c r="I3">
         <v>-19391000.0</v>
       </c>
       <c r="J3">
         <v>1603000.0</v>
       </c>
       <c r="K3">
         <v>1328000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>108</v>
+      </c>
+      <c r="B5">
+        <v>165912000.0</v>
+      </c>
       <c r="C5">
         <v>84772000.0</v>
       </c>
       <c r="D5">
-        <v>40348000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E5">
         <v>54452000.0</v>
       </c>
       <c r="F5">
         <v>43085000.0</v>
       </c>
       <c r="G5">
         <v>12847000.0</v>
       </c>
       <c r="H5">
         <v>18277225.0</v>
       </c>
       <c r="I5">
         <v>38782000.0</v>
       </c>
       <c r="J5">
         <v>6000.0</v>
       </c>
       <c r="K5">
         <v>-1381000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>167921000.0</v>
+        <v>168856000.0</v>
       </c>
       <c r="C6">
         <v>90385000.0</v>
       </c>
       <c r="D6">
-        <v>-6552000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="E6">
         <v>57347000.0</v>
       </c>
       <c r="F6">
         <v>32470000.0</v>
       </c>
       <c r="G6">
         <v>59911000.0</v>
       </c>
       <c r="H6">
         <v>18277225.0</v>
       </c>
       <c r="I6">
-        <v>19391000.0</v>
+        <v>38781000.0</v>
       </c>
       <c r="J6">
         <v>1609000.0</v>
       </c>
       <c r="K6">
         <v>-53000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9">
-        <v>108595000.0</v>
+        <v>112097000.0</v>
       </c>
       <c r="C9">
         <v>99252000.0</v>
       </c>
       <c r="D9">
         <v>37903000.0</v>
       </c>
       <c r="E9">
         <v>35989000.0</v>
       </c>
       <c r="F9">
         <v>44552000.0</v>
       </c>
       <c r="G9">
         <v>19492000.0</v>
       </c>
       <c r="H9">
         <v>18277225.0</v>
       </c>
       <c r="I9">
         <v>23191000.0</v>
       </c>
       <c r="J9">
         <v>2428000.0</v>
       </c>
       <c r="K9">
         <v>904000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10">
-        <v>125152000.0</v>
+        <v>123143000.0</v>
       </c>
       <c r="C10">
         <v>35962000.0</v>
       </c>
       <c r="D10">
         <v>18740000.0</v>
       </c>
       <c r="E10">
         <v>14214000.0</v>
       </c>
       <c r="F10">
         <v>83472000.0</v>
       </c>
       <c r="G10">
         <v>34170000.0</v>
       </c>
       <c r="H10">
         <v>28869557.0</v>
       </c>
       <c r="I10">
         <v>19391000.0</v>
       </c>
       <c r="J10">
         <v>-1505000.0</v>
       </c>
       <c r="K10">
         <v>-1810000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>18269000.0</v>
       </c>
       <c r="D11">
         <v>4765000.0</v>
       </c>
       <c r="E11">
         <v>-43489000.0</v>
       </c>
       <c r="F11">
         <v>40387000.0</v>
       </c>
       <c r="G11">
         <v>21323000.0</v>
       </c>
       <c r="H11">
         <v>28869557.0</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>1511000.0</v>
       </c>
       <c r="K11">
         <v>429000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B12">
         <v>42769000.0</v>
       </c>
       <c r="C12">
         <v>44371000.0</v>
       </c>
       <c r="D12">
         <v>51560000.0</v>
       </c>
       <c r="E12">
         <v>40255000.0</v>
       </c>
       <c r="F12">
         <v>29772000.0</v>
       </c>
       <c r="G12">
         <v>21312000.0</v>
       </c>
       <c r="H12">
         <v>19558452.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>1511000.0</v>
       </c>
       <c r="K12">
         <v>429000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>116</v>
+      </c>
+      <c r="B13">
+        <v>89945000.0</v>
+      </c>
       <c r="C13">
         <v>72507000.0</v>
       </c>
       <c r="D13">
         <v>67042000.0</v>
       </c>
       <c r="E13">
         <v>77988000.0</v>
       </c>
       <c r="F13">
         <v>55827000.0</v>
       </c>
       <c r="G13">
         <v>38978000.0</v>
       </c>
       <c r="H13">
         <v>37275927.0</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1511000.0</v>
       </c>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>117</v>
+      </c>
+      <c r="B14">
+        <v>-18046000.0</v>
+      </c>
       <c r="C14">
         <v>-6770000.0</v>
       </c>
       <c r="D14">
         <v>-2304000.0</v>
       </c>
       <c r="E14">
         <v>-7468000.0</v>
       </c>
       <c r="F14">
         <v>-40387000.0</v>
       </c>
       <c r="G14">
         <v>21323000.0</v>
       </c>
       <c r="H14">
         <v>347700945.0</v>
       </c>
       <c r="I14">
         <v>239851851.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
-        <v>106836000.0</v>
+        <v>105097000.0</v>
       </c>
       <c r="C15">
         <v>29192000.0</v>
       </c>
       <c r="D15">
         <v>13975000.0</v>
       </c>
       <c r="E15">
         <v>6746000.0</v>
       </c>
       <c r="F15">
         <v>43085000.0</v>
       </c>
       <c r="G15">
         <v>12847000.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>19391000.0</v>
       </c>
       <c r="J15">
         <v>-1503000.0</v>
       </c>
       <c r="K15">
         <v>-1764000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>39577000.0</v>
       </c>
       <c r="G16">
         <v>11099000.0</v>
       </c>
       <c r="H16">
         <v>11099000.0</v>
       </c>
       <c r="I16">
         <v>19390647.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>120</v>
+      </c>
+      <c r="B17">
+        <v>123143000.0</v>
+      </c>
       <c r="C17">
         <v>35962000.0</v>
       </c>
       <c r="D17">
         <v>-1161000.0</v>
       </c>
       <c r="E17">
         <v>14214000.0</v>
       </c>
       <c r="F17">
         <v>83472000.0</v>
       </c>
       <c r="G17">
         <v>34170000.0</v>
       </c>
       <c r="H17">
         <v>28869558.0</v>
       </c>
       <c r="I17">
         <v>19390647.0</v>
       </c>
       <c r="J17">
         <v>-1505000.0</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>121</v>
+      </c>
+      <c r="B18">
+        <v>47176000.0</v>
+      </c>
       <c r="C18">
         <v>28136000.0</v>
       </c>
       <c r="D18">
         <v>16891000.0</v>
       </c>
       <c r="E18">
         <v>37733000.0</v>
       </c>
       <c r="F18">
         <v>26055000.0</v>
       </c>
       <c r="G18">
         <v>17666000.0</v>
       </c>
       <c r="H18">
         <v>17717475.0</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>-1511000.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>71263000.0</v>
       </c>
       <c r="G19">
         <v>25752000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
-        <v>108595000.0</v>
+        <v>163625000.0</v>
       </c>
       <c r="C21">
         <v>84772000.0</v>
       </c>
       <c r="D21">
         <v>25418000.0</v>
       </c>
       <c r="E21">
         <v>25595000.0</v>
       </c>
       <c r="F21">
         <v>43085000.0</v>
       </c>
       <c r="G21">
         <v>12847000.0</v>
       </c>
       <c r="H21">
         <v>18277225.0</v>
       </c>
       <c r="I21">
         <v>19391000.0</v>
       </c>
       <c r="J21">
         <v>-721000.0</v>
       </c>
       <c r="K21">
         <v>-1234000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>126</v>
+      </c>
+      <c r="B23">
+        <v>37497000.0</v>
+      </c>
       <c r="C23">
         <v>25545000.0</v>
       </c>
       <c r="D23">
         <v>16672000.0</v>
       </c>
       <c r="E23">
         <v>14782000.0</v>
       </c>
       <c r="F23">
         <v>1467000.0</v>
       </c>
       <c r="G23">
         <v>6645000.0</v>
       </c>
       <c r="H23">
         <v>50000.0</v>
       </c>
       <c r="I23">
         <v>14875000.0</v>
       </c>
       <c r="J23">
         <v>4564000.0</v>
       </c>
       <c r="K23">
         <v>2738000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>3508000.0</v>
       </c>
       <c r="G24">
         <v>1748000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>128</v>
+      </c>
+      <c r="B25">
+        <v>2944000.0</v>
+      </c>
       <c r="C25">
         <v>5613000.0</v>
       </c>
       <c r="D25">
         <v>1890000.0</v>
       </c>
       <c r="E25">
         <v>2895000.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.17</v>
       </c>
       <c r="E26">
         <v>0.12</v>
       </c>
       <c r="F26">
         <v>0.85</v>
       </c>
       <c r="G26">
         <v>0.57</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>4411000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>2023000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>131</v>
+      </c>
+      <c r="B28">
+        <v>12652000.0</v>
+      </c>
       <c r="C28">
         <v>12812000.0</v>
       </c>
       <c r="D28">
         <v>8074000.0</v>
       </c>
       <c r="E28">
         <v>7243000.0</v>
       </c>
       <c r="F28">
         <v>8667000.0</v>
       </c>
       <c r="G28">
         <v>4934000.0</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>3800000.0</v>
       </c>
       <c r="J28">
         <v>1505000.0</v>
       </c>
       <c r="K28">
         <v>414000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>133</v>
+      </c>
+      <c r="B30">
+        <v>-51528000.0</v>
+      </c>
       <c r="C30">
         <v>16678999.0</v>
       </c>
       <c r="D30">
         <v>12485000.0</v>
       </c>
       <c r="E30">
         <v>10394000.0</v>
       </c>
       <c r="F30">
         <v>-1467000.0</v>
       </c>
       <c r="G30">
         <v>-6645000.0</v>
       </c>
       <c r="H30">
         <v>4790357.0</v>
       </c>
       <c r="I30">
         <v>3800000.0</v>
       </c>
       <c r="J30">
         <v>3108000.0</v>
       </c>
       <c r="K30">
         <v>2138000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31">
-        <v>16557000.0</v>
+        <v>-40482000.0</v>
       </c>
       <c r="C31">
         <v>-48810000.0</v>
       </c>
       <c r="D31">
         <v>-6678000.0</v>
       </c>
       <c r="E31">
         <v>-11381000.0</v>
       </c>
       <c r="F31">
         <v>40387000.0</v>
       </c>
       <c r="G31">
         <v>21323000.0</v>
       </c>
       <c r="H31">
         <v>10592332.0</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>-784000.0</v>
       </c>
       <c r="K31">
         <v>-576000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32">
-        <v>108595000.0</v>
+        <v>126128000.0</v>
       </c>
       <c r="C32">
         <v>110317000.0</v>
       </c>
       <c r="D32">
         <v>42090000.0</v>
       </c>
       <c r="E32">
         <v>40377000.0</v>
       </c>
       <c r="F32">
         <v>44552000.0</v>
       </c>
       <c r="G32">
         <v>19492000.0</v>
       </c>
       <c r="H32">
         <v>18277225.0</v>
       </c>
       <c r="I32">
         <v>34265000.0</v>
       </c>
       <c r="J32">
         <v>3884000.0</v>
       </c>
       <c r="K32">
         <v>1504000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AL1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:38">
+      <c r="AN1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>105</v>
+      </c>
+      <c r="B2">
+        <v>5980000.0</v>
+      </c>
       <c r="C2">
+        <v>5365000.0</v>
+      </c>
+      <c r="D2">
+        <v>3587000.0</v>
+      </c>
+      <c r="E2">
         <v>3389000.0</v>
       </c>
-      <c r="D2">
-[...4 lines deleted...]
-      </c>
       <c r="F2">
+        <v>16053000.0</v>
+      </c>
+      <c r="G2">
+        <v>14159000.0</v>
+      </c>
+      <c r="H2">
         <v>2534000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2482000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>350000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>567000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2878000.0</v>
       </c>
-      <c r="K2">
-[...4 lines deleted...]
-      </c>
       <c r="M2">
-        <v>1497000.0</v>
+        <v>2821000.0</v>
       </c>
       <c r="N2">
+        <v>2841000.0</v>
+      </c>
+      <c r="O2">
+        <v>2823000.0</v>
+      </c>
+      <c r="P2">
         <v>2336000.0</v>
       </c>
-      <c r="O2">
-[...2 lines deleted...]
-      <c r="P2">
+      <c r="Q2">
+        <v>3024000.0</v>
+      </c>
+      <c r="R2">
         <v>2806000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2813000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1237000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1878000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1797000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1854000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1226000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1241000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>301000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>655000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3776000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3051000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2758000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2758000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>427000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>363000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>380000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>357000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>349000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>384000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>337000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>369000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>214000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>106</v>
+      </c>
+      <c r="B3">
+        <v>1728000.0</v>
+      </c>
       <c r="C3">
+        <v>1426000.0</v>
+      </c>
+      <c r="D3">
+        <v>631000.0</v>
+      </c>
+      <c r="E3">
         <v>620000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>614000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1079000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1114000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1099000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1082000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2318000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1035000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>478000.0</v>
       </c>
       <c r="M3">
         <v>476000.0</v>
       </c>
       <c r="N3">
+        <v>478000.0</v>
+      </c>
+      <c r="O3">
+        <v>476000.0</v>
+      </c>
+      <c r="P3">
         <v>460000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>545000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>946000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>944000.0</v>
       </c>
-      <c r="R3">
-[...2 lines deleted...]
-      <c r="S3">
+      <c r="T3">
+        <v>15769000.0</v>
+      </c>
+      <c r="U3">
         <v>-25191000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>-12254000.0</v>
       </c>
-      <c r="U3">
-[...2 lines deleted...]
-      <c r="V3">
+      <c r="W3">
+        <v>2516000.0</v>
+      </c>
+      <c r="X3">
         <v>5293000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>-11541000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>-19273000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>22868000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>-11135000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>-7340000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>-5197000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-5197000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>394000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>392000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>389000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>375000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>360000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>345000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>523000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>818000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>510000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>108</v>
+      </c>
+      <c r="B5">
+        <v>26225000.0</v>
+      </c>
       <c r="C5">
+        <v>31788000.0</v>
+      </c>
+      <c r="D5">
+        <v>35158000.0</v>
+      </c>
+      <c r="E5">
         <v>61218000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
+        <v>22271000.0</v>
+      </c>
+      <c r="G5">
+        <v>25962000.0</v>
+      </c>
+      <c r="H5">
         <v>25836000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>35654000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>24683000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>11968000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>30992000.0</v>
       </c>
-      <c r="K5">
-[...4 lines deleted...]
-      </c>
       <c r="M5">
-        <v>-2047000.0</v>
+        <v>-3853000.0</v>
       </c>
       <c r="N5">
-        <v>3661000.0</v>
+        <v>21571000.0</v>
       </c>
       <c r="O5">
-        <v>21692000.0</v>
+        <v>21590000.0</v>
       </c>
       <c r="P5">
+        <v>7366000.0</v>
+      </c>
+      <c r="Q5">
+        <v>1319000.0</v>
+      </c>
+      <c r="R5">
         <v>18074000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>27768000.0</v>
       </c>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="S5">
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
         <v>47088000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>26263000.0</v>
       </c>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5">
+      <c r="W5">
+        <v>31815000.0</v>
+      </c>
+      <c r="X5">
         <v>33007000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>21379000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>29759000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-25890000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>-1511000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>37000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-114000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>146000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>25000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-87000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-146000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-657000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-724000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>37167000.0</v>
+        <v>27953000.0</v>
       </c>
       <c r="C6">
+        <v>33214000.0</v>
+      </c>
+      <c r="D6">
+        <v>35789000.0</v>
+      </c>
+      <c r="E6">
         <v>61838000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
+        <v>22885000.0</v>
+      </c>
+      <c r="G6">
+        <v>27041000.0</v>
+      </c>
+      <c r="H6">
         <v>26950000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>36753000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>25765000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>14286000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>32027000.0</v>
       </c>
-      <c r="K6">
-[...4 lines deleted...]
-      </c>
       <c r="M6">
-        <v>-1571000.0</v>
+        <v>-3377000.0</v>
       </c>
       <c r="N6">
-        <v>4121000.0</v>
+        <v>22049000.0</v>
       </c>
       <c r="O6">
-        <v>22237000.0</v>
+        <v>22066000.0</v>
       </c>
       <c r="P6">
+        <v>7826000.0</v>
+      </c>
+      <c r="Q6">
+        <v>1864000.0</v>
+      </c>
+      <c r="R6">
         <v>19020000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>28712000.0</v>
       </c>
-      <c r="R6">
-[...4 lines deleted...]
-      </c>
       <c r="T6">
-        <v>14009000.0</v>
+        <v>15769000.0</v>
       </c>
       <c r="U6">
-        <v>15738000.0</v>
+        <v>32981000.0</v>
       </c>
       <c r="V6">
+        <v>19843000.0</v>
+      </c>
+      <c r="W6">
+        <v>34331000.0</v>
+      </c>
+      <c r="X6">
         <v>38300000.0</v>
       </c>
-      <c r="W6">
-[...4 lines deleted...]
-      </c>
       <c r="Y6">
+        <v>17643000.0</v>
+      </c>
+      <c r="Z6">
+        <v>19273000.0</v>
+      </c>
+      <c r="AA6">
         <v>-3022000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-11135000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-7340000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5197000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-5197000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1117000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>429000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>275000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>521000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>385000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>258000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>377000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>161000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-214000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9">
-        <v>44947000.0</v>
+        <v>28343000.0</v>
       </c>
       <c r="C9">
+        <v>28425000.0</v>
+      </c>
+      <c r="D9">
+        <v>30111000.0</v>
+      </c>
+      <c r="E9">
         <v>29087000.0</v>
       </c>
-      <c r="D9">
-[...4 lines deleted...]
-      </c>
       <c r="F9">
+        <v>31523000.0</v>
+      </c>
+      <c r="G9">
+        <v>26832000.0</v>
+      </c>
+      <c r="H9">
         <v>35389000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>31794000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>20742000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-4182000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>24212000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-10853000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>6509000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1328000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-2017000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1781000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>4171000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>15363000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>23277000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>5094000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4800000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4665000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>5446000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3013000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>5218000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2392000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3584000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>5840000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>5947000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>5947000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>607000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>664000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>617000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>637000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>635000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>592000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>593000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>532000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>372000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10">
-        <v>26057000.0</v>
+        <v>17299000.0</v>
       </c>
       <c r="C10">
+        <v>22633000.0</v>
+      </c>
+      <c r="D10">
+        <v>24048000.0</v>
+      </c>
+      <c r="E10">
         <v>50862000.0</v>
       </c>
-      <c r="D10">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="F10">
+        <v>22271000.0</v>
+      </c>
+      <c r="G10">
         <v>25962000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>15156000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>23333000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>12114000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-14641000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>17935000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-17050000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8477000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>9378000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-4282000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-9363000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>8453000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>18737000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>20957000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>25191000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>12254000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>25070000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>26224000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>11541000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>19273000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-22868000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>11135000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>7340000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5197000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>5197000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1873000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-321000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-423000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-302000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-332000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-455000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-416000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-922000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-888000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>4163000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>5292000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3940000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-3398000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1894000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>3346000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-2103000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1352000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>4074000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-40866000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>10682000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>9107000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>8818000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>62259000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>11084000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>5834000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>15829000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-21338000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>7805000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>14003000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-16515000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>11135000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>7340000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>5197000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>5197000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-4000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-1000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>448000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>415000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-345000.0</v>
       </c>
-      <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AL11"/>
+      <c r="AM11">
         <v>265000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>290000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>8926000.0</v>
+      </c>
+      <c r="C12">
+        <v>9155000.0</v>
+      </c>
+      <c r="D12">
         <v>11110000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>10356000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>10769000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>10534000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>10597000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>11041000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>11493000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>11240000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>13057000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>13197000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>13094000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12212000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>11648000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10682000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>9107000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>8818000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7896000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7790000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>7589000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6497000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6663000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6102000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5216000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3331000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12">
         <v>404000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>358000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>368000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>448000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>413000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>368000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>282000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>265000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>164000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>116</v>
+      </c>
+      <c r="B13">
+        <v>25465000.0</v>
+      </c>
       <c r="C13">
+        <v>24454000.0</v>
+      </c>
+      <c r="D13">
+        <v>22211000.0</v>
+      </c>
+      <c r="E13">
         <v>22853000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>22838000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>22043000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>32289000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>23559000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>18233000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1574000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>16884000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>18014000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>17299000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>16161000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>11967000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>16427000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>17621000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>31973000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>15927000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>14372000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>12879000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>12649000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>12079000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>10492000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>9821000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>6586000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>117</v>
+      </c>
+      <c r="B14">
+        <v>-1252000.0</v>
+      </c>
       <c r="C14">
+        <v>-2366000.0</v>
+      </c>
+      <c r="D14">
+        <v>-2663000.0</v>
+      </c>
+      <c r="E14">
         <v>-7782000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-3437000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-4163000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-2448000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-3940000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-3752000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1229000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-3346000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2103000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1856000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1937000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-1486000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-1509000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2548000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4943000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-7640000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>11084000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>285509000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>15829000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>275670000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>265155000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>251384000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>233395000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>347700945.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>279066467.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>242583594.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>242583594.0</v>
       </c>
-      <c r="AD14"/>
-      <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
-        <v>23124000.0</v>
+        <v>16047000.0</v>
       </c>
       <c r="C15">
+        <v>20267000.0</v>
+      </c>
+      <c r="D15">
+        <v>21385000.0</v>
+      </c>
+      <c r="E15">
         <v>43080000.0</v>
       </c>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="F15">
+        <v>18834000.0</v>
+      </c>
+      <c r="G15">
         <v>21799000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>12708000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>19393000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>9839000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-12747000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>14589000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-14676000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>6621000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>7441000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-5768000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-8415000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>4732000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>13794000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>13317000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>14107000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>6420000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>9241000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>10194000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3736000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>5270000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-6353000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>-1869000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-322000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-422000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-304000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-334000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-456000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-409000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-897000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-867000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-15550000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5747000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6567000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>6567000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-8059000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>5023000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>12920000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>12435000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>13233000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5542000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8367000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9320000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2862000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5270000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6353000.0</v>
       </c>
       <c r="AA16">
         <v>-6353000.0</v>
       </c>
       <c r="AB16">
         <v>-6353000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
+      <c r="AC16">
+        <v>-6353000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-6353000.0</v>
+      </c>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>120</v>
+      </c>
+      <c r="B17">
+        <v>17299000.0</v>
+      </c>
       <c r="C17">
+        <v>22633000.0</v>
+      </c>
+      <c r="D17">
+        <v>24048000.0</v>
+      </c>
+      <c r="E17">
         <v>50862000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>22271000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>25962000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>15156000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>23333000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>12114000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-14641000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>17935000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-15415000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>4476000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>9738000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-4282000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-20797000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>4789000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>18737000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>20957000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>25191000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>12254000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>25070000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>26224000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>11541000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>19273000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-22868000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>121</v>
+      </c>
+      <c r="B18">
+        <v>16539000.0</v>
+      </c>
       <c r="C18">
+        <v>15299000.0</v>
+      </c>
+      <c r="D18">
+        <v>11101000.0</v>
+      </c>
+      <c r="E18">
         <v>12497000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>12069000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>11509000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>21692000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>12518000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>6740000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-12814000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3827000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4817000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4205000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3949000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>319000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>5745000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>8514000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>23155000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>8031000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>6582000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>5290000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>6152000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>5416000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4390000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>4605000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>3255000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>5369000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>11309000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-22931000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>3000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-786000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>16433000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>21963000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>10577000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>22290000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
-        <v>-20547000.0</v>
+        <v>26930000.0</v>
       </c>
       <c r="C21">
+        <v>31735000.0</v>
+      </c>
+      <c r="D21">
+        <v>33340000.0</v>
+      </c>
+      <c r="E21">
         <v>59613000.0</v>
       </c>
-      <c r="D21">
-[...4 lines deleted...]
-      </c>
       <c r="F21">
+        <v>22271000.0</v>
+      </c>
+      <c r="G21">
+        <v>25962000.0</v>
+      </c>
+      <c r="H21">
         <v>25836000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>35654000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>11314000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11968000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>30992000.0</v>
       </c>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
       <c r="M21">
-        <v>-2047000.0</v>
+        <v>-2178000.0</v>
       </c>
       <c r="N21">
+        <v>22460000.0</v>
+      </c>
+      <c r="O21">
+        <v>21590000.0</v>
+      </c>
+      <c r="P21">
         <v>1013000.0</v>
       </c>
-      <c r="O21">
-[...2 lines deleted...]
-      <c r="P21">
+      <c r="Q21">
+        <v>1319000.0</v>
+      </c>
+      <c r="R21">
         <v>28828000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>31638000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>21007000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>32981000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>12254000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>25070000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>26224000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>11541000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>24489000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-19537000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>3584000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>7340000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>5197000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>5197000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1615000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-108000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-198000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-184000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-150000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-253000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-134000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-657000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-724000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
-        <v>7780000.0</v>
+        <v>7393000.0</v>
       </c>
       <c r="C23">
-        <v>-27137000.0</v>
+        <v>2055000.0</v>
       </c>
       <c r="D23">
-        <v>5700000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="E23">
-        <v>4244000.0</v>
+        <v>27137000.0</v>
       </c>
       <c r="F23">
+        <v>25305000.0</v>
+      </c>
+      <c r="G23">
+        <v>15029000.0</v>
+      </c>
+      <c r="H23">
         <v>12087000.0</v>
       </c>
-      <c r="G23">
-[...2 lines deleted...]
-      <c r="H23">
+      <c r="I23">
+        <v>1378000.0</v>
+      </c>
+      <c r="J23">
         <v>8425000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>6411000.0</v>
       </c>
-      <c r="J23">
-[...4 lines deleted...]
-      </c>
       <c r="L23">
+        <v>3902000.0</v>
+      </c>
+      <c r="M23">
+        <v>10853000.0</v>
+      </c>
+      <c r="N23">
         <v>6509000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1328000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3811000.0</v>
       </c>
-      <c r="O23">
-[...4 lines deleted...]
-      </c>
       <c r="Q23">
-        <v>-12660000.0</v>
+        <v>1781000.0</v>
       </c>
       <c r="R23">
+        <v>10846000.0</v>
+      </c>
+      <c r="S23">
+        <v>12660000.0</v>
+      </c>
+      <c r="T23">
         <v>3507000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3354000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6597000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3372000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6672000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2888000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5519000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1199000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3776000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4551000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3508000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3508000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2649000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1135000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1195000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>994000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1134000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1229000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1064000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1575000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1310000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>874000.0</v>
       </c>
-      <c r="M24">
-[...2 lines deleted...]
-      <c r="N24"/>
       <c r="O24">
         <v>874000.0</v>
       </c>
-      <c r="P24">
-[...1 lines deleted...]
-      </c>
+      <c r="P24"/>
       <c r="Q24">
         <v>874000.0</v>
       </c>
       <c r="R24">
         <v>882000.0</v>
       </c>
       <c r="S24">
         <v>874000.0</v>
       </c>
       <c r="T24">
-        <v>878000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="U24">
         <v>874000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
+      <c r="V24">
+        <v>878000.0</v>
+      </c>
+      <c r="W24">
+        <v>874000.0</v>
+      </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>128</v>
+      </c>
+      <c r="B25">
+        <v>1728000.0</v>
+      </c>
       <c r="C25">
+        <v>1426000.0</v>
+      </c>
+      <c r="D25">
+        <v>631000.0</v>
+      </c>
+      <c r="E25">
         <v>620000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>614000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1079000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1114000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1099000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1082000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2318000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1035000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>478000.0</v>
       </c>
       <c r="M25">
         <v>476000.0</v>
       </c>
       <c r="N25">
+        <v>478000.0</v>
+      </c>
+      <c r="O25">
+        <v>476000.0</v>
+      </c>
+      <c r="P25">
         <v>460000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>545000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>946000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>944000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>15769000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>10484000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5288.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25">
         <v>394000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>392000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>375000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>360000.0</v>
       </c>
-      <c r="AI25"/>
-[...1 lines deleted...]
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25">
         <v>818000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>510000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:38">
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>1504000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1688000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1283000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1410000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1411000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1453999.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1798000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1017000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
-[...1 lines deleted...]
-      </c>
+      <c r="R27"/>
       <c r="S27"/>
-      <c r="T27"/>
+      <c r="T27">
+        <v>1486000.0</v>
+      </c>
       <c r="U27"/>
-      <c r="V27">
-[...1 lines deleted...]
-      </c>
+      <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
+        <v>292000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27">
         <v>6803000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>131</v>
+      </c>
+      <c r="B28">
+        <v>2831000.0</v>
+      </c>
       <c r="C28">
+        <v>3268000.0</v>
+      </c>
+      <c r="D28">
+        <v>3000000.0</v>
+      </c>
+      <c r="E28">
         <v>3650000.0</v>
       </c>
-      <c r="D28">
-[...4 lines deleted...]
-      </c>
       <c r="F28">
+        <v>3763000.0</v>
+      </c>
+      <c r="G28">
+        <v>2512000.0</v>
+      </c>
+      <c r="H28">
         <v>2968000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1792000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2622000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3224000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1945000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2524000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2377000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2152000.0</v>
       </c>
-      <c r="N28">
-[...2 lines deleted...]
-      <c r="O28">
+      <c r="P28">
+        <v>1935000.0</v>
+      </c>
+      <c r="Q28">
         <v>1677000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2648000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2491000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3756000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1476000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2334000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2036000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1838000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1167000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1197000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>544000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>1500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>750000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>750000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1828000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>373000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>419000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>421000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>395000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>189000.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>27000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
-        <v>7780000.0</v>
+        <v>1413000.0</v>
       </c>
       <c r="C30">
+        <v>-3310000.0</v>
+      </c>
+      <c r="D30">
+        <v>-3229000.0</v>
+      </c>
+      <c r="E30">
         <v>-30526000.0</v>
       </c>
-      <c r="D30">
-[...4 lines deleted...]
-      </c>
       <c r="F30">
+        <v>9252000.0</v>
+      </c>
+      <c r="G30">
+        <v>870000.0</v>
+      </c>
+      <c r="H30">
         <v>4378000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>3203000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4075999.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5022000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2962000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-10853000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6509000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1328000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-7934000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1781000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3728000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3632000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2270000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3354000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3613000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3372000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1248000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1647000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5519000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3047000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>750000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>750000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2133000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>685000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>729000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>637000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>785000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>763000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>727000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>549000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1079000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31">
-        <v>46603000.0</v>
+        <v>-9631000.0</v>
       </c>
       <c r="C31">
+        <v>-9102000.0</v>
+      </c>
+      <c r="D31">
+        <v>-9292000.0</v>
+      </c>
+      <c r="E31">
         <v>-8751000.0</v>
       </c>
-      <c r="D31">
-[...2 lines deleted...]
-      <c r="E31">
+      <c r="F31">
+        <v>-11913000.0</v>
+      </c>
+      <c r="G31">
         <v>-10526000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-10680000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-12321000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>800000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-26609000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-13057000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-17050000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>8477000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>9378000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2979000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-9363000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-9621000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-9031000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-50000.0</v>
       </c>
-      <c r="S31">
-[...2 lines deleted...]
-      <c r="T31">
+      <c r="U31">
+        <v>25191000.0</v>
+      </c>
+      <c r="V31">
         <v>-7589000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6745000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>20958000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-6102000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>19273000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-22868000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>7551000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>3000000.0</v>
       </c>
-      <c r="AB31"/>
-[...1 lines deleted...]
-      <c r="AD31">
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31">
         <v>-258000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-213000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-225000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-118000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-182000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-202000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-282000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-265000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-164000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32">
-        <v>44947000.0</v>
+        <v>34323000.0</v>
       </c>
       <c r="C32">
+        <v>33790000.0</v>
+      </c>
+      <c r="D32">
+        <v>33698000.0</v>
+      </c>
+      <c r="E32">
         <v>32476000.0</v>
       </c>
-      <c r="D32">
-[...4 lines deleted...]
-      </c>
       <c r="F32">
+        <v>47576000.0</v>
+      </c>
+      <c r="G32">
+        <v>40991000.0</v>
+      </c>
+      <c r="H32">
         <v>37923000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>34276000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>19739000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>18379000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>27090000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-10853000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>6509000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1328000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>319000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-1781000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>6977000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>18176000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>24514000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>6972000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>6597000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>6519000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>6672000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>4254000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>5519000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>3047000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>7359000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>8890000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>8705000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>8705000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1034000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1027000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>997000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>994000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>984000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>976000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>930000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>918000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>586000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>7053000.0</v>
+      </c>
+      <c r="C2">
         <v>16649000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20347000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>33232000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33471000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>197000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>683000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>969000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>239000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>1814000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>29789000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3616000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>-239000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>33471000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>166000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3433000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>27301000.0</v>
+      </c>
+      <c r="C6">
         <v>-9596000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3698000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-12885000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33471000.0</v>
       </c>
       <c r="G6">
         <v>33471000.0</v>
       </c>
       <c r="H6">
         <v>33471000.0</v>
       </c>
       <c r="I6">
+        <v>33471000.0</v>
+      </c>
+      <c r="J6">
         <v>-286000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>769000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-39000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>-18478000.0</v>
+      </c>
+      <c r="C7">
         <v>-11681000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6527000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7456000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>378000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3768000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>456000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>933000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-239000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>-2889000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-6746000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>-20929000.0</v>
+      </c>
+      <c r="C9">
         <v>-19184000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4319000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-10680000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2889000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-6746000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>-114000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-25000.0</v>
       </c>
-      <c r="K9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>-2481000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2026000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1566000.0</v>
       </c>
-      <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3267000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
-      <c r="I11"/>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>5835000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23823000.0</v>
       </c>
       <c r="H12">
         <v>23823000.0</v>
       </c>
-      <c r="I12"/>
+      <c r="I12">
+        <v>23823000.0</v>
+      </c>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-745000.0</v>
       </c>
       <c r="G13">
         <v>-745000.0</v>
       </c>
       <c r="H13">
         <v>-745000.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>-745000.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>2944000.0</v>
+      </c>
+      <c r="C14">
         <v>5613000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2465000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2895000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15769000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8280000.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>1603000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1328000.0</v>
       </c>
-      <c r="K14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B15">
-        <v>-46344000.0</v>
+        <v>61738000.0</v>
       </c>
       <c r="C15">
-        <v>-51526000.0</v>
+        <v>46344000.0</v>
       </c>
       <c r="D15">
+        <v>51526000.0</v>
+      </c>
+      <c r="E15">
         <v>33164000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>17672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8250000.0</v>
       </c>
       <c r="G15">
         <v>8250000.0</v>
       </c>
       <c r="H15">
         <v>8250000.0</v>
       </c>
       <c r="I15">
+        <v>8250000.0</v>
+      </c>
+      <c r="J15">
         <v>12000.0</v>
       </c>
-      <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>34354000.0</v>
+      </c>
+      <c r="C16">
         <v>7053000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16649000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20347000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>33232000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>33471000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>197000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>683000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>969000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>22916000.0</v>
+      </c>
+      <c r="C18">
         <v>29284000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>31556000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>65801000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>49298000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>32902000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>767000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>471000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-239000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B19">
+        <v>-156725000.0</v>
+      </c>
+      <c r="C19">
         <v>956537000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>876868000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>950578000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>517878000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-86161000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
-      <c r="I19">
+      <c r="I19"/>
+      <c r="J19">
         <v>-6415000.0</v>
       </c>
-      <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>154</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>140446000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>42937000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>167990000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>83283000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>137569000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>-53616000.0</v>
+      </c>
+      <c r="C21">
         <v>-414517000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-24376000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>27138000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>203445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153058000.0</v>
       </c>
       <c r="G21">
         <v>153058000.0</v>
       </c>
       <c r="H21">
         <v>153058000.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>153058000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>105097000.0</v>
+      </c>
+      <c r="C22">
         <v>35962000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13975000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14214000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>83472000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>34170000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>0.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>19390647.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1505000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1810000.0</v>
       </c>
-      <c r="K22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>-162094000.0</v>
+      </c>
+      <c r="C23">
         <v>-534556000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-700694000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-919987000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-836471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200188000.0</v>
       </c>
       <c r="G23">
         <v>-200188000.0</v>
       </c>
       <c r="H23">
         <v>-200188000.0</v>
       </c>
       <c r="I23">
+        <v>-200188000.0</v>
+      </c>
+      <c r="J23">
         <v>-237000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>460000.0</v>
       </c>
-      <c r="K23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B24">
+        <v>-118045000.0</v>
+      </c>
+      <c r="C24">
         <v>878103000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>759751000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-10365000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>164000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-10365000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-1165000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-41081000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>-72636000.0</v>
+      </c>
+      <c r="C25">
         <v>-6683000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17232000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>52862000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-36575000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1952000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>-19390647.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>919000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>20000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>239000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>159</v>
+      </c>
+      <c r="B26">
+        <v>-1560000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-797000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-495000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>357547000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-13359000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>19386000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B27">
+        <v>5989000.0</v>
+      </c>
+      <c r="C27">
         <v>6073000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4411000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3286000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2023000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>548000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>21000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>-317158000.0</v>
+      </c>
+      <c r="C28">
         <v>-995417000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-776596000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1029264000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-567415000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>68830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68743000.0</v>
       </c>
       <c r="H28">
         <v>68743000.0</v>
       </c>
       <c r="I28">
+        <v>68743000.0</v>
+      </c>
+      <c r="J28">
         <v>5362000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>41379000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>22916000.0</v>
+      </c>
+      <c r="C29">
         <v>29284000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>31556000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>65801000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>49298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32902000.0</v>
       </c>
       <c r="G29">
         <v>32902000.0</v>
       </c>
       <c r="H29">
         <v>32902000.0</v>
       </c>
       <c r="I29">
+        <v>32902000.0</v>
+      </c>
+      <c r="J29">
         <v>767000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>471000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-239000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>321543000.0</v>
+      </c>
+      <c r="C30">
         <v>956537000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>741342000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>950578000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>517878000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-68261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68174000.0</v>
       </c>
       <c r="H30">
         <v>-68174000.0</v>
       </c>
       <c r="I30">
+        <v>-68174000.0</v>
+      </c>
+      <c r="J30">
         <v>-6415000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-41081000.0</v>
       </c>
-      <c r="K30"/>
+      <c r="L30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
         <v>74</v>
       </c>
       <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
         <v>94</v>
       </c>
-      <c r="AC1" t="s">
-[...2 lines deleted...]
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>25247000.0</v>
+      </c>
+      <c r="C2">
+        <v>34354000.0</v>
+      </c>
+      <c r="D2">
+        <v>21561000.0</v>
+      </c>
+      <c r="E2">
         <v>13738000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>23488000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>7053000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>38707000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>7316000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>19287000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>16649000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>12919000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>21579000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>40325000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>20347000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>26482000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>53943000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>35423000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>33232000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>24579000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>30678000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>15487000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>33471000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>17964000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>966000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>197000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>0.0</v>
       </c>
-      <c r="Y2"/>
-[...1 lines deleted...]
-      <c r="AA2">
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2">
         <v>1851000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>1851000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>1463000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>683000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>513000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>785000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>2192750.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AK2">
         <v>200000.0</v>
       </c>
       <c r="AL2">
+        <v>416000.0</v>
+      </c>
+      <c r="AM2">
         <v>200000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AN2">
+        <v>200000.0</v>
+      </c>
+      <c r="AO2">
+        <v>200000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
-        <v>1814000</v>
+        <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>1814000</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
         <v>57000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>28000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>21000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>29789000</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
@@ -12478,2458 +13035,2654 @@
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
-[...4 lines deleted...]
-      </c>
+      <c r="K4"/>
+      <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
+        <v>-18746000.0</v>
+      </c>
+      <c r="O4">
+        <v>19978000.0</v>
+      </c>
+      <c r="P4"/>
+      <c r="Q4">
         <v>-27461000.0</v>
       </c>
-      <c r="O4">
+      <c r="R4">
         <v>18520000.0</v>
       </c>
-      <c r="P4">
+      <c r="S4">
         <v>2191000.0</v>
       </c>
-      <c r="Q4">
+      <c r="T4">
         <v>8653000.0</v>
       </c>
-      <c r="R4">
+      <c r="U4">
         <v>-6099000.0</v>
       </c>
-      <c r="S4">
+      <c r="V4">
         <v>15191000.0</v>
       </c>
-      <c r="T4">
+      <c r="W4">
         <v>-17984000.0</v>
       </c>
-      <c r="U4"/>
-[...1 lines deleted...]
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...4 lines deleted...]
-      </c>
+      <c r="K5"/>
+      <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
+        <v>-1585000.0</v>
+      </c>
+      <c r="O5">
+        <v>-209000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5">
         <v>902000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-178000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-168000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-229000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-2000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>397000.0</v>
       </c>
-      <c r="T5"/>
-[...1 lines deleted...]
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+    </row>
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>112983000.0</v>
+      </c>
+      <c r="C6">
+        <v>-9107000.0</v>
+      </c>
+      <c r="D6">
+        <v>12793000.0</v>
+      </c>
+      <c r="E6">
         <v>7823000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-9750000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>16435000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-31654000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>31391000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-11971000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>2638000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>3730000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-8660000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-18746000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>19978000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-6135000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-27461000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>18520000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>2191000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>8653000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-6099000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>15191000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-17984000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>15507000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>16998000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>769000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>197000.0</v>
       </c>
-      <c r="Y6"/>
-[...2 lines deleted...]
-      <c r="AB6">
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6">
         <v>-380000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>388000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>780000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>170000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-272000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-1407750.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>1992750.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>553000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>216000.0</v>
       </c>
-      <c r="AK6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:38">
+      <c r="AN6"/>
+      <c r="AO6"/>
+    </row>
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>-9495000.0</v>
+      </c>
+      <c r="C7">
+        <v>10281000.0</v>
+      </c>
+      <c r="D7">
+        <v>-3103000.0</v>
+      </c>
+      <c r="E7">
         <v>-7885000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-11003000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>3513000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-5410000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>3545000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>-14563000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>4747000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-2559000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-3401000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-3943000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>3376000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-6495000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-1782000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-1926000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>2747000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-2657000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>590000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>3391000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-946000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-1084000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-346000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-2178000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>-160000.0</v>
       </c>
-      <c r="Y7"/>
-[...2 lines deleted...]
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
         <v>1286000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>21000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>65000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>134000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>425000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>-271755.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>168755.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>527000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>406000.0</v>
       </c>
-      <c r="AK7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:38">
+      <c r="AN7"/>
+      <c r="AO7"/>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
-[...4 lines deleted...]
-      </c>
+      <c r="K8"/>
+      <c r="L8"/>
       <c r="M8"/>
       <c r="N8">
+        <v>-2555000.0</v>
+      </c>
+      <c r="O8">
+        <v>539000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8">
         <v>-3110000.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>-215000.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>-3229000.0</v>
       </c>
-      <c r="Q8">
+      <c r="T8">
         <v>-1164000.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>-372000.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>1854000.0</v>
       </c>
-      <c r="T8">
+      <c r="W8">
         <v>-3207000.0</v>
       </c>
-      <c r="U8"/>
-[...1 lines deleted...]
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B9">
-        <v>-11343000.0</v>
+        <v>-3291000.0</v>
       </c>
       <c r="C9">
-        <v>-9044000.0</v>
+        <v>6704000.0</v>
       </c>
       <c r="D9">
-        <v>892000.0</v>
+        <v>-1434000.0</v>
       </c>
       <c r="E9">
+        <v>-10210000.0</v>
+      </c>
+      <c r="F9">
+        <v>-10523000.0</v>
+      </c>
+      <c r="G9">
+        <v>1566000.0</v>
+      </c>
+      <c r="H9">
         <v>-8447000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-5269000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>-2230000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>-3238000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>-544000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-1637000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-2555000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>539000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-4126000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-3110000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-215000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>-3229000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-1164000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-372000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>1854000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-3207000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-2269000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>-1246000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>-1599000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>-1632000.0</v>
       </c>
-      <c r="Y9"/>
-[...1 lines deleted...]
-      <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
         <v>46000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>-21000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>-74000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>54000.0</v>
       </c>
-      <c r="AG9"/>
-[...1 lines deleted...]
-      <c r="AI9">
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9">
         <v>14000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>-39000.0</v>
       </c>
-      <c r="AK9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:38">
+      <c r="AN9"/>
+      <c r="AO9"/>
+    </row>
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>3347000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-4268000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>4503000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-3582000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>33456000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-3542000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>2854000.0</v>
       </c>
-      <c r="P10"/>
-[...1 lines deleted...]
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-1764000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>-1388000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>2837000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>1328000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-1711000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>5976000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>-1493000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>962000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>1537000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>2261000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>436000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>531000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-557000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>2568000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>0.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AB11"/>
-[...1 lines deleted...]
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>23580000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>3853000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>1887000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>4358000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>20336000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>4951000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>9369000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>1412000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>-13804000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>3954000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>-15896000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>2758000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>5735000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>3672000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>11658000.0</v>
       </c>
       <c r="AA12">
         <v>11658000.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-      <c r="AD12"/>
+      <c r="AB12">
+        <v>11658000.0</v>
+      </c>
+      <c r="AC12">
+        <v>11658000.0</v>
+      </c>
+      <c r="AD12">
+        <v>11658000.0</v>
+      </c>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>529000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>-699000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-699000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-699000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>-214000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>349000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>349000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>715000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>346000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>1930000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-2639000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>4000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>369000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>-22000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-1096000.0</v>
       </c>
       <c r="AA13">
         <v>-1096000.0</v>
       </c>
-      <c r="AB13"/>
-[...1 lines deleted...]
-      <c r="AD13"/>
+      <c r="AB13">
+        <v>-1096000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-1096000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-1096000.0</v>
+      </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B14">
-        <v>9190000.0</v>
+        <v>4356000.0</v>
       </c>
       <c r="C14">
+        <v>5346000.0</v>
+      </c>
+      <c r="D14">
+        <v>631000.0</v>
+      </c>
+      <c r="E14">
+        <v>620000.0</v>
+      </c>
+      <c r="F14">
         <v>614000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>1079000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>1114000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>1099000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>1082000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>2318000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>1035000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>476000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>478000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>476000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>460000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>545000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>946000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>944000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>15769000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>10484000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>5288.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>2516000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>8280000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>1060000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14"/>
-      <c r="AB14">
+      <c r="AA14">
+        <v>1060000.0</v>
+      </c>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
         <v>394000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>392000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>389000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>375000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>360000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>345000.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>818000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>510000.0</v>
       </c>
-      <c r="AK14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:38">
+      <c r="AN14"/>
+      <c r="AO14"/>
+    </row>
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B15">
-        <v>-16408000.0</v>
+        <v>19898000.0</v>
       </c>
       <c r="C15">
-        <v>-13344000.0</v>
+        <v>19391000.0</v>
       </c>
       <c r="D15">
-        <v>-14052000.0</v>
+        <v>17934000.0</v>
       </c>
       <c r="E15">
-        <v>-13994000.0</v>
+        <v>16408000.0</v>
       </c>
       <c r="F15">
-        <v>-11076000.0</v>
+        <v>13344000.0</v>
       </c>
       <c r="G15">
-        <v>-11082000.0</v>
+        <v>14052000.0</v>
       </c>
       <c r="H15">
-        <v>-9527000.0</v>
+        <v>13994000.0</v>
       </c>
       <c r="I15">
-        <v>-13445000.0</v>
+        <v>11076000.0</v>
       </c>
       <c r="J15">
-        <v>-12678000.0</v>
+        <v>11082000.0</v>
       </c>
       <c r="K15">
+        <v>9527000.0</v>
+      </c>
+      <c r="L15">
+        <v>13445000.0</v>
+      </c>
+      <c r="M15">
         <v>12678000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
+        <v>12678000.0</v>
+      </c>
+      <c r="O15">
         <v>12645000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>8373000.0</v>
       </c>
-      <c r="N15">
-[...7 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>-5235000.0</v>
+        <v>8364000.0</v>
       </c>
       <c r="R15">
-        <v>-5226000.0</v>
+        <v>8356000.0</v>
       </c>
       <c r="S15">
-        <v>-3951000.0</v>
+        <v>8071000.0</v>
       </c>
       <c r="T15">
-        <v>-3260000.0</v>
+        <v>5235000.0</v>
       </c>
       <c r="U15">
-        <v>-2883000.0</v>
+        <v>5226000.0</v>
       </c>
       <c r="V15">
-        <v>-2105000.0</v>
+        <v>3951000.0</v>
       </c>
       <c r="W15">
-        <v>-2105000.0</v>
+        <v>3260000.0</v>
       </c>
       <c r="X15">
-        <v>-1157000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>2883000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2105000.0</v>
+      </c>
+      <c r="Z15">
+        <v>2105000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1157000.0</v>
+      </c>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
       <c r="AE15">
-        <v>-1000.0</v>
-[...3 lines deleted...]
-      <c r="AH15"/>
+        <v>125000.0</v>
+      </c>
+      <c r="AF15">
+        <v>42000.0</v>
+      </c>
+      <c r="AG15">
+        <v>3000.0</v>
+      </c>
+      <c r="AH15">
+        <v>1000.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>138230000.0</v>
+      </c>
+      <c r="C16">
+        <v>25247000.0</v>
+      </c>
+      <c r="D16">
+        <v>34354000.0</v>
+      </c>
+      <c r="E16">
         <v>21561000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>13738000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>23488000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>7053000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>38707000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>7316000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>19287000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>16649000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>12919000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>21579000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>40325000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>20347000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>26482000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>53943000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>35423000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>33232000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>24579000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>30678000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>15487000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>33471000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>17964000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>966000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>197000.0</v>
       </c>
-      <c r="Y16"/>
-[...2 lines deleted...]
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16">
         <v>1471000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>1851000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>1463000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>683000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>513000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>785000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>2192750.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>969000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>416000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>-6040000.0</v>
+      </c>
+      <c r="C18">
+        <v>9400000.0</v>
+      </c>
+      <c r="D18">
+        <v>-4536000.0</v>
+      </c>
+      <c r="E18">
         <v>8095000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>3318000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>16039000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>4359000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>14717000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-7503000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>17711000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>3128000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>5953000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>7525000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>14950000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>3195000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>11227000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>12868000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>38511000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>12072000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>14385000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>13765000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>9076000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>11868000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>9125000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>6764000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>5145000.0</v>
       </c>
-      <c r="Y18"/>
-[...2 lines deleted...]
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18">
         <v>-183000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>41000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>98000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>287000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>140000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>340000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AK18"/>
+      <c r="AL18">
         <v>435000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>36000.0</v>
       </c>
-      <c r="AK18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:38">
+      <c r="AN18"/>
+      <c r="AO18"/>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B19">
+        <v>2971000.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
+        <v>-7015000.0</v>
+      </c>
+      <c r="E19">
         <v>190075000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>18303000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>71281000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>220602000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>138928000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>51596000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>545411000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>101857000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-1564000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-9746000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>2653000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>99659000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-91341000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-38317000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>20382000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>321336000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>2717000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-26340000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-25042000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>41851000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-88735000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-24113000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>2736000.0</v>
       </c>
-      <c r="Y19"/>
-[...1 lines deleted...]
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B20">
+        <v>24879000.0</v>
+      </c>
+      <c r="C20">
+        <v>16381000.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20">
         <v>59957000.0</v>
       </c>
-      <c r="C20">
+      <c r="F20">
         <v>56608000.0</v>
       </c>
-      <c r="D20">
+      <c r="G20">
         <v>39954000.0</v>
       </c>
-      <c r="E20">
+      <c r="H20">
         <v>38353000.0</v>
       </c>
-      <c r="F20">
+      <c r="I20">
         <v>41501000.0</v>
       </c>
-      <c r="G20">
+      <c r="J20">
         <v>33101000.0</v>
       </c>
-      <c r="H20">
+      <c r="K20">
         <v>27491000.0</v>
       </c>
-      <c r="I20">
+      <c r="L20">
         <v>8599000.0</v>
       </c>
-      <c r="J20">
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="M20">
+      <c r="P20">
         <v>42937000.0</v>
       </c>
-      <c r="N20">
+      <c r="Q20">
         <v>573000.0</v>
       </c>
-      <c r="O20">
+      <c r="R20">
         <v>9133000.0</v>
       </c>
-      <c r="P20">
+      <c r="S20">
         <v>115347000.0</v>
       </c>
-      <c r="Q20">
+      <c r="T20">
         <v>590000.0</v>
       </c>
-      <c r="R20">
+      <c r="U20">
         <v>76067000.0</v>
       </c>
-      <c r="S20">
+      <c r="V20">
         <v>7806000.0</v>
       </c>
-      <c r="T20"/>
-[...1 lines deleted...]
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>148577000.0</v>
+      </c>
+      <c r="C21">
+        <v>7224000.0</v>
+      </c>
+      <c r="D21">
+        <v>39359000.0</v>
+      </c>
+      <c r="E21">
         <v>-118027000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>8279000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>16773000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-106886000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-87533000.0</v>
       </c>
-      <c r="G21"/>
-[...2 lines deleted...]
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-36013000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-357785000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-64885000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-26973000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-207624000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-504769000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-248124000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>104719000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-250104000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>73740000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-90000000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>89671000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>99459000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>59347000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-95419000.0</v>
       </c>
       <c r="AA21">
         <v>-95419000.0</v>
       </c>
-      <c r="AB21"/>
-[...1 lines deleted...]
-      <c r="AD21"/>
+      <c r="AB21">
+        <v>-95419000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-95419000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-95419000.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>5433000.0</v>
+      </c>
+      <c r="C22">
+        <v>10040000.0</v>
+      </c>
+      <c r="D22">
+        <v>21385000.0</v>
+      </c>
+      <c r="E22">
         <v>50862000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>22271000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>25962000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>15156000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>23333000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>9839000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-14641000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>14589000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-17050000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>8477000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>9378000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-4282000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-8694000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>8453000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>18737000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>20957000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>25191000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>12254000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>25070000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>26224000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>11541000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>19273000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-22868000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>0.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>0.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>0.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>-1873000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>-321000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>-423000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>-302000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>-332000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>-701915.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>-169085.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>-922000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>-888000.0</v>
       </c>
-      <c r="AK22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:38">
+      <c r="AN22"/>
+      <c r="AO22"/>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B23">
-        <v>-79844000.0</v>
+        <v>-32308000.0</v>
       </c>
       <c r="C23">
+        <v>-88886000.0</v>
+      </c>
+      <c r="D23">
+        <v>-102500000.0</v>
+      </c>
+      <c r="E23">
+        <v>-55912000.0</v>
+      </c>
+      <c r="F23">
         <v>-26306000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-73606000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>-135735000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-65447000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>-61879000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-122223000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-79530000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-174045000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-333363000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-41232000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-66278000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-182194000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-451476000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-195832000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-360144000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-146875000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>22953000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-94443000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-30440000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>99720000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-39124000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-29917000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-1717000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-1717000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-1717000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-72000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-69000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>119000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>-67000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>-37000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>4010000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>-7000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>-117000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>577000.0</v>
       </c>
-      <c r="AK23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:38">
+      <c r="AN23"/>
+      <c r="AO23"/>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B24">
-        <v>39322000.0</v>
+        <v>24156000.0</v>
       </c>
       <c r="C24">
-        <v>64499000.0</v>
+        <v>84694000.0</v>
       </c>
       <c r="D24">
-        <v>132188000.0</v>
+        <v>-23479000.0</v>
       </c>
       <c r="E24">
+        <v>232682000.0</v>
+      </c>
+      <c r="F24">
+        <v>64517000.0</v>
+      </c>
+      <c r="G24">
+        <v>132170000.0</v>
+      </c>
+      <c r="H24">
         <v>142450000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>84563000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>-34326000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>374328000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>100043000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>164883000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>364637000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-5992000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>107121000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>211559000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>25968000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>222748000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>384711000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>234415000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>-26340000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>71409000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>161221000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>50825000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>-24113000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>2736000.0</v>
       </c>
-      <c r="Y24"/>
-[...1 lines deleted...]
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24">
         <v>4607000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>6000000.0</v>
       </c>
-      <c r="AG24"/>
-[...1 lines deleted...]
-      <c r="AI24">
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24">
         <v>-40817000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>-264000.0</v>
       </c>
-      <c r="AK24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:38">
+      <c r="AN24"/>
+      <c r="AO24"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B25">
-        <v>-45576000.0</v>
+        <v>-8085000.0</v>
       </c>
       <c r="C25">
+        <v>-17672000.0</v>
+      </c>
+      <c r="D25">
+        <v>-23449000.0</v>
+      </c>
+      <c r="E25">
+        <v>-37006000.0</v>
+      </c>
+      <c r="F25">
         <v>-10252000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>-15798000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>-7911000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-14671000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-5315000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>23489000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-8671000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>23554000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-1574000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>873000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>12640000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>20288000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>4524000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>15410000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>-6766000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>-11934000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>-2436000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>65000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-1611000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-2323000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>-10331000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>27113000.0</v>
       </c>
-      <c r="Y25"/>
-[...2 lines deleted...]
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25">
         <v>106000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>-58000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>59000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>72000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>-313000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>968670.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>330.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>12000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>8000.0</v>
       </c>
-      <c r="AK25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:38">
+      <c r="AN25"/>
+      <c r="AO25"/>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
         <v>-783000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>-369000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>-80001.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-3023000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>-3023000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>113535000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>-3569000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>113535000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-3569000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>-50795000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>-12920000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>1895000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>-5912000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>-3072000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>-8948000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>0.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>-1339000.0</v>
       </c>
-      <c r="Y26"/>
-[...1 lines deleted...]
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26"/>
+      <c r="AG26">
+        <v>-6000.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B27">
+        <v>1751000.0</v>
+      </c>
+      <c r="C27">
+        <v>1405000.0</v>
+      </c>
+      <c r="D27">
+        <v>1514000.0</v>
+      </c>
+      <c r="E27">
         <v>1504000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>1688000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>1283000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>1410000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>1411000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>1454000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>1798000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>1017000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>1285000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>1262000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>847000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>872000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>870000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>871000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>673000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>538000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>538000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>556000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>391000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>256000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>253000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>39000.0</v>
       </c>
-      <c r="X27"/>
-[...1 lines deleted...]
-      <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
-[...7 lines deleted...]
-      </c>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
       <c r="AE27">
         <v>8000.0</v>
       </c>
-      <c r="AF27"/>
-[...1 lines deleted...]
-      <c r="AH27"/>
+      <c r="AF27">
+        <v>7000.0</v>
+      </c>
+      <c r="AG27">
+        <v>8000.0</v>
+      </c>
+      <c r="AH27">
+        <v>8000.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>94867000.0</v>
+      </c>
+      <c r="C28">
+        <v>-103201000.0</v>
+      </c>
+      <c r="D28">
+        <v>-24555000.0</v>
+      </c>
+      <c r="E28">
         <v>-190347000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-31371000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-70885000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-256615000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-122254000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-56064000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-560484000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-101255000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-222720000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-390917000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-61704000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-108989000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-180302000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-492548000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-247425000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-324755000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-171957000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>27766000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-98469000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-38212000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>96608000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>18118000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-7684000.0</v>
       </c>
-      <c r="Y28"/>
-[...2 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28">
         <v>-125000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>389000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>733000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-5974000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>5337000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>4006250.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>1992750.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-117000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>41496000.0</v>
       </c>
-      <c r="AK28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:38">
+      <c r="AN28"/>
+      <c r="AO28"/>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>-6040000.0</v>
+      </c>
+      <c r="C29">
+        <v>9400000.0</v>
+      </c>
+      <c r="D29">
+        <v>-4536000.0</v>
+      </c>
+      <c r="E29">
         <v>8095000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>3318000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>16039000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>4359000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>14717000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-7503000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>17711000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>3128000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>5953000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>7525000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>14950000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>3195000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>11227000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>12868000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>38511000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>12072000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>14385000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>13765000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>9076000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>11868000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>9125000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>6764000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>5145000.0</v>
       </c>
       <c r="AA29">
         <v>5145000.0</v>
       </c>
       <c r="AB29">
+        <v>5145000.0</v>
+      </c>
+      <c r="AC29">
+        <v>5145000.0</v>
+      </c>
+      <c r="AD29">
+        <v>5145000.0</v>
+      </c>
+      <c r="AE29">
         <v>-183000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>41000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>98000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>287000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>140000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>340000.0</v>
       </c>
-      <c r="AH29"/>
-      <c r="AI29">
+      <c r="AK29"/>
+      <c r="AL29">
         <v>435000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>36000.0</v>
       </c>
-      <c r="AK29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:38">
+      <c r="AN29"/>
+      <c r="AO29"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>24156000.0</v>
+      </c>
+      <c r="C30">
+        <v>84694000.0</v>
+      </c>
+      <c r="D30">
+        <v>41884000.0</v>
+      </c>
+      <c r="E30">
         <v>190075000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>18303000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>71281000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>220602000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>138928000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>51596000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>545411000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>101857000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>208107000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>364646000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>66732000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>364646000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>141614000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>498200000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>211105000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>321336000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>151473000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-26340000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>71409000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>41851000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-88735000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-24113000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2736000.0</v>
       </c>
       <c r="AA30">
         <v>2736000.0</v>
       </c>
       <c r="AB30">
+        <v>2736000.0</v>
+      </c>
+      <c r="AC30">
+        <v>2736000.0</v>
+      </c>
+      <c r="AD30">
+        <v>2736000.0</v>
+      </c>
+      <c r="AE30">
         <v>-72000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-42000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-51000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>5489000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-5749000.0</v>
       </c>
-      <c r="AG30"/>
-[...1 lines deleted...]
-      <c r="AI30">
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30">
         <v>235000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-41316000.0</v>
       </c>
-      <c r="AK30"/>
-      <c r="AL30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>