--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -963,75 +966,79 @@
         <v>500000.0</v>
       </c>
       <c r="G5">
         <v>600000.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>8000000.0</v>
+      </c>
       <c r="C7">
         <v>6400000.0</v>
       </c>
       <c r="D7">
         <v>9600000.0</v>
       </c>
       <c r="E7">
         <v>12700000.0</v>
       </c>
       <c r="F7">
         <v>15100000.0</v>
       </c>
       <c r="G7">
         <v>14800000.0</v>
       </c>
       <c r="H7">
         <v>13700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
@@ -1145,51 +1152,51 @@
       <c r="G14">
         <v>65834841.0</v>
       </c>
       <c r="H14">
         <v>65834841.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16">
-        <v>33900000.0</v>
+        <v>33700000.0</v>
       </c>
       <c r="D16">
         <v>25300000.0</v>
       </c>
       <c r="E16">
         <v>26100000.0</v>
       </c>
       <c r="F16">
         <v>22100000.0</v>
       </c>
       <c r="G16">
         <v>8100000.0</v>
       </c>
       <c r="H16">
         <v>10500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
@@ -1379,51 +1386,53 @@
         <v>-98300000.0</v>
       </c>
       <c r="C28">
         <v>-57400000.0</v>
       </c>
       <c r="D28">
         <v>-90800000.0</v>
       </c>
       <c r="E28">
         <v>-71200000.0</v>
       </c>
       <c r="F28">
         <v>-152700000.0</v>
       </c>
       <c r="G28">
         <v>-38300000.0</v>
       </c>
       <c r="H28">
         <v>-18200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>381400000.0</v>
+      </c>
       <c r="C29">
         <v>366700000.0</v>
       </c>
       <c r="D29">
         <v>366900000.0</v>
       </c>
       <c r="E29">
         <v>341700000.0</v>
       </c>
       <c r="F29">
         <v>257600000.0</v>
       </c>
       <c r="G29">
         <v>113000000.0</v>
       </c>
       <c r="H29">
         <v>43700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>111000000.0</v>
@@ -1449,51 +1458,53 @@
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>277600000.0</v>
       </c>
       <c r="F31">
         <v>186200000.0</v>
       </c>
       <c r="G31">
         <v>3300000.0</v>
       </c>
       <c r="H31">
         <v>7700000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>173800000.0</v>
+      </c>
       <c r="C32">
         <v>136600000.0</v>
       </c>
       <c r="D32">
         <v>161100000.0</v>
       </c>
       <c r="E32">
         <v>116800000.0</v>
       </c>
       <c r="F32">
         <v>177000000.0</v>
       </c>
       <c r="G32">
         <v>105400000.0</v>
       </c>
       <c r="H32">
         <v>81000000.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>216400000.0</v>
@@ -1635,51 +1646,51 @@
       </c>
       <c r="D39">
         <v>14900000.0</v>
       </c>
       <c r="E39">
         <v>10500000.0</v>
       </c>
       <c r="F39">
         <v>12400000.0</v>
       </c>
       <c r="G39">
         <v>5300000.0</v>
       </c>
       <c r="H39">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>65500000.0</v>
       </c>
       <c r="C40">
-        <v>9400000.0</v>
+        <v>9600000.0</v>
       </c>
       <c r="D40">
         <v>6900000.0</v>
       </c>
       <c r="E40">
         <v>39600000.0</v>
       </c>
       <c r="F40">
         <v>36500000.0</v>
       </c>
       <c r="G40">
         <v>1700000.0</v>
       </c>
       <c r="H40">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
@@ -1727,51 +1738,53 @@
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>112400000.0</v>
+      </c>
       <c r="C45">
         <v>137800000.0</v>
       </c>
       <c r="D45">
         <v>135500000.0</v>
       </c>
       <c r="E45">
         <v>60400000.0</v>
       </c>
       <c r="F45">
         <v>34900000.0</v>
       </c>
       <c r="G45">
         <v>73200000.0</v>
       </c>
       <c r="H45">
         <v>52400000.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>38900000.0</v>
@@ -1839,51 +1852,53 @@
       </c>
       <c r="H48">
         <v>-20200000.0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>-84700000.0</v>
       </c>
       <c r="F49">
         <v>-74500000.0</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>6900000.0</v>
+      </c>
       <c r="C50">
         <v>2500000.0</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51">
         <v>8900000.0</v>
       </c>
       <c r="D51">
         <v>9600000.0</v>
       </c>
       <c r="E51">
         <v>12700000.0</v>
       </c>
@@ -1903,51 +1918,53 @@
       </c>
       <c r="B52"/>
       <c r="C52">
         <v>4800000.0</v>
       </c>
       <c r="D52">
         <v>3400000.0</v>
       </c>
       <c r="E52">
         <v>3100000.0</v>
       </c>
       <c r="F52">
         <v>2400000.0</v>
       </c>
       <c r="G52">
         <v>7400000.0</v>
       </c>
       <c r="H52">
         <v>12100000.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>2300000.0</v>
+      </c>
       <c r="C53">
         <v>2200000.0</v>
       </c>
       <c r="D53">
         <v>2100000.0</v>
       </c>
       <c r="E53">
         <v>2000000.0</v>
       </c>
       <c r="F53">
         <v>2000000.0</v>
       </c>
       <c r="G53">
         <v>2000000.0</v>
       </c>
       <c r="H53">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
@@ -2122,433 +2139,455 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>6600000.0</v>
+      </c>
+      <c r="C2">
         <v>5400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1700000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3600000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3200000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3900000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5400000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-100000.0</v>
+      </c>
+      <c r="C5">
         <v>100000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>200000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5">
+        <v>0.0</v>
+      </c>
+      <c r="G5">
         <v>-200000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>-300000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-400000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-700000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-900000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="U5">
         <v>800000.0</v>
       </c>
       <c r="V5">
+        <v>800000.0</v>
+      </c>
+      <c r="W5">
         <v>600000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>8000000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>6400000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>9600000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>12700000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>15100000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8500000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>14800000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
@@ -2556,2924 +2595,3043 @@
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
-      <c r="T8"/>
+      <c r="T8">
+        <v>0.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>460500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>445500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>427300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>414100000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>358600000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>340200000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>331600000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>56300000.0</v>
+      </c>
+      <c r="C10">
         <v>98300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>120600000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>105300000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>92200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>66300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>71700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>111700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>110900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>100400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>86600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>67100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>100800000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>83900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>138400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>125800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>161600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>167800000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>51500000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>39100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>58600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>83400000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>98300000.0</v>
+        <v>56300000.0</v>
       </c>
       <c r="C12">
+        <v>100600000.0</v>
+      </c>
+      <c r="D12">
         <v>120600000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>105300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>92200000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>68500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>71700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>113800000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>110900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>102500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>86600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>67100000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>100800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>85900000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>138400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>125800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>161600000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>169800000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>53500000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>43100000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>62600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>85400000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>-364100000.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>-364100000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>69500000.0</v>
+      </c>
+      <c r="C14">
         <v>74100000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>76900000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>76600000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>76100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>75600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>79300000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>77900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>80500000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>76500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>77500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>76800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>79700000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>76900000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>75000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>67400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>66900000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>60769231.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>64747341.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56700000.0</v>
       </c>
       <c r="U14">
         <v>56700000.0</v>
       </c>
       <c r="V14">
+        <v>56700000.0</v>
+      </c>
+      <c r="W14">
         <v>65834802.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>56200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>55300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>55100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>46900000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
-[...1 lines deleted...]
-      </c>
+      <c r="F16"/>
       <c r="G16">
+        <v>33700000.0</v>
+      </c>
+      <c r="H16">
         <v>-2800000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-3400000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>25300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3300000.0</v>
       </c>
       <c r="L16">
         <v>-3300000.0</v>
       </c>
       <c r="M16">
+        <v>-3300000.0</v>
+      </c>
+      <c r="N16">
         <v>-3200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="P16">
         <v>-3000000.0</v>
       </c>
       <c r="Q16">
+        <v>-3000000.0</v>
+      </c>
+      <c r="R16">
         <v>-2900000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>19100000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>8100000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1100000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1800000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>2800000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>800000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>136300000.0</v>
+      </c>
+      <c r="C20">
         <v>123500000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>115700000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>115900000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>112500000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>112400000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>111800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111500000.0</v>
       </c>
       <c r="I20">
         <v>111500000.0</v>
       </c>
       <c r="J20">
         <v>111500000.0</v>
       </c>
       <c r="K20">
+        <v>111500000.0</v>
+      </c>
+      <c r="L20">
         <v>111300000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>111500000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>111400000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>111200000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>110700000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>43200000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>43600000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>43800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="T20">
         <v>44000000.0</v>
       </c>
       <c r="U20">
         <v>44000000.0</v>
       </c>
       <c r="V20">
+        <v>44000000.0</v>
+      </c>
+      <c r="W20">
         <v>43800000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>22800000.0</v>
+      </c>
+      <c r="C21">
         <v>21500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>28500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>33300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>36700000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>40000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>43500000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>46900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>50500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>54900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>59500000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>64100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>69000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>23300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>25500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>27600000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>29700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>31600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>33600000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>35600000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>2.0</v>
       </c>
-      <c r="M22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N22"/>
       <c r="O22">
         <v>1.0</v>
       </c>
       <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
+      <c r="R22"/>
       <c r="S22">
         <v>1.0</v>
       </c>
       <c r="T22">
         <v>1.0</v>
       </c>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22">
+        <v>1.0</v>
+      </c>
+      <c r="W22">
         <v>5200000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>432000000.0</v>
+      </c>
+      <c r="C23">
         <v>461100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>492800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>476000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>475000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>437600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>402400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>446200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>446100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>418600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>420800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>410600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>452100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>425700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>485300000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>346000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>376100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>364100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>239500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>242800000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>249800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>255200000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>70000000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>30000000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>30300000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-98300000.0</v>
+        <v>-56300000.0</v>
       </c>
       <c r="C28">
+        <v>-83400000.0</v>
+      </c>
+      <c r="D28">
         <v>-120600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-105300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-92200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-57400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-71700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-103900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-110900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-90800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-76200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-67100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-100800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-71200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-68400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-125800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-161600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-152700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-13000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-15800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-38300000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>336200000.0</v>
+      </c>
       <c r="C29">
+        <v>381400000.0</v>
+      </c>
+      <c r="D29">
         <v>402400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>390000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>371600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>366700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>322400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>379400000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>378700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>366900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>364200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>365000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>361800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>341700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>388600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>263500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>255400000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>257600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>82800000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>113000000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>113100000.0</v>
+      </c>
+      <c r="C30">
         <v>111000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>121900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>97800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>120300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>109000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>102800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>100200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>93900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>81000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>84400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>92400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>97500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>92800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>87200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>76100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>72500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>60600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>59800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>57500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>55800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>38700000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>198600000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>190900000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>277600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>139600000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>197000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>186300000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>186200000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-20900000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-21100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-16100000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>126100000.0</v>
+      </c>
       <c r="C32">
+        <v>173800000.0</v>
+      </c>
+      <c r="D32">
         <v>200700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>169400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>151500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>136600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>127200000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>176100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>170400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>161100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>149800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>146200000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>138800000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>116800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>161900000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>152400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>176100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>177000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>58700000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>105400000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>225600000.0</v>
+      </c>
+      <c r="C33">
         <v>216400000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>217700000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>237300000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>233100000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>240900000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>208700000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>216200000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>221900000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>220200000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>226000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>229400000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>233300000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>236500000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>239400000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>123300000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>122800000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>121300000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>119200000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>135000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>126300000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>125800000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
-      <c r="C34">
+      <c r="B34">
+        <v>15500000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34">
         <v>16000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>16700000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>13000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>200000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>13500000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>12900000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>13600000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>300000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>11600000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>10600000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>10300000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>11600000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>10800000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>11800000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>42400000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>38900000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>16900000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>36500000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>15500000.0</v>
+      </c>
+      <c r="C35">
         <v>15700000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>16000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16700000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13300000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12900000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13600000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14400000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11600000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>10600000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10300000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>11600000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>82000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12200000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>43500000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>40700000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>125100000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>59399999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>86600000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>148500000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>3100000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="C36">
         <v>3100000.0</v>
       </c>
       <c r="D36">
+        <v>3100000.0</v>
+      </c>
+      <c r="E36">
         <v>1000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1100000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1300000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>9500000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1700000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>9800000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2200000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="P36">
         <v>700000.0</v>
       </c>
       <c r="Q36">
+        <v>700000.0</v>
+      </c>
+      <c r="R36">
         <v>800000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1100000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4200000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3900000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1600000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>600000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>800000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-700000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>700000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>1100000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4200000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>17100000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>0.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>35400000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="C39">
+        <v>33100000.0</v>
+      </c>
+      <c r="D39">
         <v>32600000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>35600000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>29400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19200000.0</v>
       </c>
       <c r="G39">
         <v>19200000.0</v>
       </c>
       <c r="H39">
+        <v>19200000.0</v>
+      </c>
+      <c r="I39">
         <v>16000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>19400000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>23800000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>21700000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>20500000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>10500000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>21000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>20800000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>19200000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>12400000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7200000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5100000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5300000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>56700000.0</v>
+        <v>73700000.0</v>
       </c>
       <c r="C40">
+        <v>9800000.0</v>
+      </c>
+      <c r="D40">
         <v>60800000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>57500000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>66100000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
+        <v>9600000.0</v>
+      </c>
+      <c r="H40">
         <v>54100000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>40400000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>38500000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6900000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>31900000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>33400000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>68000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>39600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>78900000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>64100000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>72000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>36500000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>35200000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>53300000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>25600000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1700000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1500000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1600000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>12200000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>31600000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>40700000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>22100000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>22300000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>49300000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>570200000.0</v>
+      </c>
+      <c r="C42">
         <v>562500000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>553500000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>547900000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>537900000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>530900000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>519300000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>505600000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>494500000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>483700000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>471200000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>460500000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>445500000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>427300000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>414100000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>358600000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>340200000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>331600000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>118500000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>112500000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>105500000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>99800000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>37400000.0</v>
+      </c>
       <c r="C45">
+        <v>112400000.0</v>
+      </c>
+      <c r="D45">
         <v>40300000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>43000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>43800000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>137800000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>50700000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>54900000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>57100000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>135500000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>62000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>52500000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>50800000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>60400000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>47100000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>43500000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>39600000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>34900000.0</v>
       </c>
-      <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>37400000.0</v>
+      </c>
+      <c r="C46">
         <v>38900000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>40300000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>43000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>43800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>48300000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>50700000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>54900000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>57100000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>59800000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>62000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>62400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>61400000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>60400000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>59000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>56100000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>52900000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>48800000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>41300000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>42300000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>41800000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>41700000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>52500000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>50800000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>49100000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>47100000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>43500000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>39600000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>48800000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>41300000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>42300000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>41800000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-233900000.0</v>
+      </c>
+      <c r="C48">
         <v>-188100000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-151000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-158100000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-166300000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-166500000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-196900000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-125900000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-115400000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-116500000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-106300000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-95000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-83000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-84700000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-93600000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-94300000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-85000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-74500000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-66600000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-58800000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-44800000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-17700000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-95000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-83000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-84700000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-93600000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-94300000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-85000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-74500000.0</v>
       </c>
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
-      <c r="C50"/>
+      <c r="C50">
+        <v>6900000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>2500000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51"/>
-      <c r="C51"/>
-      <c r="D51">
+      <c r="C51">
+        <v>14900000.0</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51">
         <v>20100000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>12300000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8900000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6899999.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>7800000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8600000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9600000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10400000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>11200000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>12000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>12700000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>70000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>14200000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>14800000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>15100000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>38500000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>40700000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>42800000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>45100000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>8800000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>13000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4800000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="I52">
         <v>3400000.0</v>
       </c>
       <c r="J52">
         <v>3400000.0</v>
       </c>
       <c r="K52">
-        <v>3300000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="L52">
         <v>3300000.0</v>
       </c>
       <c r="M52">
+        <v>3300000.0</v>
+      </c>
+      <c r="N52">
         <v>3200000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="P52">
         <v>3000000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="Q52">
+        <v>3000000.0</v>
+      </c>
+      <c r="R52"/>
+      <c r="S52">
         <v>2400000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1700000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3600000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5500000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>7400000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>2300000.0</v>
       </c>
-      <c r="C53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D53"/>
       <c r="E53">
         <v>2200000.0</v>
       </c>
       <c r="F53">
         <v>2200000.0</v>
       </c>
-      <c r="G53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G53">
+        <v>2200000.0</v>
+      </c>
+      <c r="H53"/>
       <c r="I53">
         <v>2100000.0</v>
       </c>
       <c r="J53">
         <v>2100000.0</v>
       </c>
-      <c r="K53"/>
+      <c r="K53">
+        <v>2100000.0</v>
+      </c>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>2000000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
+      <c r="R53"/>
       <c r="S53">
         <v>2000000.0</v>
       </c>
       <c r="T53">
-        <v>4000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="U53">
         <v>4000000.0</v>
       </c>
       <c r="V53">
+        <v>4000000.0</v>
+      </c>
+      <c r="W53">
         <v>2000000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-    </row>
-    <row r="54" spans="1:25">
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>432000000.0</v>
+      </c>
+      <c r="C55">
         <v>461100000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>492800000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>476000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>475000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>437600000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>402400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>446200000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>446100000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>418600000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>420800000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>410600000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>452100000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>425700000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>485300000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>346000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>376100000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>364100000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>239500000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>242800000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>249800000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>255200000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>206400000.0</v>
+      </c>
+      <c r="C56">
         <v>244700000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>275100000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>238700000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>241900000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>196700000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>193700000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>230000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>224200000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>198400000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>194800000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>181200000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>218800000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>189200000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>246600000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>222700000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>253300000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>242800000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>120300000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>107800000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>123500000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>129400000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
-    </row>
-    <row r="57" spans="1:25">
+      <c r="Z56"/>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>80300000.0</v>
+      </c>
+      <c r="C57">
         <v>70900000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>74400000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>69300000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>90400000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>60100000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>66500000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>53900000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>53800000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>37300000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>45000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>35000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>80000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>72400000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>84700000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>70300000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>77200000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>65800000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>61600000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>62200000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>35000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>24000000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>95800000.0</v>
+      </c>
+      <c r="C58">
         <v>86600000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>90400000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>86000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>103400000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>73400000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>80000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>66800000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>67400000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>51700000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>56600000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>45600000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>90300000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>84000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>166700000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>82500000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>120700000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>106500000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>186700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121600000.0</v>
       </c>
       <c r="U58">
         <v>121600000.0</v>
       </c>
       <c r="V58">
+        <v>121600000.0</v>
+      </c>
+      <c r="W58">
         <v>172500000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>336200000.0</v>
+      </c>
+      <c r="C60">
         <v>374500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>402400000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>390000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>371600000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>364200000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>322400000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>379400000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>378700000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>366900000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>364200000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>365000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>361800000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>341700000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>318600000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>263500000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>255400000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>257600000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>52800000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>121200000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>128199999.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>82700000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
-    </row>
-    <row r="61" spans="1:25">
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5498,2803 +5656,2902 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>63700000.0</v>
       </c>
       <c r="C2">
         <v>63500000.0</v>
       </c>
       <c r="D2">
         <v>54000000.0</v>
       </c>
       <c r="E2">
         <v>39800000.0</v>
       </c>
       <c r="F2">
         <v>28500000.0</v>
       </c>
       <c r="G2">
         <v>21300000.0</v>
       </c>
       <c r="H2">
         <v>16100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>46400000.0</v>
       </c>
       <c r="C3">
         <v>48400000.0</v>
       </c>
       <c r="D3">
         <v>48200000.0</v>
       </c>
       <c r="E3">
         <v>37000000.0</v>
       </c>
       <c r="F3">
         <v>35000000.0</v>
       </c>
       <c r="G3">
         <v>15100000.0</v>
       </c>
       <c r="H3">
         <v>9400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
         <v>69600000.0</v>
       </c>
       <c r="C5">
         <v>5700000.0</v>
       </c>
       <c r="D5">
         <v>7100000.0</v>
       </c>
       <c r="E5">
         <v>-17500000.0</v>
       </c>
       <c r="F5">
         <v>-36400000.0</v>
       </c>
       <c r="G5">
         <v>2000000.0</v>
       </c>
       <c r="H5">
         <v>29000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
         <v>116000000.0</v>
       </c>
       <c r="C6">
         <v>54100000.0</v>
       </c>
       <c r="D6">
         <v>55300000.0</v>
       </c>
       <c r="E6">
         <v>19500000.0</v>
       </c>
       <c r="F6">
         <v>-1400000.0</v>
       </c>
       <c r="G6">
         <v>17100000.0</v>
       </c>
       <c r="H6">
         <v>38400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>772900000.0</v>
       </c>
       <c r="C9">
         <v>624100000.0</v>
       </c>
       <c r="D9">
         <v>545400000.0</v>
       </c>
       <c r="E9">
         <v>499100000.0</v>
       </c>
       <c r="F9">
         <v>351100000.0</v>
       </c>
       <c r="G9">
         <v>224000000.0</v>
       </c>
       <c r="H9">
         <v>212200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>68200000.0</v>
       </c>
       <c r="C10">
         <v>5000000.0</v>
       </c>
       <c r="D10">
         <v>6300000.0</v>
       </c>
       <c r="E10">
         <v>-20000000.0</v>
       </c>
       <c r="F10">
         <v>-37700000.0</v>
       </c>
       <c r="G10">
         <v>900000.0</v>
       </c>
       <c r="H10">
         <v>27900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>19500000.0</v>
       </c>
       <c r="C11">
         <v>-25400000.0</v>
       </c>
       <c r="D11">
         <v>18100000.0</v>
       </c>
       <c r="E11">
         <v>-9800000.0</v>
       </c>
       <c r="F11">
         <v>4800000.0</v>
       </c>
       <c r="G11">
         <v>-4400000.0</v>
       </c>
       <c r="H11">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>600000.0</v>
       </c>
       <c r="C12">
         <v>700000.0</v>
       </c>
       <c r="D12">
         <v>800000.0</v>
       </c>
       <c r="E12">
         <v>2500000.0</v>
       </c>
       <c r="F12">
         <v>1300000.0</v>
       </c>
       <c r="G12">
         <v>1100000.0</v>
       </c>
       <c r="H12">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>99</v>
+      </c>
+      <c r="B13">
+        <v>3200000.0</v>
+      </c>
       <c r="C13">
         <v>4800000.0</v>
       </c>
       <c r="D13">
         <v>3600000.0</v>
       </c>
       <c r="E13">
         <v>1500000.0</v>
       </c>
       <c r="F13">
         <v>100000.0</v>
       </c>
       <c r="G13">
         <v>200000.0</v>
       </c>
       <c r="H13">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>48700000.0</v>
       </c>
       <c r="C15">
         <v>30400000.0</v>
       </c>
       <c r="D15">
         <v>-11800000.0</v>
       </c>
       <c r="E15">
         <v>-10200000.0</v>
       </c>
       <c r="F15">
         <v>-42500000.0</v>
       </c>
       <c r="G15">
         <v>5300000.0</v>
       </c>
       <c r="H15">
         <v>24200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-10200000.0</v>
       </c>
       <c r="F16">
         <v>-42500000.0</v>
       </c>
       <c r="G16">
         <v>5300000.0</v>
       </c>
       <c r="H16">
         <v>24200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>48700000.0</v>
+      </c>
       <c r="C17">
         <v>30400000.0</v>
       </c>
       <c r="D17">
         <v>-11800000.0</v>
       </c>
       <c r="E17">
         <v>-10200000.0</v>
       </c>
       <c r="F17">
         <v>-42500000.0</v>
       </c>
       <c r="G17">
         <v>5300000.0</v>
       </c>
       <c r="H17">
         <v>24200000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>2600000.0</v>
+      </c>
       <c r="C18">
         <v>4100000.0</v>
       </c>
       <c r="D18">
         <v>2800000.0</v>
       </c>
       <c r="E18">
         <v>-1000000.0</v>
       </c>
       <c r="F18">
         <v>-1300000.0</v>
       </c>
       <c r="G18">
         <v>-900000.0</v>
       </c>
       <c r="H18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1500000.0</v>
       </c>
       <c r="F19">
         <v>2600000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>69600000.0</v>
       </c>
       <c r="C21">
         <v>9400000.0</v>
       </c>
       <c r="D21">
         <v>3600000.0</v>
       </c>
       <c r="E21">
         <v>-19000000.0</v>
       </c>
       <c r="F21">
         <v>-39000000.0</v>
       </c>
       <c r="G21">
         <v>1900000.0</v>
       </c>
       <c r="H21">
         <v>28400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>767000000.0</v>
       </c>
       <c r="C23">
         <v>678200000.0</v>
       </c>
       <c r="D23">
         <v>595800000.0</v>
       </c>
       <c r="E23">
         <v>557900000.0</v>
       </c>
       <c r="F23">
         <v>418600000.0</v>
       </c>
       <c r="G23">
         <v>243400000.0</v>
       </c>
       <c r="H23">
         <v>199900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>46400000.0</v>
+      </c>
       <c r="C25">
         <v>48400000.0</v>
       </c>
       <c r="D25">
         <v>48200000.0</v>
       </c>
       <c r="E25">
         <v>37000000.0</v>
       </c>
       <c r="F25">
         <v>27100000.0</v>
       </c>
       <c r="G25">
         <v>15100000.0</v>
       </c>
       <c r="H25">
         <v>9400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
         <v>66700000.0</v>
       </c>
       <c r="C26">
         <v>82500000.0</v>
       </c>
       <c r="D26">
         <v>80500000.0</v>
       </c>
       <c r="E26">
         <v>77600000.0</v>
       </c>
       <c r="F26">
         <v>62200000.0</v>
       </c>
       <c r="G26">
         <v>50900000.0</v>
       </c>
       <c r="H26">
         <v>46000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
         <v>584700000.0</v>
       </c>
       <c r="C27">
         <v>470600000.0</v>
       </c>
       <c r="D27">
         <v>401500000.0</v>
       </c>
       <c r="E27">
         <v>375600000.0</v>
       </c>
       <c r="F27">
         <v>271300000.0</v>
       </c>
       <c r="G27">
         <v>144000000.0</v>
       </c>
       <c r="H27">
         <v>115600000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
         <v>56300000.0</v>
       </c>
       <c r="C28">
         <v>61600000.0</v>
       </c>
       <c r="D28">
         <v>59800000.0</v>
       </c>
       <c r="E28">
         <v>58200000.0</v>
       </c>
       <c r="F28">
         <v>38500000.0</v>
       </c>
       <c r="G28">
         <v>28000000.0</v>
       </c>
       <c r="H28">
         <v>22200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>19500000.0</v>
+      </c>
       <c r="C29">
         <v>-25400000.0</v>
       </c>
       <c r="D29">
         <v>18100000.0</v>
       </c>
       <c r="E29">
         <v>-9800000.0</v>
       </c>
       <c r="F29">
         <v>4800000.0</v>
       </c>
       <c r="G29">
         <v>-4400000.0</v>
       </c>
       <c r="H29">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>703300000.0</v>
       </c>
       <c r="C30">
         <v>614700000.0</v>
       </c>
       <c r="D30">
         <v>541800000.0</v>
       </c>
       <c r="E30">
         <v>518100000.0</v>
       </c>
       <c r="F30">
         <v>390100000.0</v>
       </c>
       <c r="G30">
         <v>222100000.0</v>
       </c>
       <c r="H30">
         <v>183800000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>-1400000.0</v>
       </c>
       <c r="C31">
         <v>-4400000.0</v>
       </c>
       <c r="D31">
         <v>2700000.0</v>
       </c>
       <c r="E31">
         <v>-1000000.0</v>
       </c>
       <c r="F31">
         <v>1300000.0</v>
       </c>
       <c r="G31">
         <v>-1000000.0</v>
       </c>
       <c r="H31">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>836600000.0</v>
       </c>
       <c r="C32">
         <v>687600000.0</v>
       </c>
       <c r="D32">
         <v>599400000.0</v>
       </c>
       <c r="E32">
         <v>538900000.0</v>
       </c>
       <c r="F32">
         <v>379600000.0</v>
       </c>
       <c r="G32">
         <v>245300000.0</v>
       </c>
       <c r="H32">
         <v>228300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>13600000.0</v>
       </c>
       <c r="C2">
+        <v>13600000.0</v>
+      </c>
+      <c r="D2">
         <v>15300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14900000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7200000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7500000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7300000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>9700000.0</v>
+      </c>
+      <c r="C3">
         <v>9500000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11600000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12700000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12600000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11400000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12900000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12200000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11900000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12200000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10700000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12900000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11700000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11400000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10800000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7600000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
+        <v>2300000.0</v>
+      </c>
+      <c r="S3">
         <v>7200000.0</v>
       </c>
-      <c r="R3">
-[...2 lines deleted...]
-      <c r="S3">
+      <c r="T3">
         <v>7100000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6600000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6200000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5400000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>266666.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>20100000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="C5">
+        <v>20000000.0</v>
+      </c>
+      <c r="D5">
         <v>35700000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>11700000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1400000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4900000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3400000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>8800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8300000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8900000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
+        <v>-5200000.0</v>
+      </c>
+      <c r="S5">
         <v>-7900000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6200000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-21400000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5300000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-13600000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>15200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>29600000.0</v>
+        <v>38200000.0</v>
       </c>
       <c r="C6">
+        <v>29500000.0</v>
+      </c>
+      <c r="D6">
         <v>47300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>20800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4100000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16900000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>17700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>15600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11800000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>20200000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1300000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
+        <v>-2900000.0</v>
+      </c>
+      <c r="S6">
         <v>-700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13300000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14800000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>100000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5966666.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>19800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>208600000.0</v>
+      </c>
+      <c r="C9">
         <v>211800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>199800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>170300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>191000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>167100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>173600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>135700000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>147700000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>119900000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>139500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>130200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>155800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>129800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>130900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>117000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>121400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>92300000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>91000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>84300000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>83500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>50900000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>46200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>39600000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>84800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>28000000.0</v>
+      </c>
+      <c r="C10">
         <v>19900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>35500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1300000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-9200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-9100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-9300000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-21800000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-13600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-13800000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>7600000.0</v>
+      </c>
+      <c r="C11">
         <v>5900000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>9200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3300000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1100000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-37900000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3700000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7600000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5200000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1800000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1300000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-9900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>13600000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-7900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-700000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2200000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-200000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>200000.0</v>
+      </c>
+      <c r="C12">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="D12">
         <v>200000.0</v>
       </c>
       <c r="E12">
+        <v>200000.0</v>
+      </c>
+      <c r="F12">
         <v>100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="I12">
         <v>200000.0</v>
       </c>
       <c r="J12">
         <v>200000.0</v>
       </c>
       <c r="K12">
         <v>200000.0</v>
       </c>
       <c r="L12">
         <v>200000.0</v>
       </c>
       <c r="M12">
         <v>200000.0</v>
       </c>
       <c r="N12">
+        <v>200000.0</v>
+      </c>
+      <c r="O12">
         <v>1200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="Q12">
         <v>200000.0</v>
       </c>
       <c r="R12">
         <v>200000.0</v>
       </c>
       <c r="S12">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="T12">
         <v>400000.0</v>
       </c>
       <c r="U12">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="V12">
         <v>300000.0</v>
       </c>
       <c r="W12">
         <v>300000.0</v>
       </c>
       <c r="X12">
+        <v>300000.0</v>
+      </c>
+      <c r="Y12">
         <v>200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>99</v>
+      </c>
+      <c r="B13">
+        <v>900000.0</v>
+      </c>
       <c r="C13">
+        <v>700000.0</v>
+      </c>
+      <c r="D13">
         <v>1000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>800000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>700000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>600000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1300000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1500000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="K13">
         <v>900000.0</v>
       </c>
       <c r="L13">
+        <v>900000.0</v>
+      </c>
+      <c r="M13">
         <v>800000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>900000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>500000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>100000.0</v>
       </c>
-      <c r="Q13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>0.0</v>
       </c>
       <c r="T13">
         <v>0.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="U13">
         <v>0.0</v>
       </c>
-      <c r="W13"/>
+      <c r="V13"/>
+      <c r="W13">
+        <v>0.0</v>
+      </c>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>20400000.0</v>
+      </c>
+      <c r="C15">
         <v>14000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>26300000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>8200000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>200000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>38600000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9400000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1100000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2300000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-10700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8900000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>700000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-9300000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-10500000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-7900000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-7800000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-13900000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-12900000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3400000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5600000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-10600000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>13700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-10700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-9300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-10500000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-7900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-7800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-13900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-12900000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>5600000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>20400000.0</v>
+      </c>
       <c r="C17">
+        <v>14000000.0</v>
+      </c>
+      <c r="D17">
         <v>26300000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>8200000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>200000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>38600000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>100000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-9400000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1100000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2300000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-500000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-10700000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1700000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>8900000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>700000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-9300000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-10500000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-7900000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-7800000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-13900000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-12900000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-3400000.0</v>
       </c>
-      <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>700000.0</v>
+      </c>
       <c r="C18">
+        <v>600000.0</v>
+      </c>
+      <c r="D18">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="E18">
         <v>600000.0</v>
       </c>
       <c r="F18">
+        <v>600000.0</v>
+      </c>
+      <c r="G18">
         <v>400000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1300000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="K18">
         <v>700000.0</v>
       </c>
       <c r="L18">
+        <v>700000.0</v>
+      </c>
+      <c r="M18">
         <v>600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="R18">
         <v>-200000.0</v>
       </c>
       <c r="S18">
-        <v>-400000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="T18">
         <v>-400000.0</v>
       </c>
       <c r="U18">
-        <v>-300000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="V18">
         <v>-300000.0</v>
       </c>
-      <c r="W18"/>
+      <c r="W18">
+        <v>-300000.0</v>
+      </c>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="N19">
         <v>900000.0</v>
       </c>
       <c r="O19">
+        <v>900000.0</v>
+      </c>
+      <c r="P19">
         <v>500000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>100000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
-        <v>23800000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="C21">
+        <v>19400000.0</v>
+      </c>
+      <c r="D21">
         <v>34400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-9600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3700000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4200000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8800000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-9100000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-9400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6300000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-22700000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13200000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5200000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5700000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-12600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
-        <v>201600000.0</v>
+        <v>193700000.0</v>
       </c>
       <c r="C23">
+        <v>206000000.0</v>
+      </c>
+      <c r="D23">
         <v>180700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>176200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>208500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>175100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>184700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>160200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>158200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>129100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>148800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>147500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>170400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>134100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>151400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>134200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>138200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>108900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>92200000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>114300000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>103200000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>61900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>45600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>59500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>76400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>9700000.0</v>
+      </c>
       <c r="C25">
+        <v>9500000.0</v>
+      </c>
+      <c r="D25">
         <v>11600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12700000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11400000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11900000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12200000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12200000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11400000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7200000.0</v>
       </c>
       <c r="R25">
         <v>7200000.0</v>
       </c>
       <c r="S25">
+        <v>7200000.0</v>
+      </c>
+      <c r="T25">
         <v>7100000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6600000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5400000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>16800000.0</v>
+      </c>
+      <c r="C26">
         <v>16300000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>15700000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>17900000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>16800000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>16100000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>23000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>22700000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>20700000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>20300000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>20700000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>20000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>19500000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>19400000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>20700000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>20100000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>17400000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>18600000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>16600000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>14800000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12200000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>13400000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>13000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>11500000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>149100000.0</v>
+      </c>
+      <c r="C27">
         <v>161700000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>135300000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>128000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>159700000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>128500000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>128100000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>106100000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>107900000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>80400000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>100600000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>98800000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>121700000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>87500000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>103200000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>88800000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>96100000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>63500000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>56600000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>82600000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>68600000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>35600000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>20900000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>36500000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>51000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
-        <v>14400000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="C28">
         <v>14400000.0</v>
       </c>
       <c r="D28">
+        <v>14400000.0</v>
+      </c>
+      <c r="E28">
         <v>13700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13800000.0</v>
       </c>
       <c r="F28">
         <v>13800000.0</v>
       </c>
       <c r="G28">
+        <v>13800000.0</v>
+      </c>
+      <c r="H28">
         <v>15900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14400000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8900000.0</v>
       </c>
       <c r="U28">
         <v>8900000.0</v>
       </c>
       <c r="V28">
+        <v>8900000.0</v>
+      </c>
+      <c r="W28">
         <v>7900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>7600000.0</v>
+      </c>
       <c r="C29">
+        <v>5900000.0</v>
+      </c>
+      <c r="D29">
         <v>9200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-37900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-9900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>13600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-7900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2200000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
-        <v>191700000.0</v>
+        <v>180100000.0</v>
       </c>
       <c r="C30">
+        <v>192400000.0</v>
+      </c>
+      <c r="D30">
         <v>165400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>159600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>190300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>158400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>167000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>145300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>144000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>115300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>135500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>134400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>156600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>121900000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>139700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>126000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>130500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>101700000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>84700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>107000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>96700000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>56100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>40500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>52200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>70800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
-        <v>-3900000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="C31">
+        <v>500000.0</v>
+      </c>
+      <c r="D31">
         <v>1100000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>800000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>600000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-8000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1200000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1300000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="K31">
         <v>700000.0</v>
       </c>
       <c r="L31">
+        <v>700000.0</v>
+      </c>
+      <c r="M31">
         <v>600000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>700000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-300000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-400000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-100000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-200000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1300000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-500000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="V31">
         <v>-400000.0</v>
       </c>
       <c r="W31">
+        <v>-400000.0</v>
+      </c>
+      <c r="X31">
         <v>-300000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1200000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>222200000.0</v>
+      </c>
+      <c r="C32">
         <v>225400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>215100000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>186900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>209200000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>183800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>191300000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>150600000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>161900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>133700000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>152800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>143300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>169600000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>142000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>142600000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>125200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>129100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>99500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>98500000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>91600000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>90000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>56700000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>51300000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>46900000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>90400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8321,2671 +8578,2750 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>66300000.0</v>
       </c>
       <c r="C2">
         <v>100400000.0</v>
       </c>
       <c r="D2">
         <v>83900000.0</v>
       </c>
       <c r="E2">
         <v>167800000.0</v>
       </c>
       <c r="F2">
         <v>83400000.0</v>
       </c>
       <c r="G2">
         <v>67600000.0</v>
       </c>
       <c r="H2">
         <v>52400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>1300000</v>
       </c>
       <c r="C3">
         <v>600000</v>
       </c>
       <c r="D3">
         <v>29500000</v>
       </c>
       <c r="E3">
         <v>32200000</v>
       </c>
       <c r="F3">
         <v>23000000</v>
       </c>
       <c r="G3">
         <v>18700000</v>
       </c>
       <c r="H3">
         <v>14800000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-83700000.0</v>
       </c>
       <c r="F4">
         <v>84400000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-12000000.0</v>
       </c>
       <c r="F5">
         <v>-10800000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>32000000.0</v>
       </c>
       <c r="C6">
         <v>-34100000.0</v>
       </c>
       <c r="D6">
         <v>16500000.0</v>
       </c>
       <c r="E6">
         <v>-83900000.0</v>
       </c>
       <c r="F6">
         <v>84400000.0</v>
       </c>
       <c r="G6">
         <v>15800000.0</v>
       </c>
       <c r="H6">
         <v>15200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-12100000.0</v>
       </c>
       <c r="C7">
         <v>-9400000.0</v>
       </c>
       <c r="D7">
         <v>-5200000.0</v>
       </c>
       <c r="E7">
         <v>-22700000.0</v>
       </c>
       <c r="F7">
         <v>-23600000.0</v>
       </c>
       <c r="G7">
         <v>-12700000.0</v>
       </c>
       <c r="H7">
         <v>-16300000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-18700000.0</v>
       </c>
       <c r="F8">
         <v>-20200000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>-9400000.0</v>
       </c>
       <c r="C9">
         <v>-27000000.0</v>
       </c>
       <c r="D9">
         <v>10700000.0</v>
       </c>
       <c r="E9">
         <v>-18700000.0</v>
       </c>
       <c r="F9">
         <v>-20200000.0</v>
       </c>
       <c r="G9">
         <v>1000000.0</v>
       </c>
       <c r="H9">
         <v>-12900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-900000.0</v>
       </c>
       <c r="F11">
         <v>-2200000.0</v>
       </c>
       <c r="G11">
         <v>3600000.0</v>
       </c>
       <c r="H11">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>29800000.0</v>
       </c>
       <c r="F12">
         <v>46200000.0</v>
       </c>
       <c r="G12">
         <v>7700000.0</v>
       </c>
       <c r="H12">
         <v>14100000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9900000.0</v>
       </c>
       <c r="F13">
         <v>-1200000.0</v>
       </c>
       <c r="G13">
         <v>-17300000.0</v>
       </c>
       <c r="H13">
         <v>-3100000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>46400000.0</v>
       </c>
       <c r="C14">
         <v>48400000.0</v>
       </c>
       <c r="D14">
         <v>48200000.0</v>
       </c>
       <c r="E14">
         <v>37000000.0</v>
       </c>
       <c r="F14">
         <v>27100000.0</v>
       </c>
       <c r="G14">
         <v>15100000.0</v>
       </c>
       <c r="H14">
         <v>9400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>9600000.0</v>
       </c>
       <c r="G15">
         <v>13000000.0</v>
       </c>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>98300000.0</v>
       </c>
       <c r="C16">
         <v>66300000.0</v>
       </c>
       <c r="D16">
         <v>100400000.0</v>
       </c>
       <c r="E16">
         <v>83900000.0</v>
       </c>
       <c r="F16">
         <v>167800000.0</v>
       </c>
       <c r="G16">
         <v>83400000.0</v>
       </c>
       <c r="H16">
         <v>67600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>130300000.0</v>
       </c>
       <c r="C18">
         <v>71200000.0</v>
       </c>
       <c r="D18">
         <v>42600000.0</v>
       </c>
       <c r="E18">
         <v>-7200000.0</v>
       </c>
       <c r="F18">
         <v>-15800000.0</v>
       </c>
       <c r="G18">
         <v>-3300000.0</v>
       </c>
       <c r="H18">
         <v>16600000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>136</v>
+      </c>
+      <c r="B19">
+        <v>-2000000.0</v>
+      </c>
       <c r="C19">
         <v>-29700000.0</v>
       </c>
       <c r="D19">
         <v>-26100000.0</v>
       </c>
       <c r="E19">
         <v>-100300000.0</v>
       </c>
       <c r="F19">
         <v>-23000000.0</v>
       </c>
       <c r="G19">
         <v>-55400000.0</v>
       </c>
       <c r="H19">
         <v>-14800000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>140000000.0</v>
       </c>
       <c r="G20">
         <v>54300000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>138</v>
+      </c>
+      <c r="B21">
+        <v>4400000.0</v>
+      </c>
       <c r="C21">
         <v>-2000000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-28500000.0</v>
       </c>
       <c r="G21">
         <v>-5000000.0</v>
       </c>
       <c r="H21">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>48700000.0</v>
       </c>
       <c r="C22">
         <v>30400000.0</v>
       </c>
       <c r="D22">
         <v>-11800000.0</v>
       </c>
       <c r="E22">
         <v>-10200000.0</v>
       </c>
       <c r="F22">
         <v>-42500000.0</v>
       </c>
       <c r="G22">
         <v>5300000.0</v>
       </c>
       <c r="H22">
         <v>24200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>-3499999.0</v>
       </c>
       <c r="C23">
         <v>5600000.0</v>
       </c>
       <c r="D23">
         <v>-4800000.0</v>
       </c>
       <c r="E23">
-        <v>-8400000.0</v>
+        <v>-20600000.0</v>
       </c>
       <c r="F23">
         <v>13300000.0</v>
       </c>
       <c r="G23">
         <v>25600000.0</v>
       </c>
       <c r="H23">
         <v>900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
         <v>-29999999.0</v>
       </c>
       <c r="C24">
         <v>-20700000.0</v>
       </c>
       <c r="D24">
         <v>-28800000.0</v>
       </c>
       <c r="E24">
         <v>-27600000.0</v>
       </c>
       <c r="F24">
         <v>-20700000.0</v>
       </c>
       <c r="G24">
         <v>-17400000.0</v>
       </c>
       <c r="H24">
         <v>-14100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>4000000.0</v>
       </c>
       <c r="C25">
         <v>10800000.0</v>
       </c>
       <c r="D25">
         <v>2600000.0</v>
       </c>
       <c r="E25">
         <v>-900000.0</v>
       </c>
       <c r="F25">
         <v>23900000.0</v>
       </c>
       <c r="G25">
         <v>5900000.0</v>
       </c>
       <c r="H25">
         <v>7700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>-70200000.0</v>
       </c>
       <c r="C26">
         <v>-80100000.0</v>
       </c>
       <c r="D26">
         <v>-20000000.0</v>
       </c>
       <c r="E26">
         <v>-600000.0</v>
       </c>
       <c r="F26">
         <v>-15000000.0</v>
       </c>
       <c r="G26">
         <v>-1200000.0</v>
       </c>
       <c r="H26">
         <v>-2300000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>28600000.0</v>
       </c>
       <c r="C27">
         <v>37700000.0</v>
       </c>
       <c r="D27">
         <v>38800000.0</v>
       </c>
       <c r="E27">
         <v>34400000.0</v>
       </c>
       <c r="F27">
         <v>17900000.0</v>
       </c>
       <c r="G27">
         <v>6400000.0</v>
       </c>
       <c r="H27">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>-66099999.0</v>
       </c>
       <c r="C28">
         <v>-76500000.0</v>
       </c>
       <c r="D28">
         <v>-26200000.0</v>
       </c>
       <c r="E28">
         <v>-8400000.0</v>
       </c>
       <c r="F28">
         <v>100200000.0</v>
       </c>
       <c r="G28">
         <v>55700000.0</v>
       </c>
       <c r="H28">
         <v>-1400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>131600000.0</v>
       </c>
       <c r="C29">
         <v>71800000.0</v>
       </c>
       <c r="D29">
         <v>72100000.0</v>
       </c>
       <c r="E29">
         <v>25000000.0</v>
       </c>
       <c r="F29">
         <v>7200000.0</v>
       </c>
       <c r="G29">
         <v>15400000.0</v>
       </c>
       <c r="H29">
         <v>31400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>-33299999.0</v>
       </c>
       <c r="C30">
         <v>-29700000.0</v>
       </c>
       <c r="D30">
         <v>-29500000.0</v>
       </c>
       <c r="E30">
         <v>-100300000.0</v>
       </c>
       <c r="F30">
         <v>-23000000.0</v>
       </c>
       <c r="G30">
         <v>-55400000.0</v>
       </c>
       <c r="H30">
         <v>-14800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>98300000.0</v>
+      </c>
+      <c r="C2">
         <v>120600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>105300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>92200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>66300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>71700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>111700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>108800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>100400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>86600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>67100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>100800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>83900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>138400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>125800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>161600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>167800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>51500000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>58600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>83400000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>67100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>71300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>77500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>67600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
-        <v>4700000</v>
+        <v>4200000</v>
       </c>
       <c r="C3">
+        <v>4800000</v>
+      </c>
+      <c r="D3">
         <v>4400000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3700000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4600000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5200000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5700000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5400000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9400000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4800000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7700000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7599999</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8900000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7400000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8500000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6700000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5500000</v>
-      </c>
-[...1 lines deleted...]
-        <v>5400000</v>
       </c>
       <c r="U3">
         <v>5400000</v>
       </c>
       <c r="V3">
+        <v>5400000</v>
+      </c>
+      <c r="W3">
         <v>4600000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>200000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>500000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>400000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-33800000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>16900000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-54600000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>12700000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-35600000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-6200000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-14700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-13000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1200000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
-        <v>-20100000.0</v>
+        <v>-42000000.0</v>
       </c>
       <c r="C6">
+        <v>-22300000.0</v>
+      </c>
+      <c r="D6">
         <v>15300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>13100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>23700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5400000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-40000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13800000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>19500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-33700001.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-54500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>12600000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-35800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6200000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>116300000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-19500000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>-24800000.0</v>
+      </c>
+      <c r="W6">
         <v>16300000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4200000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6200000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-7400000.0</v>
+      </c>
+      <c r="C7">
         <v>3300000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-12000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9600000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5200000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3500000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>400000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7900000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14500000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-23100000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7600000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-10800000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8400000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-26100000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5700000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6100000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5700000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4700000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-7100000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-7000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1400000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>15800000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-22400000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>5400000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-11800000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>600000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-4100000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-15200000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
-        <v>11200000.0</v>
+        <v>-9700000.0</v>
       </c>
       <c r="C9">
+        <v>10300000.0</v>
+      </c>
+      <c r="D9">
         <v>-19000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>22500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-18700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2400000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8900000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>100000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-18500000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11800000.0</v>
       </c>
       <c r="N9">
         <v>-11800000.0</v>
       </c>
       <c r="O9">
+        <v>-11800000.0</v>
+      </c>
+      <c r="P9">
         <v>600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4099999.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-15200000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1500000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1200000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-16400000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>26400000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-22700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-13100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-11400000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-8400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11400000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-500000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1400000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1600000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1900000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>2000000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>10900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-1300000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15500000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>23000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-900000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8600000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>1000000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-4400000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-9200000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>13800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22700000.0</v>
       </c>
       <c r="Q13">
         <v>-22700000.0</v>
       </c>
       <c r="R13">
+        <v>-22700000.0</v>
+      </c>
+      <c r="S13">
         <v>-4100000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3200000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5100000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11200000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-2000000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>9700000.0</v>
+      </c>
+      <c r="C14">
         <v>9500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12700000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11400000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11900000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12100000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12900000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12400000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11400000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8199999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7200000.0</v>
       </c>
       <c r="R14">
         <v>7200000.0</v>
       </c>
       <c r="S14">
-        <v>9100000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="T14">
+        <v>7100000.0</v>
+      </c>
+      <c r="U14">
         <v>8500000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5400000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-5500000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>800000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>8100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>68700000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>71800000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>6800000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>56300000.0</v>
+      </c>
+      <c r="C16">
         <v>98300000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>120600000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>105300000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>90000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>66300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>71700000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>111700000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>108800000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>100400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>86600000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>67099999.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>100800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>83900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>138400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>125800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>161600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>167800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>51500000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39100000.0</v>
       </c>
-      <c r="U16">
-[...1 lines deleted...]
-      </c>
       <c r="V16">
+        <v>58600000.0</v>
+      </c>
+      <c r="W16">
         <v>83400000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>67100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>71300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>77500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
-        <v>34200000.0</v>
+        <v>31500000.0</v>
       </c>
       <c r="C18">
+        <v>34100000.0</v>
+      </c>
+      <c r="D18">
         <v>44100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>21200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>22100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>23800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>17300000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>20200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>31300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-17700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>12700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>10400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-23400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>11100000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-19900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-8400000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>9400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>136</v>
+      </c>
+      <c r="B19">
+        <v>300000.0</v>
+      </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-6400000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9400000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4600000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5300000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5700000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-13500000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9400000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4800000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7700000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7600000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-6000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-78400000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-7400000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8500000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6700000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5400000.0</v>
       </c>
       <c r="U19">
         <v>-5400000.0</v>
       </c>
       <c r="V19">
+        <v>-5400000.0</v>
+      </c>
+      <c r="W19">
         <v>-29800000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>140000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>138</v>
+      </c>
+      <c r="B21">
+        <v>8000000.0</v>
+      </c>
       <c r="C21">
+        <v>1100000.0</v>
+      </c>
+      <c r="D21">
         <v>-5400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4400000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="P21">
         <v>70000000.0</v>
       </c>
       <c r="Q21">
         <v>70000000.0</v>
       </c>
       <c r="R21">
-        <v>-28500000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="S21">
         <v>-28500000.0</v>
       </c>
       <c r="T21">
         <v>-28500000.0</v>
       </c>
       <c r="U21">
         <v>-28500000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>-28500000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>20400000.0</v>
+      </c>
+      <c r="C22">
         <v>14000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>26300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8200000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>38600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9400000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-500000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-10700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1700000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>700000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-9300000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-10500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-7900000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-7800000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-13900000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-12900000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3400000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5600000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-10600000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>13700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
-        <v>-299999.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="C23">
+        <v>-300000.0</v>
+      </c>
+      <c r="D23">
         <v>-2000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="J23">
         <v>-400000.0</v>
       </c>
       <c r="K23">
+        <v>-400000.0</v>
+      </c>
+      <c r="L23">
         <v>100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-17100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-300000.0</v>
       </c>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
       <c r="O23">
-        <v>1800000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="P23">
+        <v>-100000.0</v>
+      </c>
+      <c r="Q23">
         <v>-19000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-800000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="W23">
         <v>1500000.0</v>
       </c>
       <c r="X23">
+        <v>1500000.0</v>
+      </c>
+      <c r="Y23">
         <v>300000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
-        <v>-3199999.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="C24">
+        <v>-4500000.0</v>
+      </c>
+      <c r="D24">
         <v>-4300000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-4400000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4800000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5400000.0</v>
       </c>
       <c r="I24">
         <v>-5400000.0</v>
       </c>
       <c r="J24">
+        <v>-5400000.0</v>
+      </c>
+      <c r="K24">
         <v>-9200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-4700000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7600000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-7300000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-7100000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-77000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-6400000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-6600000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5200000.0</v>
       </c>
       <c r="T24">
         <v>-5200000.0</v>
       </c>
       <c r="U24">
         <v>-5200000.0</v>
       </c>
       <c r="V24">
-        <v>-4400000.0</v>
+        <v>-5200000.0</v>
       </c>
       <c r="W24">
         <v>-4400000.0</v>
       </c>
       <c r="X24">
+        <v>-4400000.0</v>
+      </c>
+      <c r="Y24">
         <v>-4700000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-3900000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>600000.0</v>
       </c>
       <c r="C25">
+        <v>600000.0</v>
+      </c>
+      <c r="D25">
         <v>1000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="I25">
         <v>700000.0</v>
       </c>
       <c r="J25">
+        <v>700000.0</v>
+      </c>
+      <c r="K25">
         <v>2400000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>700000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9999999.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8600000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
+        <v>4900000.0</v>
+      </c>
+      <c r="U25">
         <v>3500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-14300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>17100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-66000000.0</v>
+      </c>
+      <c r="C26">
         <v>-50700000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-19200000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-10300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-68700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1100000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-400000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-7900000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-10800000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1300000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-300000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-500000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-100000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6800000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>700000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-900000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-12800000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-200000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-100000.0</v>
       </c>
-      <c r="Y26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>7000000.0</v>
       </c>
       <c r="C27">
+        <v>7000000.0</v>
+      </c>
+      <c r="D27">
         <v>6700000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8200000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6700000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8500000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10200000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10300000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8700000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9500000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9400000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>11300000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9100000.0</v>
       </c>
       <c r="O27">
         <v>9100000.0</v>
       </c>
       <c r="P27">
+        <v>9100000.0</v>
+      </c>
+      <c r="Q27">
         <v>9700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6500000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7100000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4300000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4200000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2300000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2100000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1300000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1900000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
-        <v>-48399999.0</v>
+        <v>-57900000.0</v>
       </c>
       <c r="C28">
+        <v>-48400000.0</v>
+      </c>
+      <c r="D28">
         <v>-26600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-65900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-11800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-16100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-68700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>71800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-12200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>114400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-700000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-13800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>49800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>35700000.0</v>
+      </c>
+      <c r="C29">
         <v>38900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>48500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>26700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>36100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-10000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16399999.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>20100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-16000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-14500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-3600000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3800000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9800000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
-        <v>-12899999.0</v>
+        <v>-19700000.0</v>
       </c>
       <c r="C30">
+        <v>-12900000.0</v>
+      </c>
+      <c r="D30">
         <v>-6400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-13500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-7600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-78400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-7400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6700000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5400000.0</v>
       </c>
       <c r="U30">
         <v>-5400000.0</v>
       </c>
       <c r="V30">
+        <v>-5400000.0</v>
+      </c>
+      <c r="W30">
         <v>-29800000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-16100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-4300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>