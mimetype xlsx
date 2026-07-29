--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3189,51 +3189,51 @@
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
-        <v>11108000.0</v>
+        <v>11636000.0</v>
       </c>
       <c r="C30">
         <v>11195000.0</v>
       </c>
       <c r="D30">
         <v>12623000.0</v>
       </c>
       <c r="E30">
         <v>15296000.0</v>
       </c>
       <c r="F30">
         <v>14579000.0</v>
       </c>
       <c r="G30">
         <v>15469000.0</v>
       </c>
       <c r="H30">
         <v>11708000.0</v>
       </c>
       <c r="I30">
         <v>11922000.0</v>
       </c>
       <c r="J30">
         <v>15181000.0</v>
       </c>
@@ -3403,51 +3403,51 @@
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
-        <v>114668999.0</v>
+        <v>114669000.0</v>
       </c>
       <c r="C33">
         <v>112939000.0</v>
       </c>
       <c r="D33">
         <v>98077000.0</v>
       </c>
       <c r="E33">
         <v>86745000.0</v>
       </c>
       <c r="F33">
         <v>83833000.0</v>
       </c>
       <c r="G33">
         <v>79311000.0</v>
       </c>
       <c r="H33">
         <v>81528000.0</v>
       </c>
       <c r="I33">
         <v>79622000.0</v>
       </c>
       <c r="J33">
         <v>75057000.0</v>
       </c>
@@ -3661,51 +3661,51 @@
       </c>
       <c r="AA35">
         <v>5346813.0</v>
       </c>
       <c r="AB35">
         <v>100000.0</v>
       </c>
       <c r="AC35">
         <v>600000.0</v>
       </c>
       <c r="AD35">
         <v>300000.0</v>
       </c>
       <c r="AE35">
         <v>300000.0</v>
       </c>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
-        <v>8042999.0</v>
+        <v>5816000.0</v>
       </c>
       <c r="C36">
         <v>2975000.0</v>
       </c>
       <c r="D36">
         <v>4727000.0</v>
       </c>
       <c r="E36">
         <v>5702000.0</v>
       </c>
       <c r="F36">
         <v>7049000.0</v>
       </c>
       <c r="G36">
         <v>7612000.0</v>
       </c>
       <c r="H36">
         <v>10063000.0</v>
       </c>
       <c r="I36">
         <v>7638000.0</v>
       </c>
       <c r="J36">
         <v>4677000.0</v>
       </c>
@@ -3903,51 +3903,51 @@
       <c r="Z38">
         <v>34000.0</v>
       </c>
       <c r="AA38">
         <v>111000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38">
         <v>4996000.0</v>
       </c>
       <c r="AG38">
         <v>3539000.0</v>
       </c>
       <c r="AH38">
         <v>1368000.0</v>
       </c>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
-        <v>4962000.0</v>
+        <v>4434000.0</v>
       </c>
       <c r="C39">
         <v>4172000.0</v>
       </c>
       <c r="D39">
         <v>5084000.0</v>
       </c>
       <c r="E39">
         <v>3394000.0</v>
       </c>
       <c r="F39">
         <v>4767000.0</v>
       </c>
       <c r="G39">
         <v>3953000.0</v>
       </c>
       <c r="H39">
         <v>3932000.0</v>
       </c>
       <c r="I39">
         <v>3149000.0</v>
       </c>
       <c r="J39">
         <v>2720000.0</v>
       </c>
@@ -6250,60 +6250,60 @@
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
         <v>29</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2" spans="1:118">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2">
-        <v>4809000.0</v>
+        <v>2227000.0</v>
       </c>
       <c r="C2">
         <v>4066000.0</v>
       </c>
       <c r="D2">
-        <v>4994000.0</v>
+        <v>1094000.0</v>
       </c>
       <c r="E2">
-        <v>6794000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="F2">
         <v>2030000.0</v>
       </c>
       <c r="G2">
         <v>1194000.0</v>
       </c>
       <c r="H2">
         <v>2588000.0</v>
       </c>
       <c r="I2">
         <v>1239000.0</v>
       </c>
       <c r="J2">
         <v>2397000.0</v>
       </c>
       <c r="K2">
         <v>1301000.0</v>
       </c>
       <c r="L2">
         <v>1424000.0</v>
       </c>
       <c r="M2">
         <v>2152000.0</v>
       </c>
@@ -13048,87 +13048,87 @@
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
     </row>
     <row r="30" spans="1:118">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
-        <v>10833000.0</v>
+        <v>11314000.0</v>
       </c>
       <c r="C30">
-        <v>11108000.0</v>
+        <v>11636000.0</v>
       </c>
       <c r="D30">
         <v>12749000.0</v>
       </c>
       <c r="E30">
-        <v>12940000.0</v>
+        <v>12854000.0</v>
       </c>
       <c r="F30">
         <v>11467000.0</v>
       </c>
       <c r="G30">
         <v>11195000.0</v>
       </c>
       <c r="H30">
         <v>11704000.0</v>
       </c>
       <c r="I30">
         <v>10340000.0</v>
       </c>
       <c r="J30">
         <v>11161000.0</v>
       </c>
       <c r="K30">
         <v>12539000.0</v>
       </c>
       <c r="L30">
         <v>14846000.0</v>
       </c>
       <c r="M30">
         <v>12168000.0</v>
       </c>
       <c r="N30">
-        <v>14330000.0</v>
+        <v>14483000.0</v>
       </c>
       <c r="O30">
         <v>15296000.0</v>
       </c>
       <c r="P30">
         <v>15783000.0</v>
       </c>
       <c r="Q30">
         <v>13565000.0</v>
       </c>
       <c r="R30">
         <v>15983000.0</v>
       </c>
       <c r="S30">
         <v>14579000.0</v>
       </c>
       <c r="T30">
         <v>16529000.0</v>
       </c>
       <c r="U30">
         <v>14460000.0</v>
       </c>
       <c r="V30">
         <v>14706000.0</v>
       </c>
@@ -13785,51 +13785,51 @@
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
     </row>
     <row r="33" spans="1:118">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
         <v>114575000.0</v>
       </c>
       <c r="C33">
-        <v>114668999.0</v>
+        <v>114669000.0</v>
       </c>
       <c r="D33">
         <v>115318000.0</v>
       </c>
       <c r="E33">
         <v>116067000.0</v>
       </c>
       <c r="F33">
         <v>114773000.0</v>
       </c>
       <c r="G33">
         <v>112939000.0</v>
       </c>
       <c r="H33">
         <v>111098000.0</v>
       </c>
       <c r="I33">
         <v>102149000.0</v>
       </c>
       <c r="J33">
         <v>100897000.0</v>
       </c>
       <c r="K33">
         <v>98077000.0</v>
       </c>
@@ -14686,54 +14686,54 @@
       </c>
       <c r="DG35">
         <v>600000.0</v>
       </c>
       <c r="DH35">
         <v>700000.0</v>
       </c>
       <c r="DI35">
         <v>700000.0</v>
       </c>
       <c r="DJ35">
         <v>300000.0</v>
       </c>
       <c r="DK35">
         <v>300000.0</v>
       </c>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
     </row>
     <row r="36" spans="1:118">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
-        <v>8118000.0</v>
+        <v>5953000.0</v>
       </c>
       <c r="C36">
-        <v>8042999.0</v>
+        <v>5816000.0</v>
       </c>
       <c r="D36">
         <v>5429000.0</v>
       </c>
       <c r="E36">
         <v>5261000.0</v>
       </c>
       <c r="F36">
         <v>4215000.0</v>
       </c>
       <c r="G36">
         <v>2975000.0</v>
       </c>
       <c r="H36">
         <v>5856000.0</v>
       </c>
       <c r="I36">
         <v>3587000.0</v>
       </c>
       <c r="J36">
         <v>4380000.0</v>
       </c>
       <c r="K36">
         <v>4727000.0</v>
       </c>
@@ -15528,87 +15528,87 @@
       </c>
       <c r="DA38">
         <v>5635000.0</v>
       </c>
       <c r="DB38">
         <v>5783000.0</v>
       </c>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
     </row>
     <row r="39" spans="1:118">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
-        <v>6604000.0</v>
+        <v>6123000.0</v>
       </c>
       <c r="C39">
-        <v>4962000.0</v>
+        <v>4434000.0</v>
       </c>
       <c r="D39">
         <v>5433000.0</v>
       </c>
       <c r="E39">
-        <v>7106000.0</v>
+        <v>7192000.0</v>
       </c>
       <c r="F39">
         <v>6433000.0</v>
       </c>
       <c r="G39">
         <v>4172000.0</v>
       </c>
       <c r="H39">
         <v>5535000.0</v>
       </c>
       <c r="I39">
         <v>6125000.0</v>
       </c>
       <c r="J39">
         <v>7154000.0</v>
       </c>
       <c r="K39">
         <v>5168000.0</v>
       </c>
       <c r="L39">
         <v>6069000.0</v>
       </c>
       <c r="M39">
         <v>6388000.0</v>
       </c>
       <c r="N39">
-        <v>7118000.0</v>
+        <v>6965000.0</v>
       </c>
       <c r="O39">
         <v>3394000.0</v>
       </c>
       <c r="P39">
         <v>4930000.0</v>
       </c>
       <c r="Q39">
         <v>5241000.0</v>
       </c>
       <c r="R39">
         <v>1171000.0</v>
       </c>
       <c r="S39">
         <v>4767000.0</v>
       </c>
       <c r="T39">
         <v>3715000.0</v>
       </c>
       <c r="U39">
         <v>4230000.0</v>
       </c>
       <c r="V39">
         <v>4075000.0</v>
       </c>
@@ -15878,60 +15878,60 @@
       </c>
       <c r="DG39">
         <v>8400000.0</v>
       </c>
       <c r="DH39">
         <v>12600000.0</v>
       </c>
       <c r="DI39">
         <v>13200000.0</v>
       </c>
       <c r="DJ39">
         <v>16300000.0</v>
       </c>
       <c r="DK39">
         <v>14100000.0</v>
       </c>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
     </row>
     <row r="40" spans="1:118">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
-        <v>12454000.0</v>
+        <v>15036000.0</v>
       </c>
       <c r="C40">
         <v>12339000.0</v>
       </c>
       <c r="D40">
-        <v>11746000.0</v>
+        <v>15646000.0</v>
       </c>
       <c r="E40">
-        <v>9601000.0</v>
+        <v>15215000.0</v>
       </c>
       <c r="F40">
         <v>13427000.0</v>
       </c>
       <c r="G40">
         <v>13176000.0</v>
       </c>
       <c r="H40">
         <v>15667000.0</v>
       </c>
       <c r="I40">
         <v>13409000.0</v>
       </c>
       <c r="J40">
         <v>14787000.0</v>
       </c>
       <c r="K40">
         <v>11426000.0</v>
       </c>
       <c r="L40">
         <v>13478000.0</v>
       </c>
       <c r="M40">
         <v>12150000.0</v>
       </c>
@@ -26269,75 +26269,75 @@
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
     </row>
     <row r="5" spans="1:118">
       <c r="A5" t="s">
         <v>186</v>
       </c>
       <c r="B5">
-        <v>5569000.0</v>
+        <v>5634000.0</v>
       </c>
       <c r="C5">
         <v>4638000.0</v>
       </c>
       <c r="D5">
         <v>7733000.0</v>
       </c>
       <c r="E5">
         <v>1613000.0</v>
       </c>
       <c r="F5">
         <v>8622000.0</v>
       </c>
       <c r="G5">
         <v>9605000.0</v>
       </c>
       <c r="H5">
         <v>8002000.0</v>
       </c>
       <c r="I5">
-        <v>8865000.0</v>
+        <v>8879000.0</v>
       </c>
       <c r="J5">
-        <v>8760000.0</v>
+        <v>8799000.0</v>
       </c>
       <c r="K5">
         <v>11736000.0</v>
       </c>
       <c r="L5">
         <v>10200000.0</v>
       </c>
       <c r="M5">
         <v>9636000.0</v>
       </c>
       <c r="N5">
         <v>9252000.0</v>
       </c>
       <c r="O5">
         <v>9758000.0</v>
       </c>
       <c r="P5">
         <v>11135000.0</v>
       </c>
       <c r="Q5">
         <v>11382000.0</v>
       </c>
       <c r="R5">
         <v>11750000.0</v>
       </c>
@@ -26619,75 +26619,75 @@
       </c>
       <c r="DG5">
         <v>800000.0</v>
       </c>
       <c r="DH5">
         <v>900000.0</v>
       </c>
       <c r="DI5">
         <v>700000.0</v>
       </c>
       <c r="DJ5">
         <v>600000.0</v>
       </c>
       <c r="DK5">
         <v>-6840000.0</v>
       </c>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
     </row>
     <row r="6" spans="1:118">
       <c r="A6" t="s">
         <v>187</v>
       </c>
       <c r="B6">
-        <v>7738000.0</v>
+        <v>7803000.0</v>
       </c>
       <c r="C6">
         <v>6783000.0</v>
       </c>
       <c r="D6">
         <v>9928000.0</v>
       </c>
       <c r="E6">
         <v>3355000.0</v>
       </c>
       <c r="F6">
         <v>10164000.0</v>
       </c>
       <c r="G6">
         <v>11121000.0</v>
       </c>
       <c r="H6">
         <v>9548000.0</v>
       </c>
       <c r="I6">
-        <v>10378000.0</v>
+        <v>10392000.0</v>
       </c>
       <c r="J6">
-        <v>10207000.0</v>
+        <v>10246000.0</v>
       </c>
       <c r="K6">
         <v>13166000.0</v>
       </c>
       <c r="L6">
         <v>11754000.0</v>
       </c>
       <c r="M6">
         <v>11157000.0</v>
       </c>
       <c r="N6">
         <v>10646000.0</v>
       </c>
       <c r="O6">
         <v>11133000.0</v>
       </c>
       <c r="P6">
         <v>12431000.0</v>
       </c>
       <c r="Q6">
         <v>12672000.0</v>
       </c>
       <c r="R6">
         <v>13066000.0</v>
       </c>
@@ -42843,87 +42843,87 @@
       <c r="A23" t="s">
         <v>234</v>
       </c>
       <c r="B23">
         <v>-345000.0</v>
       </c>
       <c r="C23">
         <v>-400000.0</v>
       </c>
       <c r="D23">
         <v>-231000.0</v>
       </c>
       <c r="E23">
         <v>-73000.0</v>
       </c>
       <c r="F23">
         <v>-210000.0</v>
       </c>
       <c r="G23">
         <v>-5000.0</v>
       </c>
       <c r="H23">
         <v>-37000.0</v>
       </c>
       <c r="I23">
-        <v>-5270000.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="J23">
         <v>-317000.0</v>
       </c>
       <c r="K23">
-        <v>14000000.0</v>
+        <v>-11000.0</v>
       </c>
       <c r="L23">
         <v>4992000.0</v>
       </c>
       <c r="M23">
         <v>283000.0</v>
       </c>
       <c r="N23">
         <v>301000.0</v>
       </c>
       <c r="O23">
         <v>-92000.0</v>
       </c>
       <c r="P23">
         <v>-190000.0</v>
       </c>
       <c r="Q23">
-        <v>-16659000.0</v>
+        <v>-117000.0</v>
       </c>
       <c r="R23">
         <v>-1950000.0</v>
       </c>
       <c r="S23">
         <v>-384000.0</v>
       </c>
       <c r="T23">
         <v>-123999.0</v>
       </c>
       <c r="U23">
-        <v>-3053000.0</v>
+        <v>-124000.0</v>
       </c>
       <c r="V23">
         <v>-582000.0</v>
       </c>
       <c r="W23">
         <v>-783000.0</v>
       </c>
       <c r="X23">
         <v>1018000.0</v>
       </c>
       <c r="Y23">
         <v>-645000.0</v>
       </c>
       <c r="Z23">
         <v>-1.0</v>
       </c>
       <c r="AA23">
         <v>-82000.0</v>
       </c>
       <c r="AB23">
         <v>-62000.0</v>
       </c>
       <c r="AC23">
         <v>8000000.0</v>
       </c>