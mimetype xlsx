--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5875,771 +5878,777 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN62"/>
+  <dimension ref="A1:DO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
+      <c r="DO1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2">
+        <v>1326000.0</v>
+      </c>
+      <c r="C2">
         <v>2227000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4066000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1094000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1180000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2030000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1194000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2588000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1239000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2397000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1301000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1424000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2152000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1378000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1153000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1056000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1658000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1134000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1943000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>961000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>338000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1026999.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1095000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>725000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>957000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>655000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4913000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4281000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1186000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1530000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3651000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>839000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1362000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>724000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>593000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>548000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>883000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>817000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3916000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>705000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>732000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1572000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>21834000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1221000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1358000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>721000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6028000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3498000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>923000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>674000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>654000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>818000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1146000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1298000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2658000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>503000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>770000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1075000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>783000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1316000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>870000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>703000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>956000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1087000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>564000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>794000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>598000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1025000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1056044.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1181392.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>863000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1041326.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>14545261.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>13222111.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>11028080.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>11254480.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>12117342.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11492846.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1153000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>8340192.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>10422809.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6403662.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1065717.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>802563.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>872187.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>654168.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>429973.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>616501.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>702331.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>954000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>548000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>658538.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>640224.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>590878.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>565540.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>400673.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>559789.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1311933.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1391000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1558619.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1478629.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1388361.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1771498.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2434284.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1815087.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2551821.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>2000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>600000.0</v>
       </c>
-      <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
+      <c r="DO2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6716,52 +6725,53 @@
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
+      <c r="DO3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6838,424 +6848,424 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5">
         <v>-2608000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2423000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2324000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2375000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2377000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2269000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2343000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2399000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2623000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2872000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3333000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2209000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2442000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2296000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2551000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2916000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2053000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2333000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2049000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1635000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1528000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2127000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2508000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2626000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2315000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2117000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2121000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2995000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2570000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1542000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1827000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-773000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-231000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>359000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-103000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>302000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>746000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>505000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>889000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1124000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1267000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>848000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1117000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>907000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>797000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1294000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1333000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1108000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>894000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>766000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>953000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>769000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>571000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>253000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-96671.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-6010.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>694140.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>812915.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>765085.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>931655.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>907439.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>674379.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>391074.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-10939546.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>472207.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>447514.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>313241.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-132000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-237964.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-278539.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-237531.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>37907.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-290234.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-483017.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-392000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-421000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-375204.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-374142.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>32077.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>35371.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>24520.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>12186.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-24256.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-3225695.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>16757.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>5391.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>11866.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-13571.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1936000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1666000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1392000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-1000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-900000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="DI5">
         <v>-700000.0</v>
       </c>
       <c r="DJ5">
+        <v>-700000.0</v>
+      </c>
+      <c r="DK5">
         <v>-600000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-500000.0</v>
       </c>
-      <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7299,51 +7309,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7356,52 +7368,53 @@
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
+      <c r="DO6"/>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7409,63 +7422,63 @@
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-      <c r="AX7">
+      <c r="AX7"/>
+      <c r="AY7">
         <v>76000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>108000.0</v>
       </c>
-      <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-      <c r="BC7">
+      <c r="BC7"/>
+      <c r="BD7">
         <v>225000.0</v>
       </c>
-      <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
@@ -7484,116 +7497,119 @@
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8">
         <v>32000.0</v>
       </c>
       <c r="C8">
         <v>32000.0</v>
       </c>
       <c r="D8">
         <v>32000.0</v>
       </c>
       <c r="E8">
         <v>32000.0</v>
       </c>
       <c r="F8">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="G8">
         <v>31000.0</v>
       </c>
       <c r="H8">
         <v>31000.0</v>
       </c>
       <c r="I8">
         <v>31000.0</v>
       </c>
       <c r="J8">
         <v>31000.0</v>
       </c>
       <c r="K8">
         <v>31000.0</v>
       </c>
       <c r="L8">
         <v>31000.0</v>
       </c>
       <c r="M8">
         <v>31000.0</v>
       </c>
       <c r="N8">
         <v>31000.0</v>
       </c>
       <c r="O8">
         <v>31000.0</v>
       </c>
       <c r="P8">
         <v>31000.0</v>
       </c>
       <c r="Q8">
         <v>31000.0</v>
       </c>
       <c r="R8">
         <v>31000.0</v>
       </c>
       <c r="S8">
         <v>31000.0</v>
       </c>
       <c r="T8">
         <v>31000.0</v>
       </c>
       <c r="U8">
         <v>31000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>31000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7646,206 +7662,207 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>176646000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>176057000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>175453000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>175162000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>174561000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>174227000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>173942000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>173112000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>172844000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>172642000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>171785000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>170052000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>167808000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>165631000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>162154000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>160524000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>158691000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>158247000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>157312000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>156384000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>155614000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>52216000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>51025000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>50121000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>49620000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>48787000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>46725000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>46345000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>45645000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>43519000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>44103000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>43335000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>45745000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>45370000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>44864000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>44127000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>43859000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>43614000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>42192000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>41298000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>41049000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>40832000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>39514000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>30630000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>30059000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7858,402 +7875,406 @@
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>3327000.0</v>
+      </c>
+      <c r="C10">
         <v>2547000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4139000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2219000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5274000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2502000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4233000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3461000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>485000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1699000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6653000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3828000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>22496000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23724000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25026000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>28392000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>32974000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>47290000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>54361000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>52482000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>48899000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>43454000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>34690000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21855000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11957000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10021000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13517000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8358000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4020000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2641000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12991000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7273000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6698000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>35478000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>34733000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>35750000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>31628000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>34664000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>33021000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>28878000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>27192000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>25366000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>42145000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>37580000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>40555000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>37010000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>40042000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>39063000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>31539000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>26453000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>22092000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18934000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>10802000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>9234000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>8286000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15026000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11168000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7872000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8082000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>6223000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4464000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3316000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3519000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3195000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>7236000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6261000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2512000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1460000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>404000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>619958.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1108853.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>677108.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1308550.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1485661.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3355141.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2059265.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2122130.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1357874.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>876360.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1387119.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>574737.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1030900.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>844000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1036406.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3125306.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>5325569.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3647693.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2543435.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3941956.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>5226000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3441000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>3946721.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2698477.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1257424.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>991217.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1658296.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1869979.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1232568.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1080053.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>2923770.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1136955.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>2672591.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3218805.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4912438.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>3723782.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>330404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DD10">
         <v>1100000.0</v>
       </c>
       <c r="DE10">
+        <v>1100000.0</v>
+      </c>
+      <c r="DF10">
         <v>2500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>2200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>4900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>3900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>4700000.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
+      <c r="DO10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8330,415 +8351,419 @@
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>3327000.0</v>
+      </c>
+      <c r="C12">
         <v>2547000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4139000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2219000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5274000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2502000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4233000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3461000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>485000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1699000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6653000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3828000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22496000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23724000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25026000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28392000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>32974000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>47290000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>54361000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>52482000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>48899000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>43454000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34690000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21855000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11957000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10021000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>13517000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8358000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4020000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2641000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12991000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7273000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6698000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>35478000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>34733000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>35750000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>31628000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>34664000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>33021000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>28878000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27192000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>25366000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>42145000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>37580000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>40555000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>37010000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>40042000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>39063000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>31539000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>26453000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22092000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>18934000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10802000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>9234000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8286000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>15026000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11168000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7872000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8082000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6223000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4464000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3316000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3519000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3195000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7236000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>6261000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2512000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1460000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>404000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>619958.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1108853.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>677345.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1308798.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1486274.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3454638.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2556138.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2875024.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2385519.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>2630312.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2252214.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>9723100.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>10296000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>15676960.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>18688336.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>20344429.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>18996042.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>17140840.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>17280279.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>17741000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>16207000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>16101871.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>13787768.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>12115207.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>10977894.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>10590057.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>9304898.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>8356653.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>7949248.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>7163901.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>10390115.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>9795917.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>10902292.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>11347301.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>12083790.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>12000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>11800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>9800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>2200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>4900000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>900000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>1400000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>3900000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>4700000.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
         <v>32000.0</v>
       </c>
       <c r="C13">
         <v>32000.0</v>
       </c>
       <c r="D13">
         <v>32000.0</v>
       </c>
       <c r="E13">
         <v>32000.0</v>
       </c>
       <c r="F13">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="G13">
         <v>31000.0</v>
       </c>
       <c r="H13">
         <v>31000.0</v>
       </c>
       <c r="I13">
         <v>31000.0</v>
       </c>
       <c r="J13">
         <v>31000.0</v>
       </c>
       <c r="K13">
         <v>31000.0</v>
       </c>
       <c r="L13">
         <v>31000.0</v>
       </c>
       <c r="M13">
         <v>31000.0</v>
       </c>
       <c r="N13">
         <v>31000.0</v>
       </c>
@@ -8754,51 +8779,51 @@
       <c r="R13">
         <v>31000.0</v>
       </c>
       <c r="S13">
         <v>31000.0</v>
       </c>
       <c r="T13">
         <v>31000.0</v>
       </c>
       <c r="U13">
         <v>31000.0</v>
       </c>
       <c r="V13">
         <v>31000.0</v>
       </c>
       <c r="W13">
         <v>31000.0</v>
       </c>
       <c r="X13">
         <v>31000.0</v>
       </c>
       <c r="Y13">
         <v>31000.0</v>
       </c>
       <c r="Z13">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="AA13">
         <v>30000.0</v>
       </c>
       <c r="AB13">
         <v>30000.0</v>
       </c>
       <c r="AC13">
         <v>30000.0</v>
       </c>
       <c r="AD13">
         <v>30000.0</v>
       </c>
       <c r="AE13">
         <v>30000.0</v>
       </c>
       <c r="AF13">
         <v>30000.0</v>
       </c>
       <c r="AG13">
         <v>30000.0</v>
       </c>
       <c r="AH13">
         <v>30000.0</v>
       </c>
@@ -8814,657 +8839,661 @@
       <c r="AL13">
         <v>30000.0</v>
       </c>
       <c r="AM13">
         <v>30000.0</v>
       </c>
       <c r="AN13">
         <v>30000.0</v>
       </c>
       <c r="AO13">
         <v>30000.0</v>
       </c>
       <c r="AP13">
         <v>30000.0</v>
       </c>
       <c r="AQ13">
         <v>30000.0</v>
       </c>
       <c r="AR13">
         <v>30000.0</v>
       </c>
       <c r="AS13">
         <v>30000.0</v>
       </c>
       <c r="AT13">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AU13">
         <v>29000.0</v>
       </c>
       <c r="AV13">
         <v>29000.0</v>
       </c>
       <c r="AW13">
         <v>29000.0</v>
       </c>
       <c r="AX13">
         <v>29000.0</v>
       </c>
       <c r="AY13">
         <v>29000.0</v>
       </c>
       <c r="AZ13">
         <v>29000.0</v>
       </c>
       <c r="BA13">
         <v>29000.0</v>
       </c>
       <c r="BB13">
-        <v>8000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BC13">
         <v>8000.0</v>
       </c>
       <c r="BD13">
         <v>8000.0</v>
       </c>
       <c r="BE13">
         <v>8000.0</v>
       </c>
       <c r="BF13">
         <v>8000.0</v>
       </c>
       <c r="BG13">
         <v>8000.0</v>
       </c>
       <c r="BH13">
         <v>8000.0</v>
       </c>
       <c r="BI13">
         <v>8000.0</v>
       </c>
       <c r="BJ13">
         <v>8000.0</v>
       </c>
       <c r="BK13">
         <v>8000.0</v>
       </c>
       <c r="BL13">
         <v>8000.0</v>
       </c>
       <c r="BM13">
         <v>8000.0</v>
       </c>
       <c r="BN13">
         <v>8000.0</v>
       </c>
       <c r="BO13">
         <v>8000.0</v>
       </c>
       <c r="BP13">
         <v>8000.0</v>
       </c>
       <c r="BQ13">
         <v>8000.0</v>
       </c>
       <c r="BR13">
+        <v>8000.0</v>
+      </c>
+      <c r="BS13">
         <v>8016.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>8020.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>7949.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>7906.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>7902.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>7883.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>7878.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>7877.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>7870.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>8000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>7827.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>7810.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>7787.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>8000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>7735.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>7727.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>7713.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>7684.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>7667.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>7672.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="CM13">
         <v>8000.0</v>
       </c>
       <c r="CN13">
+        <v>8000.0</v>
+      </c>
+      <c r="CO13">
         <v>7625.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>7608.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>7570.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>7561.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>7527.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>7468.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>7406.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>7000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>7362.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>7354.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>7347.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>7332.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>7329.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>7316.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>7306.0</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
+        <v>22009000.0</v>
+      </c>
+      <c r="C14">
         <v>21911000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21807000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22590000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22658000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22974000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23366000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23745000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23915000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23963000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24548000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24695000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24716000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>24738000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24775000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24847000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>25211000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>25390000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25597000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25650000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25645000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25668000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25684000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>25704000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25680000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>25725000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>25715000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>25741000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>25586000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>25509000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>25534000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>25526000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>28466000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>25467000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>25468000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>25360000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>25116000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>24821000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>24687000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>24624000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>24557000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>24561000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>24459000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>24458000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>24551000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>24557000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>24604000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24571000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>24612000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>24675000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>24651000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>24625000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>24601000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>12287000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>6986000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6947000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>6943000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>6907000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>6719000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>6850000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>6855000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>6809000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>6654000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>6727000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>6732000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6711000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>6640000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>6735000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>6734000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>6713000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>6633480.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6803123.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>6792884.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>6970283.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>6817600.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>7013283.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7001899.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>6964021.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>6841603.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6985780.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>6970138.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6918099.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>6819100.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>7056388.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>7178539.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>7202461.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>7149587.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>7223793.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>7283586.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>7353287.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>7256437.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>7330579.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>7302614.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>7296034.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>7249017.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>7200344.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>7193515.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>7165989.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>7099436.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7101548.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7057007.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>7058365.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>7039269.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>7069392.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>7061860.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>7036575.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>7006317.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>6666667.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>7056585.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7060000.0</v>
       </c>
       <c r="DG14">
         <v>7060000.0</v>
       </c>
       <c r="DH14">
+        <v>7060000.0</v>
+      </c>
+      <c r="DI14">
         <v>6666667.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>7368421.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="DK14">
         <v>7500000.0</v>
       </c>
       <c r="DL14">
+        <v>7500000.0</v>
+      </c>
+      <c r="DM14">
         <v>6428571.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>6000000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>6363636.0</v>
       </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>31000.0</v>
       </c>
       <c r="O15">
         <v>31000.0</v>
       </c>
       <c r="P15">
         <v>31000.0</v>
       </c>
       <c r="Q15">
         <v>31000.0</v>
       </c>
       <c r="R15">
         <v>31000.0</v>
       </c>
       <c r="S15">
         <v>31000.0</v>
       </c>
       <c r="T15">
         <v>31000.0</v>
       </c>
       <c r="U15">
         <v>31000.0</v>
       </c>
       <c r="V15">
         <v>31000.0</v>
       </c>
       <c r="W15">
         <v>31000.0</v>
       </c>
       <c r="X15">
         <v>31000.0</v>
       </c>
       <c r="Y15">
         <v>31000.0</v>
       </c>
       <c r="Z15">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="AA15">
         <v>30000.0</v>
       </c>
       <c r="AB15">
         <v>30000.0</v>
       </c>
       <c r="AC15">
         <v>30000.0</v>
       </c>
       <c r="AD15">
         <v>30000.0</v>
       </c>
       <c r="AE15">
         <v>30000.0</v>
       </c>
       <c r="AF15">
         <v>30000.0</v>
       </c>
       <c r="AG15">
         <v>30000.0</v>
       </c>
       <c r="AH15">
         <v>30000.0</v>
       </c>
@@ -9480,560 +9509,566 @@
       <c r="AL15">
         <v>30000.0</v>
       </c>
       <c r="AM15">
         <v>30000.0</v>
       </c>
       <c r="AN15">
         <v>30000.0</v>
       </c>
       <c r="AO15">
         <v>30000.0</v>
       </c>
       <c r="AP15">
         <v>30000.0</v>
       </c>
       <c r="AQ15">
         <v>30000.0</v>
       </c>
       <c r="AR15">
         <v>30000.0</v>
       </c>
       <c r="AS15">
         <v>30000.0</v>
       </c>
       <c r="AT15">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AU15">
         <v>29000.0</v>
       </c>
       <c r="AV15">
         <v>29000.0</v>
       </c>
       <c r="AW15">
         <v>29000.0</v>
       </c>
       <c r="AX15">
         <v>29000.0</v>
       </c>
       <c r="AY15">
         <v>29000.0</v>
       </c>
       <c r="AZ15">
         <v>29000.0</v>
       </c>
       <c r="BA15">
         <v>29000.0</v>
       </c>
       <c r="BB15">
-        <v>8000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BC15">
         <v>8000.0</v>
       </c>
       <c r="BD15">
         <v>8000.0</v>
       </c>
       <c r="BE15">
         <v>8000.0</v>
       </c>
       <c r="BF15">
         <v>8000.0</v>
       </c>
       <c r="BG15">
         <v>8000.0</v>
       </c>
       <c r="BH15">
         <v>8000.0</v>
       </c>
       <c r="BI15">
         <v>8000.0</v>
       </c>
       <c r="BJ15">
         <v>8000.0</v>
       </c>
       <c r="BK15">
         <v>8000.0</v>
       </c>
       <c r="BL15">
         <v>8000.0</v>
       </c>
       <c r="BM15">
         <v>8000.0</v>
       </c>
       <c r="BN15">
         <v>8000.0</v>
       </c>
       <c r="BO15">
         <v>8000.0</v>
       </c>
       <c r="BP15">
         <v>8000.0</v>
       </c>
       <c r="BQ15">
-        <v>8016.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BR15">
         <v>8016.0</v>
       </c>
       <c r="BS15">
+        <v>8016.0</v>
+      </c>
+      <c r="BT15">
         <v>8020.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>7949.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>7906.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>7902.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>7883.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>7878.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>7877.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7838.0</v>
       </c>
       <c r="CA15">
         <v>7838.0</v>
       </c>
       <c r="CB15">
+        <v>7838.0</v>
+      </c>
+      <c r="CC15">
         <v>7827.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>7810.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>7787.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>8000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>7735.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>7727.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>7713.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>7684.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>7667.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>7672.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="CM15">
         <v>8000.0</v>
       </c>
       <c r="CN15">
+        <v>8000.0</v>
+      </c>
+      <c r="CO15">
         <v>7625.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>7608.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>7570.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>7561.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>7527.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>7468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7395.0</v>
       </c>
       <c r="CU15">
         <v>7395.0</v>
       </c>
       <c r="CV15">
+        <v>7395.0</v>
+      </c>
+      <c r="CW15">
         <v>7362.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>7354.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>7347.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>7332.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>7329.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>7316.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>7306.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
+      <c r="DO15"/>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16">
+        <v>16716000.0</v>
+      </c>
+      <c r="C16">
         <v>17192000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16201000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>17814000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15603000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15507000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15786000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17301000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14514000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15194000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14834000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>16238000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14828000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15896000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15198000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17373000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15496000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16693000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>17213000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17308000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16848000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17614000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>15585000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17328000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>16274999.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>19111000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>16648000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>19133000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>16988000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>18241000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16244000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18642000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16660000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>16965000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>16878000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>18486000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>16735000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>17189000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>15497000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>17409000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>16100000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>17877000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>14843000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>17454000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>16972000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>15483000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>15095000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16983000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>16062000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>14740000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>13885000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>16516000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>15763000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15541000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>15812000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>17527000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>17413000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>16361000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>16500000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>18423000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>17960000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>18759000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>17701000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>18732000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>15909000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>14139000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>11907000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>14538000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>14203000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3405317.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>115421000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>14970332.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2727692.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2125053.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>2305496.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>2130113.0</v>
       </c>
-      <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>2086642.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>1701791.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>5434000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>5225188.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>6281796.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>4394359.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>4036608.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3398669.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5188771.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4157000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>4439000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3240440.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>4834033.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4281924.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3276813.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2984963.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>964507.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2584960.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>977943.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1050307.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>1103224.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10110,212 +10145,213 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>4894000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5274000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2784000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3167000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6507000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3772000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7151000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4642000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7405000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4555000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4542000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4582000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>7704000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4204000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3993000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3743000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3642000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>3484000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3371000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>3369000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5153000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
         <v>4855000.0</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>6520000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6798000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>24000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>6983000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>63000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>7555000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>7028000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>7160000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>7452000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>7375000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>7473000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>7551000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>7609000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>7781000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>7565000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>6935000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10328,52 +10364,53 @@
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
+      <c r="DO18"/>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10450,1816 +10487,1830 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20">
         <v>66152000.0</v>
       </c>
       <c r="C20">
         <v>66152000.0</v>
       </c>
       <c r="D20">
         <v>66152000.0</v>
       </c>
       <c r="E20">
         <v>66152000.0</v>
       </c>
       <c r="F20">
         <v>66152000.0</v>
       </c>
       <c r="G20">
         <v>66152000.0</v>
       </c>
       <c r="H20">
+        <v>66152000.0</v>
+      </c>
+      <c r="I20">
         <v>66209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61614000.0</v>
       </c>
       <c r="J20">
         <v>61614000.0</v>
       </c>
       <c r="K20">
         <v>61614000.0</v>
       </c>
       <c r="L20">
         <v>61614000.0</v>
       </c>
       <c r="M20">
         <v>61614000.0</v>
       </c>
       <c r="N20">
         <v>61614000.0</v>
       </c>
       <c r="O20">
         <v>61614000.0</v>
       </c>
       <c r="P20">
         <v>61614000.0</v>
       </c>
       <c r="Q20">
         <v>61614000.0</v>
       </c>
       <c r="R20">
         <v>61614000.0</v>
       </c>
       <c r="S20">
         <v>61614000.0</v>
       </c>
       <c r="T20">
         <v>61614000.0</v>
       </c>
       <c r="U20">
+        <v>61614000.0</v>
+      </c>
+      <c r="V20">
         <v>61640000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>61614000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>57255000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>57875000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>57829000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>57746000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>57935000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>57896000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>57922000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>57877000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>57831000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>57955000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>57913000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>57956000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>58021000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>58036000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>57942000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>57881000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>57861000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>57913000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>57946000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>57944000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>57792000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>57867000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>58336000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>58280000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>58489000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>57475000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>57599000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>57499000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>57592000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>57698000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>57638000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>57736000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>57799000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>57839000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>57715000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>57798000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>57730000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>57693000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>57589000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>55170000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>55133000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>53139000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>39927000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>40010000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>39924000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>38982000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>38739483.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>38543330.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>39275939.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>30882292.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>30962207.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>30926790.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>31051202.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>31016996.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>30751489.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>30253872.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>30014337.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>30054885.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>30043716.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>11480609.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>11483401.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>11900902000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>8262414000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>8277784000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>8293346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8997000.0</v>
       </c>
       <c r="CK20">
         <v>8997000.0</v>
       </c>
       <c r="CL20">
         <v>8997000.0</v>
       </c>
       <c r="CM20">
+        <v>8997000.0</v>
+      </c>
+      <c r="CN20">
         <v>8002000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>9109000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>9110000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>9080000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>7889000.0</v>
       </c>
-      <c r="CR20"/>
       <c r="CS20"/>
-      <c r="CT20">
+      <c r="CT20"/>
+      <c r="CU20">
         <v>7908043.0</v>
       </c>
-      <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21">
-        <v>2165000.0</v>
+        <v>2103000.0</v>
       </c>
       <c r="C21">
+        <v>2164999.0</v>
+      </c>
+      <c r="D21">
         <v>2227000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2324000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2422000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2519000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2616000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2713000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1401000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1436000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1471000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1506000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1541000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1576000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1611000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1650000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1696000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1743000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1790000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1851000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1937000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2024000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1410000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1462000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1541000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1635000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1728000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1822000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1915000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2008000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2102000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2260000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2428000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2596000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2764000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2932000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2830000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2977000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3124000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3271000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3418000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3592000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3778000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3969000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4932000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5194000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5457000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4209000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4419000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4630000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4840000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5050000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5274000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5528000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5794000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6063000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6335000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>6685000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>7073000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>7460000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7848000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>8239000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>8638000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9467000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6307000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>6595000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6883000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>7171000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>7458513.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7746271.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>8056367.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5272169.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5484499.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>5406325.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>5615910.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>5830644.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>6042770.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>6251966.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>6473644.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>6683910.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>6890688.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2975916.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3043987.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>14205775.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>10032525.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>10079146.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>10126235.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>9855622.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>9874684.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>9909000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>9940000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9109860.0</v>
       </c>
       <c r="CO21">
         <v>9109860.0</v>
       </c>
       <c r="CP21">
+        <v>9109860.0</v>
+      </c>
+      <c r="CQ21">
         <v>9886420.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>8495718.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>8510914.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>8477929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8539178.0</v>
       </c>
       <c r="CU21">
         <v>8539178.0</v>
       </c>
       <c r="CV21">
+        <v>8539178.0</v>
+      </c>
+      <c r="CW21">
         <v>8719936.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>8905681.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4983598.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>5057761.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>5109901.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5191912.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>5358241.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>5400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>5900000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>6000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>6100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>6200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>3300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>2800000.0</v>
       </c>
-      <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
+      <c r="DO21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="K22">
+        <v>1.0</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22">
         <v>5738000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5554000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>3593000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4477000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2869000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3398000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2823000.0</v>
       </c>
-      <c r="Z22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>1.0</v>
       </c>
       <c r="AC22">
+        <v>1.0</v>
+      </c>
+      <c r="AD22">
         <v>2696000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3606000.0</v>
       </c>
-      <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>3674000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4408000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2330000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1463000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3075000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3378000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2237000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1301000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1785000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1965000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3480000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2407000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2197000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1169000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1805000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1263000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1282000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1723000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2014000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2326000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>932000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>886000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1502000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>999000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>913000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>975000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1985000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1155000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3535000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>693000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1248000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1131000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2765000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>729000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1154000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1491737.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1415396.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>697000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1164000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1309000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1377000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1429000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2058000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1368000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2272000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2087000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2627000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>764506.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1183000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1440000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1469511.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1165394.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1243722.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1287000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1556900.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1226000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>851000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>827126.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1658763.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>821808.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>457687.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>2284000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1111501.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>448154.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1671000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>451349.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1016607.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1226000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>1247000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1299000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1066000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>874000.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
+      <c r="DO22"/>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>136152000.0</v>
+      </c>
+      <c r="C23">
         <v>134559000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>134878000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>135719000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>141387000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>135175000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>132539000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>131798000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>119099000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>120911000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>122437000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>120136000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>133627000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>134306000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>130461000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>134983000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>136233000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>153154000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>157540000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>156186000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>151849000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>146878000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>133423000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>127246000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>116781000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>115855000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>110685000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>107649000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>104275000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>104571000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>107684000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>108717000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>102885000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>130976000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>127316000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>128740000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>124576000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>126059000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>120624000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>119301000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>116499000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>118370000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>129099000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>129476000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>131048000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>128452000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>129510000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>127063000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>121868000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>116277000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>110996000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>109914000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>104899000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>103502000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>100046000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>109429000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>105594000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>103378000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>100676000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>100952000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>100298000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>98003000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>95770000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>93400000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>78824000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>77384000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>72499000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>74406000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>72264000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>73334372.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>72144610.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>60763802.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>61169357.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>62193888.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>61868793.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>64040686.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>63291989.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>62523685.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>61531991.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>60265281.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>61746655.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>44222192.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>44675000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>49225692.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>48365214.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>48707793.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>47953963.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>46227504.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>46595123.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>46262000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>45673000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>43375395.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>43158544.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>41848339.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>38831971.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>37260947.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>35910101.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>34165835.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>33772392.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>33197775.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>33087606.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>31895958.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>31637473.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>32323385.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>32004972.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>30527312.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>29300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>27200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>25300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>25900000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>26300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>24200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>25400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>23100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>22600000.0</v>
       </c>
-      <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
+      <c r="DO23"/>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24">
+        <v>86012000.0</v>
+      </c>
+      <c r="C24">
         <v>74017000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>75021000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>76025000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>77029000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>58669000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>57895000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>44910000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>25655000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>27569000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>29470000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>14164000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>15358000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>16530000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>17690000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>18837000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>20044000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>21161000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>22269000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>23360000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>24434000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>25494000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>26547000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>27583000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>28627000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>28593000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>29795000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>30977000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>32139000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>33223000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>34176000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>35109000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>36029000.0</v>
       </c>
-      <c r="AH24">
-[...1 lines deleted...]
-      </c>
       <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
         <v>87000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>225000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>857000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1485000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2107000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2724000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3337000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3945000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4548000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5146000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>5740000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>6328000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6912000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>7492000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>8068000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>8638000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>9203000.0</v>
       </c>
-      <c r="BB24">
-[...1 lines deleted...]
-      </c>
       <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
         <v>225000.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
       <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
         <v>11457000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>11948000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>12950000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>12916000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>13392000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>13864000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>14660000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>14795000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>6149000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>6357000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>6903000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>7794000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>7988000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>8187000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>8374000.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>351000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1901000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>3779000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>6077000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>7609000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>7983000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>8152000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>8361000.0</v>
       </c>
-      <c r="CD24"/>
       <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>4618000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>4660000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>4703000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>4745000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>4784000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>4823000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>4862000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>4901000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>4938000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>4973000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>5009000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>5044000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>5079000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>5119000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>5148000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>5170000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>5207000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>5235000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>5263000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>5296000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>5331000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>13000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>12000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>15358000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16530000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17690000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>20044000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>22269000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>23360000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>25494000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>28627000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>28593000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>30354000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>31606000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>32794000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>33840000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>34176000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>225000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>857000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>2724000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3337000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3945000.0</v>
       </c>
-      <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>5146000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5740000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>6328000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6912000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7568000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8176000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8638000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>9203000.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>225000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>12916000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>13392000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -12272,90 +12323,91 @@
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
+      <c r="DO25"/>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>1300000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>1300000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -12398,52 +12450,53 @@
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12520,481 +12573,487 @@
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>86701000.0</v>
+      </c>
+      <c r="C28">
         <v>75485000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>74896000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>77818000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>75683000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>62703000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>60176000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>50170000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>41736000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>40374000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>32906000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20001000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2532000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2648000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1640000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5121000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-8540000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-21796000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-25683000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-22437000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17575000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-10814000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1454000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12540000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>23656000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>25419000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>20656000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>26752000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>33009000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>36046000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-9324000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>31661000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>32993000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-35425000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-33666000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-33970000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-29419000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-31839000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-30338000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-26418000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-22563000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-20154000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-39743000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-31173000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-33530000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-29397000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-37714000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-36753000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-22162000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-24180000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-19836000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-7948000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>912000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2981000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4150000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1950000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-9075000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-5800000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6729000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-4345000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1204000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>12391000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>12641000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1386000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-6417000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-5453000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5207000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-695000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>416000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10388023.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>11845036.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-437816.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1947652.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>5131476.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-361789.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2755808.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4640936.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6977737.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10216613.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1613844.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>12125263.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-830900.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>627000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3747581.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1697334.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-463974.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1253161.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2393653.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1030601.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-218000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1602000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1130108.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2410917.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3885027.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>4184780.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3548356.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3377017.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>4043465.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4222016.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2410541.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4228796.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2725170.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2211527.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>811278.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2003659.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>3740104.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-2400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-4800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-1300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-3900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-4700000.0</v>
       </c>
-      <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
+      <c r="DO28"/>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29">
+        <v>96577000.0</v>
+      </c>
+      <c r="C29">
         <v>91527000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>93025000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>94351000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>102285000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>94877000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>93968000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>88254000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>82419000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>79018000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>85639000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>81701000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>97714000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>95741000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>94214000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>91037000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>93058000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>106980000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>111884000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>110711000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>104967000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>102857000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>94923000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>88320000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>78167000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>70521000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13042,556 +13101,560 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
+      <c r="DO29"/>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>13649000.0</v>
+      </c>
+      <c r="C30">
         <v>11314000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11636000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12749000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12854000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11467000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11195000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11704000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10340000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11161000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12539000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14846000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12168000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>14483000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15296000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15783000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13565000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15983000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14579000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16529000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14460000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14706000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15469000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>21253000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20274000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>20870000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11708000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15864000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15954000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16205000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11922000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>16612000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12402000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>14374000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15181000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14932000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15954000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15471000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10878000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>15428000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12910000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>15519000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9965000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13997000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>11745000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>13126000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>9216000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11080000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>13172000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>12283000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>11308000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>13500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>16252000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>15930000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12277000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>15182000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>14724000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>14576000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>12100000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>12650000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>12387000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>14080000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>9172000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>9779000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>7902000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>8113000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5214000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>8385000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7394771.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>9594353.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6531000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>10193753.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>9802572.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>10791207.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>8028560.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>11565140.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9839327.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>10293674.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9904053.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>7992641.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>9071504.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>7271736.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6677346.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>6404141.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4553399.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4559297.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3391953.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>5373494.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3790032.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3418000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>5479000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2552054.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>5301913.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>6550448.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>4579439.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>5121894.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2337663.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3968789.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2141104.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1596183.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2899147.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2947542.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2960917.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1655700.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>3366417.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1874410.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>3500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>2100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>2200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>3600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>4000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>4300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>5400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>2000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>3100000.0</v>
       </c>
-      <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
+      <c r="DO30"/>
     </row>
-    <row r="31" spans="1:118">
+    <row r="31" spans="1:119">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>77750000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>11475000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>8808000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>67766000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>7010000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>81486000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>23723000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>21514000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>14725000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>9612000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>64315000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2608000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>45574000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-22084000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>32892000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>28975000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-33870000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>22739000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>19083000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-27816000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>26817000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>34812000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>29256000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>27876000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>87830000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>85572000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>82806000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>81225000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>79658000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>14634000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>74222000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>24754000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>89695000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>24369000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>23803000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>24624000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>20060000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>15190000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>9322000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>4790000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>323000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3317000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-6851000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>-11643000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-12893000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -13604,131 +13667,134 @@
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
+      <c r="DO31"/>
     </row>
-    <row r="32" spans="1:118">
+    <row r="32" spans="1:119">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32">
+        <v>-12213000.0</v>
+      </c>
+      <c r="C32">
         <v>-18486000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-16411000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-18165000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-10606000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-17372000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-16258000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-23577000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-28778000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-28836000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-11843000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-16062000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>7251000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>9060000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10299000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>8021000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>12193000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>27352000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>33319000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>33556000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>27610000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>25297000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>22431000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>15293000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4429000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-4940000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13776,552 +13842,558 @@
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
+      <c r="DO32"/>
     </row>
-    <row r="33" spans="1:118">
+    <row r="33" spans="1:119">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>113346000.0</v>
+      </c>
+      <c r="C33">
         <v>114575000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>114669000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>115318000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>116067000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>114773000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>112939000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>111098000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>102149000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>100897000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>98077000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>95393000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>92640000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>89134000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>86745000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>85878000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>84453000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>84233000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>83833000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>83460000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>84259999.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>84642999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>79311000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>79880000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>80084000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>80916000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>81528000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>81079000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>81387000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>81698000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>79622000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>79947000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>79252000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>78698000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>75057000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>74918000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>73593000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>73676000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>73559000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>73384000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>73758000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>73556000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>72988000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>73409000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>75277000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>75281000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>76322000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>73861000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>74393000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>74002000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>74522000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>75006000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>75234000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>75633000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>76231000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>76978000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>77370000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>78119000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>78539000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>79325000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>79453000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>77822000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>78429000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>77035000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>59311000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>60158000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>60835000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>61082000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>61245000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>60626928.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>61705964.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>48810000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>48887573.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>48610832.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>49268492.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>48923832.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>48906537.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>48592188.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33">
+      <c r="CB33"/>
+      <c r="CC33">
         <v>48593628.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>48932257.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>26352268.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>26457000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>26138343.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>22074579.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>22301774.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>22500136.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>22544033.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>22782513.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>22758000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>22152000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>22162779.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>22350091.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>22352099.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>20883537.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>21093284.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>21136703.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>21201865.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>21900695.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>21951811.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>17997654.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>18387526.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>18212191.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>16395641.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>15136794.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>13500000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>12500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>11400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>10900000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>9000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>6400000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>5400000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>900000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>700000.0</v>
       </c>
-      <c r="DL33"/>
       <c r="DM33"/>
       <c r="DN33"/>
+      <c r="DO33"/>
     </row>
-    <row r="34" spans="1:118">
+    <row r="34" spans="1:119">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34">
+        <v>2573000.0</v>
+      </c>
+      <c r="C34">
         <v>2578000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3263000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3363000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3604000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3669000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3971000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3857000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3515000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3655000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3670000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2752000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2266000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>6999000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>7321000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2055000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2251000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2431000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>9546000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3377000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>3662000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3791000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>3615000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>3596000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>2585000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2382000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2444000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2175000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2325000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>2837000.0</v>
       </c>
-      <c r="AE34"/>
-      <c r="AF34">
+      <c r="AF34"/>
+      <c r="AG34">
         <v>1433000.0</v>
       </c>
-      <c r="AG34"/>
-      <c r="AH34">
+      <c r="AH34"/>
+      <c r="AI34">
         <v>975000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>935000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>874000.0</v>
       </c>
-      <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-      <c r="AP34">
+      <c r="AP34"/>
+      <c r="AQ34">
         <v>438000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>571000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>522000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>540000.0</v>
       </c>
-      <c r="AT34"/>
-      <c r="AU34">
+      <c r="AU34"/>
+      <c r="AV34">
         <v>541000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>412000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>431000.0</v>
       </c>
-      <c r="AX34"/>
       <c r="AY34"/>
-      <c r="AZ34">
+      <c r="AZ34"/>
+      <c r="BA34">
         <v>138000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>168000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>198000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>305000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>280000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -14334,784 +14406,789 @@
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
+      <c r="DO34"/>
     </row>
-    <row r="35" spans="1:118">
+    <row r="35" spans="1:119">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>94584000.0</v>
+      </c>
+      <c r="C35">
         <v>82594000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>84268000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>82839000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>84133000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>67729000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>65397000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>52898000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>33173000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>35116000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>37279000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>21459000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>22141000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>23529000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>25010999.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>26132999.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>28022000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>30099000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>31815000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>33888000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>35504999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>36690000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>37427000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>38443999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>38938999.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>38679000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>39638000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>40362000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>41232000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>42594000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>41840000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>43141000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>43151000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6128000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4965000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5729000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>5895000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>6136000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>6304000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>6945000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>7571000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9682000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>10706000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>11302000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>12071000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>13015000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>13836000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>13768000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>14503000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>15020000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>15551000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>16249000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>16922000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>7807000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>8006000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>7673000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>19259000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>20554000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>20723000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>20786000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>20607000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>21140000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>21036000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>20455000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>11717000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>11872000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>12233000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>12595000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>11924000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>12088421.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>12457411.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>2338900.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>2152860.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2646778.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>4598372.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>6988337.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>9040793.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>10144229.0</v>
       </c>
-      <c r="CA35"/>
-      <c r="CB35">
+      <c r="CB35"/>
+      <c r="CC35">
         <v>9514096.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>9941577.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1858042.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1922000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>6797200.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>6819579.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>6861760.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>6916794.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>6473938.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>6375673.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>6427000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>6545000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>6338720.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>6302515.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>6234985.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>5784098.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>5491025.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>5465517.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>5451662.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>5219144.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>5246529.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>5314242.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>5346813.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>5410677.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>91938.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>91421.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DE35">
         <v>400000.0</v>
       </c>
       <c r="DF35">
         <v>400000.0</v>
       </c>
       <c r="DG35">
+        <v>400000.0</v>
+      </c>
+      <c r="DH35">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DI35">
         <v>700000.0</v>
       </c>
       <c r="DJ35">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DK35">
         <v>300000.0</v>
       </c>
-      <c r="DL35"/>
+      <c r="DL35">
+        <v>300000.0</v>
+      </c>
       <c r="DM35"/>
       <c r="DN35"/>
+      <c r="DO35"/>
     </row>
-    <row r="36" spans="1:118">
+    <row r="36" spans="1:119">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
+        <v>5594000.0</v>
+      </c>
+      <c r="C36">
         <v>5953000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5816000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5429000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5261000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4215000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2975000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5856000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3587000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4380000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4727000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5517000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6524000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5997000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5702000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>6175000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3569000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>7092000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7049000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7489000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>8023999.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>8159999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7612000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>7063000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7047000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7420000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>10063000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>9487000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1950000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2063000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>7638000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2092000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2222000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2119000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4677000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1861000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>683000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>685000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3892000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3812000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>551000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>389000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>4071000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>412000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>266000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>203000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>5690000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>4443000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>196000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>4778000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>5032000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>218000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>233000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>177000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>5939000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>169000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>6531000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>6810000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>123000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>65437000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>65649000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>186000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>176000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>62663000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>46280000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>46655000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>53000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>46849000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>46842000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>643897.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>626871.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>60205.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>55859.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>46588.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>37317.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>49081.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>49810.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>50539.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>331133.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>47873.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>48574.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>35689.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>39000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>49010.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>50263.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>46516.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>18445.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>19698.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>20952.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>22000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>23000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>802634.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>841802.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>46946.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>41923.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>29724.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>30978.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>632741.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>34099.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>35352.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>23074.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>23692.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>111425.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>424820.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>443216.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>424447.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>600000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>500000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DG36">
         <v>500000.0</v>
       </c>
       <c r="DH36">
+        <v>500000.0</v>
+      </c>
+      <c r="DI36">
         <v>1400000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DK36">
         <v>200000.0</v>
       </c>
-      <c r="DL36"/>
+      <c r="DL36">
+        <v>200000.0</v>
+      </c>
       <c r="DM36"/>
       <c r="DN36"/>
+      <c r="DO36"/>
     </row>
-    <row r="37" spans="1:118">
+    <row r="37" spans="1:119">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15155,51 +15232,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15212,1680 +15291,1692 @@
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
+      <c r="DO37"/>
     </row>
-    <row r="38" spans="1:118">
+    <row r="38" spans="1:119">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-6622000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>6008000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>5716000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8503000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>9237000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7109000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>9828000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10399000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>11095000.0</v>
       </c>
-      <c r="V38">
-[...1 lines deleted...]
-      </c>
       <c r="W38">
+        <v>0.0</v>
+      </c>
+      <c r="X38">
         <v>8920000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>7063000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7047000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>7420000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5407000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>5860000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5693000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>5705000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>4236000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>5463000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>5591000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>5690000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>62698000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>62829000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>61455000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>61543000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>61753000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>61725000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>61915000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>61925000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>61863000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>62248000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>63534000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>63677000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>64179000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>61918000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>62214000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>62277000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>62624000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>62966000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>63145000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>63441000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>63738000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>64071000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>64246000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>64608000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>64926000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>65437000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>65649000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>63595000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>63947000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>62651000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>46430000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>46655000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>46860000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>46797000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>46842000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>46934000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>47959000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>36215000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>36502000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>36380000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>37295000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>37401000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>37273000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>36906000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>36819000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>36786000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>36984000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>14492000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>14566000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>14255000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>10082000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>10126000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>10144000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>9876000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>9896000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>9931000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>9963000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>9912000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>9952000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>9934000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>8538000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>8540000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>8509000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>8541000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>8573000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>8764000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>8935000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>5057000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>5169000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>5535000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>5635000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>5783000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
+      <c r="DO38"/>
     </row>
-    <row r="39" spans="1:118">
+    <row r="39" spans="1:119">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
+        <v>5830000.0</v>
+      </c>
+      <c r="C39">
         <v>6123000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4434000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5433000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7192000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6433000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4172000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5535000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6125000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7154000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5168000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6069000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6388000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6965000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3394000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4930000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5241000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1171000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4767000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3715000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4230000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4075000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3953000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4258000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4466000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4048000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3932000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2348000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>218000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>421000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3149000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4885000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4533000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2426000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2720000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3140000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3401000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2248000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3166000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1623000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2639000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3929000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>4001000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4490000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3471000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>3035000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3930000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3059000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2764000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3539000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>3074000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2474000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2356000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2705000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3252000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>2243000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>2332000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2811000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1955000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2754000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>3994000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2785000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4650000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3419000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>4225000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2852000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>3938000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>3451000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>3220589.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>2493133.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>2799000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1082704.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1170414.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1305575.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1117103.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>995576.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1671101.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1252304.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1107000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1048700.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1490680.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>875088.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1244440.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>1006248.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>3048900.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1502293.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>3065832.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1169137.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>2742299.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>2345000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1835000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>2558691.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1718772.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>830585.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2391101.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>455712.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>3130837.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>638528.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>497000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>1751649.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>1072747.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>560647.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>493113.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>1553202.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>895613.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1432318.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>300000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>800000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>1900000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>9200000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>8400000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>12600000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>13200000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>16300000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>14100000.0</v>
       </c>
-      <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
+      <c r="DO39"/>
     </row>
-    <row r="40" spans="1:118">
+    <row r="40" spans="1:119">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
+        <v>12961000.0</v>
+      </c>
+      <c r="C40">
         <v>15036000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>12339000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>15646000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>15215000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>13427000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13176000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>15667000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>13409000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>14787000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11426000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>13478000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>12150000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>12641000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11742000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>17911000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>17485000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>16853000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>15991000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>15919000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>17026000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>12242001.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>9986000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9739000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>10164000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>14782000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>12216000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>10765000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>14012000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>14003000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>23199000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>19202000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>11049000.0</v>
       </c>
-      <c r="AH40">
-[...1 lines deleted...]
-      </c>
       <c r="AI40">
+        <v>10877000.0</v>
+      </c>
+      <c r="AJ40">
         <v>20805000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>11404000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>10922000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>10081000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>9418000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>16899000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>13287000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>13950000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>5092000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>10447000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>8475000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>8923000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>4475000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>4196000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>5729000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>6251000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>6895000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>6445000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>5322000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5353000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>4392000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>6581000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>4996000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>4756000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>21509000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>5039000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>5057000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>4118000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>4389000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>3189000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2122000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>3293000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2004000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>16368000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-670037044.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>16750929.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-558030832.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-52420385.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-83541952.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-563084172.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-269355846.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-839739616.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-53748268.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-27188539.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>10216000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-996537734.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-93931082.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-206523775.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-181781365.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-473983424.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-239543764.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-335272190.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-630628797.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-592697356.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-268930051.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-645802000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-242047000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>1774697.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1341981.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>1623898.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1055338.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1733397.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>4896274.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>1017304.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>3509000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>3277897.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>4194845.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>3084760.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>3002213.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>3444373.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>4626218.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>4759361.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>5300000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>4100000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>5400000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>4900000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>7600000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>4300000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>5600000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>3200000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>3600000.0</v>
       </c>
-      <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
+      <c r="DO40"/>
     </row>
-    <row r="41" spans="1:118">
+    <row r="41" spans="1:119">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>6999000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>6949000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>7296000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>7978000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>9546000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>10528000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>11071000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>11196000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>10880000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>8330000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>8488000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>8570000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>8145000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>7508000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>7077000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>7265000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>7664000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>8032000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>7122000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>6128000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>848000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>874000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>838000.0</v>
       </c>
       <c r="AL41">
         <v>838000.0</v>
       </c>
       <c r="AM41">
+        <v>838000.0</v>
+      </c>
+      <c r="AN41">
         <v>476000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>559000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>546000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>438000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>472000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>546000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>584000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>598000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>497000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>535000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>594000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>202000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>243000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>434000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>512000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>603000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>254000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>579000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>627000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>672000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>185000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>512000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>514000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>563000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>183000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>208000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>262000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>216000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>204000.0</v>
       </c>
-      <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
-      <c r="BX41">
+      <c r="BX41"/>
+      <c r="BY41">
         <v>706000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>589000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>274000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>52000.0</v>
       </c>
-      <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
-      <c r="CF41">
+      <c r="CF41"/>
+      <c r="CG41">
         <v>355000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>338000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>341000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>344000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>473000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>447000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>459000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>464000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>443000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>446000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>408000.0</v>
       </c>
-      <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
-      <c r="CV41">
-[...1 lines deleted...]
-      </c>
+      <c r="CV41"/>
       <c r="CW41">
         <v>12000.0</v>
       </c>
       <c r="CX41">
-        <v>51000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="CY41">
         <v>51000.0</v>
       </c>
       <c r="CZ41">
-        <v>79000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="DA41">
         <v>79000.0</v>
       </c>
       <c r="DB41">
         <v>79000.0</v>
       </c>
-      <c r="DC41"/>
+      <c r="DC41">
+        <v>79000.0</v>
+      </c>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
+      <c r="DO41"/>
     </row>
-    <row r="42" spans="1:118">
+    <row r="42" spans="1:119">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>31024000.0</v>
+      </c>
+      <c r="C42">
         <v>31145000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>31256000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>29752000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>38190000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>43653000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>48317000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>55447000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>63893000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>63950000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>79454000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>94323000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>94568000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>95807000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>97186000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>99213000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>102258000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>117399000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>123793000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>128175000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>127907000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>127705000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>128058000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>128908000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>127580000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>127480000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>128219000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>127762000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>128138000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>128127000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>128308000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>129189000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>128930000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>13991000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>14072000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>15064000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>14584000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>14240000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>13895000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>13515000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>13107000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>11143000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>11874000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>11304000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>15010000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>14992000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>14806000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>14411000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>14143000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>13898000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>13382000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>12488000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>12239000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>12022000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>10910000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>9733000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>8949000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>8200000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>7644000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>7162000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>7070000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>6473000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>6125000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>5738000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>5429000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>5375000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>5489000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>5258000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>5233747.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>5020944.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>4919000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>6193575.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>5897210.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>5557918.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>11343289.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>10972550.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>10706738.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>10349734.0</v>
       </c>
-      <c r="CA42"/>
-      <c r="CB42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>9672153.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>10099209.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>9639723.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>9357715.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>12000765.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>11880045.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>14686537.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>14589732.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>14462085.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>15516051.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>15909000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>17006000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>17015148.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>16994010.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>16575485.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>16527900.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>16277085.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>16053651.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>15797004.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>15585852.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>15550575.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>15524712.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>15461651.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>15448822.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>15395229.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>15355017.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>15400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15500000.0</v>
       </c>
       <c r="DE42">
         <v>15500000.0</v>
       </c>
       <c r="DF42">
+        <v>15500000.0</v>
+      </c>
+      <c r="DG42">
         <v>16500000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>15700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17500000.0</v>
       </c>
       <c r="DI42">
         <v>17500000.0</v>
       </c>
       <c r="DJ42">
         <v>17500000.0</v>
       </c>
       <c r="DK42">
+        <v>17500000.0</v>
+      </c>
+      <c r="DL42">
         <v>17300000.0</v>
       </c>
-      <c r="DL42"/>
       <c r="DM42"/>
       <c r="DN42"/>
+      <c r="DO42"/>
     </row>
-    <row r="43" spans="1:118">
+    <row r="43" spans="1:119">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16962,88 +17053,87 @@
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
+      <c r="DO43"/>
     </row>
-    <row r="44" spans="1:118">
+    <row r="44" spans="1:119">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17087,51 +17177,53 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
@@ -17144,1564 +17236,1575 @@
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
+      <c r="DO44"/>
     </row>
-    <row r="45" spans="1:118">
+    <row r="45" spans="1:119">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45">
+        <v>39497000.0</v>
+      </c>
+      <c r="C45">
         <v>40305000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>81206000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>83253000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>82114000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>78715000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>75280000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>76319000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>74097000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>70547000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>65934000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>63929000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>22609000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>54802000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>17248000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>52843000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45">
         <v>12853000.0</v>
       </c>
-      <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>12659000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>12845000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>13034000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>13480000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>13667000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>14115000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>15158000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>15501000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>15857000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>16108000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>14153000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>14269000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>13320000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>12456000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>12359000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>12089000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>12138000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>12133000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>11806000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>11659000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>11843000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>11631000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>11125000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>11161000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>11743000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>11604000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>12143000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>11943000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>12179000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>11725000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>11898000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>12040000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>12089000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>12192000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>12493000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>12907000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>13124000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>13511000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>13613000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>13888000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>13804000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>14227000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>14482000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>14372000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>13031000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>13503000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>13975000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>14233000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>14403152.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>13693430.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>13746787.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>12595334.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>12385008.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>12231129.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>11974029.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>11523170.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>11634136.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11715933.0</v>
       </c>
       <c r="CA45">
         <v>11715933.0</v>
       </c>
       <c r="CB45">
+        <v>11715933.0</v>
+      </c>
+      <c r="CC45">
         <v>11806960.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>11949279.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>11860054.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>11891000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>11883558.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>11991791.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>12176112.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>12355456.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>12668713.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>12886877.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>12827000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>12189000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>12250285.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>12398429.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>12418733.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>12345896.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>12552646.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>12627796.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12907197.0</v>
       </c>
       <c r="CU45">
         <v>12907197.0</v>
       </c>
       <c r="CV45">
+        <v>12907197.0</v>
+      </c>
+      <c r="CW45">
         <v>13136901.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>13016162.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>12940557.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>13218340.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>12677470.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>10760513.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>9354106.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>7500000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>6100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>5000000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>4300000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>2300000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>1700000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>1300000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>700000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>500000.0</v>
       </c>
-      <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
+      <c r="DO45"/>
     </row>
-    <row r="46" spans="1:118">
+    <row r="46" spans="1:119">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>39497000.0</v>
+      </c>
+      <c r="C46">
         <v>40305000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>40474000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>41413000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>42232000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>41887000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>39896000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>36320000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>35547000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>33467000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>30265000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>26752000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>22953000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>19936000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>17804000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>16422000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>14389000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>13767000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>13366000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>12506000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>12659000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>12845000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>13034000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>13480000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>13667000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>14115000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>13530000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>13696000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>15857000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>16108000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>14153000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>14269000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>13320000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>12456000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>12359000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>12089000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>12138000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>12133000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>11806000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>11659000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>11843000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>11631000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>11125000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>11161000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>11743000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>11604000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>12143000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>11943000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>12179000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>11725000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>11898000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>12040000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>12089000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>12192000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>12493000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>12907000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>13124000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>13511000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>13613000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>13888000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>13804000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>14227000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>14482000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>14372000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>13031000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>13503000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>13975000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>14233000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>14403000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>13693430.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>13746787.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>12595334.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>12385008.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>12231129.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>11974029.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>11523170.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>11634136.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>11685797.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46">
+      <c r="CB46"/>
+      <c r="CC46">
         <v>11806960.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>11949279.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>11860054.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>11891000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>11883558.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>11991791.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>12176112.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>12355456.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>12668713.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>12886877.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>12827000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>12189000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>12250285.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>12398429.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>12418733.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>12345896.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>12552646.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>12627796.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>12661081.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>13136901.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>13016162.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>12940557.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>13218340.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>12677470.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>10760513.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>9354106.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>7500000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>6100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>5000000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>4300000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>2300000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>1700000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>1300000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>700000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>500000.0</v>
       </c>
-      <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
+      <c r="DO46"/>
     </row>
-    <row r="47" spans="1:118">
+    <row r="47" spans="1:119">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>22609000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>19486000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>17248000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>15761000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>13602000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>12853000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>12391000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11447000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>11525000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>11533000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>11726000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>12267000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12355000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>12655000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>13530000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>13696000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>13872000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>13968000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>14153000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>14269000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>13320000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>12456000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>12359000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>12089000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>12138000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>12133000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>11806000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>11659000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>11843000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>11631000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>11125000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>11161000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>11743000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>11604000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>12143000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>11943000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>12179000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>11725000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>11898000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>12040000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>12089000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>12192000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>12493000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>12907000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>13124000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>13511000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>13613000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>13888000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>13804000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>14227000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>14482000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>14372000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>13031000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>13503000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>13975000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>14233000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>14403000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>13693000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>13747000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>12595000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>12385000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>12231000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>11974000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>11523000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>11634000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>11686000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>11716000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>11807000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>11949000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>11860000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>11891000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>11884000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>11992000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>12176000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>12356000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>12668000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>12887000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>12827000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>12189000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>12250000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>12399000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>12418000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>12346000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>12553000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>12628000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>12661000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>12907000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>13137000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>13016000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>12941000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>13218000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>12677000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>10761000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>9353000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
+      <c r="DO47"/>
     </row>
-    <row r="48" spans="1:118">
+    <row r="48" spans="1:119">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>-24507000.0</v>
+      </c>
+      <c r="C48">
         <v>-17682000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-17298000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-15470000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-16894000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-14012000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-17064000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-20855000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-23726000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-27036000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-30530000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-36482000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-16849000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-21173000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-25184000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-28870000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-31242000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-33620000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-36112000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-42701000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-49304000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-52143000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-61375000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-69587000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-79165000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-86880000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-93357000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-96817000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-100201000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-102867000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-106339000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-97027000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-99810000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>83392000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>77574000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>75278000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>75343000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>73810000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>71507000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>69995000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>68638000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>67118000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>65313000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>77826000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>76197000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>74649000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>73686000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>72099000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>67547000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>63495000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>58042000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>54275000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>50462000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>47028000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>44700000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>53061000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>51258000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>49082000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>46995000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>45340000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>44172000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>43322000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>41343000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>41042000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>40165000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>39768000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>37905000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>36734000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>35805000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>35261707.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>33677381.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>32711673.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>31682955.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>31037377.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>30003606.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>29725847.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>28061322.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>27251931.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>26488308.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>26171577.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>24517703.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>23889512.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>23360000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>22373882.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>20904872.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>20555014.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>20382334.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>19461733.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>17745372.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>17007000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>15831000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>14576250.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>13276029.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>12368038.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>11447443.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>10213675.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>8787134.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>7891740.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>7597340.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>7405307.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>6473391.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>6430152.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>5927019.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>5185616.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>4354436.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>3704054.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>3200000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>2600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>2000000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>1800000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>1700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>1100000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>500000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>1800000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>1300000.0</v>
       </c>
-      <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
+      <c r="DO48"/>
     </row>
-    <row r="49" spans="1:118">
+    <row r="49" spans="1:119">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-16849000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-21173000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-25184000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-28870000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-31242000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-33620000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-36112000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-42701000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-49304000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-52143000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-61375000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-69587000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-79165000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-86880000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-93357000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-96817000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-100201000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-102867000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-106339000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-97027000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-99810000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>83392000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>77574000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>75278000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>75343000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>73810000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>71507000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>69995000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>68638000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>67118000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>65313000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>77826000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>76197000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>74649000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>73686000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>72099000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>67547000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>63495000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>58042000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>54275000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>50462000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>47028000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>44700000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>45340000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>44172000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -18714,182 +18817,185 @@
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
+      <c r="DO49"/>
     </row>
-    <row r="50" spans="1:118">
+    <row r="50" spans="1:119">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50">
+        <v>4016000.0</v>
+      </c>
+      <c r="C50">
         <v>4015000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4014000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4012000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3928000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>6536000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4789000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>8721000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>16566000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>14504000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>7214000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>9665000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>4606000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>4546000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>4491000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>4434000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>4390000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>4333000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>4278000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>4223000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4168000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>4113000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>4061000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4008000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>3966000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>4631000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>4378000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>4133000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>4890000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>5464000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3667000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>3623000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3575000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>53000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1067000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1693000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2209000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2825000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>2683000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>2402000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>2328000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18916,780 +19022,785 @@
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
+      <c r="DO50"/>
     </row>
-    <row r="51" spans="1:118">
+    <row r="51" spans="1:119">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>90028000.0</v>
+      </c>
+      <c r="C51">
         <v>78032000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>79035000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>80037000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>80957000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>65205000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>64409000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>53631000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>42221000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>42073000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>39559000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>23829000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>19964000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>21076000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>23386000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>23271000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>24434000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>25494000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>28678000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>30045000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>31324000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>32640000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>33236000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>34395000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>35613000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>35440000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>34732000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>35739000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>37684000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>39304000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>37843000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>38934000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>39691000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>53000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1067000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1780000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2209000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2825000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3540000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2460000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4629000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>5212000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>5739000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>6407000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>7025000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>7613000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>8068000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>8638000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>9377000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>9841000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>10432000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>10986000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>11714000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>12215000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>12661000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>13076000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2093000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2072000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>14811000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>14794000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>16652000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>15707000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>16160000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1809000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>819000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>808000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>7719000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>765000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>820000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>11007981.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>12953889.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>239292.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>3256202.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>6617137.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>2993352.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>4815073.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>6763066.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>8335611.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>11092973.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>3000963.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>12700000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>200000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1471000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>4783987.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>4822640.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>4861595.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>4900854.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>4937088.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>4972557.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>5008000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>5043000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>5076829.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>5109394.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>5142451.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>5175997.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>5206652.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>5246996.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>5276033.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>5302069.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>5334311.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>5365751.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>5397761.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>5430332.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>5723716.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>5727441.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>4070508.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>3600000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>2100000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>100000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DH51">
         <v>100000.0</v>
       </c>
       <c r="DI51">
         <v>100000.0</v>
       </c>
-      <c r="DJ51"/>
+      <c r="DJ51">
+        <v>100000.0</v>
+      </c>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
+      <c r="DO51"/>
     </row>
-    <row r="52" spans="1:118">
+    <row r="52" spans="1:119">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>4016000.0</v>
+      </c>
+      <c r="C52">
         <v>4015000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4014000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4012000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3928000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6536000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5349000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8721000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>16566000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>14504000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8420000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9665000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4606000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4546000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>5324000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4434000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4390000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4333000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5241000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4518000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5255000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5018000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5015000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4281000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4564000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5331000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4378000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>4133000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4890000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>5464000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>3667000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>4027000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>3749000.0</v>
       </c>
-      <c r="AH52">
-[...1 lines deleted...]
-      </c>
       <c r="AI52">
+        <v>53000.0</v>
+      </c>
+      <c r="AJ52">
         <v>1138000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1867000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2311000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2701000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2683000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>2542000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2522000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2488000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2402000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>2462000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2477000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>2467000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>2328000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>2310000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>2465000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>2273000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>2256000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>2348000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>2511000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>12215000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>12436000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>13076000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>2093000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>2072000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1962000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>1878000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>3260000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>1843000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>1827000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1809000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>819000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>808000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>783000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>765000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>820000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>2821022.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>4580719.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>239292.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>3256202.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>6265889.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1092754.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1035771.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>685806.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>726540.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>3110106.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>3000963.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>4339115.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>200000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>1471283.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>165747.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>162311.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>158963.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>155728.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>152501.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>149321.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>146000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>142000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>139181.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>136286.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>133484.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>131907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128082.0</v>
       </c>
       <c r="CS52">
         <v>128082.0</v>
       </c>
       <c r="CT52">
         <v>128082.0</v>
       </c>
       <c r="CU52">
+        <v>128082.0</v>
+      </c>
+      <c r="CV52">
         <v>132312.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>126837.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>130892.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134518.0</v>
       </c>
       <c r="CY52">
         <v>134518.0</v>
       </c>
       <c r="CZ52">
+        <v>134518.0</v>
+      </c>
+      <c r="DA52">
         <v>392284.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>5714748.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>4058332.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>3600000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>2000000.0</v>
       </c>
-      <c r="DE52"/>
-      <c r="DF52">
+      <c r="DF52"/>
+      <c r="DG52">
         <v>1500000.0</v>
       </c>
-      <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
+      <c r="DO52"/>
     </row>
-    <row r="53" spans="1:118">
+    <row r="53" spans="1:119">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
-[...1 lines deleted...]
-      </c>
+      <c r="M53"/>
       <c r="N53">
         <v>8692200.0</v>
       </c>
       <c r="O53">
         <v>8692200.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="P53">
         <v>8692200.0</v>
       </c>
-      <c r="R53"/>
+      <c r="Q53"/>
+      <c r="R53">
+        <v>8692200.0</v>
+      </c>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -19733,221 +19844,222 @@
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>237.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>248.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>613.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>99497.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>496873.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>752894.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>1027645.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>1110104.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>1243193.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>1677477.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>8692200.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>9452000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>14640554.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>15563030.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>15018860.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>15348349.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>14597405.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>13338323.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>12515000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>12766000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>12155150.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>11089291.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>10857783.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>9986677.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>8931761.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>7434919.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>7124085.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>6636543.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>5025478.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>6026946.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>7717524.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>6577112.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>5989854.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>7623519.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>11753386.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>10900000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>10700000.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>7300000.0</v>
       </c>
-      <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
+      <c r="DO53"/>
     </row>
-    <row r="54" spans="1:118">
+    <row r="54" spans="1:119">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19991,51 +20103,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -20048,1488 +20162,1499 @@
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
+      <c r="DO54"/>
     </row>
-    <row r="55" spans="1:118">
+    <row r="55" spans="1:119">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>136152000.0</v>
+      </c>
+      <c r="C55">
         <v>134559000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>134878000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>135719000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>141387000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>135175000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>132539000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>131798000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>119099000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>120911000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>122437000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>120136000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>133627000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>134306000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>130461000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>134983000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>136233000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>153154000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>157540000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>156186000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>151849000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>146878000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>133423000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>127246000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>116781000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>115855000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>110685000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>107649000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>104275000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>104571000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>107684000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>108717000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>102885000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>130976000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>127316000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>128740000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>124576000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>126059000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>120624000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>119301000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>116499000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>118370000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>129099000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>129476000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>131048000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>128452000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>129510000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>127063000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>121868000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>116277000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>110996000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>109914000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>104899000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>103502000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>100046000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>109429000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>105594000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>103378000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>100676000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>100952000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>100298000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>98003000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>95770000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>93400000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>78824000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>77384000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>72499000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>74406000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>72264000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>73334372.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>72144610.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>60763802.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>61169357.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>62193888.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>61868793.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>64040686.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>63291989.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>62523685.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>61531991.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>60265281.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>61746655.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>44222192.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>44675000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>49225692.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>48365214.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>48707793.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>47953963.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>46227504.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>46595123.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>46262000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>45673000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>43375395.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>43158544.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>41848339.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>38831971.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>37260947.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>35910101.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>34165835.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>33772392.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>33197775.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>33087606.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>31895958.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>31637473.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>32323385.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>32004972.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>30527312.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>29300000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>27200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>25300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>25900000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>26300000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>24200000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>25400000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>23100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>22600000.0</v>
       </c>
-      <c r="DL55"/>
       <c r="DM55"/>
       <c r="DN55"/>
+      <c r="DO55"/>
     </row>
-    <row r="56" spans="1:118">
+    <row r="56" spans="1:119">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>22806000.0</v>
+      </c>
+      <c r="C56">
         <v>19984000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>20209000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>20401000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>25320000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>20402000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>19600000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>20700000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>16950000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>20014000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>24360000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>24743000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>40987000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>45172000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>43716000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>49105000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>51780000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>68921000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>73707000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>72726000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>67589000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>62235000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>54112000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>47366000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>36697000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>34939000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>29157000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>26570000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>22888000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>22873000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>28062000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>28770000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>23633000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>52278000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>52259000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>53822000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>50983000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>52383000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>47065000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>45917000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>42741000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>44814000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>56111000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>56067000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>55771000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>53171000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>53188000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>53202000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>47475000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>42275000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>36474000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>34908000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>29665000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>27869000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>23815000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>32451000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>28224000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>25259000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>22137000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>21627000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>20845000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>20181000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>17341000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>16365000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>19513000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>17226000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>11664000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>13324000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>11019000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>12707444.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>10438646.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>11953802.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>12281784.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>13583056.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>12600301.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>15116854.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>14385452.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>13931497.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>12996944.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>11671653.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>12814398.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>17869924.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>18218000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>23087349.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>26290635.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>26406019.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>25453827.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>23683471.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>23812610.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>23504000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>23521000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>21212616.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>20808453.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>19496240.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>17948434.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>16167663.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>14773398.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>12963970.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>12291918.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>11297080.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>11135795.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>13898304.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>13249947.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>14111194.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>15609331.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>15390518.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>15800000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>14700000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>13900000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>15000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>17300000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>17800000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>20000000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>22200000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>21900000.0</v>
       </c>
-      <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56"/>
+      <c r="DO56"/>
     </row>
-    <row r="57" spans="1:118">
+    <row r="57" spans="1:119">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>35019000.0</v>
+      </c>
+      <c r="C57">
         <v>38470000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>36620000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>38566000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>35926000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>37774000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>35858000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>44277000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>45728000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>48850000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>36203000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>40805000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>33736000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>36112000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>33417000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>41084000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>39587000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>41569000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>40388000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>39170000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>39979000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>36938000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>31681000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>32073000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>32268000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>39879000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>38155000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>38312000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>37076000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>39238000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>46761000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>35437000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>32917000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>29484000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>32310000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>34167000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>30851000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>34351000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>31514000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>31131000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>29270000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>32518000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>44171000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>31584000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>29282000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>27594000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>27926000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>26987000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>25287000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>23938000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>23690000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>26127000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>24742000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>35748000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>35298000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>37687000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>25272000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>24417000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>24399000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>26656000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>27147000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>25727000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>26150000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>25263000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>20739000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>19408000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>16095000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>19240000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>19040000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>21051955.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>21088887.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>18817565.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>20615511.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>22178828.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>14983988.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>15438635.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>14800880.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>14378847.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>14478855.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>14427421.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>16732842.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>8513887.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>10160000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>8284074.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>9031530.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>6834300.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>6019512.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>6112315.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>7433372.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>7304000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>6704000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>5812856.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>6952524.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>6630184.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>5029598.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>5247115.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>5584145.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>5042279.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>5031813.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>4963353.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>5804366.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>4607639.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>4908229.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>6270941.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>12156053.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>11369514.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>10600000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>8700000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>7400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>8100000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>8300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>5600000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>7400000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>4100000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>4200000.0</v>
       </c>
-      <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57"/>
+      <c r="DO57"/>
     </row>
-    <row r="58" spans="1:118">
+    <row r="58" spans="1:119">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>129603000.0</v>
+      </c>
+      <c r="C58">
         <v>121064000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>120888000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>121405000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>120059000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>105503000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>101255000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>97175000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>78901000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>83966000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>73482000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>62264000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>55877000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>59641000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>58428000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>67217000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>67609000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>71668000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>72203000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>73058000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>75484000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>73628000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>69108000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>70517000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>71207000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>78558000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>77793000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>78674000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>78308000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>81832000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>88601000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>78578000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>76068000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>35612000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>37275000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>39896000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>36746000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>40487000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>37818000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>38076000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>36841000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>42200000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>54877000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>42886000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>41353000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>40609000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>41762000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>40755000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>39790000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>38958000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>39241000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>42376000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>41664000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>43555000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>43304000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>45360000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>44531000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>44971000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>45122000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>47442000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>47754000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>46867000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>47186000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>45718000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>32456000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>31280000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>28328000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>31835000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>30964000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>33140376.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>33546298.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>21156465.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>22768371.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>24825606.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>19582360.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>22426972.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>23841673.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>24523076.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>24781478.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>23941517.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>26674419.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>10371929.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>12082000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>15081274.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>15851109.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>13696060.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>12936306.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>12586253.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>13809045.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>13731000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>13249000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>12151576.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>13255039.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>12865169.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>10813696.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>10738140.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>11049662.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>10493941.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>10418994.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>10182497.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>11050895.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>9921881.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>10255042.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>11681618.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>12247991.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>11460935.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>10700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>9100000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>7800000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>8500000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>8900000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>6300000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>8100000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>4400000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>4500000.0</v>
       </c>
-      <c r="DL58"/>
       <c r="DM58"/>
       <c r="DN58"/>
+      <c r="DO58"/>
     </row>
-    <row r="59" spans="1:118">
+    <row r="59" spans="1:119">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -21573,51 +21698,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -21630,708 +21757,713 @@
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
+      <c r="DO59"/>
     </row>
-    <row r="60" spans="1:118">
+    <row r="60" spans="1:119">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>6549000.0</v>
+      </c>
+      <c r="C60">
         <v>13495000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>13990000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>14314000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>21328000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>29672000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>31284000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>34623000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>40198000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>36945000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>48955000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>57872000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>77750000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>74665000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>72033000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>67766000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>68624000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>81486000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>85337000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>83128000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>76365000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>73250000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>64315000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>56729000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>45574000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>37297000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>32892000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>28975000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>25967000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>22739000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>19083000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>30139000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>26817000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>95364000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>90041000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>88844000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>87830000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>85572000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>82806000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>81225000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>79658000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>76170000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>74222000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>86590000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>89695000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>87843000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>87748000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>86308000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>82078000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>77319000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>71755000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>67538000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>63235000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>59947000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>56742000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>64069000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>61063000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>58407000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>55554000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>53510000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>52544000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>51136000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>48584000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>47682000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>46368000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>46104000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>44171000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>42571000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>41300000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>40193996.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>38598312.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>39607337.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>38400986.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>37368282.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>42286433.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>41613714.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>39450316.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>38000609.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>36750000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>36323764.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>35072236.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>33850263.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>32593000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>34144418.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>32514105.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>35011733.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>35017657.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>33641251.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>32786078.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>32531000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>32424000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>31223819.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>29903505.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>28983170.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>28018275.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>26522807.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>24860439.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>23671894.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>23353000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>23015278.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>22036711.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>21974077.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>21382431.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>20641767.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>19756981.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>19066377.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>18600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>18100000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>17500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17400000.0</v>
       </c>
       <c r="DG60">
         <v>17400000.0</v>
       </c>
       <c r="DH60">
+        <v>17400000.0</v>
+      </c>
+      <c r="DI60">
         <v>17900000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>17300000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>18700000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>18100000.0</v>
       </c>
-      <c r="DL60"/>
       <c r="DM60"/>
       <c r="DN60"/>
+      <c r="DO60"/>
     </row>
-    <row r="61" spans="1:118">
+    <row r="61" spans="1:119">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-78267000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-75949000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-72303000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-56828000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-50149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44937000.0</v>
       </c>
       <c r="U61">
         <v>-44937000.0</v>
       </c>
       <c r="V61">
         <v>-44937000.0</v>
       </c>
       <c r="W61">
+        <v>-44937000.0</v>
+      </c>
+      <c r="X61">
         <v>-43727000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-41144000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-40228000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-38151000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-33726000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-32320000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-30257000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-30120000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-29004000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-27195000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-26684000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-38225000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-36953000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-35057000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-35036000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-34547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32830000.0</v>
       </c>
       <c r="AN61">
         <v>-32830000.0</v>
       </c>
       <c r="AO61">
+        <v>-32830000.0</v>
+      </c>
+      <c r="AP61">
         <v>-32538000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-32376000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-32229000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-32031000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-30735000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-30378000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-30058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29716000.0</v>
       </c>
       <c r="AW61">
         <v>-29716000.0</v>
       </c>
       <c r="AX61">
         <v>-29716000.0</v>
       </c>
       <c r="AY61">
-        <v>-28810000.0</v>
+        <v>-29716000.0</v>
       </c>
       <c r="AZ61">
         <v>-28810000.0</v>
       </c>
       <c r="BA61">
         <v>-28810000.0</v>
       </c>
       <c r="BB61">
         <v>-28810000.0</v>
       </c>
       <c r="BC61">
+        <v>-28810000.0</v>
+      </c>
+      <c r="BD61">
         <v>-28604000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-26147000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-25331000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-25214000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-23436000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-23265000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-22989000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-22919000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22845000.0</v>
       </c>
       <c r="BL61">
         <v>-22845000.0</v>
       </c>
       <c r="BM61">
         <v>-22845000.0</v>
       </c>
       <c r="BN61">
+        <v>-22845000.0</v>
+      </c>
+      <c r="BO61">
         <v>-22682000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-22382000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-22377000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-22371000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-22365000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-22298000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-19614000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-18806000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-18717000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-12165000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-12105000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-12040000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-11976000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-11924000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-11698000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-10752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10688000.0</v>
       </c>
       <c r="CE61">
         <v>-10688000.0</v>
       </c>
       <c r="CF61">
-        <v>-8017000.0</v>
+        <v>-10688000.0</v>
       </c>
       <c r="CG61">
         <v>-8017000.0</v>
       </c>
       <c r="CH61">
+        <v>-8017000.0</v>
+      </c>
+      <c r="CI61">
         <v>-5050000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-4756000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-4703000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-3684000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-3067000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-1869000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-1645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1596000.0</v>
       </c>
       <c r="CP61">
         <v>-1596000.0</v>
       </c>
       <c r="CQ61">
         <v>-1596000.0</v>
       </c>
       <c r="CR61">
+        <v>-1596000.0</v>
+      </c>
+      <c r="CS61">
         <v>-1522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1503000.0</v>
       </c>
       <c r="CT61">
         <v>-1503000.0</v>
       </c>
       <c r="CU61">
         <v>-1503000.0</v>
       </c>
       <c r="CV61">
         <v>-1503000.0</v>
       </c>
       <c r="CW61">
         <v>-1503000.0</v>
       </c>
       <c r="CX61">
         <v>-1503000.0</v>
       </c>
       <c r="CY61">
         <v>-1503000.0</v>
       </c>
       <c r="CZ61">
-        <v>-1491000.0</v>
+        <v>-1503000.0</v>
       </c>
       <c r="DA61">
         <v>-1491000.0</v>
       </c>
       <c r="DB61">
         <v>-1491000.0</v>
       </c>
-      <c r="DC61"/>
+      <c r="DC61">
+        <v>-1491000.0</v>
+      </c>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
+      <c r="DO61"/>
     </row>
-    <row r="62" spans="1:118">
+    <row r="62" spans="1:119">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22408,50 +22540,51 @@
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
+      <c r="DO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22547,51 +22680,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>59995000.0</v>
       </c>
       <c r="C2">
         <v>56933000.0</v>
       </c>
       <c r="D2">
         <v>56015000.0</v>
       </c>
       <c r="E2">
         <v>57049000.0</v>
       </c>
       <c r="F2">
         <v>52350000.0</v>
       </c>
       <c r="G2">
         <v>49187000.0</v>
       </c>
       <c r="H2">
         <v>46435000.0</v>
       </c>
       <c r="I2">
         <v>47577000.0</v>
       </c>
@@ -22651,51 +22784,51 @@
       </c>
       <c r="AB2">
         <v>11100000.0</v>
       </c>
       <c r="AC2">
         <v>9400000.0</v>
       </c>
       <c r="AD2">
         <v>7200000.0</v>
       </c>
       <c r="AE2">
         <v>5700000.0</v>
       </c>
       <c r="AF2">
         <v>3495000.0</v>
       </c>
       <c r="AG2">
         <v>2967000.0</v>
       </c>
       <c r="AH2">
         <v>1083000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>7624000.0</v>
       </c>
       <c r="C3">
         <v>6022000.0</v>
       </c>
       <c r="D3">
         <v>5899000.0</v>
       </c>
       <c r="E3">
         <v>5277000.0</v>
       </c>
       <c r="F3">
         <v>6374000.0</v>
       </c>
       <c r="G3">
         <v>7505000.0</v>
       </c>
       <c r="H3">
         <v>5539000.0</v>
       </c>
       <c r="I3">
         <v>5463000.0</v>
       </c>
@@ -22755,89 +22888,89 @@
       </c>
       <c r="AB3">
         <v>800000.0</v>
       </c>
       <c r="AC3">
         <v>400000.0</v>
       </c>
       <c r="AD3">
         <v>200000.0</v>
       </c>
       <c r="AE3">
         <v>200000.0</v>
       </c>
       <c r="AF3">
         <v>119000.0</v>
       </c>
       <c r="AG3">
         <v>86000.0</v>
       </c>
       <c r="AH3">
         <v>50000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
         <v>22606000.0</v>
       </c>
       <c r="C5">
         <v>35285000.0</v>
       </c>
       <c r="D5">
         <v>40086000.0</v>
       </c>
       <c r="E5">
         <v>44024000.0</v>
       </c>
       <c r="F5">
         <v>50288000.0</v>
       </c>
       <c r="G5">
         <v>43280000.0</v>
       </c>
       <c r="H5">
         <v>43035000.0</v>
       </c>
       <c r="I5">
         <v>36222000.0</v>
       </c>
@@ -22897,51 +23030,51 @@
       </c>
       <c r="AB5">
         <v>2100000.0</v>
       </c>
       <c r="AC5">
         <v>3100000.0</v>
       </c>
       <c r="AD5">
         <v>4900000.0</v>
       </c>
       <c r="AE5">
         <v>3600000.0</v>
       </c>
       <c r="AF5">
         <v>2939000.0</v>
       </c>
       <c r="AG5">
         <v>1658000.0</v>
       </c>
       <c r="AH5">
         <v>511000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
         <v>30230000.0</v>
       </c>
       <c r="C6">
         <v>41307000.0</v>
       </c>
       <c r="D6">
         <v>45985000.0</v>
       </c>
       <c r="E6">
         <v>49301000.0</v>
       </c>
       <c r="F6">
         <v>56662000.0</v>
       </c>
       <c r="G6">
         <v>50785000.0</v>
       </c>
       <c r="H6">
         <v>48574000.0</v>
       </c>
       <c r="I6">
         <v>41685000.0</v>
       </c>
@@ -23001,129 +23134,129 @@
       </c>
       <c r="AB6">
         <v>2900000.0</v>
       </c>
       <c r="AC6">
         <v>3500000.0</v>
       </c>
       <c r="AD6">
         <v>5100000.0</v>
       </c>
       <c r="AE6">
         <v>3800000.0</v>
       </c>
       <c r="AF6">
         <v>3058000.0</v>
       </c>
       <c r="AG6">
         <v>1744000.0</v>
       </c>
       <c r="AH6">
         <v>561000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>1900000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
         <v>77395000.0</v>
       </c>
       <c r="C9">
         <v>86127000.0</v>
       </c>
       <c r="D9">
         <v>92565000.0</v>
       </c>
       <c r="E9">
         <v>94519000.0</v>
       </c>
       <c r="F9">
         <v>95604000.0</v>
       </c>
       <c r="G9">
         <v>84090000.0</v>
       </c>
       <c r="H9">
         <v>81547000.0</v>
       </c>
       <c r="I9">
         <v>72109000.0</v>
       </c>
@@ -23183,51 +23316,51 @@
       </c>
       <c r="AB9">
         <v>7100000.0</v>
       </c>
       <c r="AC9">
         <v>8300000.0</v>
       </c>
       <c r="AD9">
         <v>9100000.0</v>
       </c>
       <c r="AE9">
         <v>6900000.0</v>
       </c>
       <c r="AF9">
         <v>5422000.0</v>
       </c>
       <c r="AG9">
         <v>3788000.0</v>
       </c>
       <c r="AH9">
         <v>1728000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
         <v>17844000.0</v>
       </c>
       <c r="C10">
         <v>32690000.0</v>
       </c>
       <c r="D10">
         <v>39962000.0</v>
       </c>
       <c r="E10">
         <v>42815000.0</v>
       </c>
       <c r="F10">
         <v>48621000.0</v>
       </c>
       <c r="G10">
         <v>41467000.0</v>
       </c>
       <c r="H10">
         <v>40519000.0</v>
       </c>
       <c r="I10">
         <v>34709000.0</v>
       </c>
@@ -23287,51 +23420,51 @@
       </c>
       <c r="AB10">
         <v>2200000.0</v>
       </c>
       <c r="AC10">
         <v>800000.0</v>
       </c>
       <c r="AD10">
         <v>3600000.0</v>
       </c>
       <c r="AE10">
         <v>3800000.0</v>
       </c>
       <c r="AF10">
         <v>3047000.0</v>
       </c>
       <c r="AG10">
         <v>1704000.0</v>
       </c>
       <c r="AH10">
         <v>523000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
         <v>6244000.0</v>
       </c>
       <c r="C11">
         <v>7907000.0</v>
       </c>
       <c r="D11">
         <v>8991000.0</v>
       </c>
       <c r="E11">
         <v>11015000.0</v>
       </c>
       <c r="F11">
         <v>11155000.0</v>
       </c>
       <c r="G11">
         <v>4207000.0</v>
       </c>
       <c r="H11">
         <v>8113000.0</v>
       </c>
       <c r="I11">
         <v>4662000.0</v>
       </c>
@@ -23389,51 +23522,51 @@
       <c r="AA11">
         <v>1139424.0</v>
       </c>
       <c r="AB11">
         <v>700000.0</v>
       </c>
       <c r="AC11">
         <v>300000.0</v>
       </c>
       <c r="AD11">
         <v>400000.0</v>
       </c>
       <c r="AE11">
         <v>1500000.0</v>
       </c>
       <c r="AF11"/>
       <c r="AG11">
         <v>114000.0</v>
       </c>
       <c r="AH11">
         <v>9000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
         <v>4762000.0</v>
       </c>
       <c r="C12">
         <v>2595000.0</v>
       </c>
       <c r="D12">
         <v>862000.0</v>
       </c>
       <c r="E12">
         <v>1209000.0</v>
       </c>
       <c r="F12">
         <v>1667000.0</v>
       </c>
       <c r="G12">
         <v>1813000.0</v>
       </c>
       <c r="H12">
         <v>2091000.0</v>
       </c>
       <c r="I12">
         <v>1513000.0</v>
       </c>
@@ -23493,51 +23626,51 @@
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13">
         <v>111000.0</v>
       </c>
       <c r="C13">
         <v>125000.0</v>
       </c>
       <c r="D13">
         <v>913000.0</v>
       </c>
       <c r="E13">
         <v>168000.0</v>
       </c>
       <c r="F13">
         <v>14000.0</v>
       </c>
       <c r="G13">
         <v>18000.0</v>
       </c>
       <c r="H13">
         <v>37000.0</v>
       </c>
       <c r="I13">
         <v>62000.0</v>
       </c>
@@ -23553,89 +23686,89 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
         <v>11600000.0</v>
       </c>
       <c r="C15">
         <v>24783000.0</v>
       </c>
       <c r="D15">
         <v>30971000.0</v>
       </c>
       <c r="E15">
         <v>31800000.0</v>
       </c>
       <c r="F15">
         <v>37466000.0</v>
       </c>
       <c r="G15">
         <v>37260000.0</v>
       </c>
       <c r="H15">
         <v>32406000.0</v>
       </c>
       <c r="I15">
         <v>30047000.0</v>
       </c>
@@ -23695,51 +23828,51 @@
       </c>
       <c r="AB15">
         <v>1500000.0</v>
       </c>
       <c r="AC15">
         <v>500000.0</v>
       </c>
       <c r="AD15">
         <v>3200000.0</v>
       </c>
       <c r="AE15">
         <v>2300000.0</v>
       </c>
       <c r="AF15">
         <v>3047000.0</v>
       </c>
       <c r="AG15">
         <v>1590000.0</v>
       </c>
       <c r="AH15">
         <v>514000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>31800000.0</v>
       </c>
       <c r="F16">
         <v>37466000.0</v>
       </c>
       <c r="G16">
         <v>37260000.0</v>
       </c>
       <c r="H16">
         <v>32406000.0</v>
       </c>
       <c r="I16">
         <v>30047000.0</v>
       </c>
       <c r="J16">
         <v>45886000.0</v>
       </c>
       <c r="K16">
         <v>41037000.0</v>
       </c>
@@ -23779,51 +23912,51 @@
       <c r="W16">
         <v>4551000.0</v>
       </c>
       <c r="X16">
         <v>4384000.0</v>
       </c>
       <c r="Y16">
         <v>3850000.0</v>
       </c>
       <c r="Z16">
         <v>1670000.0</v>
       </c>
       <c r="AA16">
         <v>2717000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17">
         <v>11600000.0</v>
       </c>
       <c r="C17">
         <v>24783000.0</v>
       </c>
       <c r="D17">
         <v>28754000.0</v>
       </c>
       <c r="E17">
         <v>31800000.0</v>
       </c>
       <c r="F17">
         <v>37466000.0</v>
       </c>
       <c r="G17">
         <v>37260000.0</v>
       </c>
       <c r="H17">
         <v>32406000.0</v>
       </c>
       <c r="I17">
         <v>30047000.0</v>
       </c>
@@ -23845,51 +23978,51 @@
       <c r="O17">
         <v>15068000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
         <v>-4650000.0</v>
       </c>
       <c r="C18">
         <v>-2470000.0</v>
       </c>
       <c r="D18">
         <v>33000.0</v>
       </c>
       <c r="E18">
         <v>-1041000.0</v>
       </c>
       <c r="F18">
         <v>-1653000.0</v>
       </c>
       <c r="G18">
         <v>-1795000.0</v>
       </c>
       <c r="H18">
         <v>-2054000.0</v>
       </c>
       <c r="I18">
         <v>-1451000.0</v>
       </c>
@@ -23903,51 +24036,51 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2519000.0</v>
       </c>
       <c r="F19">
         <v>18000.0</v>
       </c>
       <c r="G19">
         <v>603000.0</v>
       </c>
       <c r="H19">
         <v>-425000.0</v>
       </c>
       <c r="I19">
         <v>947000.0</v>
       </c>
       <c r="J19">
         <v>146000.0</v>
       </c>
       <c r="K19">
         <v>349000.0</v>
       </c>
@@ -23963,89 +24096,89 @@
       <c r="O19">
         <v>29000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
         <v>22590000.0</v>
       </c>
       <c r="C21">
         <v>35194000.0</v>
       </c>
       <c r="D21">
         <v>40045000.0</v>
       </c>
       <c r="E21">
         <v>46543000.0</v>
       </c>
       <c r="F21">
         <v>50270000.0</v>
       </c>
       <c r="G21">
         <v>42677000.0</v>
       </c>
       <c r="H21">
         <v>43035000.0</v>
       </c>
       <c r="I21">
         <v>35275000.0</v>
       </c>
@@ -24105,89 +24238,89 @@
       </c>
       <c r="AB21">
         <v>2100000.0</v>
       </c>
       <c r="AC21">
         <v>3100000.0</v>
       </c>
       <c r="AD21">
         <v>4900000.0</v>
       </c>
       <c r="AE21">
         <v>3600000.0</v>
       </c>
       <c r="AF21">
         <v>2939000.0</v>
       </c>
       <c r="AG21">
         <v>1658000.0</v>
       </c>
       <c r="AH21">
         <v>511000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>114800000.0</v>
       </c>
       <c r="C23">
         <v>107866000.0</v>
       </c>
       <c r="D23">
         <v>108535000.0</v>
       </c>
       <c r="E23">
         <v>105025000.0</v>
       </c>
       <c r="F23">
         <v>97684000.0</v>
       </c>
       <c r="G23">
         <v>90599999.0</v>
       </c>
       <c r="H23">
         <v>84947000.0</v>
       </c>
       <c r="I23">
         <v>84411000.0</v>
       </c>
@@ -24247,89 +24380,89 @@
       </c>
       <c r="AB23">
         <v>16100000.0</v>
       </c>
       <c r="AC23">
         <v>14600000.0</v>
       </c>
       <c r="AD23">
         <v>11400000.0</v>
       </c>
       <c r="AE23">
         <v>9000000.0</v>
       </c>
       <c r="AF23">
         <v>5978000.0</v>
       </c>
       <c r="AG23">
         <v>5097000.0</v>
       </c>
       <c r="AH23">
         <v>2300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
         <v>7624000.0</v>
       </c>
       <c r="C25">
         <v>6022000.0</v>
       </c>
       <c r="D25">
         <v>5844000.0</v>
       </c>
       <c r="E25">
         <v>5277000.0</v>
       </c>
       <c r="F25">
         <v>6374000.0</v>
       </c>
       <c r="G25">
         <v>7505000.0</v>
       </c>
       <c r="H25">
         <v>5539000.0</v>
       </c>
       <c r="I25">
         <v>5463000.0</v>
       </c>
@@ -24341,51 +24474,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -24395,91 +24528,91 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>81.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>54805000.0</v>
       </c>
       <c r="C28">
         <v>44911000.0</v>
       </c>
       <c r="D28">
         <v>46092000.0</v>
       </c>
       <c r="E28">
         <v>42699000.0</v>
       </c>
       <c r="F28">
         <v>38960000.0</v>
       </c>
       <c r="G28">
         <v>34441000.0</v>
       </c>
       <c r="H28">
         <v>32973000.0</v>
       </c>
       <c r="I28">
         <v>31371000.0</v>
       </c>
@@ -24531,51 +24664,51 @@
       <c r="Y28">
         <v>4737880.0</v>
       </c>
       <c r="Z28">
         <v>4985328.0</v>
       </c>
       <c r="AA28">
         <v>4602223.0</v>
       </c>
       <c r="AB28">
         <v>4200000.0</v>
       </c>
       <c r="AC28">
         <v>4800000.0</v>
       </c>
       <c r="AD28">
         <v>4000000.0</v>
       </c>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>6245000.0</v>
       </c>
       <c r="C29">
         <v>7907000.0</v>
       </c>
       <c r="D29">
         <v>9212000.0</v>
       </c>
       <c r="E29">
         <v>11015000.0</v>
       </c>
       <c r="F29">
         <v>11155000.0</v>
       </c>
       <c r="G29">
         <v>4207000.0</v>
       </c>
       <c r="H29">
         <v>8113000.0</v>
       </c>
       <c r="I29">
         <v>4662000.0</v>
       </c>
@@ -24591,51 +24724,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>54805000.0</v>
       </c>
       <c r="C30">
         <v>50933000.0</v>
       </c>
       <c r="D30">
         <v>52520000.0</v>
       </c>
       <c r="E30">
         <v>47976000.0</v>
       </c>
       <c r="F30">
         <v>45334000.0</v>
       </c>
       <c r="G30">
         <v>41412999.0</v>
       </c>
       <c r="H30">
         <v>38512000.0</v>
       </c>
       <c r="I30">
         <v>36834000.0</v>
       </c>
@@ -24695,51 +24828,51 @@
       </c>
       <c r="AB30">
         <v>5000000.0</v>
       </c>
       <c r="AC30">
         <v>5200000.0</v>
       </c>
       <c r="AD30">
         <v>4200000.0</v>
       </c>
       <c r="AE30">
         <v>3300000.0</v>
       </c>
       <c r="AF30">
         <v>2483000.0</v>
       </c>
       <c r="AG30">
         <v>2130000.0</v>
       </c>
       <c r="AH30">
         <v>1217000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
         <v>-4746000.0</v>
       </c>
       <c r="C31">
         <v>-2504000.0</v>
       </c>
       <c r="D31">
         <v>-83000.0</v>
       </c>
       <c r="E31">
         <v>-3728000.0</v>
       </c>
       <c r="F31">
         <v>-1649000.0</v>
       </c>
       <c r="G31">
         <v>-1210000.0</v>
       </c>
       <c r="H31">
         <v>-2516000.0</v>
       </c>
       <c r="I31">
         <v>-566000.0</v>
       </c>
@@ -24799,51 +24932,51 @@
       </c>
       <c r="AB31">
         <v>100000.0</v>
       </c>
       <c r="AC31">
         <v>-2300000.0</v>
       </c>
       <c r="AD31">
         <v>-1300000.0</v>
       </c>
       <c r="AE31">
         <v>200000.0</v>
       </c>
       <c r="AF31">
         <v>108000.0</v>
       </c>
       <c r="AG31">
         <v>46000.0</v>
       </c>
       <c r="AH31">
         <v>12000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
         <v>137390000.0</v>
       </c>
       <c r="C32">
         <v>143060000.0</v>
       </c>
       <c r="D32">
         <v>148580000.0</v>
       </c>
       <c r="E32">
         <v>151568000.0</v>
       </c>
       <c r="F32">
         <v>147954000.0</v>
       </c>
       <c r="G32">
         <v>133277000.0</v>
       </c>
       <c r="H32">
         <v>127982000.0</v>
       </c>
       <c r="I32">
         <v>119686000.0</v>
       </c>
@@ -24922,1154 +25055,1161 @@
       <c r="AH32">
         <v>2811000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN32"/>
+  <dimension ref="A1:DO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
+      <c r="DO1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>13564000.0</v>
+      </c>
+      <c r="C2">
         <v>15815000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16081000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14599000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14716000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14599000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14350000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15305000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13422000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13856000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13793000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14633000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13309000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14280000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13987000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14524000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13758000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14779000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14166000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13707000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12536000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11940000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12818000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12189000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11634000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12546000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11166000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12109000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11506000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11654000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11892000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11780000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10996000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12909000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>12362000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12267000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11939000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11836000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11468000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10734000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11539000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11365000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11006000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10440000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11799000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10848000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9769000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>10773000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10329000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9648000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9452000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9498000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10246000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>9128000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>8769000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8633000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8931000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7178000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7471000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7260000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6758000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6265000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6038000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5877000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6456000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5547000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5446000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6304000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7276195.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5766240.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6598199.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5319928.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5926555.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5056774.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5929869.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5365950.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5448446.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4604915.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5761022.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4979955.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4100033.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3801453.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4017932.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3073059.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2749556.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2680228.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4174579.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2716631.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3298000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2748270.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3797360.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2667675.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2815695.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2593425.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3388030.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1779618.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1794604.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1735846.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2688610.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1696527.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1989461.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1407478.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2698236.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2456579.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2557457.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>3500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>3000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>2000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1500000.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
+      <c r="DO2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
+        <v>2121000.0</v>
+      </c>
+      <c r="C3">
         <v>2169000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2145000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2195000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1742000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1542000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1516000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1546000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1513000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1447000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1430000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1554000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1521000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1394000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1375000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1296000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1290000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1316000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1358000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1398000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1634000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1984000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2882000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1846000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1406000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1371000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1254000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1430000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1440000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1415000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1467000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1388000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1325000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1283000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1209000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1132000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1138000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1106000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1079000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1086000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1092000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>968000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1070000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1024000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1015000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>994000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>949000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>926000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>935000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>944000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>906000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>932000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>950000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1093000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1149000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1214000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1243000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1275000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1312000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1235000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1243000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1322000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1225000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1059000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1098000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>929000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>901000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>891000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1110263.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>682561.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>660800.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>675913.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>666367.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>660874.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>671728.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>623095.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>627169.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>689303.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>599758.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>500434.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>470174.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>428318.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>455971.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>453725.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>423986.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>525993.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>538323.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>489305.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>464000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>477158.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>535904.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>482242.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>445696.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>451616.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>400884.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>417678.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>404678.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>539654.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>509139.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>464816.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>403131.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>287822.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>352237.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>356288.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>273188.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD3">
         <v>200000.0</v>
       </c>
       <c r="DE3">
         <v>200000.0</v>
       </c>
       <c r="DF3">
         <v>200000.0</v>
       </c>
       <c r="DG3">
         <v>200000.0</v>
       </c>
       <c r="DH3">
+        <v>200000.0</v>
+      </c>
+      <c r="DI3">
         <v>100000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>3000000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>100000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>40000.0</v>
       </c>
-      <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
+      <c r="DO3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -26251,805 +26391,812 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
+        <v>-3216000.0</v>
+      </c>
+      <c r="C5">
         <v>5634000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4638000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7733000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1613000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8622000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9605000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>8002000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8879000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8799000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11736000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>10200000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9636000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9252000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9758000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>11135000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>11382000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>11750000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12890000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>13038000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12317000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12044000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10321000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12118000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9007000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11835000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11843000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>10220000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10149000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>10704000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>9395000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8927000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7756000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>8975000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8662000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7191000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>8495000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>10007000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>8834000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7347000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7072000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8006000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>7706000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6548000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6364000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5829000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6470000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7159000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6318000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>8400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6026000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6029000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5564000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7250000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5799000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5655000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5251000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>6087000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5015000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>4272000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3843000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>5673000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2321000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3470000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2709000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>5305000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>3325000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>3223000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2604000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>4414737.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>3105772.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>3156858.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2557089.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>3301747.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1819993.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>4110244.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2705740.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2729571.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1874374.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3991951.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2141383.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1900149.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2316379.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3326993.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1533755.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1237873.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1407442.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2783498.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1315586.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1895000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1910510.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2096395.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1445802.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1512293.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2001376.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2327742.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1514066.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>575804.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>367088.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1523100.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>77571.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>744753.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>999747.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>1013831.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>738406.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>572625.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>100000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>200000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>800000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>900000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>700000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>600000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-6840000.0</v>
       </c>
-      <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>-1095000.0</v>
+      </c>
+      <c r="C6">
         <v>7803000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6783000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9928000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3355000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10164000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>11121000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9548000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10392000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>10246000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13166000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11754000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11157000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>10646000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11133000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>12431000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12672000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13066000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14248000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14436000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>13951000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14028000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13203000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>13964000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10413000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>13206000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>13097000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11650000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11589000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>12119000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>10862000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>10315000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>9081000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>10258000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9871000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>8323000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9633000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>11113000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9913000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8433000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8164000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8974000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8706000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7618000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7388000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6844000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>7464000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>8108000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7244000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>9335000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6970000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>6935000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6496000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>8200000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>6892000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>6804000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>6465000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>7330000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>6290000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>5584000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>5078000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6916000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3643000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>4695000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>3768000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>6403000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>4254000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>4124000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3495000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>5525000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>3788333.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3817658.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3233002.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3968114.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2480867.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>4781972.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3328835.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3356740.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>2563677.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>4591709.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2641817.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2370323.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2744697.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>3782964.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1987480.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1661859.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1933435.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3321821.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1804891.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2359000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2387668.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2632299.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1928044.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1957989.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2452992.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2728626.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1931744.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>980482.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>906742.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>2032239.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>542387.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1147884.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1287569.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1366068.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1094694.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>845813.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>1000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>300000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DH6">
         <v>1000000.0</v>
       </c>
       <c r="DI6">
+        <v>1000000.0</v>
+      </c>
+      <c r="DJ6">
         <v>3700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>700000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-6800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>4700000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>3500000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27231,99 +27378,100 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -27505,1547 +27653,1564 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
+        <v>35392000.0</v>
+      </c>
+      <c r="C9">
         <v>18988000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19112000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>20009000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19322000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>18952000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>22556000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>20514000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>21599000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>21457000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>24208000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23312000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>22852000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>22193000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>24157000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23167000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>23534000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>23662000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>24132000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>24060000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>23889000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>23524000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>21956000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>21288000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>19532000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>21314000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21457000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>20356000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19908000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19826000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>18747000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>18233000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>17021000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>18108000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>17535000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>16684000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>16496000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>17776000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>16532000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>15564000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>15380000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>16331000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>15000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>14238000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>14024000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>14471000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>14276000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>13913000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>13228000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>15701000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>13275000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>12955000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>12856000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>14660000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>12868000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>12617000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>11999000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>13476000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>11934000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>11078000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>11056000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>13033000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>9618000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>9968000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>8262000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>10914000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>8295000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>8071000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>7290000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>9463546.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>6423561.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>6870440.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>6581153.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>7527341.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>5763895.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>8022006.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>6579409.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6756535.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>5713365.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>7552334.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>5683481.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>5376350.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>4756190.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>6114193.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>4076559.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>3847058.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>3749872.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5145770.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>3654695.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>4263000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>3993752.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>4196059.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3461017.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>3242172.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3628660.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3929007.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3020035.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2254023.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>2375212.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>3416222.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1671028.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>2101082.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>2798365.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>2318879.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>2181757.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1897366.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>2600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>2100000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>1300000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>1100000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>2100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>2200000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>2000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>1900000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>4600000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>4700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>3500000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
+        <v>-4537000.0</v>
+      </c>
+      <c r="C10">
         <v>4379000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3268000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6272000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>581000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7723000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8875000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7296000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8324000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8194000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11468000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10039000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9444000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9011000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9471000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10847000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11064000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11433000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12491000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12624000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11894000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11612000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9874000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11666000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8557000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11370000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11365000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9809000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9485000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9860000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9540000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8383000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7819000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8967000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8659000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7173000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8471000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9980000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9005000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7309000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7036000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>8006000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8768000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6485000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6325000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5782000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6376000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7107000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6266000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8343000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5945000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5948000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5463000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7133000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5674000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5492000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5111000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5930000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4852000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4117000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3687000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5504000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2158000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3333000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2616000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5207000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3189000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3132000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2519000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4277330.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>3042793.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3170927.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2498981.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3269864.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1795453.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>4053331.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2676032.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2592568.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1650258.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3791995.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2105482.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1958020.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2360056.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3372958.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1539600.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1241386.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1431093.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2794946.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1202267.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1854000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1921021.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2070220.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1445967.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1478792.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1968697.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2280824.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1444183.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>467642.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>314116.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1482003.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>65511.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>762324.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>1028546.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1187399.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>916512.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>723695.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DF10">
         <v>200000.0</v>
       </c>
       <c r="DG10">
+        <v>200000.0</v>
+      </c>
+      <c r="DH10">
         <v>1100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-2300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1000000.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
+      <c r="DO10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
+        <v>-1254000.0</v>
+      </c>
+      <c r="C11">
         <v>1157000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1471000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2151000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>687000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1936000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2315000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1608000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2149000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1835000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2610000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2163000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2171000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2047000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2830000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2549000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2742000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2894000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2858000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2967000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2950000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2380000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1662000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2088000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>842000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-385000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2667000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1690000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2092000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1664000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1739000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1391000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-129000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1661000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2142000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3020000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2719000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3459000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3280000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2580000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2478000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2833000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2841000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2346000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2261000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2302000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2276000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2555000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2215000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2890000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2178000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2135000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2029000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2663000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1971000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1915000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1172000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2081000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1720000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1470000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1358000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2048000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>590000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1191000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>956000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2079000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>951000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1138000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>910000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1627283.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1147779.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1205400.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>917676.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1266849.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>686521.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1557915.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1035386.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>998550.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>644334.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1449670.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>786585.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>741098.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>826330.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1343527.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>614857.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>493286.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>510492.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1078585.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>463793.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>679000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>665828.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>770000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>537976.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>558197.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>734930.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>854282.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>548789.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>173242.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>122084.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>550086.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>22273.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>259191.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>287143.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>356219.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>266129.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>229933.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>200000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DF11">
         <v>100000.0</v>
       </c>
       <c r="DG11">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DH11">
         <v>400000.0</v>
       </c>
       <c r="DI11">
+        <v>400000.0</v>
+      </c>
+      <c r="DJ11">
         <v>-900000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>400000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-7940000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>-900000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-600000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
+        <v>1321000.0</v>
+      </c>
+      <c r="C12">
         <v>1255000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1370000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1461000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1032000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>899000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>729000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>706000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>555000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>605000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>268000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>160000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>192000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>241000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>286000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>288000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>318000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>317000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>399000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>413000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>423000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>432000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>447000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>451000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>450000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>465000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>478000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>510000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>533000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>570000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>522000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>544000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>439000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>14000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>18000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>27000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>32000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>38000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>36000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>85000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>48000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>52000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>57000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>63000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>69000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>76000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>78000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>81000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>88000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>91000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>101000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>117000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>125000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>134000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>140000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>142000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>149000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>155000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>156000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>169000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>163000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>137000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>93000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="BP12">
         <v>91000.0</v>
       </c>
       <c r="BQ12">
+        <v>91000.0</v>
+      </c>
+      <c r="BR12">
         <v>85000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>138082.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>21000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>21009000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>53152000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>44052000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>70000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>109839000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>135921000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>167319000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>200000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>225146000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>81964000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>9721000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>76000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>101417000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>101115000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>100811000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>104000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>104601000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>137000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>113000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>106000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="CP12">
         <v>107000.0</v>
       </c>
       <c r="CQ12">
-        <v>109000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="CR12">
         <v>109000.0</v>
       </c>
       <c r="CS12">
+        <v>109000.0</v>
+      </c>
+      <c r="CT12">
         <v>126000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>106000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>112000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>113000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>112000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>117000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="DA12">
         <v>1000.0</v>
       </c>
       <c r="DB12">
         <v>1000.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>1000.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13">
+        <v>20000.0</v>
+      </c>
+      <c r="C13">
         <v>35000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>29000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>41000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>21000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>19000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>22000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>34000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>25000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>44000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>41000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>256000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>273000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>250000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>134000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>15000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>14000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
         <v>3000.0</v>
       </c>
       <c r="X13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="Y13">
         <v>2000.0</v>
       </c>
       <c r="Z13">
+        <v>2000.0</v>
+      </c>
+      <c r="AA13">
         <v>11000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>564000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -29089,87 +29254,86 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -29351,916 +29515,923 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
+      <c r="DO14"/>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
+        <v>-3283000.0</v>
+      </c>
+      <c r="C15">
         <v>3222000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1797000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4121000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-106000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5787000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6560000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5688000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6175000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6359000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8858000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7876000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7273000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6964000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6641000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8294000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8322000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8539000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9633000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9657000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8944000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9232000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8212000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9578000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7715000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11755000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8698000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8092000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7368000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8168000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7780000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6970000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7921000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>7277000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6469000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4123000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5708000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6467000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5677000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4687000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4519000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5461000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5856000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4110000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4036000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3458000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4099000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4552000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4051000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>5453000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3767000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3813000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3434000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4470000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3703000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3577000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3939000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3849000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3132000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2647000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2329000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3456000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1568000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2142000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1660000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>3128000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2238000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1994000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1609000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2650000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1895014.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1965527.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1581305.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2003015.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1108932.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2495416.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1640646.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1594018.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1005924.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2342325.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1318897.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1216922.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1533726.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2029431.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>924743.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>748100.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>920601.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1716361.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>738474.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1175000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1255193.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1300221.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>907991.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>920595.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1233767.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1426542.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>895394.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>294400.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>192032.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>931917.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>43238.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>503133.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>741403.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>831180.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>650383.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>493762.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DD15">
         <v>600000.0</v>
       </c>
       <c r="DE15">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="DF15">
         <v>100000.0</v>
       </c>
       <c r="DG15">
+        <v>100000.0</v>
+      </c>
+      <c r="DH15">
         <v>700000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>-1400000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>600000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1100000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>900000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>600000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>7273000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6964000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6641000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8298000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8322000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8539000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9633000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9657000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8944000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9232000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8212000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9578000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7715000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11755000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8698000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8119000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7393000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8196000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-14445000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>13984000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>15896000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>14612000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13034000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8306000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>11504000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>13042000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>12117000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>9458000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9116000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>10346000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>11855000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8277000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8128000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>6960000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>22256000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4552000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4051000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5453000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3767000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3813000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3434000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4470000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3703000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3576000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3940000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3849000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3132000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2647000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2329000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3456000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1568000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2142000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1661000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3128000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2238000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1994000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1609000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2650000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1895000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1966000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1581000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2003000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1109000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2495000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1641000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1594000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1006000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2342000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1319000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1217000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1534000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2029000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>925000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>748000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>921000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1716000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>739000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1175000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1255000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1300000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>908000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>921000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1234000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1427000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>895000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>294000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>192000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>932000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>43000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>503000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>742000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>831000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>650000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>494000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17">
+        <v>-3283000.0</v>
+      </c>
+      <c r="C17">
         <v>3222000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1798000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>4122000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-106000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>5787000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6560000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5688000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6175000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6359000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>8858000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>7876000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>7273000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>6964000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>6641000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>8298000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8322000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>8539000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>9633000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>9657000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8944000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9232000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8212000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>9578000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>7715000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>11755000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8698000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>8119000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>7393000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>8196000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>7801000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>6992000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>7948000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>7306000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>6517000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4153000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5752000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>6521000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>6058000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>4729000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4558000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>5173000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>5927000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4139000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4064000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>3480000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>4100000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>4552000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4051000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>5453000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>3767000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3813000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3434000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>4470000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>2647000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>2329000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -30349,155 +30520,160 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
+        <v>-1301000.0</v>
+      </c>
+      <c r="C18">
         <v>-1220000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1339000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1420000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1011000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-880000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-707000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-672000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-530000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-561000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-227000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>96000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>81000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>9000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-152000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-273000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-304000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-312000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-395000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-409000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-420000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-429000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-444000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-449000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-448000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-454000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-465000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-500000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-525000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-564000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -30541,204 +30717,205 @@
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
+      <c r="DO18"/>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>271000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>236000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2484000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>26000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-114000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>53000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>17000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-101000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>78000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>24000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>134000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>96000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-268000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>641000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-119000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>99000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-131000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-274000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>667000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-239000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>502000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>17000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>12000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>69000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>42000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>23000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>202000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>8000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>54000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>85000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>1110000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-11000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>18000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>16000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>27000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>24000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>26000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>24000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>6000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>10000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>30000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>33000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>78000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>12000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -30751,87 +30928,86 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -31013,455 +31189,459 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>-3238000.0</v>
+      </c>
+      <c r="C21">
         <v>5569000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4668000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7737000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1588000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8596000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9588000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7980000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8865000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8760000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11709000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9955000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9365000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9016000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12241000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>11109000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11496000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11697000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>12874000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13138000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12239000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12020000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10187000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12021000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9275000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>11194000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11962000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10220000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10149000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10704000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>9395000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>9166000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7756000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8958000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8661000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7122000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8452000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9984000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>8834000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7339000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7018000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>8006000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7706000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6548000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6364000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5829000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6419000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7159000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6318000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8400000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6027000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6029000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5534000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7217000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5774000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5647000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>5216000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>6082000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5010000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4194000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3831000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5700000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2359000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3493000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2658000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>5347000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3324000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3298000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2702000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4373864.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2973079.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3156858.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2557089.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3301747.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1819993.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4110244.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2705740.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2729571.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1874374.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3991951.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2141383.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1900149.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2316379.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3326993.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1533755.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1237873.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1407442.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2783498.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1315586.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1895000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1910510.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2096395.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1445802.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1512293.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2001376.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2327742.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1514066.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>575804.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>367088.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1523100.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>77571.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>744753.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>999747.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1013831.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>738406.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>572625.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>800000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>200000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>800000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>900000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>700000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>600000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-6800000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>4700000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>3500000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -31643,416 +31823,422 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
+      <c r="DO22"/>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>38630000.0</v>
+      </c>
+      <c r="C23">
         <v>29234000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>30525000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>26870000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>32450000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24955000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>27318000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27839000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26156000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>26519000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>26292000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>27990000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>26796000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>27457000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25903000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>26582000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>25796000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>26744000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>25424000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>24629000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>24186000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>23444000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>24587000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>21456000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21891000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>22666000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>20661000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22245000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>21265000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>20776000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>21244000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>20847000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20261000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>22059000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>21236000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>21829000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>19983000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20292000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>19534000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>19693000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>19096000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>19864000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>18659000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>18696000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>18100000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>20441000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>18705000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>16523000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>17683000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>17630000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>16896000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16378000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>16820000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>17689000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>16222000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>15739000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>15416000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>16325000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>14102000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>14355000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>14485000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>14091000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>13524000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>12513000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>11481000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>12023000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>10518000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>10219000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>10892000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>12365877.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>9216722.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>10311781.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9343992.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>10152149.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>9000676.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>9841631.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>9239619.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9475410.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>8443906.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9321405.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>8522053.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>7576234.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>6241264.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>6805132.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>5615863.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>5358741.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>5022658.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>6536851.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>5055740.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>5666000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4831512.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>5897024.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4682890.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>4545574.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>4220709.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>4989295.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>3285587.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>3472823.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>3743970.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>4581732.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>3289984.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>3345790.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>3206096.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>4003284.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>3899930.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>3882198.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>3400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>4800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>4200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>3700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>3800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>4700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>3300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>2800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>11400000.0</v>
       </c>
-      <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
+      <c r="DO23"/>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32127,435 +32313,437 @@
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>2121000.0</v>
+      </c>
+      <c r="C25">
         <v>2169000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2145000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2195000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1742000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1542000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1516000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1546000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1513000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1447000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1430000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1554000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1521000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1394000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1375000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1296000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1290000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1316000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1357000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1398000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1634000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1984000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2882000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1846000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1406000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1371000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1254000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1430000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1440000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1415000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1467000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1388000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1325000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1283000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1210000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1132000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1138000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1106000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1079000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1086000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1092000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>968000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1070000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1024000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1015000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>994000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>949000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>926000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>935000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>944000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>906000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>932000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>950000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1093000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1149000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1214000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1243000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1275000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1312000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1235000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1243000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1322000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1225000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1059000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1098000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>929000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>900941.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>890796.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1110263.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>682561.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>660800.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>675913.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>666367.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>660874.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>671728.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>623095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>689303.0</v>
       </c>
       <c r="CA25">
         <v>689303.0</v>
       </c>
       <c r="CB25">
+        <v>689303.0</v>
+      </c>
+      <c r="CC25">
         <v>599758.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>500434.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>470174.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>428318.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>455971.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>453725.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>423986.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>525993.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>538323.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>489305.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>464000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>477158.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>535904.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>482242.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>445696.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>451616.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>400884.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>417678.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539654.0</v>
       </c>
       <c r="CU25">
         <v>539654.0</v>
       </c>
       <c r="CV25">
+        <v>539654.0</v>
+      </c>
+      <c r="CW25">
         <v>509139.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>464816.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>403131.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>287822.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>352237.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>356288.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>273188.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD25">
         <v>200000.0</v>
       </c>
       <c r="DE25">
         <v>200000.0</v>
       </c>
       <c r="DF25">
         <v>200000.0</v>
       </c>
       <c r="DG25">
         <v>200000.0</v>
       </c>
       <c r="DH25">
+        <v>200000.0</v>
+      </c>
+      <c r="DI25">
         <v>100000.0</v>
       </c>
-      <c r="DI25"/>
-      <c r="DJ25">
+      <c r="DJ25"/>
+      <c r="DK25">
         <v>100000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>40000.0</v>
       </c>
-      <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
+      <c r="DO25"/>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -32737,631 +32925,640 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>1000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>1000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>38.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>22945000.0</v>
+      </c>
+      <c r="C28">
         <v>13419000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14445000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12271000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17734000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10356000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11452000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10988000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11221000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11250000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11069000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11802000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3006027.0</v>
       </c>
       <c r="N28">
         <v>3006027.0</v>
       </c>
       <c r="O28">
         <v>3006027.0</v>
       </c>
       <c r="P28">
+        <v>3006027.0</v>
+      </c>
+      <c r="Q28">
         <v>10762000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3006027.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10649000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9901000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9523000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8887000.0</v>
       </c>
       <c r="W28">
         <v>8887000.0</v>
       </c>
       <c r="X28">
+        <v>8887000.0</v>
+      </c>
+      <c r="Y28">
         <v>7953000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8852000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8749000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8241000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8706000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8319000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7707000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7885000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7679000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7940000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7867000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7665000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8430000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6905000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6686000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6619000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7139000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7270000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7357000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6294000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6620000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6636000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7627000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6864000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5805000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5984000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6366000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6305000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6019000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6391000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>6493000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6001000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5821000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5569000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6151000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5649000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5572000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5990000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6090000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5937000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5250000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4545000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4469000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4042000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3872000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3697038.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3979419.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2767921.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3052782.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3348151.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3559227.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3283028.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3240034.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3250574.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3399795.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3149688.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2960625.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3041664.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3006027.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2011493.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2331229.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2089079.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2185199.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1816437.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1823949.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1850212.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1904000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1606084.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1563760.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1532973.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1284183.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1175668.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1200381.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1088291.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1273541.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1468470.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1383983.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1128641.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>953198.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1510796.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>952811.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1087063.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1051553.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DI28">
         <v>1200000.0</v>
       </c>
       <c r="DJ28">
         <v>1200000.0</v>
       </c>
-      <c r="DK28"/>
+      <c r="DK28">
+        <v>1200000.0</v>
+      </c>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
+      <c r="DO28"/>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>-1254000.0</v>
+      </c>
+      <c r="C29">
         <v>1157000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1471000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2151000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>687000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1936000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2315000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1608000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2149000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1835000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2610000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2163000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2171000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2047000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2830000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2549000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2742000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2894000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2858000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2967000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2950000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2380000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1662000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2088000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>842000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-385000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2667000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1690000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2092000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1664000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -33405,1110 +33602,1120 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
+      <c r="DO29"/>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>38630000.0</v>
+      </c>
+      <c r="C30">
         <v>13419000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14444000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12270000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17734000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10356000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12968000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12534000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12734000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12697000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12499000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13357000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13487000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13177000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11916000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12058000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12038000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11965000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11258000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10922000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11650000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11504000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11769000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9267000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10257000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10120000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9495000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10136000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9759000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9122000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9352000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9067000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9265000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9150000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8874000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>9562000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8044000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7792000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7698000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>8225000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8362000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8325000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7294000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7690000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7660000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8642000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7857000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6754000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6910000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>7301000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7248000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6926000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7322000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7443000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7094000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6970000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6783000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7394000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6924000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6884000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7225000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7333000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>7259000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6475000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5604000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>5567000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4971000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4773000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>4588000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>5089682.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3450482.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3713582.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4024064.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4225594.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3943902.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3911762.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3873669.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4026964.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>3838991.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>3560383.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3542098.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3476201.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2439811.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2787200.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2542804.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2609185.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2342430.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2362272.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2339109.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2368000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2083242.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2099664.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2015215.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1729879.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1627284.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1601265.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1505969.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1678219.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2008124.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1893122.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1593457.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>1356329.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1798618.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1305048.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1443351.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1324741.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>1200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DH30">
         <v>1300000.0</v>
       </c>
       <c r="DI30">
         <v>1300000.0</v>
       </c>
       <c r="DJ30">
         <v>1300000.0</v>
       </c>
       <c r="DK30">
+        <v>1300000.0</v>
+      </c>
+      <c r="DL30">
         <v>-11400000.0</v>
       </c>
-      <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
+      <c r="DO30"/>
     </row>
-    <row r="31" spans="1:118">
+    <row r="31" spans="1:119">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
+        <v>-1299000.0</v>
+      </c>
+      <c r="C31">
         <v>-1190000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1400000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1465000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1007000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-873000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-713000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-684000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-541000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-566000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-241000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>84000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>79000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2770000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-262000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-432000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-264000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-383000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-514000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-345000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-408000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-313000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-355000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-718000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>176000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-597000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-411000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-664000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-844000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>145000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-783000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>63000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>9000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>51000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>19000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>171000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-30000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>18000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>74000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1062000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-63000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-39000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-47000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-42000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-52000.0</v>
       </c>
       <c r="AW31">
         <v>-52000.0</v>
       </c>
       <c r="AX31">
+        <v>-52000.0</v>
+      </c>
+      <c r="AY31">
         <v>-57000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-82000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-81000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-71000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-84000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-100000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-155000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-105000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-152000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-158000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-77000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-144000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-196000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-201000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-160000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-42000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-140000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-135000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-166000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-183000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-97000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>69714.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>14069.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-58108.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-31883.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-24540.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-56913.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-29708.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-137003.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-38848.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-199956.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-35901.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>57871.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>42677.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>45965.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>5845.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>3513.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>23651.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>11448.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-113319.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-41000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>10511.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-26175.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>165.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-33501.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-32679.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-46918.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-69883.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-108162.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-8916.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-41097.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-12060.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>17571.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>28799.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>173568.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>178106.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>151070.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DE31">
         <v>100000.0</v>
       </c>
       <c r="DF31">
+        <v>100000.0</v>
+      </c>
+      <c r="DG31">
         <v>200000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>300000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>100000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-3000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>400000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>6800000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-4700000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-3500000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-3400000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:118">
+    <row r="32" spans="1:119">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
+        <v>35392000.0</v>
+      </c>
+      <c r="C32">
         <v>34803000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>35193000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>34607000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>34038000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>33551000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>36906000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>35819000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>35021000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>35313000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>38001000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>37945000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>36161000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>36473000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>38144000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>37691000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>37292000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>38441000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>38298000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>37767000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>36425000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>35464000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>34774000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>33477000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>31166000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>33860000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>32623000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>32465000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>31414000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>31480000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>30639000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>30013000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>28017000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>31017000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>29897000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>28951000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>28435000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>30276000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>28368000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>27032000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>26114000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>27870000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>26365000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>25244000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>24464000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>26270000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>25124000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>23682000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>24001000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>26030000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>22923000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>22407000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>22354000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>24906000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>21996000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>21386000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>20632000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>22407000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>19112000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>18549000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>18316000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>19791000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>15883000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>16006000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>14139000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>17370000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>13842000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>13517000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>13594000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>16739741.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>12189801.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>13468639.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>11901081.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>13453896.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>10820669.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>13951875.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>11945359.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>12204981.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>10318280.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>13313356.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>10663436.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>9476383.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>8557643.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>10132125.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>7149618.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>6596614.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>6430100.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>9320349.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>6371326.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>7561000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>6742022.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>7993419.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>6128692.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>6057867.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>6222085.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>7317037.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>4799653.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>4048627.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>4111058.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>6104832.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>3367555.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>4090543.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>4205843.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>5017115.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>4638336.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>4454823.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>4600000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>5600000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>4300000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>3700000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>4600000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>5600000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>4000000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>3400000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>4600000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>4700000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>3500000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>3400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -34597,51 +34804,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
         <v>4233000.0</v>
       </c>
       <c r="C2">
         <v>6653000.0</v>
       </c>
       <c r="D2">
         <v>25026000.0</v>
       </c>
       <c r="E2">
         <v>54361000.0</v>
       </c>
       <c r="F2">
         <v>34690000.0</v>
       </c>
       <c r="G2">
         <v>13517000.0</v>
       </c>
       <c r="H2">
         <v>12991000.0</v>
       </c>
       <c r="I2">
         <v>34733000.0</v>
       </c>
@@ -34692,51 +34899,51 @@
       </c>
       <c r="Y2">
         <v>1080053.0</v>
       </c>
       <c r="Z2">
         <v>3218805.0</v>
       </c>
       <c r="AA2">
         <v>1149587.0</v>
       </c>
       <c r="AB2">
         <v>4900000.0</v>
       </c>
       <c r="AC2">
         <v>4700000.0</v>
       </c>
       <c r="AD2">
         <v>2800000.0</v>
       </c>
       <c r="AE2">
         <v>900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
         <v>10706000</v>
       </c>
       <c r="C3">
         <v>15448000</v>
       </c>
       <c r="D3">
         <v>15779000</v>
       </c>
       <c r="E3">
         <v>9835000</v>
       </c>
       <c r="F3">
         <v>5514000</v>
       </c>
       <c r="G3">
         <v>3984000</v>
       </c>
       <c r="H3">
         <v>4656000</v>
       </c>
       <c r="I3">
         <v>5971000</v>
       </c>
@@ -34787,51 +34994,51 @@
       </c>
       <c r="Y3">
         <v>1534080</v>
       </c>
       <c r="Z3">
         <v>1543286</v>
       </c>
       <c r="AA3">
         <v>6194318</v>
       </c>
       <c r="AB3">
         <v>4900000</v>
       </c>
       <c r="AC3">
         <v>7800000</v>
       </c>
       <c r="AD3">
         <v>300000</v>
       </c>
       <c r="AE3">
         <v>300000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-29153000.0</v>
       </c>
       <c r="F4">
         <v>19671000.0</v>
       </c>
       <c r="G4">
         <v>21173000.0</v>
       </c>
       <c r="H4">
         <v>526000.0</v>
       </c>
       <c r="I4">
         <v>-21742000.0</v>
       </c>
       <c r="J4">
         <v>1712000.0</v>
       </c>
       <c r="K4">
         <v>-9124000.0</v>
       </c>
@@ -34844,51 +35051,51 @@
       <c r="N4">
         <v>13806000.0</v>
       </c>
       <c r="O4">
         <v>204000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>3481000.0</v>
       </c>
       <c r="F5">
         <v>1295000.0</v>
       </c>
       <c r="G5">
         <v>-2195000.0</v>
       </c>
       <c r="H5">
         <v>-1159000.0</v>
       </c>
       <c r="I5">
         <v>-1398000.0</v>
       </c>
       <c r="J5">
         <v>-565000.0</v>
       </c>
       <c r="K5">
         <v>-535000.0</v>
       </c>
@@ -34901,51 +35108,51 @@
       <c r="N5">
         <v>-90000.0</v>
       </c>
       <c r="O5">
         <v>-459000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
         <v>-94000.0</v>
       </c>
       <c r="C6">
         <v>-2420000.0</v>
       </c>
       <c r="D6">
         <v>-18373000.0</v>
       </c>
       <c r="E6">
         <v>-29335000.0</v>
       </c>
       <c r="F6">
         <v>19671000.0</v>
       </c>
       <c r="G6">
         <v>21173000.0</v>
       </c>
       <c r="H6">
         <v>526000.0</v>
       </c>
       <c r="I6">
         <v>-21742000.0</v>
       </c>
@@ -34996,51 +35203,51 @@
       </c>
       <c r="Y6">
         <v>-88836.0</v>
       </c>
       <c r="Z6">
         <v>-2138752.0</v>
       </c>
       <c r="AA6">
         <v>2069218.0</v>
       </c>
       <c r="AB6">
         <v>-3800000.0</v>
       </c>
       <c r="AC6">
         <v>-1200000.0</v>
       </c>
       <c r="AD6">
         <v>12500000.0</v>
       </c>
       <c r="AE6">
         <v>-3300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
         <v>916000.0</v>
       </c>
       <c r="C7">
         <v>3842000.0</v>
       </c>
       <c r="D7">
         <v>1025000.0</v>
       </c>
       <c r="E7">
         <v>-3351000.0</v>
       </c>
       <c r="F7">
         <v>1841000.0</v>
       </c>
       <c r="G7">
         <v>-4612000.0</v>
       </c>
       <c r="H7">
         <v>616000.0</v>
       </c>
       <c r="I7">
         <v>1450000.0</v>
       </c>
@@ -35091,51 +35298,51 @@
       </c>
       <c r="Y7">
         <v>-1944467.0</v>
       </c>
       <c r="Z7">
         <v>-866451.0</v>
       </c>
       <c r="AA7">
         <v>-2377421.0</v>
       </c>
       <c r="AB7">
         <v>1100000.0</v>
       </c>
       <c r="AC7">
         <v>600000.0</v>
       </c>
       <c r="AD7">
         <v>-1600000.0</v>
       </c>
       <c r="AE7">
         <v>2300000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-733000.0</v>
       </c>
       <c r="F8">
         <v>343000.0</v>
       </c>
       <c r="G8">
         <v>-2271000.0</v>
       </c>
       <c r="H8">
         <v>311000.0</v>
       </c>
       <c r="I8">
         <v>2767000.0</v>
       </c>
       <c r="J8">
         <v>-2340000.0</v>
       </c>
       <c r="K8">
         <v>-1137000.0</v>
       </c>
@@ -35148,51 +35355,51 @@
       <c r="N8">
         <v>584000.0</v>
       </c>
       <c r="O8">
         <v>-890000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
         <v>-53000.0</v>
       </c>
       <c r="C9">
         <v>1757000.0</v>
       </c>
       <c r="D9">
         <v>2084000.0</v>
       </c>
       <c r="E9">
         <v>-733000.0</v>
       </c>
       <c r="F9">
         <v>343000.0</v>
       </c>
       <c r="G9">
         <v>-2271000.0</v>
       </c>
       <c r="H9">
         <v>311000.0</v>
       </c>
       <c r="I9">
         <v>2767000.0</v>
       </c>
@@ -35223,51 +35430,51 @@
       <c r="R9">
         <v>1396000.0</v>
       </c>
       <c r="S9">
         <v>636344.0</v>
       </c>
       <c r="T9">
         <v>616000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>2161000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-1.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-1127000.0</v>
       </c>
       <c r="G10">
         <v>543000.0</v>
       </c>
       <c r="H10">
         <v>277000.0</v>
       </c>
       <c r="I10">
         <v>-1399000.0</v>
       </c>
       <c r="J10">
         <v>1317000.0</v>
       </c>
       <c r="K10">
         <v>-188000.0</v>
       </c>
@@ -35294,51 +35501,51 @@
       </c>
       <c r="S10">
         <v>13864123.0</v>
       </c>
       <c r="T10">
         <v>900000.0</v>
       </c>
       <c r="U10"/>
       <c r="V10">
         <v>29000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>961000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-3530000.0</v>
       </c>
       <c r="F11">
         <v>203000.0</v>
       </c>
       <c r="G11">
         <v>-406000.0</v>
       </c>
       <c r="H11">
         <v>1464000.0</v>
       </c>
       <c r="I11">
         <v>81000.0</v>
       </c>
       <c r="J11">
         <v>2099000.0</v>
       </c>
       <c r="K11">
         <v>1173000.0</v>
       </c>
@@ -35359,51 +35566,51 @@
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>257000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11">
         <v>931000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11">
         <v>112000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-30000.0</v>
       </c>
       <c r="F12">
         <v>663000.0</v>
       </c>
       <c r="G12">
         <v>743000.0</v>
       </c>
       <c r="H12">
         <v>2356000.0</v>
       </c>
       <c r="I12">
         <v>2888000.0</v>
       </c>
       <c r="J12">
         <v>1368000.0</v>
       </c>
       <c r="K12">
         <v>2599000.0</v>
       </c>
@@ -35416,51 +35623,51 @@
       <c r="N12">
         <v>1078000.0</v>
       </c>
       <c r="O12">
         <v>568000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-21000.0</v>
       </c>
       <c r="F13">
         <v>-378000.0</v>
       </c>
       <c r="G13">
         <v>208000.0</v>
       </c>
       <c r="H13">
         <v>-450000.0</v>
       </c>
       <c r="I13">
         <v>-1512000.0</v>
       </c>
       <c r="J13">
         <v>1194000.0</v>
       </c>
       <c r="K13">
         <v>-95000.0</v>
       </c>
@@ -35469,51 +35676,51 @@
       </c>
       <c r="M13">
         <v>-369000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
         <v>7624000.0</v>
       </c>
       <c r="C14">
         <v>6022000.0</v>
       </c>
       <c r="D14">
         <v>5899000.0</v>
       </c>
       <c r="E14">
         <v>5277000.0</v>
       </c>
       <c r="F14">
         <v>6374000.0</v>
       </c>
       <c r="G14">
         <v>7505000.0</v>
       </c>
       <c r="H14">
         <v>5539000.0</v>
       </c>
       <c r="I14">
         <v>5463000.0</v>
       </c>
@@ -35564,51 +35771,51 @@
       </c>
       <c r="Y14">
         <v>1674856.0</v>
       </c>
       <c r="Z14">
         <v>1916740.0</v>
       </c>
       <c r="AA14">
         <v>1269535.0</v>
       </c>
       <c r="AB14">
         <v>800000.0</v>
       </c>
       <c r="AC14">
         <v>400000.0</v>
       </c>
       <c r="AD14">
         <v>200000.0</v>
       </c>
       <c r="AE14">
         <v>200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
         <v>10978000.0</v>
       </c>
       <c r="C15">
         <v>11453000.0</v>
       </c>
       <c r="D15">
         <v>36366000.0</v>
       </c>
       <c r="E15">
         <v>20961000.0</v>
       </c>
       <c r="F15">
         <v>9159000.0</v>
       </c>
       <c r="G15">
         <v>10517000.0</v>
       </c>
       <c r="H15">
         <v>31299000.0</v>
       </c>
       <c r="I15">
         <v>16859000.0</v>
       </c>
@@ -35645,51 +35852,51 @@
       <c r="T15">
         <v>3323714.0</v>
       </c>
       <c r="U15">
         <v>2756057.0</v>
       </c>
       <c r="V15">
         <v>2258000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15">
         <v>4400000.0</v>
       </c>
       <c r="AE15">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
         <v>4139000.0</v>
       </c>
       <c r="C16">
         <v>4233000.0</v>
       </c>
       <c r="D16">
         <v>6653000.0</v>
       </c>
       <c r="E16">
         <v>25026000.0</v>
       </c>
       <c r="F16">
         <v>54361000.0</v>
       </c>
       <c r="G16">
         <v>34690000.0</v>
       </c>
       <c r="H16">
         <v>13517000.0</v>
       </c>
       <c r="I16">
         <v>12991000.0</v>
       </c>
@@ -35740,51 +35947,51 @@
       </c>
       <c r="Y16">
         <v>991217.0</v>
       </c>
       <c r="Z16">
         <v>1080053.0</v>
       </c>
       <c r="AA16">
         <v>3218805.0</v>
       </c>
       <c r="AB16">
         <v>1100000.0</v>
       </c>
       <c r="AC16">
         <v>3500000.0</v>
       </c>
       <c r="AD16">
         <v>15300000.0</v>
       </c>
       <c r="AE16">
         <v>-2400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>3000.0</v>
       </c>
       <c r="G17">
         <v>-236000.0</v>
       </c>
       <c r="H17">
         <v>611000.0</v>
       </c>
       <c r="I17">
         <v>-1122000.0</v>
       </c>
       <c r="J17">
         <v>855000.0</v>
       </c>
       <c r="K17">
         <v>285000.0</v>
       </c>
       <c r="L17">
         <v>-1588000.0</v>
@@ -35795,51 +36002,51 @@
       <c r="N17">
         <v>-497000.0</v>
       </c>
       <c r="O17">
         <v>107000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
         <v>15744000.0</v>
       </c>
       <c r="C18">
         <v>19177000.0</v>
       </c>
       <c r="D18">
         <v>22334000.0</v>
       </c>
       <c r="E18">
         <v>26430000.0</v>
       </c>
       <c r="F18">
         <v>40830000.0</v>
       </c>
       <c r="G18">
         <v>36652000.0</v>
       </c>
       <c r="H18">
         <v>36261000.0</v>
       </c>
       <c r="I18">
         <v>33877000.0</v>
       </c>
@@ -35890,51 +36097,51 @@
       </c>
       <c r="Y18">
         <v>2750003.0</v>
       </c>
       <c r="Z18">
         <v>1536366.0</v>
       </c>
       <c r="AA18">
         <v>-4171006.0</v>
       </c>
       <c r="AB18">
         <v>-1400000.0</v>
       </c>
       <c r="AC18">
         <v>-3800000.0</v>
       </c>
       <c r="AD18">
         <v>1200000.0</v>
       </c>
       <c r="AE18">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-20281000.0</v>
       </c>
       <c r="D19">
         <v>-13974000.0</v>
       </c>
       <c r="E19">
         <v>-9835000.0</v>
       </c>
       <c r="F19">
         <v>-8514000.0</v>
       </c>
       <c r="G19">
         <v>-3724000.0</v>
       </c>
       <c r="H19">
         <v>-4656000.0</v>
       </c>
       <c r="I19">
         <v>-5971000.0</v>
       </c>
       <c r="J19">
         <v>-1300000.0</v>
@@ -35947,86 +36154,86 @@
       </c>
       <c r="M19">
         <v>-1300000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
         <v>16245000.0</v>
       </c>
       <c r="C21">
         <v>25993000.0</v>
       </c>
       <c r="D21">
         <v>14182000.0</v>
       </c>
       <c r="E21">
         <v>-4397000.0</v>
       </c>
       <c r="F21">
         <v>-4093000.0</v>
       </c>
       <c r="G21">
         <v>-3604000.0</v>
       </c>
       <c r="H21">
         <v>-3715000.0</v>
       </c>
       <c r="I21">
         <v>36585000.0</v>
       </c>
@@ -36045,51 +36252,51 @@
       <c r="N21">
         <v>-2222000.0</v>
       </c>
       <c r="O21">
         <v>-2158000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
         <v>11600000.0</v>
       </c>
       <c r="C22">
         <v>24783000.0</v>
       </c>
       <c r="D22">
         <v>30971000.0</v>
       </c>
       <c r="E22">
         <v>31800000.0</v>
       </c>
       <c r="F22">
         <v>37466000.0</v>
       </c>
       <c r="G22">
         <v>37260000.0</v>
       </c>
       <c r="H22">
         <v>32406000.0</v>
       </c>
       <c r="I22">
         <v>30047000.0</v>
       </c>
@@ -36140,51 +36347,51 @@
       </c>
       <c r="Y22">
         <v>3850103.0</v>
       </c>
       <c r="Z22">
         <v>1670321.0</v>
       </c>
       <c r="AA22">
         <v>2716727.0</v>
       </c>
       <c r="AB22">
         <v>1500000.0</v>
       </c>
       <c r="AC22">
         <v>500000.0</v>
       </c>
       <c r="AD22">
         <v>3200000.0</v>
       </c>
       <c r="AE22">
         <v>2300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
         <v>-923000.0</v>
       </c>
       <c r="C23">
         <v>-359000.0</v>
       </c>
       <c r="D23">
         <v>576000.0</v>
       </c>
       <c r="E23">
         <v>-2232000.0</v>
       </c>
       <c r="F23">
         <v>-721000.0</v>
       </c>
       <c r="G23">
         <v>-1086000.0</v>
       </c>
       <c r="H23">
         <v>19897000.0</v>
       </c>
       <c r="I23">
         <v>-2040000.0</v>
       </c>
@@ -36235,51 +36442,51 @@
       </c>
       <c r="Y23">
         <v>-128263.0</v>
       </c>
       <c r="Z23">
         <v>-128263.0</v>
       </c>
       <c r="AA23">
         <v>1819271.0</v>
       </c>
       <c r="AB23">
         <v>-2700000.0</v>
       </c>
       <c r="AC23">
         <v>-100000.0</v>
       </c>
       <c r="AD23">
         <v>100000.0</v>
       </c>
       <c r="AE23">
         <v>-1200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>1000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>-3000000.0</v>
       </c>
       <c r="G24">
         <v>260000.0</v>
       </c>
       <c r="H24">
         <v>260000.0</v>
       </c>
       <c r="I24">
         <v>-5971000.0</v>
       </c>
       <c r="J24">
         <v>-1550000.0</v>
       </c>
       <c r="K24">
         <v>223000.0</v>
       </c>
@@ -36312,51 +36519,51 @@
       <c r="V24">
         <v>2000.0</v>
       </c>
       <c r="W24">
         <v>4863.0</v>
       </c>
       <c r="X24">
         <v>3000.0</v>
       </c>
       <c r="Y24">
         <v>1420.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>27978.0</v>
       </c>
       <c r="AB24">
         <v>-100000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
         <v>545000.0</v>
       </c>
       <c r="C25">
         <v>100000.0</v>
       </c>
       <c r="D25">
         <v>-102000.0</v>
       </c>
       <c r="E25">
         <v>3068000.0</v>
       </c>
       <c r="F25">
         <v>7000.0</v>
       </c>
       <c r="G25">
         <v>-248000.0</v>
       </c>
       <c r="H25">
         <v>-6000.0</v>
       </c>
       <c r="I25">
         <v>186000.0</v>
       </c>
@@ -36405,51 +36612,51 @@
       <c r="X25">
         <v>1000.0</v>
       </c>
       <c r="Y25">
         <v>174508.0</v>
       </c>
       <c r="Z25">
         <v>52925.0</v>
       </c>
       <c r="AA25">
         <v>32581.0</v>
       </c>
       <c r="AB25">
         <v>100000.0</v>
       </c>
       <c r="AC25">
         <v>2500000.0</v>
       </c>
       <c r="AD25"/>
       <c r="AE25">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
         <v>-20180000.0</v>
       </c>
       <c r="C26">
         <v>-30945000.0</v>
       </c>
       <c r="D26">
         <v>-19099000.0</v>
       </c>
       <c r="E26">
         <v>-27616000.0</v>
       </c>
       <c r="F26">
         <v>-4142000.0</v>
       </c>
       <c r="G26">
         <v>1734000.0</v>
       </c>
       <c r="H26">
         <v>-1103000.0</v>
       </c>
       <c r="I26">
         <v>-72370000.0</v>
       </c>
@@ -36494,51 +36701,51 @@
       </c>
       <c r="W26">
         <v>-2886407.0</v>
       </c>
       <c r="X26">
         <v>-274000.0</v>
       </c>
       <c r="Y26">
         <v>-92634.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26">
         <v>-12000.0</v>
       </c>
       <c r="AB26">
         <v>-300000.0</v>
       </c>
       <c r="AC26">
         <v>-1100000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
         <v>3312000.0</v>
       </c>
       <c r="C27">
         <v>284000.0</v>
       </c>
       <c r="D27">
         <v>935000.0</v>
       </c>
       <c r="E27">
         <v>1200000.0</v>
       </c>
       <c r="F27">
         <v>623000.0</v>
       </c>
       <c r="G27">
         <v>680000.0</v>
       </c>
       <c r="H27">
         <v>1224000.0</v>
       </c>
       <c r="I27">
         <v>1514000.0</v>
       </c>
@@ -36577,51 +36784,51 @@
       </c>
       <c r="U27">
         <v>47566.0</v>
       </c>
       <c r="V27">
         <v>197000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27">
         <v>165000.0</v>
       </c>
       <c r="Y27">
         <v>29612.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27">
         <v>25725.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
         <v>-15838000.0</v>
       </c>
       <c r="C28">
         <v>-16764000.0</v>
       </c>
       <c r="D28">
         <v>-40707000.0</v>
       </c>
       <c r="E28">
         <v>-55583000.0</v>
       </c>
       <c r="F28">
         <v>-18162000.0</v>
       </c>
       <c r="G28">
         <v>-15503000.0</v>
       </c>
       <c r="H28">
         <v>-36346000.0</v>
       </c>
       <c r="I28">
         <v>-54497000.0</v>
       </c>
@@ -36672,51 +36879,51 @@
       </c>
       <c r="Y28">
         <v>473132.0</v>
       </c>
       <c r="Z28">
         <v>132798.0</v>
       </c>
       <c r="AA28">
         <v>1932179.0</v>
       </c>
       <c r="AB28">
         <v>500000.0</v>
       </c>
       <c r="AC28">
         <v>-1200000.0</v>
       </c>
       <c r="AD28">
         <v>12500000.0</v>
       </c>
       <c r="AE28">
         <v>-3300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
         <v>26450000.0</v>
       </c>
       <c r="C29">
         <v>34625000.0</v>
       </c>
       <c r="D29">
         <v>38113000.0</v>
       </c>
       <c r="E29">
         <v>36265000.0</v>
       </c>
       <c r="F29">
         <v>46344000.0</v>
       </c>
       <c r="G29">
         <v>40636000.0</v>
       </c>
       <c r="H29">
         <v>40917000.0</v>
       </c>
       <c r="I29">
         <v>39848000.0</v>
       </c>
@@ -36767,51 +36974,51 @@
       </c>
       <c r="Y29">
         <v>4284083.0</v>
       </c>
       <c r="Z29">
         <v>3079652.0</v>
       </c>
       <c r="AA29">
         <v>2023312.0</v>
       </c>
       <c r="AB29">
         <v>3500000.0</v>
       </c>
       <c r="AC29">
         <v>4000000.0</v>
       </c>
       <c r="AD29">
         <v>1500000.0</v>
       </c>
       <c r="AE29">
         <v>6300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
         <v>-10706000.0</v>
       </c>
       <c r="C30">
         <v>-20281000.0</v>
       </c>
       <c r="D30">
         <v>-15778000.0</v>
       </c>
       <c r="E30">
         <v>-9835000.0</v>
       </c>
       <c r="F30">
         <v>-8514000.0</v>
       </c>
       <c r="G30">
         <v>-3724000.0</v>
       </c>
       <c r="H30">
         <v>-4656000.0</v>
       </c>
       <c r="I30">
         <v>-5971000.0</v>
       </c>
@@ -36879,1243 +37086,1252 @@
       <c r="AE30">
         <v>-1200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK30"/>
+  <dimension ref="A1:DL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
+        <v>2547000.0</v>
+      </c>
+      <c r="C2">
         <v>4139000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2219000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5274000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2502000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4233000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3461000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>485000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1699000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6653000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3828000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22496000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23724000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25026000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28392000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32974000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>47290000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>54361000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>52482000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>48899000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>43454000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34690000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21855000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11957000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10021000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13517000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8358000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4020000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2641000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12991000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7273000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6698000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>35478000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>34733000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>35750000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>31628000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>34664000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>33021000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>28878000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>27192000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25366000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>42145000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>37580000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>40555000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>37010000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>40042000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>39063000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>31539000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>26453000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>22092000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18934000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10802000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9234000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>8286000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>15026000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11168000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>7872000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8082000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6223000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4464000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3316000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3519000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3195000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7236000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6261000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2512000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1460000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>403613.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>619958.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1108853.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>677108.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1308550.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1485661.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3355141.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2059265.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2122130.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1357874.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>876360.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1387119.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>574737.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1030900.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>843959.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1036406.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3125306.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5325569.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3647693.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2543435.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3941956.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5227000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3441000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3946721.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2698477.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1257424.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>991217.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1658296.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1869979.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1232568.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1080053.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2923770.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1136955.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2672591.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3218805.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4912438.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3723782.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>330404.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1149587.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>4000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>4900000.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>3900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>4700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
+        <v>1324000</v>
+      </c>
+      <c r="C3">
         <v>1834000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1121000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3589000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3010000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2986000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4444000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1596000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5270000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4138000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3770000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4470000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4340000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3199000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1966000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3983000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1344000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2542000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1717000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>992000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1567000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1238000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1549000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1008000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>837000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>590000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1227000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1149000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1146000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1134000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1113000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2085000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1475000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1298000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1221000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1207000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>965000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1425000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>907000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>849000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1133000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1084000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>732000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>575000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>875000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>757000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>392000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>675000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>820000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>605000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>627000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>595000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>550000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>416000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>458000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>606000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>651000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>633000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>536000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>969000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>547000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>760000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>442000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>509000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>249000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>339000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>385000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>440758</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1307173</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>776069</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>544000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>920778</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>620070</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>727503</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>893068</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>342104</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>345073</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>375959</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>405667</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>254517</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>419064</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>373880</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>362166</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>258394</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>246285</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>221155</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>177563</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>284997</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>527247</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1077000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>386558</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>360395</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>430607</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>505440</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>232337</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>341729</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>694486</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>265528</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>273256</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>432835</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>292155</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>545040</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1148433</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1636484</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2193525</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1215876</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1800000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>3800000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>800000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2100000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>900000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>600000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>6000000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>300000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>50000</v>
       </c>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-1228000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1302000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-3408000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-4406000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-14229000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-7110000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1879000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>3583000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>5445000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>8764000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>12835000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>9898000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>1936000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-3496000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>5159000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>4338000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>1379000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-10350000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>5718000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>575000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-28780000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>745000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1017000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>4122000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-3036000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>1643000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>4143000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1686000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1826000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-16779000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>4565000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-2975000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>3545000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-3032000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>979000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>7524000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>5086000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>4361000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>3158000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>8132000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>1568000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>948000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
@@ -38132,193 +38348,194 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-551000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3245000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2438000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2897000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-613000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1241000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-753000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1529000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-721000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1240000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1192000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>15000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-189000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-829000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4491000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2781000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-277000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>828000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>233000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>760000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1983000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-408000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>709000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>422000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1156000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-540000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-220000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>322000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-383000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-254000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>486000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>317000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-222000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-374000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>174000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>186000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>119000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-481000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>356000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>73000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>113000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-632000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
@@ -38335,885 +38552,892 @@
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
+      <c r="DL5"/>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
+        <v>780000.0</v>
+      </c>
+      <c r="C6">
         <v>-1592000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1920000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3055000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2772000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1731000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>772000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2976000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1214000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4954000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2825000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-18668000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1228000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1302000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3366000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4582000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-14316000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7071000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1879000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3583000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5445000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8764000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12835000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9898000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1936000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3496000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5159000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4338000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1379000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10350000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5718000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>575000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-28780000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>745000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1017000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4122000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3036000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1643000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4143000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1686000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1826000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-16779000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4565000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2975000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3545000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-3032000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>979000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7524000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5086000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4361000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3158000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8132000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1568000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>948000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6740000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3858000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3296000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-210000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1859000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1759000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1148000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-203000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>324000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-4041000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>975000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3749000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1052000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1056387.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-216345.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-488895.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>431745.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-631442.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-177111.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1869480.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1295877.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-62865.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>764256.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>481514.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-510759.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>812382.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-456163.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>186941.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-192406.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-2088900.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-2200263.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1677876.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1104258.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-1398521.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-1285044.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1786000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-505721.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1248244.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1441053.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>266207.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-667079.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-211683.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>637411.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>152515.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-1843717.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1786815.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-1535636.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-546214.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-1693633.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1188656.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>3393378.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-819183.0</v>
       </c>
-      <c r="DC6"/>
-      <c r="DD6">
+      <c r="DD6"/>
+      <c r="DE6">
         <v>-1400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-1500000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-1200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-2500000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
+        <v>-4902000.0</v>
+      </c>
+      <c r="C7">
         <v>246000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1375000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6540000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1346000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2903000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1463000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1874000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-969000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4371000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1408000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>268000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-656000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2969000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>519000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>551000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1452000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>786000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2271000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>287000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3039000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5143000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-467000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-925000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-9658000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1249000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2575000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-600000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2608000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>4701000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1695000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-360000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1196000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-915000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>5256000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-4766000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-381000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1832000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>492000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>476000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-3299000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1576000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-2000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2620000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-3722000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-222000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>3540000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1074000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1281000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-888000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>4292000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1776000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-2607000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>311000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>931000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1102000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-3551000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-683000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>1699000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>452000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1741000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1464000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-325000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>142000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1620000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-362000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-1107275.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>1506552.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1046277.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>233210.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>1578034.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>2546718.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-915452.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>2032257.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-627125.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>559818.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>1941806.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>1273857.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>509839.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-904216.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-609612.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-281109.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-706648.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>637211.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>1080546.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>109214.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-1322016.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-662264.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>2164000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-1245033.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>770781.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>741236.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1176016.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-1620052.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-456807.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>8234.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>124158.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>926378.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-293669.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>307349.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>140204.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-1048909.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-60036.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-1253447.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-15029.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-1300000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>300000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>1100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>1000000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-3200000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-900000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>200000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>1300000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>13900000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>2328000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>242000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>922000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-2269000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2778000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-2164000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2531000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-2148000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>169000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-209000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>3559000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>2552000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-2496000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-5886000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>3654000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-255000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>846000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-3934000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>4608000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-5796000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>3560000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>395000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-42000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>1000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>722000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-3021000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>2919000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-2475000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>2553000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-4134000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>2899000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-2460000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>1409000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-4015000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>2795000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>1023000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>240000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-1078000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>1104000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>2884000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-474000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-2930000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
@@ -39230,1180 +39454,1187 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
+        <v>1509000.0</v>
+      </c>
+      <c r="C9">
         <v>275000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1641000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-332000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1090000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-272000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-569000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1070000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1251000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2090000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2576000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2328000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>242000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>922000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2269000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2778000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2164000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2531000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2148000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>169000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-209000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4472000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2552000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>275000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-5886000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3654000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-255000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>846000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3934000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4609000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-5797000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3560000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>395000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>111000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-357000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>430000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2647000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3153000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2972000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2942000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-4167000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3324000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2834000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1571000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-3838000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2873000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>441000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>675000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1075000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>260000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3258000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-251000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-2297000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2005000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-1009000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>465000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2340000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1144000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-808000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1308000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-3708000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>595000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-398000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>186000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-2872000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>3254000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-1003282.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>2297997.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-3152715.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>636000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-3171809000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>616000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-2155711000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-236344000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>-255950000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2161000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>1397000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1649000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2058063000.0</v>
       </c>
-      <c r="CM9"/>
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9">
         <v>2174000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>628000.0</v>
       </c>
-      <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9">
         <v>117000.0</v>
       </c>
-      <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
-      <c r="CZ9">
+      <c r="CZ9"/>
+      <c r="DA9">
         <v>1262000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>618000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1044000.0</v>
       </c>
-      <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
-      <c r="DK9">
+      <c r="DK9"/>
+      <c r="DL9">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-1450000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1554000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-104000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-1156000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1489000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1682000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-164000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1461000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1074000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3231000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3075000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-839000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1220000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2740000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2844000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1543000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1822000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1887000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2877000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2608000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1237000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-8000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2520000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>76000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1356000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1457000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-163000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-194000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2192000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-942000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-484000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-395000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2054000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-846000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1116000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1653000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>755000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-169000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2503000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>361000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2104000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-1343000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1497000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1171000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>211000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>43000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-403000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1042000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>61000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>916000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-2838000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>364527.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>330358.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>913115.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>603000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>679000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>199000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2953379828.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>900000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>904000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>283000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2286125156.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>517852351.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>29000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>12499827.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>59000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-2478168000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>961000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>250000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>788000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>473000.0</v>
       </c>
-      <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>346000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>21000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
+      <c r="DL10"/>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1772000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2347000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3760000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-109000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1614000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1953000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-992000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1652000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1244000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2008000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2776000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3294000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1760000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1648000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2086000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>49000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1169000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>498000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-141000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3342000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1937000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1183000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1582000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4833000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-4332000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3180000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-867000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2645000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1694000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1089000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1809000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2141000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1433000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>667000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-3191000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2331000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>715000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>278000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-2348000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1335000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1416000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>956000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1086000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1130000.0</v>
       </c>
-      <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>1228000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1667000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1237000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>313000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11">
         <v>773000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>908000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>321000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>420000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>710000.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>369000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>257000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>39000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>90000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>195000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>931000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>458000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>764000.0</v>
       </c>
-      <c r="CH11"/>
       <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>86000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>162000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>475000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>112000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>176000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>109000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>41000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>212000.0</v>
       </c>
-      <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>16000.0</v>
       </c>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
+      <c r="DL11"/>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>37000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>51000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>488000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-63000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-342000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-113000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>297000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-80000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>99000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>153000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-20000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-181000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>184000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>760000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>742000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>744000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>573000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>297000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-56000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>859000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1250000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>835000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-201000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>318000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>354000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>897000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>188000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>488000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>731000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1192000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-1393000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>336000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-53000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>805000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>710000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>201000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>159000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>56000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>154000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>358000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>279000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>287000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>133000.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-4040000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1030000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1866000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>639000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1496000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-742000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1128000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1895000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-403000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1470000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1038000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3548000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3772000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-1048000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>965000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2632000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2999000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1429000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1821000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1685000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-3077000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1194000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>879000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-300000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2146000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-95000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>962000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-369000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -40427,1162 +40658,1172 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
+        <v>2121000.0</v>
+      </c>
+      <c r="C14">
         <v>2169000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2145000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2195000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1742000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1542000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1516000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1546000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1513000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1447000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1430000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1554000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1521000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1394000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1375000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1296000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1290000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1316000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1357000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1399000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1634000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1984000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2882000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1846000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1405000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1371000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1254000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1430000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1440000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1415000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1467000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1388000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1325000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1283000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1210000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1132000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1138000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1106000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1079000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1086000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1092000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>968000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1070000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1024000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1015000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>994000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>949000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>926000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>935000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>944000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>906000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>932000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>950000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1093000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1149000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1214000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1243000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1275000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1312000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1235000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1243000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1322000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1225000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1059000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1098000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>929000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>900941.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>890796.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1110263.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>682561.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>660800.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>675913.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>666367.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>660874.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>671728.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>623095.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>627169.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>689303.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>599758.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>500434.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>470174.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>428318.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>455971.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>453725.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>423986.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>525993.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>538323.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>489305.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>464000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>477158.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>535904.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>482242.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>445696.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>451616.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>400884.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>417678.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>404678.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>539654.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>509139.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>464816.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>403131.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>287822.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>352237.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>356288.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>273188.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD14">
         <v>200000.0</v>
       </c>
       <c r="DE14">
         <v>200000.0</v>
       </c>
       <c r="DF14">
         <v>200000.0</v>
       </c>
       <c r="DG14">
         <v>200000.0</v>
       </c>
       <c r="DH14">
+        <v>200000.0</v>
+      </c>
+      <c r="DI14">
         <v>100000.0</v>
       </c>
-      <c r="DI14"/>
-      <c r="DJ14">
+      <c r="DJ14"/>
+      <c r="DK14">
         <v>100000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
+        <v>3606000.0</v>
+      </c>
+      <c r="C15">
         <v>3625000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2698000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2776000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2734000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2770000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2817000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2864000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2866000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2906000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2947000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>27512000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2951000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2956000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5926000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5944000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6047000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3044000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3054000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3052000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10517000.0</v>
       </c>
       <c r="W15">
         <v>10517000.0</v>
       </c>
       <c r="X15">
         <v>10517000.0</v>
       </c>
       <c r="Y15">
+        <v>10517000.0</v>
+      </c>
+      <c r="Z15">
         <v>5278000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5239000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4735000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4727000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4725000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>17112000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4209000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4205000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4224000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4218000.0</v>
       </c>
       <c r="AJ15">
         <v>4218000.0</v>
       </c>
       <c r="AK15">
         <v>4218000.0</v>
       </c>
       <c r="AL15">
+        <v>4218000.0</v>
+      </c>
+      <c r="AM15">
         <v>4213000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3372000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3371000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3369000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>18440000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2509000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2516000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2518000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2511000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10054000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
-        <v>2142000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>2142000.0</v>
       </c>
       <c r="BA15">
         <v>2142000.0</v>
       </c>
       <c r="BB15">
         <v>2142000.0</v>
       </c>
       <c r="BC15">
+        <v>2142000.0</v>
+      </c>
+      <c r="BD15">
         <v>12064000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1774000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1763000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1762000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1479000.0</v>
       </c>
       <c r="BI15">
         <v>1479000.0</v>
       </c>
       <c r="BJ15">
+        <v>1479000.0</v>
+      </c>
+      <c r="BK15">
         <v>1477000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1267000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1265000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1264000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1066000.0</v>
       </c>
       <c r="BP15">
         <v>1066000.0</v>
       </c>
       <c r="BQ15">
+        <v>1066000.0</v>
+      </c>
+      <c r="BR15">
         <v>1065000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1066000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>929306.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>936807.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>935728.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>969245.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>831173.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>830891.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>831255.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>830395.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>689193.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>688451.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>690706.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>687707.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2258000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>560421.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>574885.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>575420.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
+      <c r="DL15"/>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
+        <v>3327000.0</v>
+      </c>
+      <c r="C16">
         <v>2547000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4139000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2219000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5274000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2502000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4233000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3461000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>485000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1699000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6653000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3828000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>22496000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23724000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>25026000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>28392000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>32974000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>47290000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>54361000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>52482000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>48899000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>43454000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>34690000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21855000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11957000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10021000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13517000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8358000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4020000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2641000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>12991000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7273000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6698000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>35478000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>34733000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>35750000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>31628000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>34664000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>33021000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>28878000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27192000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>25366000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>42145000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>37580000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>40555000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>37010000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>40042000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>39063000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>31539000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>26453000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>22092000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>18934000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>10802000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>9234000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>8286000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>15026000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>11168000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7872000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8082000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>6223000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4464000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3316000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3519000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3195000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7236000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6261000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2512000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1460000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>403613.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>619958.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1108853.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>677108.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1308550.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1485661.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3355142.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2059265.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2122130.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1357874.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>876360.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1387119.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>574737.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1030900.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>844000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1036406.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3125306.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>5325569.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3647693.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2543435.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>3941956.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>5227000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3441000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3946721.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2698477.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1257424.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>991217.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1658296.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1869979.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1232568.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1080053.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2923770.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1136955.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2672591.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3218805.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4912438.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3723782.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>330404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DD16">
         <v>1100000.0</v>
       </c>
       <c r="DE16">
+        <v>1100000.0</v>
+      </c>
+      <c r="DF16">
         <v>2500000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>3600000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-1200000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-500000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-2500000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>3900000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>4700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>4000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-69000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>45000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>23000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>88000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>150000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>419000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-893000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>214000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-124000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>217000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>304000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-777000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>250000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-261000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-334000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>27000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>429000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>313000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>86000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-199000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-202000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>89000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>597000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-393000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-653000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>176000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-718000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-421000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-420000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>284000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-237000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-256000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>115000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-219000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-137000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
@@ -41599,517 +41840,521 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
+        <v>62000.0</v>
+      </c>
+      <c r="C18">
         <v>5346000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6058000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>10175000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4149000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3660000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1935000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7826000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1517000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7899000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7938000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5347000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4495000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4554000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>6138000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>6067000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>8477000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>5748000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>10357000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7712000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9591000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>13170000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>14668000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9508000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7543000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4933000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>10716000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>11719000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7660000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>6166000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>12799000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5460000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>8688000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6930000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>5390000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>9653000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1512000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>6718000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>7917000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>5945000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>6058000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2950000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6378000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>4968000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>6780000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>821000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5189000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>8567000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>5391000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>4558000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3350000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>8774000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2318000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>2685000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>5080000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>5187000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>5069000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1448000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3582000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>5136000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3835000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>3116000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1807000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>2691000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2654000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>5912000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>3008000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>2188628.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>2939830.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>2620542.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2826509.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>3799235.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>4335250.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1402037.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>3299007.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>2539716.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>2773198.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>3997989.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>704499.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>3247825.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>549145.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>857583.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>1411174.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>1646606.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>1832038.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>2210182.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>2054949.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>779718.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>264255.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>2651000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>387253.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>2351785.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>1753348.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>2089614.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>328859.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>1104886.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>665333.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>650925.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-305610.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>753984.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>561964.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>526028.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-803192.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-494891.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-2465977.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-406946.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>1400000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-2500000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>500000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-800000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>500000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-600000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-5300000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>1600000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-1140000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-3589000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3010000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2986000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4444000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6429000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5270000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4138000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3770000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4470000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4339000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3199000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1966000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3983000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1344000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2542000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1717000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-992000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1567000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4238000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1549000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-748000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-837000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-590000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1227000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1149000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1146000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1134000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
-[...1 lines deleted...]
-      </c>
+      <c r="AI19"/>
       <c r="AJ19">
         <v>-1300000.0</v>
       </c>
       <c r="AK19">
         <v>-1300000.0</v>
       </c>
       <c r="AL19">
         <v>-1300000.0</v>
       </c>
       <c r="AM19">
         <v>-1300000.0</v>
       </c>
-      <c r="AN19"/>
+      <c r="AN19">
+        <v>-1300000.0</v>
+      </c>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-1300000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-1300000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -42133,54 +42378,55 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -42252,207 +42498,210 @@
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
-        <v>-1033000.0</v>
+        <v>11967000.0</v>
       </c>
       <c r="C21">
         <v>-1033000.0</v>
       </c>
       <c r="D21">
+        <v>-1033000.0</v>
+      </c>
+      <c r="E21">
         <v>-949000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15718000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2509000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9056000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11433000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-1122000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1114000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1189000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1081000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1067000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1060000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1044000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1026000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1138000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1009000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-993000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1011000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-641000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-959000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-948000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1930000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1669000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>832000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-954000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-930000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>39564000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1095000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-653000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-442000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-643000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-843000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-426000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-619000.0</v>
       </c>
       <c r="AP21">
         <v>-619000.0</v>
       </c>
       <c r="AQ21">
+        <v>-619000.0</v>
+      </c>
+      <c r="AR21">
         <v>-613000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-634000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-628000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-626000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-609000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-624000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-592000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-587000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-581000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-757000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-531000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-353000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
@@ -42469,2949 +42718,2975 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
+      <c r="DL21"/>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
+        <v>-3283000.0</v>
+      </c>
+      <c r="C22">
         <v>3222000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1797000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4122000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-106000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5787000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6560000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5689000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6175000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6358000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8858000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7877000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7272000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6964000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6641000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8298000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8322000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8539000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9629000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9652000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8944000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9226000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8212000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9578000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7700000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11755000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8698000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>8119000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7393000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8196000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>7801000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6992000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7948000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7306000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6517000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4154000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5751000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6521000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5725000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4728000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4892000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5173000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5927000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4139000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4064000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3480000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4099000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4552000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4052000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5453000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3767000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3813000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3434000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4470000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3703000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3577000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3939000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3849000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3132000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2647000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2329000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3456000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1568000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2142000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1661000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3128000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2238000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1993653.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1609300.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2650047.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1895014.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1965527.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1581305.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2003015.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1108932.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2495416.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1640646.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1594018.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1005924.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2342325.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1318897.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1216922.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1533726.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2029431.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>924743.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>748100.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>920601.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1716361.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>738672.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1175000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1255193.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1300221.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>907991.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>920595.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1233767.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1426541.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>895395.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>294400.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>192032.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>931917.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>43239.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>503133.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>741403.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>831179.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>650383.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>493762.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>600000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DF22">
         <v>100000.0</v>
       </c>
       <c r="DG22">
+        <v>100000.0</v>
+      </c>
+      <c r="DH22">
         <v>700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-1400000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>600000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
+        <v>3000.0</v>
+      </c>
+      <c r="C23">
         <v>-345000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-231000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-73000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-210000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-37000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-317000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-11000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4992000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>283000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>301000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-92000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-190000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-117000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1950000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-384000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-123999.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-124000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-582000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-783000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1018000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-645000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-82000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-62000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1750000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1141000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-32557000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-535000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1563000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2507000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-965000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-105000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>57000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-56000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-333000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>133000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2782000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>94000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>91000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-675000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>936000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2787000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-595000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950000.0</v>
       </c>
       <c r="BC23">
         <v>950000.0</v>
       </c>
       <c r="BD23">
+        <v>950000.0</v>
+      </c>
+      <c r="BE23">
         <v>755000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>685000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>971000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>54000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>400000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>318000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="BL23">
         <v>110000.0</v>
       </c>
       <c r="BM23">
+        <v>110000.0</v>
+      </c>
+      <c r="BN23">
         <v>36000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-64000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BQ23">
         <v>2000.0</v>
       </c>
       <c r="BR23">
         <v>2000.0</v>
       </c>
       <c r="BS23">
+        <v>2000.0</v>
+      </c>
+      <c r="BT23">
         <v>1030966.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>179053.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>76759.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>124415.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>9468.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>23129.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>38376.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9333.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-17296.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>75372.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>116831.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>166623.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1711726.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-38653.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-38955.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-39259.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-143081.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-35469.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-36007.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-35000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-32832.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-81438.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-33057.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-33546.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-32242.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-59073.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-29037.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-26036.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-1915951.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-31440.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-32010.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-32571.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-330106.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-3725.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1689250.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>451852.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-2800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>4600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="DG23">
         <v>-1200000.0</v>
       </c>
       <c r="DH23">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DI23">
         <v>-500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-3200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-2700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>14620000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-4833000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>1000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>1000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>-3000000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-3000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-3984000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000.0</v>
       </c>
       <c r="Y24">
         <v>260000.0</v>
       </c>
       <c r="Z24">
         <v>260000.0</v>
       </c>
       <c r="AA24">
+        <v>260000.0</v>
+      </c>
+      <c r="AB24">
         <v>-4656000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-5971000.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
         <v>-4568000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1300000.0</v>
       </c>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>223000.0</v>
       </c>
-      <c r="AN24">
-[...1 lines deleted...]
-      </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>-1084000.0</v>
       </c>
-      <c r="AP24">
-[...1 lines deleted...]
-      </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>1613000.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
         <v>-3231000.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>-2188000.0</v>
       </c>
-      <c r="AZ24">
-[...1 lines deleted...]
-      </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>-6927000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
         <v>-1564000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-15441000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-172000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-93000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-465927.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-249473.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-200.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>200.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>50.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-20084321.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>2000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-4076000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>1231.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>3632.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>132000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>150.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2850.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>100.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-21565.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>1420.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>298.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-3772229.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>300.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>21478.0</v>
       </c>
-      <c r="CZ24"/>
       <c r="DA24"/>
-      <c r="DB24">
+      <c r="DB24"/>
+      <c r="DC24">
         <v>6500.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-100000.0</v>
       </c>
-      <c r="DD24"/>
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>-100000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>100000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>400000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>200000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-600000.0</v>
       </c>
-      <c r="DJ24"/>
-      <c r="DK24">
+      <c r="DK24"/>
+      <c r="DL24">
         <v>-13180000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
+        <v>27000.0</v>
+      </c>
+      <c r="C25">
         <v>-29000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>170000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>31000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>83000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>113000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>77000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="J25">
         <v>9000.0</v>
       </c>
       <c r="K25">
+        <v>9000.0</v>
+      </c>
+      <c r="L25">
         <v>4000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1555000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>215339.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>124000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2731000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>132000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3542000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>100000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>359000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>130000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-48000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-253000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>157000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1723000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-46000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-11000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-231000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>20000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>271000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-179000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>42000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>52000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>95000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>39000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>29000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>44000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-153000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>35000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-81000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1034000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-3000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>26000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>684000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>178000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>25000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>72000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>50000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>388000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1317000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>57000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>603000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3849000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3132000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2329000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3456000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>17000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>12000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>5000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
-      <c r="BP25">
+      <c r="BP25"/>
+      <c r="BQ25">
         <v>1000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
-      <c r="BS25">
+      <c r="BS25"/>
+      <c r="BT25">
         <v>329782.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>308979.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>300883.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-226166634.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>268496.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>293221.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>273077.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-288937773.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>286290.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>275076.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>308924.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-215123661.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-122065.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>51337.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>62933.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-33802178.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>114508.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>49955.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>148404.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-31780000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>148411.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>17589.0</v>
       </c>
-      <c r="CO25"/>
       <c r="CP25"/>
-      <c r="CQ25">
+      <c r="CQ25"/>
+      <c r="CR25">
         <v>175946.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-1.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-1419.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-18.0</v>
       </c>
-      <c r="CU25"/>
-      <c r="CV25">
+      <c r="CV25"/>
+      <c r="CW25">
         <v>-298.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-300.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>34846.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-1.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-16.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>23476.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DD25">
         <v>100000.0</v>
       </c>
       <c r="DE25">
+        <v>100000.0</v>
+      </c>
+      <c r="DF25">
         <v>-100000.0</v>
       </c>
-      <c r="DF25"/>
-      <c r="DG25">
+      <c r="DG25"/>
+      <c r="DH25">
         <v>3700000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1900000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-100000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-15850000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
+        <v>-7643000.0</v>
+      </c>
+      <c r="C26">
         <v>-1935000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-9269000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5990000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-4920000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-7397000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-8549000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
-        <v>-14999000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K26">
         <v>-14999000.0</v>
       </c>
       <c r="L26">
+        <v>-14999000.0</v>
+      </c>
+      <c r="M26">
         <v>-309000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1819000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1972000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2317000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3145000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-15475000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-6679000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-4142000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-460000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-925000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1054000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-579000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1280000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-82000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-538000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-483000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1141000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-177000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-535000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1563000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>-105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57000.0</v>
       </c>
       <c r="AN26">
         <v>-57000.0</v>
       </c>
       <c r="AO26">
-        <v>-147000.0</v>
+        <v>-57000.0</v>
       </c>
       <c r="AP26">
         <v>-147000.0</v>
       </c>
       <c r="AQ26">
+        <v>-147000.0</v>
+      </c>
+      <c r="AR26">
         <v>-44000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1358000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-271000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-92000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-40000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>-309000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>55000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-55000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-302000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>-61000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>372000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
-        <v>64000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK26">
         <v>64000.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26">
+      <c r="BL26">
+        <v>64000.0</v>
+      </c>
+      <c r="BM26"/>
+      <c r="BN26">
         <v>-163000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-300000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-5000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-6000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-6217.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-67109.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-1559024.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-807948.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-89090.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-6551372.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-60508.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-64737.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-64160.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-51656.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-226072.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-946250.0</v>
       </c>
-      <c r="CC26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD26"/>
       <c r="CE26">
         <v>-4929845.0</v>
       </c>
-      <c r="CF26"/>
-      <c r="CG26">
+      <c r="CF26">
+        <v>-4929845.0</v>
+      </c>
+      <c r="CG26"/>
+      <c r="CH26">
         <v>-2966871.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-294284.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-52820.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-1019457.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-616130.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-1198000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-225127.0</v>
       </c>
-      <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
-      <c r="CQ26">
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>-73905.0</v>
       </c>
-      <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
-      <c r="DC26">
+      <c r="DC26"/>
+      <c r="DD26">
         <v>-100000.0</v>
       </c>
-      <c r="DD26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DE26"/>
       <c r="DF26">
         <v>-100000.0</v>
       </c>
-      <c r="DG26"/>
+      <c r="DG26">
+        <v>-100000.0</v>
+      </c>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
-      <c r="DK26">
+      <c r="DK26"/>
+      <c r="DL26">
         <v>16840000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
+        <v>7371000.0</v>
+      </c>
+      <c r="C27">
         <v>1608000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1909000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>925000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>307000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>171000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>188000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>189000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>-57000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>-36000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>258000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>68000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>305000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>304000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>290000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>291000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>334000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>285000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>348000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>126000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>203000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-54000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-67000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>274000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>141000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>332000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>307000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>308000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>307000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>302000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>259000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>260000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>541000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>454000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>572000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>481000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>342000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>450000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>381000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>467000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>545000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>536000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>458000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>372000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>369000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>184000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>344000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>268000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>242000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>-112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249000.0</v>
       </c>
       <c r="AZ27">
         <v>249000.0</v>
       </c>
       <c r="BA27">
+        <v>249000.0</v>
+      </c>
+      <c r="BB27">
         <v>239000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>218000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>209000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>97000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>30000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>52000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>225000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>40000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>278000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>220000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>213000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>198000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>182000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>186000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>207000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>28000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>216000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>168000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>226399000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-3715.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>128.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>289227000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>215339000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>132973.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>33873000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>-198.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>31812000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
-      <c r="CR27">
+      <c r="CR27"/>
+      <c r="CS27">
         <v>1.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>-1.0</v>
       </c>
-      <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
-      <c r="CW27">
+      <c r="CW27"/>
+      <c r="CX27">
         <v>-1.0</v>
       </c>
-      <c r="CX27"/>
       <c r="CY27"/>
-      <c r="CZ27">
+      <c r="CZ27"/>
+      <c r="DA27">
         <v>1.0</v>
       </c>
-      <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
+        <v>718000.0</v>
+      </c>
+      <c r="C28">
         <v>-6938000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4138000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-13230000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6921000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5391000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1163000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-17000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2730000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-12854000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5112000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-24015000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5724000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5856000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-9546000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-10473000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-22706000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-12858000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-8482000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4059999.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4191000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1429000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1921000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-20000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6026000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-7536000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5771000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-7257000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-6498000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-16820000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-6304000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-5135000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-37207000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-5851000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-6434000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4660000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-4861000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5161000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-3798000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4057000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4321000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-20326000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3033000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-7290000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3411000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3135000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-558000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-623000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-589000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>40000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>64000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-757000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-531000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1600000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-11773000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1520000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1639000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1755000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1757000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-3041000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-237000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1851000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1553000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>8470000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1597000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-2066000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1882000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1320032.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-3268744.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-3077224.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>9832752.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-3966287.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-4258251.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-3363178.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-2550646.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-2806293.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-2319865.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-3569500.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-779218.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-2900938.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>12037099.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1459644.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-6426595.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-581920.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-3543798.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-813687.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-100364.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1017557.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-548229.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-1173000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-184923.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-11410.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-22715.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>14048.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>44180.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>183149.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>227672.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>18131.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>104588.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3845.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-6140.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>30505.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-305274.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>49881.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1729472.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>458100.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-1300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>4600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-1500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-1300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-1200000.0</v>
       </c>
-      <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
-      <c r="DK28">
+      <c r="DK28"/>
+      <c r="DL28">
         <v>14620000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
+        <v>1386000.0</v>
+      </c>
+      <c r="C29">
         <v>7180000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7179000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13764000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1139000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6646000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6379000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9422000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6787000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12037000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11708000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9817000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8835000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7753000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8104000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10050000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9821000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8290000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12074000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8704000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11158000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14408000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>16217000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10516000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8380000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5523000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11943000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>12868000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>8806000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7300000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>13912000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>7545000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>10163000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>8228000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>6611000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>10860000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2477000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>8143000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>8824000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>6794000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>7191000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4034000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>7110000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>5543000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7655000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1578000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>5581000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>9242000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>6211000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>5163000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>3977000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>9369000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2868000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>3101000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>5538000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5793000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>5720000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>2081000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>4118000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>6105000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>4382000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3876000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>2249000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>3200000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>2903000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>6251000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>3393000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>2629386.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>4247003.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>3396611.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>3370508.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>4720013.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>4955320.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>2129540.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>4192075.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2881820.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>3118271.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>4373948.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1110166.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>3502342.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>968209.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>1231463.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1773340.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1905000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2078323.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>2431337.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>2232512.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1064715.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>791502.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>3728000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>773811.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>2712180.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>2183955.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2595054.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>561196.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>1446615.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1359819.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>916453.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-32354.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>1186819.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>854119.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>1071068.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>345241.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>1141593.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-272452.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>808930.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DE29">
         <v>1300000.0</v>
       </c>
       <c r="DF29">
         <v>1300000.0</v>
       </c>
       <c r="DG29">
+        <v>1300000.0</v>
+      </c>
+      <c r="DH29">
         <v>1400000.0</v>
       </c>
-      <c r="DH29"/>
-      <c r="DI29">
+      <c r="DI29"/>
+      <c r="DJ29">
         <v>700000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>1900000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-1090000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
+        <v>-1324000.0</v>
+      </c>
+      <c r="C30">
         <v>-1834000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1121000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3589000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3010000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2986000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4444000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6429000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5270000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4138000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3770000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4470000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4339000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3199000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1966000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3983000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1344000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2542000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1717000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-992000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1567000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4238000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1549000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-748000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-837000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-590000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1227000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1149000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1146000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1134000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1113000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2085000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1475000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1298000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1221000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2507000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-965000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1425000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-684000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-849000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1133000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1084000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>881000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-575000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-875000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-757000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3623000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-675000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-820000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-605000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-627000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-595000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-550000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-416000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-458000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-606000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-651000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-633000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-537000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1085000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2981000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2324000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-442000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-15778000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-249000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-511000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-478000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-440758.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1307173.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-776069.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-12379793.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1386696.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-869177.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-628401.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-496923.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-88621.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-69809.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-283401.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>196188.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-13431054.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>414602.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4453420.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-3418065.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-736099.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>54744.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-983633.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1449811.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-1534800.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-768000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1049778.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-1458817.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-688510.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-2342895.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-1272455.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-1841447.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-950080.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-782069.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>596151.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-2383615.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-1647787.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-1733600.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-2818.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1936358.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-2086213.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-7200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-2700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>3800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-3200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-2700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-13230000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>