--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1565,51 +1565,51 @@
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>4628000.0</v>
       </c>
       <c r="F41">
         <v>1459000.0</v>
       </c>
       <c r="G41"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
         <v>898425000.0</v>
       </c>
       <c r="C42">
         <v>771594000.0</v>
       </c>
       <c r="D42">
-        <v>851841000.0</v>
+        <v>851840999.0</v>
       </c>
       <c r="E42">
         <v>26288000.0</v>
       </c>
       <c r="F42">
         <v>-20000.0</v>
       </c>
       <c r="G42">
         <v>2066000.0</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>49</v>
@@ -1669,51 +1669,51 @@
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47">
         <v>70379000.0</v>
       </c>
       <c r="F47">
         <v>80428000.0</v>
       </c>
       <c r="G47">
         <v>93143000.0</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
         <v>-694672000.0</v>
       </c>
       <c r="C48">
         <v>-116044000.0</v>
       </c>
       <c r="D48">
-        <v>-66853000.0</v>
+        <v>-66852999.0</v>
       </c>
       <c r="E48">
         <v>-224525000.0</v>
       </c>
       <c r="F48">
         <v>-38559114.0</v>
       </c>
       <c r="G48">
         <v>-131461000.0</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>55</v>
@@ -3926,51 +3926,51 @@
       <c r="C42">
         <v>898425000.0</v>
       </c>
       <c r="D42">
         <v>818655000.0</v>
       </c>
       <c r="E42">
         <v>879653000.0</v>
       </c>
       <c r="F42">
         <v>872545000.0</v>
       </c>
       <c r="G42">
         <v>771594000.0</v>
       </c>
       <c r="H42">
         <v>849066000.0</v>
       </c>
       <c r="I42">
         <v>813083000.0</v>
       </c>
       <c r="J42">
         <v>737802000.0</v>
       </c>
       <c r="K42">
-        <v>851841000.0</v>
+        <v>851840999.0</v>
       </c>
       <c r="L42">
         <v>193361000.0</v>
       </c>
       <c r="M42">
         <v>514219000.0</v>
       </c>
       <c r="N42">
         <v>31340000.0</v>
       </c>
       <c r="O42">
         <v>26288000.0</v>
       </c>
       <c r="P42">
         <v>-15000.0</v>
       </c>
       <c r="Q42"/>
       <c r="R42">
         <v>-67508000.0</v>
       </c>
       <c r="S42">
         <v>-20000.0</v>
       </c>
       <c r="T42"/>
       <c r="U42">
@@ -4184,51 +4184,51 @@
       <c r="C48">
         <v>-694672000.0</v>
       </c>
       <c r="D48">
         <v>-675034000.0</v>
       </c>
       <c r="E48">
         <v>-263536000.0</v>
       </c>
       <c r="F48">
         <v>-235394000.0</v>
       </c>
       <c r="G48">
         <v>-116044000.0</v>
       </c>
       <c r="H48">
         <v>-81724000.0</v>
       </c>
       <c r="I48">
         <v>-82542000.0</v>
       </c>
       <c r="J48">
         <v>-78274000.0</v>
       </c>
       <c r="K48">
-        <v>-66853000.0</v>
+        <v>-66852999.0</v>
       </c>
       <c r="L48">
         <v>-89361000.0</v>
       </c>
       <c r="M48">
         <v>-58799000.0</v>
       </c>
       <c r="N48">
         <v>-241592000.0</v>
       </c>
       <c r="O48">
         <v>-224525000.0</v>
       </c>
       <c r="P48">
         <v>-18381260.0</v>
       </c>
       <c r="Q48">
         <v>-16032409.0</v>
       </c>
       <c r="R48">
         <v>-21662596.0</v>
       </c>
       <c r="S48">
         <v>-38559114.0</v>
       </c>
@@ -5013,86 +5013,86 @@
         <v>13387000.0</v>
       </c>
       <c r="F3">
         <v>12737000.0</v>
       </c>
       <c r="G3">
         <v>13005000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>87</v>
       </c>
       <c r="B5">
-        <v>-279531000.0</v>
+        <v>-1677732000.0</v>
       </c>
       <c r="C5">
-        <v>-181321000.0</v>
+        <v>-175224000.0</v>
       </c>
       <c r="D5">
         <v>-132006000.0</v>
       </c>
       <c r="E5">
-        <v>-50025000.0</v>
+        <v>-49987000.0</v>
       </c>
       <c r="F5">
-        <v>-37709000.0</v>
+        <v>-38286000.0</v>
       </c>
       <c r="G5">
         <v>-36397000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>88</v>
       </c>
       <c r="B6">
-        <v>-217144000.0</v>
+        <v>-1615345000.0</v>
       </c>
       <c r="C6">
-        <v>-167027000.0</v>
+        <v>-160930000.0</v>
       </c>
       <c r="D6">
         <v>-118965000.0</v>
       </c>
       <c r="E6">
-        <v>-36638000.0</v>
+        <v>-36600000.0</v>
       </c>
       <c r="F6">
-        <v>-24972000.0</v>
+        <v>-25549000.0</v>
       </c>
       <c r="G6">
         <v>-23392000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
@@ -5797,173 +5797,173 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>87</v>
       </c>
       <c r="B5">
-        <v>-34192000.0</v>
+        <v>-25810000.0</v>
       </c>
       <c r="C5">
-        <v>-69663000.0</v>
+        <v>-59891000.0</v>
       </c>
       <c r="D5">
-        <v>-60658000.0</v>
+        <v>-1160983000.0</v>
       </c>
       <c r="E5">
-        <v>-90555000.0</v>
+        <v>-83669000.0</v>
       </c>
       <c r="F5">
         <v>-58656000.0</v>
       </c>
       <c r="G5">
         <v>-98425000.0</v>
       </c>
       <c r="H5">
-        <v>-47245000.0</v>
+        <v>-11560000.0</v>
       </c>
       <c r="I5">
-        <v>-44854000.0</v>
+        <v>-19570000.0</v>
       </c>
       <c r="J5">
-        <v>-38783000.0</v>
+        <v>-45670000.0</v>
       </c>
       <c r="K5">
         <v>-23848000.0</v>
       </c>
       <c r="L5">
-        <v>-38668000.0</v>
+        <v>-91976000.0</v>
       </c>
       <c r="M5">
         <v>-52450000.0</v>
       </c>
       <c r="N5">
-        <v>-17039000.0</v>
+        <v>-17037000.0</v>
       </c>
       <c r="O5">
-        <v>-14125000.0</v>
+        <v>-17443000.0</v>
       </c>
       <c r="P5">
-        <v>-12254000.0</v>
+        <v>-12220000.0</v>
       </c>
       <c r="Q5">
         <v>-13735000.0</v>
       </c>
       <c r="R5">
-        <v>-9908000.0</v>
+        <v>-11347000.0</v>
       </c>
       <c r="S5">
-        <v>-13244000.0</v>
+        <v>-13823000.0</v>
       </c>
       <c r="T5">
-        <v>-261939.0</v>
+        <v>-5567501.0</v>
       </c>
       <c r="U5">
-        <v>-146494.0</v>
+        <v>-6418440.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>88</v>
       </c>
       <c r="B6">
-        <v>-30779000.0</v>
+        <v>-22397000.0</v>
       </c>
       <c r="C6">
-        <v>-66212000.0</v>
+        <v>-56440000.0</v>
       </c>
       <c r="D6">
-        <v>-45078000.0</v>
+        <v>-1145403000.0</v>
       </c>
       <c r="E6">
-        <v>-68886000.0</v>
+        <v>-62000000.0</v>
       </c>
       <c r="F6">
         <v>-36968000.0</v>
       </c>
       <c r="G6">
         <v>-77091000.0</v>
       </c>
       <c r="H6">
-        <v>-27035000.0</v>
+        <v>8650000.0</v>
       </c>
       <c r="I6">
-        <v>-41634500.0</v>
+        <v>-16350500.0</v>
       </c>
       <c r="J6">
-        <v>-18752000.0</v>
+        <v>-25639000.0</v>
       </c>
       <c r="K6">
         <v>-20632000.0</v>
       </c>
       <c r="L6">
-        <v>-35455000.0</v>
+        <v>-88763000.0</v>
       </c>
       <c r="M6">
         <v>-49170000.0</v>
       </c>
       <c r="N6">
-        <v>-13707000.0</v>
+        <v>-13705000.0</v>
       </c>
       <c r="O6">
-        <v>-10719000.0</v>
+        <v>-14037000.0</v>
       </c>
       <c r="P6">
-        <v>-8929000.0</v>
+        <v>-8895000.0</v>
       </c>
       <c r="Q6">
         <v>-10410000.0</v>
       </c>
       <c r="R6">
-        <v>-6583000.0</v>
+        <v>-8022000.0</v>
       </c>
       <c r="S6">
-        <v>-10062000.0</v>
+        <v>-10641000.0</v>
       </c>
       <c r="T6">
-        <v>5052321.0</v>
+        <v>-253241.0</v>
       </c>
       <c r="U6">
-        <v>6126397.0</v>
+        <v>-145549.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>