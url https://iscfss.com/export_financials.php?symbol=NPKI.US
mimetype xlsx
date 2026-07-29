--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -23895,51 +23895,51 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>214</v>
       </c>
       <c r="B5">
-        <v>46726000.0</v>
+        <v>47663000.0</v>
       </c>
       <c r="C5">
         <v>31482000.0</v>
       </c>
       <c r="D5">
         <v>23829000.0</v>
       </c>
       <c r="E5">
         <v>5256000.0</v>
       </c>
       <c r="F5">
         <v>-9428000.0</v>
       </c>
       <c r="G5">
         <v>-81593000.0</v>
       </c>
       <c r="H5">
         <v>11211000.0</v>
       </c>
       <c r="I5">
         <v>62142000.0</v>
       </c>
       <c r="J5">
         <v>29385000.0</v>
       </c>
@@ -24011,51 +24011,51 @@
       </c>
       <c r="AG5">
         <v>11900000.0</v>
       </c>
       <c r="AH5">
         <v>4400000.0</v>
       </c>
       <c r="AI5">
         <v>6300000.0</v>
       </c>
       <c r="AJ5">
         <v>5400000.0</v>
       </c>
       <c r="AK5">
         <v>2700000.0</v>
       </c>
       <c r="AL5">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>215</v>
       </c>
       <c r="B6">
-        <v>72263000.0</v>
+        <v>73200000.0</v>
       </c>
       <c r="C6">
         <v>59012000.0</v>
       </c>
       <c r="D6">
         <v>55201000.0</v>
       </c>
       <c r="E6">
         <v>43866000.0</v>
       </c>
       <c r="F6">
         <v>32797000.0</v>
       </c>
       <c r="G6">
         <v>-36279000.0</v>
       </c>
       <c r="H6">
         <v>58355000.0</v>
       </c>
       <c r="I6">
         <v>108041000.0</v>
       </c>
       <c r="J6">
         <v>69142000.0</v>
       </c>
@@ -27499,63 +27499,63 @@
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
     </row>
     <row r="5" spans="1:150">
       <c r="A5" t="s">
         <v>214</v>
       </c>
       <c r="B5">
-        <v>14695000.0</v>
+        <v>14278000.0</v>
       </c>
       <c r="C5">
-        <v>12609000.0</v>
+        <v>12540000.0</v>
       </c>
       <c r="D5">
-        <v>9089000.0</v>
+        <v>9073000.0</v>
       </c>
       <c r="E5">
-        <v>11524000.0</v>
+        <v>12255000.0</v>
       </c>
       <c r="F5">
-        <v>13504000.0</v>
+        <v>13890000.0</v>
       </c>
       <c r="G5">
         <v>10945000.0</v>
       </c>
       <c r="H5">
         <v>1796000.0</v>
       </c>
       <c r="I5">
         <v>12020000.0</v>
       </c>
       <c r="J5">
         <v>6721000.0</v>
       </c>
       <c r="K5">
         <v>6794000.0</v>
       </c>
       <c r="L5">
         <v>5759000.0</v>
       </c>
       <c r="M5">
         <v>5980000.0</v>
       </c>
       <c r="N5">
         <v>9824000.0</v>
       </c>
@@ -27939,63 +27939,63 @@
       </c>
       <c r="EK5">
         <v>1500000.0</v>
       </c>
       <c r="EL5">
         <v>1100000.0</v>
       </c>
       <c r="EM5">
         <v>1200000.0</v>
       </c>
       <c r="EN5">
         <v>700000.0</v>
       </c>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
     </row>
     <row r="6" spans="1:150">
       <c r="A6" t="s">
         <v>215</v>
       </c>
       <c r="B6">
-        <v>22862000.0</v>
+        <v>22445000.0</v>
       </c>
       <c r="C6">
-        <v>19911000.0</v>
+        <v>19842000.0</v>
       </c>
       <c r="D6">
-        <v>15350000.0</v>
+        <v>15334000.0</v>
       </c>
       <c r="E6">
-        <v>17696000.0</v>
+        <v>18427000.0</v>
       </c>
       <c r="F6">
-        <v>19306000.0</v>
+        <v>19692000.0</v>
       </c>
       <c r="G6">
         <v>16671000.0</v>
       </c>
       <c r="H6">
         <v>8765000.0</v>
       </c>
       <c r="I6">
         <v>17694000.0</v>
       </c>
       <c r="J6">
         <v>14132000.0</v>
       </c>
       <c r="K6">
         <v>20478000.0</v>
       </c>
       <c r="L6">
         <v>13463000.0</v>
       </c>
       <c r="M6">
         <v>13888000.0</v>
       </c>
       <c r="N6">
         <v>17719000.0</v>
       </c>
@@ -35390,51 +35390,51 @@
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>242</v>
       </c>
       <c r="B2">
-        <v>17756000.0</v>
+        <v>18237000.0</v>
       </c>
       <c r="C2">
         <v>38901000.0</v>
       </c>
       <c r="D2">
         <v>25061000.0</v>
       </c>
       <c r="E2">
         <v>29489000.0</v>
       </c>
       <c r="F2">
         <v>30348000.0</v>
       </c>
       <c r="G2">
         <v>56863000.0</v>
       </c>
       <c r="H2">
         <v>64266000.0</v>
       </c>
       <c r="I2">
         <v>65460000.0</v>
       </c>
       <c r="J2">
         <v>95299000.0</v>
       </c>
@@ -35696,51 +35696,51 @@
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>246</v>
       </c>
       <c r="B6">
-        <v>-12616000.0</v>
+        <v>-13097000.0</v>
       </c>
       <c r="C6">
         <v>-20664000.0</v>
       </c>
       <c r="D6">
         <v>13840000.0</v>
       </c>
       <c r="E6">
         <v>-4428000.0</v>
       </c>
       <c r="F6">
         <v>-859000.0</v>
       </c>
       <c r="G6">
         <v>-26515000.0</v>
       </c>
       <c r="H6">
         <v>-7403000.0</v>
       </c>
       <c r="I6">
         <v>-1194000.0</v>
       </c>
       <c r="J6">
         <v>-29839000.0</v>
       </c>
@@ -36880,51 +36880,51 @@
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>224</v>
       </c>
       <c r="B22">
-        <v>35945000.0</v>
+        <v>38939000.0</v>
       </c>
       <c r="C22">
         <v>-150262000.0</v>
       </c>
       <c r="D22">
         <v>14516000.0</v>
       </c>
       <c r="E22">
         <v>-20834000.0</v>
       </c>
       <c r="F22">
         <v>-25526000.0</v>
       </c>
       <c r="G22">
         <v>-80696000.0</v>
       </c>
       <c r="H22">
         <v>-12946000.0</v>
       </c>
       <c r="I22">
         <v>32281000.0</v>
       </c>
       <c r="J22">
         <v>-6148000.0</v>
       </c>
@@ -36993,51 +36993,51 @@
       </c>
       <c r="AF22">
         <v>12200000.0</v>
       </c>
       <c r="AG22">
         <v>9400000.0</v>
       </c>
       <c r="AH22">
         <v>2400000.0</v>
       </c>
       <c r="AI22">
         <v>5300000.0</v>
       </c>
       <c r="AJ22">
         <v>3900000.0</v>
       </c>
       <c r="AK22">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>262</v>
       </c>
       <c r="B23">
-        <v>-3826000.0</v>
+        <v>-5067000.0</v>
       </c>
       <c r="C23">
         <v>-15626000.0</v>
       </c>
       <c r="D23">
         <v>-11064000.0</v>
       </c>
       <c r="E23">
         <v>-4826000.0</v>
       </c>
       <c r="F23">
         <v>-4281000.0</v>
       </c>
       <c r="G23">
         <v>-497000.0</v>
       </c>
       <c r="H23">
         <v>-159000.0</v>
       </c>
       <c r="I23">
         <v>4326000.0</v>
       </c>
       <c r="J23">
         <v>1634000.0</v>
       </c>
@@ -37086,51 +37086,51 @@
       </c>
       <c r="AD23">
         <v>100000.0</v>
       </c>
       <c r="AE23">
         <v>100000.0</v>
       </c>
       <c r="AF23">
         <v>300000.0</v>
       </c>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23">
         <v>100000.0</v>
       </c>
       <c r="AJ23"/>
       <c r="AK23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>263</v>
       </c>
       <c r="B24">
-        <v>3089000.0</v>
+        <v>7103000.0</v>
       </c>
       <c r="C24">
         <v>3293000.0</v>
       </c>
       <c r="D24">
         <v>3709000.0</v>
       </c>
       <c r="E24">
         <v>3217000.0</v>
       </c>
       <c r="F24">
         <v>17752000.0</v>
       </c>
       <c r="G24">
         <v>12399000.0</v>
       </c>
       <c r="H24">
         <v>13734000.0</v>
       </c>
       <c r="I24">
         <v>3612000.0</v>
       </c>
       <c r="J24">
         <v>7747000.0</v>
       </c>
@@ -37195,51 +37195,51 @@
         <v>-7700000.0</v>
       </c>
       <c r="AE24">
         <v>-8200000.0</v>
       </c>
       <c r="AF24">
         <v>-500000.0</v>
       </c>
       <c r="AG24">
         <v>-300000.0</v>
       </c>
       <c r="AH24">
         <v>900000.0</v>
       </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24">
         <v>500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>264</v>
       </c>
       <c r="B25">
-        <v>39448000.0</v>
+        <v>-3533000.0</v>
       </c>
       <c r="C25">
         <v>192239000.0</v>
       </c>
       <c r="D25">
         <v>5202000.0</v>
       </c>
       <c r="E25">
         <v>32827000.0</v>
       </c>
       <c r="F25">
         <v>-2660000.0</v>
       </c>
       <c r="G25">
         <v>24701000.0</v>
       </c>
       <c r="H25">
         <v>8601000.0</v>
       </c>
       <c r="I25">
         <v>5932000.0</v>
       </c>
       <c r="J25">
         <v>23331000.0</v>
       </c>
@@ -37690,51 +37690,51 @@
       </c>
       <c r="AF29">
         <v>7100000.0</v>
       </c>
       <c r="AG29">
         <v>11000000.0</v>
       </c>
       <c r="AH29">
         <v>2600000.0</v>
       </c>
       <c r="AI29">
         <v>1600000.0</v>
       </c>
       <c r="AJ29">
         <v>3600000.0</v>
       </c>
       <c r="AK29">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" t="s">
         <v>269</v>
       </c>
       <c r="B30">
-        <v>-65316999.0</v>
+        <v>-65317000.0</v>
       </c>
       <c r="C30">
         <v>8261000.0</v>
       </c>
       <c r="D30">
         <v>-5690000.0</v>
       </c>
       <c r="E30">
         <v>46230000.0</v>
       </c>
       <c r="F30">
         <v>-17475000.0</v>
       </c>
       <c r="G30">
         <v>-3395000.0</v>
       </c>
       <c r="H30">
         <v>-49764000.0</v>
       </c>
       <c r="I30">
         <v>-55752000.0</v>
       </c>
       <c r="J30">
         <v>-68374000.0</v>
       </c>
@@ -42773,51 +42773,51 @@
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
     </row>
     <row r="18" spans="1:143">
       <c r="A18" t="s">
         <v>258</v>
       </c>
       <c r="B18">
         <v>4427000.0</v>
       </c>
       <c r="C18">
         <v>6563000.0</v>
       </c>
       <c r="D18">
         <v>11988000.0</v>
       </c>
       <c r="E18">
-        <v>8949000.0</v>
+        <v>9746000.0</v>
       </c>
       <c r="F18">
         <v>-1183000.0</v>
       </c>
       <c r="G18">
         <v>-17718000.0</v>
       </c>
       <c r="H18">
         <v>-6707000.0</v>
       </c>
       <c r="I18">
         <v>20995000.0</v>
       </c>
       <c r="J18">
         <v>-1932000.0</v>
       </c>
       <c r="K18">
         <v>27061000.0</v>
       </c>
       <c r="L18">
         <v>22207000.0</v>
       </c>
       <c r="M18">
         <v>-971000.0</v>
       </c>
@@ -43673,51 +43673,51 @@
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
     </row>
     <row r="22" spans="1:143">
       <c r="A22" t="s">
         <v>224</v>
       </c>
       <c r="B22">
         <v>10458000.0</v>
       </c>
       <c r="C22">
         <v>11095000.0</v>
       </c>
       <c r="D22">
         <v>6063000.0</v>
       </c>
       <c r="E22">
-        <v>8784000.0</v>
+        <v>8678000.0</v>
       </c>
       <c r="F22">
         <v>10003000.0</v>
       </c>
       <c r="G22">
         <v>8703000.0</v>
       </c>
       <c r="H22">
         <v>-174298000.0</v>
       </c>
       <c r="I22">
         <v>8040000.0</v>
       </c>
       <c r="J22">
         <v>7293000.0</v>
       </c>
       <c r="K22">
         <v>-476000.0</v>
       </c>
       <c r="L22">
         <v>7670000.0</v>
       </c>
       <c r="M22">
         <v>1702000.0</v>
       </c>
@@ -44094,66 +44094,66 @@
       </c>
       <c r="EK22">
         <v>900000.0</v>
       </c>
       <c r="EL22">
         <v>800000.0</v>
       </c>
       <c r="EM22">
         <v>600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:143">
       <c r="A23" t="s">
         <v>262</v>
       </c>
       <c r="B23">
         <v>-1428000.0</v>
       </c>
       <c r="C23">
         <v>-1187000.0</v>
       </c>
       <c r="D23">
         <v>-935000.0</v>
       </c>
       <c r="E23">
-        <v>-839000.0</v>
+        <v>-1636000.0</v>
       </c>
       <c r="F23">
         <v>-865000.0</v>
       </c>
       <c r="G23">
         <v>-6055000.0</v>
       </c>
       <c r="H23">
         <v>-2548000.0</v>
       </c>
       <c r="I23">
         <v>-3684000.0</v>
       </c>
       <c r="J23">
-        <v>-3339000.0</v>
+        <v>-3356000.0</v>
       </c>
       <c r="K23">
         <v>-8293000.0</v>
       </c>
       <c r="L23">
         <v>93000.0</v>
       </c>
       <c r="M23">
         <v>-1365000.0</v>
       </c>
       <c r="N23">
         <v>-1499000.0</v>
       </c>
       <c r="O23">
         <v>-1576000.0</v>
       </c>
       <c r="P23">
         <v>-2549000.0</v>
       </c>
       <c r="Q23">
         <v>2010000.0</v>
       </c>
       <c r="R23">
         <v>-2711000.0</v>
       </c>
@@ -44440,58 +44440,60 @@
       <c r="EG23"/>
       <c r="EH23">
         <v>100000.0</v>
       </c>
       <c r="EI23">
         <v>-25100000.0</v>
       </c>
       <c r="EJ23">
         <v>27500000.0</v>
       </c>
       <c r="EK23">
         <v>100000.0</v>
       </c>
       <c r="EL23">
         <v>-100000.0</v>
       </c>
       <c r="EM23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:143">
       <c r="A24" t="s">
         <v>263</v>
       </c>
       <c r="B24">
-        <v>5973000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="C24">
         <v>-1818000.0</v>
       </c>
-      <c r="D24"/>
+      <c r="D24">
+        <v>499000.0</v>
+      </c>
       <c r="E24">
-        <v>143000.0</v>
+        <v>1645000.0</v>
       </c>
       <c r="F24">
         <v>4764000.0</v>
       </c>
       <c r="G24">
         <v>-1280000.0</v>
       </c>
       <c r="H24">
         <v>1146000.0</v>
       </c>
       <c r="I24">
         <v>2284000.0</v>
       </c>
       <c r="J24">
         <v>1143000.0</v>
       </c>
       <c r="K24">
         <v>757000.0</v>
       </c>
       <c r="L24">
         <v>648000.0</v>
       </c>
       <c r="M24">
         <v>1564000.0</v>
       </c>
@@ -44860,51 +44862,51 @@
       <c r="EJ24">
         <v>200000.0</v>
       </c>
       <c r="EK24">
         <v>300000.0</v>
       </c>
       <c r="EL24"/>
       <c r="EM24">
         <v>200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:143">
       <c r="A25" t="s">
         <v>264</v>
       </c>
       <c r="B25">
         <v>-1013000.0</v>
       </c>
       <c r="C25">
         <v>39612000.0</v>
       </c>
       <c r="D25">
         <v>553000.0</v>
       </c>
       <c r="E25">
-        <v>31000.0</v>
+        <v>-477000.0</v>
       </c>
       <c r="F25">
         <v>-748000.0</v>
       </c>
       <c r="G25">
         <v>-2087000.0</v>
       </c>
       <c r="H25">
         <v>194949000.0</v>
       </c>
       <c r="I25">
         <v>373000.0</v>
       </c>
       <c r="J25">
         <v>-996000.0</v>
       </c>
       <c r="K25">
         <v>3326000.0</v>
       </c>
       <c r="L25">
         <v>-29000.0</v>
       </c>
       <c r="M25">
         <v>2049000.0</v>
       </c>
@@ -45556,51 +45558,53 @@
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
     </row>
     <row r="27" spans="1:143">
       <c r="A27" t="s">
         <v>266</v>
       </c>
       <c r="B27">
         <v>1720000.0</v>
       </c>
       <c r="C27">
         <v>-1185000.0</v>
       </c>
-      <c r="D27"/>
+      <c r="D27">
+        <v>1541000.0</v>
+      </c>
       <c r="E27">
         <v>1411000.0</v>
       </c>
       <c r="F27">
         <v>1185000.0</v>
       </c>
       <c r="G27">
         <v>1128000.0</v>
       </c>
       <c r="H27">
         <v>997000.0</v>
       </c>
       <c r="I27">
         <v>1627000.0</v>
       </c>
       <c r="J27">
         <v>1495000.0</v>
       </c>
       <c r="K27">
         <v>1671000.0</v>
       </c>
       <c r="L27">
         <v>1669000.0</v>
       </c>
       <c r="M27">
@@ -45843,51 +45847,51 @@
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
     </row>
     <row r="28" spans="1:143">
       <c r="A28" t="s">
         <v>267</v>
       </c>
       <c r="B28">
         <v>-8920000.0</v>
       </c>
       <c r="C28">
         <v>2892000.0</v>
       </c>
       <c r="D28">
         <v>-2842000.0</v>
       </c>
       <c r="E28">
-        <v>-9320000.0</v>
+        <v>-10117000.0</v>
       </c>
       <c r="F28">
         <v>-11675000.0</v>
       </c>
       <c r="G28">
         <v>-6056000.0</v>
       </c>
       <c r="H28">
         <v>-35838000.0</v>
       </c>
       <c r="I28">
         <v>-25577000.0</v>
       </c>
       <c r="J28">
         <v>589000.0</v>
       </c>
       <c r="K28">
         <v>-18879000.0</v>
       </c>
       <c r="L28">
         <v>-19156000.0</v>
       </c>
       <c r="M28">
         <v>-12742000.0</v>
       </c>
@@ -46272,51 +46276,51 @@
       </c>
       <c r="EK28">
         <v>3400000.0</v>
       </c>
       <c r="EL28">
         <v>300000.0</v>
       </c>
       <c r="EM28">
         <v>200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:143">
       <c r="A29" t="s">
         <v>268</v>
       </c>
       <c r="B29">
         <v>21111000.0</v>
       </c>
       <c r="C29">
         <v>18815000.0</v>
       </c>
       <c r="D29">
         <v>24702000.0</v>
       </c>
       <c r="E29">
-        <v>20643000.0</v>
+        <v>21440000.0</v>
       </c>
       <c r="F29">
         <v>8828000.0</v>
       </c>
       <c r="G29">
         <v>-4127000.0</v>
       </c>
       <c r="H29">
         <v>2765000.0</v>
       </c>
       <c r="I29">
         <v>27581000.0</v>
       </c>
       <c r="J29">
         <v>11950000.0</v>
       </c>
       <c r="K29">
         <v>36159000.0</v>
       </c>
       <c r="L29">
         <v>26994000.0</v>
       </c>
       <c r="M29">
         <v>7404000.0</v>
       </c>