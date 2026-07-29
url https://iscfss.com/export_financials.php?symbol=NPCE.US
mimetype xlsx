--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5793,77 +5793,77 @@
       </c>
       <c r="G3">
         <v>312000.0</v>
       </c>
       <c r="H3">
         <v>421000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-16338000.0</v>
+        <v>-14008000.0</v>
       </c>
       <c r="C5">
         <v>-18343000.0</v>
       </c>
       <c r="D5">
         <v>-24439000.0</v>
       </c>
       <c r="E5">
         <v>-39553000.0</v>
       </c>
       <c r="F5">
         <v>-28670000.0</v>
       </c>
       <c r="G5">
         <v>-12792000.0</v>
       </c>
       <c r="H5">
         <v>-20488000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-14390000.0</v>
+        <v>-12060000.0</v>
       </c>
       <c r="C6">
         <v>-16574000.0</v>
       </c>
       <c r="D6">
         <v>-22834000.0</v>
       </c>
       <c r="E6">
         <v>-36566000.0</v>
       </c>
       <c r="F6">
         <v>-28374000.0</v>
       </c>
       <c r="G6">
         <v>-12480000.0</v>
       </c>
       <c r="H6">
         <v>-20067000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
@@ -6720,63 +6720,63 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-5568000.0</v>
+        <v>-5168000.0</v>
       </c>
       <c r="C5">
-        <v>-1767000.0</v>
+        <v>-1129000.0</v>
       </c>
       <c r="D5">
         <v>-2518000.0</v>
       </c>
       <c r="E5">
         <v>-6592000.0</v>
       </c>
       <c r="F5">
-        <v>-5147000.0</v>
+        <v>-4436000.0</v>
       </c>
       <c r="G5">
         <v>-3058000.0</v>
       </c>
       <c r="H5">
         <v>-3270000.0</v>
       </c>
       <c r="I5">
         <v>-5348000.0</v>
       </c>
       <c r="J5">
         <v>-6667000.0</v>
       </c>
       <c r="K5">
         <v>-3964000.0</v>
       </c>
       <c r="L5">
         <v>-5066000.0</v>
       </c>
       <c r="M5">
         <v>-6999000.0</v>
       </c>
       <c r="N5">
         <v>-8410000.0</v>
       </c>
@@ -6800,63 +6800,63 @@
       </c>
       <c r="U5">
         <v>-6621000.0</v>
       </c>
       <c r="V5">
         <v>-6961000.0</v>
       </c>
       <c r="W5">
         <v>-2735000.0</v>
       </c>
       <c r="X5">
         <v>-1334000.0</v>
       </c>
       <c r="Y5">
         <v>-4980000.0</v>
       </c>
       <c r="Z5">
         <v>-3743000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-5055000.0</v>
+        <v>-4655000.0</v>
       </c>
       <c r="C6">
-        <v>-1245000.0</v>
+        <v>-607000.0</v>
       </c>
       <c r="D6">
         <v>-2464000.0</v>
       </c>
       <c r="E6">
         <v>-6115000.0</v>
       </c>
       <c r="F6">
-        <v>-4685000.0</v>
+        <v>-3974000.0</v>
       </c>
       <c r="G6">
         <v>-2607000.0</v>
       </c>
       <c r="H6">
         <v>-2819000.0</v>
       </c>
       <c r="I6">
         <v>-4904000.0</v>
       </c>
       <c r="J6">
         <v>-6244000.0</v>
       </c>
       <c r="K6">
         <v>-3555000.0</v>
       </c>
       <c r="L6">
         <v>-4668000.0</v>
       </c>
       <c r="M6">
         <v>-6596000.0</v>
       </c>
       <c r="N6">
         <v>-8015000.0</v>
       </c>
@@ -7174,51 +7174,51 @@
       </c>
       <c r="W11">
         <v>2088000.0</v>
       </c>
       <c r="X11">
         <v>2624000.0</v>
       </c>
       <c r="Y11">
         <v>2279000.0</v>
       </c>
       <c r="Z11">
         <v>4713000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>98</v>
       </c>
       <c r="B12">
         <v>1521000.0</v>
       </c>
       <c r="C12">
         <v>1600000.0</v>
       </c>
       <c r="D12">
-        <v>978000.0</v>
+        <v>1645000.0</v>
       </c>
       <c r="E12">
         <v>2059000.0</v>
       </c>
       <c r="F12">
         <v>2153000.0</v>
       </c>
       <c r="G12">
         <v>2192000.0</v>
       </c>
       <c r="H12">
         <v>2182000.0</v>
       </c>
       <c r="I12">
         <v>2166000.0</v>
       </c>
       <c r="J12">
         <v>2258000.0</v>
       </c>
       <c r="K12">
         <v>2236000.0</v>
       </c>
       <c r="L12">
         <v>2191000.0</v>
       </c>
@@ -10856,51 +10856,51 @@
       <c r="T24">
         <v>-12000.0</v>
       </c>
       <c r="U24">
         <v>-80000000.0</v>
       </c>
       <c r="V24">
         <v>-5000000.0</v>
       </c>
       <c r="W24">
         <v>-10000000.0</v>
       </c>
       <c r="X24">
         <v>-250000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
         <v>-455000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>2664000.0</v>
+        <v>386000.0</v>
       </c>
       <c r="C25">
         <v>169000.0</v>
       </c>
       <c r="D25">
         <v>108000.0</v>
       </c>
       <c r="E25">
         <v>767000.0</v>
       </c>
       <c r="F25">
         <v>390000.0</v>
       </c>
       <c r="G25">
         <v>402000.0</v>
       </c>
       <c r="H25">
         <v>138000.0</v>
       </c>
       <c r="I25">
         <v>974000.0</v>
       </c>
       <c r="J25">
         <v>1080000.0</v>
       </c>