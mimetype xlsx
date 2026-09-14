--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2129,3579 +2132,3682 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>4204000.0</v>
+      </c>
+      <c r="C2">
         <v>4512000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2217000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4590000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4721000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4046000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2954000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2160000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2290000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3268000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2332000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1207000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1807000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1829000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2147000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1175000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1503000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2228000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1378000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1254000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>968000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1484000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>949000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
         <v>-1108000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1334000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1451000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-982000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-272000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>33000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="W5">
         <v>33000.0</v>
       </c>
-      <c r="X5"/>
+      <c r="X5">
+        <v>33000.0</v>
+      </c>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-129350000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>10917000.0</v>
+      </c>
+      <c r="C7">
         <v>11441000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11953000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12433000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12903000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>13364000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13813000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>14233000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14644000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15046000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15441000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15805000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>16163000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16513000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>16855000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>16386000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6159000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6855000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>34000.0</v>
       </c>
       <c r="C8">
         <v>34000.0</v>
       </c>
       <c r="D8">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="E8">
         <v>33000.0</v>
       </c>
       <c r="F8">
         <v>33000.0</v>
       </c>
       <c r="G8">
-        <v>30000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="H8">
         <v>30000.0</v>
       </c>
       <c r="I8">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="J8">
         <v>29000.0</v>
       </c>
       <c r="K8">
+        <v>29000.0</v>
+      </c>
+      <c r="L8">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="M8">
         <v>26000.0</v>
       </c>
       <c r="N8">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="O8">
         <v>25000.0</v>
       </c>
       <c r="P8">
         <v>25000.0</v>
       </c>
       <c r="Q8">
         <v>25000.0</v>
       </c>
       <c r="R8">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="S8">
         <v>24000.0</v>
       </c>
       <c r="T8">
         <v>24000.0</v>
       </c>
       <c r="U8">
         <v>24000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>24000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>511552000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>508693000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>506713000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>502250000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>499013000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>497522000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>494733000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>493626000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>240032000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>12538000.0</v>
+      </c>
+      <c r="C10">
         <v>14779000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21692000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20648000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22857000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>27019000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13430000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15418000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12844000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12998000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18058000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9717000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7855000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6720000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6605000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5688000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5702000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7489000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>19187000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>26633000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>31247000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13841000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>26390000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-5092000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>51699000.0</v>
+      </c>
+      <c r="C12">
         <v>53981000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>61058000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>60014000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>62141000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>66262000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52755000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>56830000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>55537000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>58945000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>66454000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>61348000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>63571000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>67615000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>77409000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>85412000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>92411000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>103175000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>115584000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>123334000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>127915000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>30530000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>38079000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>5092000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>34000.0</v>
       </c>
       <c r="C13">
         <v>34000.0</v>
       </c>
       <c r="D13">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="E13">
         <v>33000.0</v>
       </c>
       <c r="F13">
         <v>33000.0</v>
       </c>
       <c r="G13">
-        <v>30000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="H13">
         <v>30000.0</v>
       </c>
       <c r="I13">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="J13">
         <v>29000.0</v>
       </c>
       <c r="K13">
+        <v>29000.0</v>
+      </c>
+      <c r="L13">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="M13">
         <v>26000.0</v>
       </c>
       <c r="N13">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="O13">
         <v>25000.0</v>
       </c>
       <c r="P13">
         <v>25000.0</v>
       </c>
       <c r="Q13">
         <v>25000.0</v>
       </c>
       <c r="R13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="S13">
         <v>24000.0</v>
       </c>
       <c r="T13">
         <v>24000.0</v>
       </c>
       <c r="U13">
         <v>24000.0</v>
       </c>
       <c r="V13">
+        <v>24000.0</v>
+      </c>
+      <c r="W13">
         <v>-3491000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>34104430.0</v>
+      </c>
+      <c r="C14">
         <v>33716813.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>32722438.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>33134605.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>32863031.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>31480911.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>29914786.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>29444625.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>28853216.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28285176.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25934571.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26017329.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>25472526.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>25097262.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24833355.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24728701.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24503552.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>24307485.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24166507.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>24101399.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>17553818.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22241274.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16672305.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11103335.0</v>
       </c>
       <c r="Y14">
         <v>11103335.0</v>
       </c>
       <c r="Z14">
         <v>11103335.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>11103335.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="O15">
         <v>25000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="P15">
         <v>25000.0</v>
       </c>
+      <c r="Q15"/>
       <c r="R15">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="S15">
         <v>24000.0</v>
       </c>
       <c r="T15">
         <v>24000.0</v>
       </c>
       <c r="U15">
         <v>24000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>24000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>123000.0</v>
+      </c>
+      <c r="C16">
         <v>126000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>141000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>649000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>696000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>680000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>555000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>749000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>809000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>869000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1090000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-      <c r="M17">
+      <c r="M17"/>
+      <c r="N17">
         <v>466000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>457000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>347000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>466000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>347000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>911000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1041000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1092000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2371000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>18111000.0</v>
+      </c>
+      <c r="C22">
         <v>16694000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>16896000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18135000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16346000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13580000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13381000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12084000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11363000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11416000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11214000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9759000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10014000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10750000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9712000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8581000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8419000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8103000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7822000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7162000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6965000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7042000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6909000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>96991000.0</v>
+      </c>
+      <c r="C23">
         <v>98898000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>105565000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>107255000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>106114000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>110205000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>94647000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>96303000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>94389000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>98853000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>107651000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>99300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>102232000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>106271000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>114106000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>120474000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>118544000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>128982000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>133562000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>141257000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>146969000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>50324000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>55950000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-55782000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>59014000.0</v>
+      </c>
+      <c r="C24">
         <v>59021000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>58884000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>58748000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>58616000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>59788000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>59525000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>59266000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>59016000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>58039000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>56954000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>55889000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>54854000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>53859000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>52913000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>51954000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>51018000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>50115000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>49847000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>49582000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>49353000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>49561000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>50821000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>54854000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>53859000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>51018000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>50115000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>49582000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>49353000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>49561000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>57393000.0</v>
+      </c>
+      <c r="C28">
         <v>55683000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>49145000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>50533000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>48662000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>46133000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59908000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>58081000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>60816000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>60087000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>54337000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>61977000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>63162000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>63652000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>63163000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>62652000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>51475000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>49481000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>30660000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>22949000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18106000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>39310000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26474000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>5092000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>70897000.0</v>
+      </c>
+      <c r="C29">
         <v>73475000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>77915000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>77266000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>78054000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>84057000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>67538000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>69089000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>68901000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>72380000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>77608000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>72252000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>76080000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>81349000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>87690000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>95363000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>103920000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>112938000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>123350000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>131294000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>138019000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-103285000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-94968000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>14930000.0</v>
+      </c>
+      <c r="C30">
         <v>14788000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14681000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14938000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13554000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15435000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12851000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11561000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11242000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11631000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12314000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11279000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10876000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9194000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7482000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7876000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8474000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9061000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7091000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6611000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7705000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8202000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8395000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>21226000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>27490000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>34777000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>43409000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>52902000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>62823000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>73503000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>81712000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>88666000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-156436000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-129350000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>68760000.0</v>
+      </c>
+      <c r="C32">
         <v>70810000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>76259000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>75723000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>76599000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>82771000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>66183000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>67810000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>67641000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>71144000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>76490000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>71159000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>75003000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>80281000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>86738000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>94953000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>101063000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>110363000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>123515000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>131816000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>138789000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>36280000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>44967000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>10798000.0</v>
+      </c>
+      <c r="C33">
         <v>11920000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11492000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11924999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12372000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>12727000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>13308000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>13712000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>14163000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>14599000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>14932000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>15326000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>15721000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>16115000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>16392000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>16104000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6080000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>6562000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>746000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>767000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>570000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3236000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1388000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-5092000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>14644000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>15047000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>3223000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3987000.0</v>
       </c>
-      <c r="S34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T34"/>
       <c r="U34">
         <v>248000.0</v>
       </c>
       <c r="V34">
-        <v>274000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="W34">
         <v>274000.0</v>
       </c>
-      <c r="X34"/>
+      <c r="X34">
+        <v>274000.0</v>
+      </c>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>67675000.0</v>
+      </c>
+      <c r="C35">
         <v>68276000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>68720000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>69130000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>69533000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>71229000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>71478000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>71699000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>71919000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>71402000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>70768000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>70122000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>69498000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>68906000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>68353000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>67648000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>54241000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>54102000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>50758000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>50871000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>50693000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>195952000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>194187000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>339000.0</v>
+      </c>
+      <c r="C36">
         <v>958000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>235000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>119999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>209000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>137000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>413000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>524000.0</v>
       </c>
       <c r="J36">
         <v>524000.0</v>
       </c>
       <c r="K36">
         <v>524000.0</v>
       </c>
       <c r="L36">
+        <v>524000.0</v>
+      </c>
+      <c r="M36">
         <v>603000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>609000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>600000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="Q36">
         <v>143000.0</v>
       </c>
       <c r="R36">
         <v>143000.0</v>
       </c>
       <c r="S36">
         <v>143000.0</v>
       </c>
       <c r="T36">
         <v>143000.0</v>
       </c>
       <c r="U36">
+        <v>143000.0</v>
+      </c>
+      <c r="V36">
         <v>145000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2760000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>873000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-5092000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>609000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="Q38">
         <v>143000.0</v>
       </c>
       <c r="R38">
         <v>143000.0</v>
       </c>
       <c r="S38">
+        <v>143000.0</v>
+      </c>
+      <c r="T38">
         <v>98716000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>143000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>145000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2760000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>1453000.0</v>
+      </c>
+      <c r="C39">
         <v>1515000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1438000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2243000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1701000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2201000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2352000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2116000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2084000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2262000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2737000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1588000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2050000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2597000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3111000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2501000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3160000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2081000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2319000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3383000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3814000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1314000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1179000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>10850000.0</v>
+      </c>
+      <c r="C40">
         <v>9344000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13339000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>12317000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9740000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8058000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9787000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>10072000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7745000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>7290000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11180000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>10036000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>8182000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6580000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7414000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7550000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6962000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6961000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7923000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>7420000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>6642000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5734000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6603000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>911000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1289000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1340000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1478000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>577153000.0</v>
+      </c>
+      <c r="C42">
         <v>573524000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>571412000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>568171000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>565595000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>561775000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>538933000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>535493000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>530104000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>527046000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>524435000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>513946000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>511552000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>508693000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>506713000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>504425000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>502250000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>499013000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>497522000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>494733000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>346657000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>240032000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>239826000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>18792000.0</v>
+      </c>
+      <c r="C45">
         <v>19228000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>19463000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>19809000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>20236000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>20607000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>20869000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>21213000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>21508000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>21887000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>22175000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>23580000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>23933000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>24288000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1064000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>24632000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>603000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>425000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>476000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>10459000.0</v>
+      </c>
+      <c r="C46">
         <v>10962000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11257000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>11683000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12163000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12590000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12895000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>13287000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13639000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>14075000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>14408000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>14723000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>15112000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>15515000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>15902000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>15961000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5937000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>6419000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>603000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>624000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>425000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>476000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>515000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>976000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1024000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1064000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>15961000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>951000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>860000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>603000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>624000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>425000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>476000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-565304000.0</v>
+      </c>
+      <c r="C48">
         <v>-559104000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-552415000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-549686000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-546190000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-537539000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-530950000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-525700000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-520248000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-512734000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-503809000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-497609000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-490352000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-481228000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-470853000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-459707000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-447922000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-435232000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-423771000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-413078000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-404995000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-396501000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-387691000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-490352000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-481228000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-470853000.0</v>
       </c>
-      <c r="P49"/>
-      <c r="Q49">
+      <c r="Q49"/>
+      <c r="R49">
         <v>-447922000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-435232000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-423771000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-413078000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-404995000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-396501000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>3590000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>2043000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>69931000.0</v>
+      </c>
+      <c r="C51">
         <v>70462000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>70837000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>71181000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>71519000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>73152000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>73338000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>73499000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>73660000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>73085000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>72395000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>71694000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>71017000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>70372000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>69768000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>68340000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>57177000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>56970000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>49847000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>49582000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>52943000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>53151000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>52864000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>2256000.0</v>
+      </c>
+      <c r="C52">
         <v>2186000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2117000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2051000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1986000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1923000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1860000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1800000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1741000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1683000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1627000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1572000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1519000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1466000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1415000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>692000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2936000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2868000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
-[...1 lines deleted...]
-      </c>
+      <c r="U52"/>
       <c r="V52">
         <v>3590000.0</v>
       </c>
       <c r="W52">
+        <v>3590000.0</v>
+      </c>
+      <c r="X52">
         <v>2043000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>39161000.0</v>
+      </c>
+      <c r="C53">
         <v>39202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39366000.0</v>
       </c>
       <c r="D53">
         <v>39366000.0</v>
       </c>
       <c r="E53">
+        <v>39366000.0</v>
+      </c>
+      <c r="F53">
         <v>39284000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>39243000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>39325000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>41412000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>42693000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>45947000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>48396000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>51631000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>55716000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>60895000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>70804000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>79724000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>86709000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>95686000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>96397000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>96701000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>96668000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>16689000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>11689000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>10184000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>96991000.0</v>
+      </c>
+      <c r="C55">
         <v>98898000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>105565000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>107255000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>106114000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>110205000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>94647000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>96303000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>94389000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>98853000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>107651000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>99300000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>102232000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>106271000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>114106000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>120474000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>118544000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>128982000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>133562000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>141257000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>146969000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>50324000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>55950000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>86193000.0</v>
+      </c>
+      <c r="C56">
         <v>86978000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>94073000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>95330000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>93742000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>97478000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>81339000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>82591000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>80226000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>84254000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>92719000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>83974000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>86511000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>90156000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>97714000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>104370000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>112464000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>122420000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>132816000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>140490000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>146399000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>47088000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>54562000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>5092000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>17433000.0</v>
+      </c>
+      <c r="C57">
         <v>16168000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>17814000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>19607000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>17143000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>14707000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>15156000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>14781000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12585000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>13110000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>16229000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>12815000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>11508000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>9875000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>10976000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>9417000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>11401000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>12057000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9301000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8674000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>7610000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>10808000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>9595000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>85108000.0</v>
+      </c>
+      <c r="C58">
         <v>84444000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>86534000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>88737000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>86676000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>85936000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>86634000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>86480000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>84504000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>84512000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>86997000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>82937000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>81006000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>78781000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>79329000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>77065000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>65642000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>66159000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>60059000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>59545000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>58303000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>206760000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>203782000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>11883000.0</v>
+      </c>
+      <c r="C60">
         <v>14454000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>19031000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>18518000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>19438000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>24269000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8013000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>9823000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>9885000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>14341000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>20654000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>16363000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>21226000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>27490000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>34777000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>43409000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>52902000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>62823000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>73503000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>81712000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>88666000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-156436000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-147832000.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>-55782000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
-      <c r="V62">
+      <c r="V62"/>
+      <c r="W62">
         <v>141422000.0</v>
       </c>
-      <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5726,2804 +5832,2853 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>22766000.0</v>
       </c>
       <c r="C2">
         <v>20821000.0</v>
       </c>
       <c r="D2">
         <v>17299000.0</v>
       </c>
       <c r="E2">
         <v>13027000.0</v>
       </c>
       <c r="F2">
         <v>11748000.0</v>
       </c>
       <c r="G2">
         <v>10866000.0</v>
       </c>
       <c r="H2">
         <v>10508000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>1948000.0</v>
       </c>
       <c r="C3">
         <v>1769000.0</v>
       </c>
       <c r="D3">
         <v>1605000.0</v>
       </c>
       <c r="E3">
         <v>2987000.0</v>
       </c>
       <c r="F3">
         <v>296000.0</v>
       </c>
       <c r="G3">
         <v>312000.0</v>
       </c>
       <c r="H3">
         <v>421000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>-14008000.0</v>
       </c>
       <c r="C5">
         <v>-18343000.0</v>
       </c>
       <c r="D5">
         <v>-24439000.0</v>
       </c>
       <c r="E5">
         <v>-39553000.0</v>
       </c>
       <c r="F5">
         <v>-28670000.0</v>
       </c>
       <c r="G5">
         <v>-12792000.0</v>
       </c>
       <c r="H5">
         <v>-20488000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-12060000.0</v>
       </c>
       <c r="C6">
         <v>-16574000.0</v>
       </c>
       <c r="D6">
         <v>-22834000.0</v>
       </c>
       <c r="E6">
         <v>-36566000.0</v>
       </c>
       <c r="F6">
         <v>-28374000.0</v>
       </c>
       <c r="G6">
         <v>-12480000.0</v>
       </c>
       <c r="H6">
         <v>-20067000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>77220000.0</v>
       </c>
       <c r="C9">
         <v>59085000.0</v>
       </c>
       <c r="D9">
         <v>48122000.0</v>
       </c>
       <c r="E9">
         <v>32493000.0</v>
       </c>
       <c r="F9">
         <v>33435000.0</v>
       </c>
       <c r="G9">
         <v>30272000.0</v>
       </c>
       <c r="H9">
         <v>26464000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-21465000.0</v>
       </c>
       <c r="C10">
         <v>-27141000.0</v>
       </c>
       <c r="D10">
         <v>-32956000.0</v>
       </c>
       <c r="E10">
         <v>-47082000.0</v>
       </c>
       <c r="F10">
         <v>-36080000.0</v>
       </c>
       <c r="G10">
         <v>-24278000.0</v>
       </c>
       <c r="H10">
         <v>-29973000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>1437105.0</v>
       </c>
       <c r="E11">
         <v>6288000.0</v>
       </c>
       <c r="F11">
         <v>2029000.0</v>
       </c>
       <c r="G11">
         <v>11704000.0</v>
       </c>
       <c r="H11">
         <v>10767000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>7457000.0</v>
       </c>
       <c r="C12">
         <v>8798000.0</v>
       </c>
       <c r="D12">
         <v>8517000.0</v>
       </c>
       <c r="E12">
         <v>7529000.0</v>
       </c>
       <c r="F12">
         <v>7410000.0</v>
       </c>
       <c r="G12">
         <v>11486000.0</v>
       </c>
       <c r="H12">
         <v>9485000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>2816000.0</v>
       </c>
       <c r="C13">
         <v>3024000.0</v>
       </c>
       <c r="D13">
         <v>3050000.0</v>
       </c>
       <c r="E13">
         <v>1578000.0</v>
       </c>
       <c r="F13">
         <v>448000.0</v>
       </c>
       <c r="G13">
         <v>41000.0</v>
       </c>
       <c r="H13">
         <v>261000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-21465000.0</v>
       </c>
       <c r="C15">
         <v>-27141000.0</v>
       </c>
       <c r="D15">
         <v>-32956000.0</v>
       </c>
       <c r="E15">
         <v>-47082000.0</v>
       </c>
       <c r="F15">
         <v>-36080000.0</v>
       </c>
       <c r="G15">
         <v>-24278000.0</v>
       </c>
       <c r="H15">
         <v>-29973000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-47082000.0</v>
       </c>
       <c r="F16">
         <v>-36080000.0</v>
       </c>
       <c r="G16">
         <v>-24050000.0</v>
       </c>
       <c r="H16">
         <v>-29973000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-21465000.0</v>
       </c>
       <c r="C17">
         <v>-27141000.0</v>
       </c>
       <c r="D17">
         <v>-32956000.0</v>
       </c>
       <c r="E17">
         <v>-47082000.0</v>
       </c>
       <c r="F17">
         <v>-36080000.0</v>
       </c>
       <c r="G17">
         <v>-24278000.0</v>
       </c>
       <c r="H17">
         <v>-29973000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>-4641000.0</v>
       </c>
       <c r="C18">
         <v>-5774000.0</v>
       </c>
       <c r="D18">
         <v>-5467000.0</v>
       </c>
       <c r="E18">
         <v>-5951000.0</v>
       </c>
       <c r="F18">
         <v>-6962000.0</v>
       </c>
       <c r="G18">
         <v>-11445000.0</v>
       </c>
       <c r="H18">
         <v>-9224000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1241000.0</v>
       </c>
       <c r="F19">
         <v>-4933000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-16338000.0</v>
       </c>
       <c r="C21">
         <v>-21671000.0</v>
       </c>
       <c r="D21">
         <v>-27174000.0</v>
       </c>
       <c r="E21">
         <v>-40794000.0</v>
       </c>
       <c r="F21">
         <v>-23737000.0</v>
       </c>
       <c r="G21">
         <v>-13051000.0</v>
       </c>
       <c r="H21">
         <v>-22031000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>116324000.0</v>
       </c>
       <c r="C23">
         <v>101577000.0</v>
       </c>
       <c r="D23">
         <v>92595000.0</v>
       </c>
       <c r="E23">
         <v>86314000.0</v>
       </c>
       <c r="F23">
         <v>68920000.0</v>
       </c>
       <c r="G23">
         <v>54189000.0</v>
       </c>
       <c r="H23">
         <v>59003000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>1948000.0</v>
       </c>
       <c r="C25">
         <v>1769000.0</v>
       </c>
       <c r="D25">
         <v>1605000.0</v>
       </c>
       <c r="E25">
         <v>2987000.0</v>
       </c>
       <c r="F25">
         <v>296000.0</v>
       </c>
       <c r="G25">
         <v>312000.0</v>
       </c>
       <c r="H25">
         <v>421000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>27888000.0</v>
       </c>
       <c r="C26">
         <v>23653000.0</v>
       </c>
       <c r="D26">
         <v>20778000.0</v>
       </c>
       <c r="E26">
         <v>21946000.0</v>
       </c>
       <c r="F26">
         <v>18211000.0</v>
       </c>
       <c r="G26">
         <v>15695000.0</v>
       </c>
       <c r="H26">
         <v>18294000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27">
         <v>46580000.0</v>
       </c>
       <c r="C27">
         <v>39669000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>19090000.0</v>
       </c>
       <c r="C28">
         <v>17434000.0</v>
       </c>
       <c r="D28">
         <v>54518000.0</v>
       </c>
       <c r="E28">
         <v>51341000.0</v>
       </c>
       <c r="F28">
         <v>38961000.0</v>
       </c>
       <c r="G28">
         <v>27628000.0</v>
       </c>
       <c r="H28">
         <v>30201000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>93558000.0</v>
       </c>
       <c r="C30">
         <v>80756000.0</v>
       </c>
       <c r="D30">
         <v>75296000.0</v>
       </c>
       <c r="E30">
         <v>73287000.0</v>
       </c>
       <c r="F30">
         <v>57172000.0</v>
       </c>
       <c r="G30">
         <v>43323000.0</v>
       </c>
       <c r="H30">
         <v>48495000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>-5127000.0</v>
       </c>
       <c r="C31">
         <v>-5470000.0</v>
       </c>
       <c r="D31">
         <v>-5782000.0</v>
       </c>
       <c r="E31">
         <v>-6288000.0</v>
       </c>
       <c r="F31">
         <v>-12343000.0</v>
       </c>
       <c r="G31">
         <v>-11227000.0</v>
       </c>
       <c r="H31">
         <v>-7942000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>99986000.0</v>
       </c>
       <c r="C32">
         <v>79906000.0</v>
       </c>
       <c r="D32">
         <v>65421000.0</v>
       </c>
       <c r="E32">
         <v>45520000.0</v>
       </c>
       <c r="F32">
         <v>45183000.0</v>
       </c>
       <c r="G32">
         <v>41138000.0</v>
       </c>
       <c r="H32">
         <v>36972000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>3920000.0</v>
+      </c>
+      <c r="C2">
         <v>4019999.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6010000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6186000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5388000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5182000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5278000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5640000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5122000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4781000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4467000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4194000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4538000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3986000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3192000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2734000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3115000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2921000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2832000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3271000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2724000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2533000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3196000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2219000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2918000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>100000.0</v>
+      </c>
+      <c r="C3">
         <v>513000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>522000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>54000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>477000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>451000.0</v>
       </c>
       <c r="H3">
         <v>451000.0</v>
       </c>
       <c r="I3">
+        <v>451000.0</v>
+      </c>
+      <c r="J3">
         <v>444000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>423000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>409000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>398000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>403000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>395000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>752000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>739000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>744000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>752000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>79000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>75000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>68000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>74000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>71000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="Z3">
         <v>82000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3">
+        <v>82000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-4661000.0</v>
+      </c>
+      <c r="C5">
         <v>-5168000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1129000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2518000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6592000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4436000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3058000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3270000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5348000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6667000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3964000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5066000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6999000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8410000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9205000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9879000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-10838000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9631000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8831000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6257000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6621000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6961000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2735000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1334000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4980000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3743000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-4561000.0</v>
+      </c>
+      <c r="C6">
         <v>-4655000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-607000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2464000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6115000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3974000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2607000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2819000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4904000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6244000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3555000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4668000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-6596000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8015000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-8453000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9140000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-10094000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8879000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-8752000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6182000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6553000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6887000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2664000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1257000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4898000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3661000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>18906000.0</v>
+      </c>
+      <c r="C9">
         <v>18048000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>20578000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21168000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18132000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>17342000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16188000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15420000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>14134000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13343000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13545000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12233000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11972000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10372000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8803000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>7965000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7466000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>8259000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>8076000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7507000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9359000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8493000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8219000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9575000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5421000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7057000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-6200000.0</v>
+      </c>
+      <c r="C10">
         <v>-6689000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2729000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3496000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8651000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6589000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5250000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5452000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7514000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8925000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7257000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-9124000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10375000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11146000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11785000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12690000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-11461000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-10693000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8083000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8494000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-8810000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4618000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4126000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8793000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-6741000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-8651000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-379724.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>379724.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-8574000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2306000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2247000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4021000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1287000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1586000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1716000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1699000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-184000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1812000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-143000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1238000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2088000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2624000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2279000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4713000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>1539000.0</v>
+      </c>
+      <c r="C12">
         <v>1521000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1600000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1645000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2059000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2153000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2192000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2182000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2166000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2258000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2236000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2191000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2125000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1965000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1941000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1906000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1852000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1830000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1862000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1826000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1873000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1849000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1842000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2792000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3813000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2998000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>523000.0</v>
+      </c>
+      <c r="C13">
         <v>565000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>638000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>667000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>718000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>793000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>681000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>754000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>762000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>827000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>822000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>769000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>733000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>726000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>800000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>423000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>221000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>134000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>186000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-6200000.0</v>
+      </c>
+      <c r="C15">
         <v>-6689000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2729000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3496000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8651000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6589000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5250000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5452000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-7514000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8925000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-6200000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-7257000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-9124000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-10375000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-11146000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-11785000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-12690000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-11461000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-10693000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-8083000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-8494000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-8810000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-4618000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4126000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-8793000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-6741000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-9124000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-10375000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-11146000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-11785000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-12690000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-11461000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-10693000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-8083000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-8494000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-8810000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-3898000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-8793000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-6741000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-6200000.0</v>
+      </c>
+      <c r="C17">
         <v>-6689000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-2729000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3496000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-8651000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6589000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5250000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5452000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-7514000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-8925000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-6200000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-7257000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-9124000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-10375000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-11146000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-11785000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-12690000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-11461000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-10693000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-8083000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-8494000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-8810000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-4618000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4126000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-8793000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-6741000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>-1016000.0</v>
+      </c>
+      <c r="C18">
         <v>-956000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-962000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-978000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1341000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1360000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1511000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1428000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1404000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1431000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1414000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1422000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1392000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1239000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1141000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1483000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1631000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1696000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1414000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1826000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1873000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1849000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1842000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2792000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3813000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2998000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>855000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-91000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19">
         <v>136000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>131000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>184000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-14000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2016000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3087000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-5143000.0</v>
+      </c>
+      <c r="C21">
         <v>-5568000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1767000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6824000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5147000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3653000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4243000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6230000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-7545000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-5051000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-5950000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-7854000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-8319000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-9859000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-10199000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-10974000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-9762000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9015000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6243000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4605000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3874000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2981000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1166000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3446000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-5458000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>27969000.0</v>
+      </c>
+      <c r="C23">
         <v>27636000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>28355000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>29954000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>30344000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>27671000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>25119000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>25303000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>25486000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>25669000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23063000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22377000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>24364000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22791000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>22648000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21356000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>21174000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21136000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20012000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16582000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17235000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>15091000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13733000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13937000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11086000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>15433000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>530000.0</v>
+      </c>
+      <c r="C25">
         <v>513000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>522000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>487000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>477000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>451000.0</v>
       </c>
       <c r="H25">
         <v>451000.0</v>
       </c>
       <c r="I25">
+        <v>451000.0</v>
+      </c>
+      <c r="J25">
         <v>444000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>423000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>409000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>398000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>403000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>395000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>752000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>739000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>744000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>752000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>79000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>75000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>68000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>74000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>71000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="Z25">
         <v>82000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25">
+        <v>82000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>6898000.0</v>
+      </c>
+      <c r="C26">
         <v>7189000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>7027000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>6576000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6845000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7440000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6050000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5754000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>6065000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5784000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>5377000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4795000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5343000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5263000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5089000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5611000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>5669000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5577000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5345000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4329000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4437000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4100000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3919000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3691000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3252000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4833000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>12124000.0</v>
+      </c>
+      <c r="C27">
         <v>11583000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10936000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12598000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12043000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11003000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>9756000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>5027000.0</v>
+      </c>
+      <c r="C28">
         <v>4844000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4382000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4594000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6068000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4046000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13791000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13909000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4543000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15104000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13219000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13388000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14483000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13428000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13573000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12553000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12771000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12444000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11746000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9421000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9527000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8267000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7281000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7050000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5615000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7682000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>24049000.0</v>
+      </c>
+      <c r="C30">
         <v>23616000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22345000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>23768000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24956000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22489000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19841000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19663000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20364000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20888000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>18596000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>18183000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19826000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>18691000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18662000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18164000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18440000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18021000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17091000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13750000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13964000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12367000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10741000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8867000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12515000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>-1057000.0</v>
+      </c>
+      <c r="C31">
         <v>-1121000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-962000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-896000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1827000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1442000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1597000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1209000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1284000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1380000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1149000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1307000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1270000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2056000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1287000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1586000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1716000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1699000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1678000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1840000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3889000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4936000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1637000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2960000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5347000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1283000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>22826000.0</v>
+      </c>
+      <c r="C32">
         <v>22068000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>26588000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>27354000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23520000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>22524000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>21466000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>21060000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19256000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>18124000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>18012000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>16427000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>16510000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>14472000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>12789000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>11157000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>10200000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>11374000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>10997000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>10339000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>12630000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>11217000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>10752000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>12771000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>7640000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>9975000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8550,2818 +8705,2861 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>13552000.0</v>
       </c>
       <c r="C2">
         <v>18180000.0</v>
       </c>
       <c r="D2">
         <v>6727000.0</v>
       </c>
       <c r="E2">
         <v>19309000.0</v>
       </c>
       <c r="F2">
         <v>26756000.0</v>
       </c>
       <c r="G2">
         <v>4123000.0</v>
       </c>
       <c r="H2">
         <v>4161000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>332000</v>
       </c>
       <c r="C3">
         <v>306000</v>
       </c>
       <c r="D3">
         <v>173000</v>
       </c>
       <c r="E3">
         <v>603000</v>
       </c>
       <c r="F3">
         <v>384000</v>
       </c>
       <c r="G3">
         <v>62000</v>
       </c>
       <c r="H3">
         <v>468000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-12582000.0</v>
       </c>
       <c r="F4">
         <v>-7447000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>698000.0</v>
       </c>
       <c r="F5">
         <v>-924000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>8262000.0</v>
       </c>
       <c r="C6">
         <v>-4628000.0</v>
       </c>
       <c r="D6">
         <v>11453000.0</v>
       </c>
       <c r="E6">
         <v>-12582000.0</v>
       </c>
       <c r="F6">
         <v>-7447000.0</v>
       </c>
       <c r="G6">
         <v>22633000.0</v>
       </c>
       <c r="H6">
         <v>-38000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-4011999.0</v>
       </c>
       <c r="C7">
         <v>-5453000.0</v>
       </c>
       <c r="D7">
         <v>-2484000.0</v>
       </c>
       <c r="E7">
         <v>-4788000.0</v>
       </c>
       <c r="F7">
         <v>368000.0</v>
       </c>
       <c r="G7">
         <v>-2067000.0</v>
       </c>
       <c r="H7">
         <v>9000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-391000.0</v>
       </c>
       <c r="F8">
         <v>1304000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>-1830000.0</v>
       </c>
       <c r="C9">
         <v>-537000.0</v>
       </c>
       <c r="D9">
         <v>-4850000.0</v>
       </c>
       <c r="E9">
         <v>-391000.0</v>
       </c>
       <c r="F9">
         <v>1304000.0</v>
       </c>
       <c r="G9">
         <v>-2378000.0</v>
       </c>
       <c r="H9">
         <v>-750000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>-3673000.0</v>
       </c>
       <c r="C10">
         <v>251000.0</v>
       </c>
       <c r="D10">
         <v>-1698000.0</v>
       </c>
       <c r="E10">
         <v>-2133000.0</v>
       </c>
       <c r="F10">
         <v>-1156000.0</v>
       </c>
       <c r="G10">
         <v>672000.0</v>
       </c>
       <c r="H10">
         <v>-1638000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>632000.0</v>
       </c>
       <c r="F11">
         <v>1950000.0</v>
       </c>
       <c r="G11">
         <v>-5000.0</v>
       </c>
       <c r="H11">
         <v>-82000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>10882000.0</v>
       </c>
       <c r="F12">
         <v>9766000.0</v>
       </c>
       <c r="G12">
         <v>932000.0</v>
       </c>
       <c r="H12">
         <v>2076000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2911000.0</v>
       </c>
       <c r="F13">
         <v>-259000.0</v>
       </c>
       <c r="G13">
         <v>-356000.0</v>
       </c>
       <c r="H13">
         <v>2479000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>1948000.0</v>
       </c>
       <c r="C14">
         <v>1769000.0</v>
       </c>
       <c r="D14">
         <v>1605000.0</v>
       </c>
       <c r="E14">
         <v>2987000.0</v>
       </c>
       <c r="F14">
         <v>296000.0</v>
       </c>
       <c r="G14">
         <v>312000.0</v>
       </c>
       <c r="H14">
         <v>421000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>21814000.0</v>
       </c>
       <c r="C16">
         <v>13552000.0</v>
       </c>
       <c r="D16">
         <v>18180000.0</v>
       </c>
       <c r="E16">
         <v>6727000.0</v>
       </c>
       <c r="F16">
         <v>19309000.0</v>
       </c>
       <c r="G16">
         <v>26756000.0</v>
       </c>
       <c r="H16">
         <v>4123000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>-11338000.0</v>
       </c>
       <c r="C18">
         <v>-18255000.0</v>
       </c>
       <c r="D18">
         <v>-19874000.0</v>
       </c>
       <c r="E18">
         <v>-37472000.0</v>
       </c>
       <c r="F18">
         <v>-24961000.0</v>
       </c>
       <c r="G18">
         <v>-21671000.0</v>
       </c>
       <c r="H18">
         <v>-25494000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>8994000.0</v>
       </c>
       <c r="D19">
         <v>23027000.0</v>
       </c>
       <c r="E19">
         <v>24400000.0</v>
       </c>
       <c r="F19">
         <v>-85012000.0</v>
       </c>
       <c r="G19">
         <v>-10705000.0</v>
       </c>
       <c r="H19">
         <v>4082000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
         <v>69886000.0</v>
       </c>
       <c r="C20">
         <v>3277000.0</v>
       </c>
       <c r="D20">
         <v>7888000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>109089000.0</v>
       </c>
       <c r="G20">
         <v>31696000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>-2072000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21"/>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-4090000.0</v>
       </c>
       <c r="G21">
         <v>24462000.0</v>
       </c>
       <c r="H21">
         <v>21328000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-21465000.0</v>
       </c>
       <c r="C22">
         <v>-27141000.0</v>
       </c>
       <c r="D22">
         <v>-32956000.0</v>
       </c>
       <c r="E22">
         <v>-47082000.0</v>
       </c>
       <c r="F22">
         <v>-36080000.0</v>
       </c>
       <c r="G22">
         <v>-24278000.0</v>
       </c>
       <c r="H22">
         <v>-29973000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>-543000.0</v>
       </c>
       <c r="C23">
         <v>1050000.0</v>
       </c>
       <c r="D23">
         <v>239000.0</v>
       </c>
       <c r="E23">
         <v>490000.0</v>
       </c>
       <c r="F23">
         <v>-2473000.0</v>
       </c>
       <c r="G23">
         <v>30547000.0</v>
       </c>
       <c r="H23">
         <v>42000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>-332000.0</v>
       </c>
       <c r="C24">
         <v>-306000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>24400000.0</v>
       </c>
       <c r="F24">
         <v>-85012000.0</v>
       </c>
       <c r="G24">
         <v>-10705000.0</v>
       </c>
       <c r="H24">
         <v>4000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>1433999.0</v>
       </c>
       <c r="C25">
         <v>2594000.0</v>
       </c>
       <c r="D25">
         <v>4576000.0</v>
       </c>
       <c r="E25">
         <v>3665000.0</v>
       </c>
       <c r="F25">
         <v>1073000.0</v>
       </c>
       <c r="G25">
         <v>3045000.0</v>
       </c>
       <c r="H25">
         <v>3075000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>-49546000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-259000.0</v>
       </c>
       <c r="E26">
         <v>-59000.0</v>
       </c>
       <c r="F26">
         <v>106616000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>11089000.0</v>
       </c>
       <c r="C27">
         <v>10282000.0</v>
       </c>
       <c r="D27">
         <v>9558000.0</v>
       </c>
       <c r="E27">
         <v>8349000.0</v>
       </c>
       <c r="F27">
         <v>4288000.0</v>
       </c>
       <c r="G27">
         <v>1379000.0</v>
       </c>
       <c r="H27">
         <v>1442000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>19600000.0</v>
       </c>
       <c r="C28">
         <v>4327000.0</v>
       </c>
       <c r="D28">
         <v>8127000.0</v>
       </c>
       <c r="E28">
         <v>490000.0</v>
       </c>
       <c r="F28">
         <v>102526000.0</v>
       </c>
       <c r="G28">
         <v>55009000.0</v>
       </c>
       <c r="H28">
         <v>21370000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>-11006000.0</v>
       </c>
       <c r="C29">
         <v>-17949000.0</v>
       </c>
       <c r="D29">
         <v>-19701000.0</v>
       </c>
       <c r="E29">
         <v>-36869000.0</v>
       </c>
       <c r="F29">
         <v>-24577000.0</v>
       </c>
       <c r="G29">
         <v>-21609000.0</v>
       </c>
       <c r="H29">
         <v>-25026000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-332000.0</v>
       </c>
       <c r="C30">
         <v>8994000.0</v>
       </c>
       <c r="D30">
         <v>23027000.0</v>
       </c>
       <c r="E30">
         <v>23797000.0</v>
       </c>
       <c r="F30">
         <v>-85396000.0</v>
       </c>
       <c r="G30">
         <v>-10767000.0</v>
       </c>
       <c r="H30">
         <v>3618000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>15631000.0</v>
+      </c>
+      <c r="C2">
         <v>21692000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20770000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22857000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27141000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13552000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15540000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12966000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13120000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18180000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9839000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7977000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6842000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6727000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5810000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5824000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7611000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19309000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26633000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31369000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14207000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26756000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>43505000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10365000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9624000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4123000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>125000</v>
+      </c>
+      <c r="C3">
         <v>117000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>97000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>30000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>168000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>37000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>39000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>100000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>63000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>104000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>32000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>132000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>102000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>31000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>164000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>306000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>154000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>178000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>17000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>35000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>46000</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000</v>
       </c>
       <c r="Y3">
         <v>35000</v>
       </c>
       <c r="Z3">
+        <v>35000</v>
+      </c>
+      <c r="AA3">
         <v>16000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>1135000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>115000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>-1787000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-11698000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-7446000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-4614000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>17162000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-12549000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>813000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>752000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-992000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>335000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1214000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>556000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2598000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-96000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-2852000.0</v>
+      </c>
+      <c r="C6">
         <v>-6913000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1044000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2209000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4162000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13589000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1988000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2574000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-154000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5060000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>8341000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1862000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1135000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>115000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>917000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-14000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1787000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-11698000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7446000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4614000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17162000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12549000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-16749000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-10365000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>741000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5501000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-795000.0</v>
+      </c>
+      <c r="C7">
         <v>-2388000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-63000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1671000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2093000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4371000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3003000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>548000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-352000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2646000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-795000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1172000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>780000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-3641000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-669000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>817000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2414000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2522000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>213000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2226000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1237000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-834000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2159000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>625000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1096000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1579000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-1682000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1713000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>586000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1970000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-480000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1094000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>496000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>194000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-141000.0</v>
+      </c>
+      <c r="C9">
         <v>-108000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>257000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1383000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1881000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2585000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1290000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-318000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>389000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>682000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1052000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-403000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1682000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1713000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>392000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>601000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>586000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1970000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-480000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1094000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>496000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>194000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-340000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2005999.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>165000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-197000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-1485000.0</v>
+      </c>
+      <c r="C10">
         <v>125000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1221000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1836000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2815000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-243000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1352000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-828000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-249000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1519000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>210000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>683000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1072000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1169000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-198000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-404000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-362000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-718000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-220000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-61000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-157000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-224000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>347000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>349000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1581000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1027000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>855000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-301000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-723000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>348000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>395000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>966000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-468000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>536000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>463000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-309000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-109000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3252000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3625000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3154000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3190000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3431000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1570000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1933000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1130000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3576000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3565000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-4805000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1942000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1618000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>1801000.0</v>
       </c>
       <c r="O13">
+        <v>1801000.0</v>
+      </c>
+      <c r="P13">
         <v>-747000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>715000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1869000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1010000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1191000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1161000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1204000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1407000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>1968000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>893000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1622000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>530000.0</v>
+      </c>
+      <c r="C14">
         <v>513000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>522000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>487000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>477000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>451000.0</v>
       </c>
       <c r="H14">
         <v>451000.0</v>
       </c>
       <c r="I14">
+        <v>451000.0</v>
+      </c>
+      <c r="J14">
         <v>444000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>423000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>409000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>398000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>403000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>395000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>752000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>739000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>744000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>752000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>79000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>75000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>68000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>74000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-1774000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="Z14">
         <v>82000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>82000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>12779000.0</v>
+      </c>
+      <c r="C16">
         <v>14779000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21814000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20648000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>22979000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27141000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13552000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15540000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>12966000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13120000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>18180000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>9839000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7977000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6842000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6727000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5810000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5824000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7611000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>19187000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26755000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31369000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14207000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26756000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>49180000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10365000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9624000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-4028000.0</v>
+      </c>
+      <c r="C18">
         <v>-6017000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>409000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1974000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2254000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7519000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4836000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1824000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3963000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7632000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3373000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2311000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4360000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9830000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7945000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7006000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10822000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-11699000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8356999.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4602000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6031000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5971000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6470000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5425000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3212000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6564000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-30000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-168000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-37000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>1961000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1400000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>3237000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>2396000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>3468000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>4191000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5300000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>10200000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>8898000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>7000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>8400000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-306000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-154000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-12000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-80000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-10046000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-250000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-455000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>-50000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>-561000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>70497000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>345000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-133000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
-[...1 lines deleted...]
-      </c>
+      <c r="U21"/>
       <c r="V21">
         <v>-4090000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="W21">
+        <v>-4090000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21">
         <v>7856000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4070000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12514000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-6200000.0</v>
+      </c>
+      <c r="C22">
         <v>-6689000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-2729000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3496000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8651000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-6589000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-5250000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5452000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7514000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8925000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-6200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-7257000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-9124000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-10375000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-11146000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-11785000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-12690000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-11461000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-10693000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-8083000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-8494000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-8810000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4618000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4126000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-8793000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-6741000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-201000.0</v>
+      </c>
+      <c r="C23">
         <v>-176000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-88000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-53000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1347000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>157000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>503000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-34000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>509000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>72000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8214000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-35000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>195000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-255000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-138000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-8000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>635000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>911000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-190000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>107283000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1578000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-280000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>30959000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-117000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>141</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-117000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-97000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-67000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-168000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-37000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>2500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3500000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4200000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5300000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>10200000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>9000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>7000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-109000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-337000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>154000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-12000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-80000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-10000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-250000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-455000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>259000.0</v>
+      </c>
+      <c r="C25">
         <v>386000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>169000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>108000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>767000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>390000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>402000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>138000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>974000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1080000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>888000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1035000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>926000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1798000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1144000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1072000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1099000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>350000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>322000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>251000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2546000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3432000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1640000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2023999.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2403000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1389000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-49546000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-92000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-68000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-72000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-649000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-37000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-35000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-41000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-146000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-4000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-8000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-47000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>911000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>107283000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1578000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>2303000.0</v>
+      </c>
+      <c r="C27">
         <v>2278000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2607000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2628000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3228000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2626000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2603000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2591000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2548000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2540000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2357000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2421000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2655000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2125000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2076000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2182000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2603000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1488000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1876000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1107000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1103000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>202000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>487000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>301000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>290000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>301000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>1176000.0</v>
+      </c>
+      <c r="C28">
         <v>-166000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>635000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-235000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1908000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21108000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>848000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2898000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>509000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>72000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8214000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-27000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>195000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-255000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-138000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-8000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>635000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>911000.0</v>
       </c>
       <c r="T28">
         <v>911000.0</v>
       </c>
       <c r="U28">
+        <v>911000.0</v>
+      </c>
+      <c r="V28">
         <v>103193000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1578000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-279000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>38815000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3953000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12520000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-3903000.0</v>
+      </c>
+      <c r="C29">
         <v>-5900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>506000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1944000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2086000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-7482000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4797000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1724000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-7528000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3341000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2302000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4360000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-9698000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-7843000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6975000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-10658000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-11393000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-8202999.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4424000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6014000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-5936000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6424000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-5425000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3212000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6548000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-125000.0</v>
+      </c>
+      <c r="C30">
         <v>-117000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-97000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-30000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-168000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-37000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1961000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3237000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2396000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3468000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4191000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10068000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8898000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6969000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8236000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-306000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-154000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-190000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-80017000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5035000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-10046000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-250000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5035000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-471000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>