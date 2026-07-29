--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3613,51 +3613,51 @@
       </c>
       <c r="Y39">
         <v>789891.0</v>
       </c>
       <c r="Z39">
         <v>838966.0</v>
       </c>
       <c r="AA39">
         <v>779837.0</v>
       </c>
       <c r="AB39">
         <v>300000.0</v>
       </c>
       <c r="AC39">
         <v>300000.0</v>
       </c>
       <c r="AD39">
         <v>200000.0</v>
       </c>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
-        <v>44227000.0</v>
+        <v>64615000.0</v>
       </c>
       <c r="C40">
         <v>23809000.0</v>
       </c>
       <c r="D40">
         <v>57869000.0</v>
       </c>
       <c r="E40">
         <v>103243000.0</v>
       </c>
       <c r="F40">
         <v>8926000.0</v>
       </c>
       <c r="G40">
         <v>6350000.0</v>
       </c>
       <c r="H40">
         <v>3624000.0</v>
       </c>
       <c r="I40">
         <v>2601000.0</v>
       </c>
       <c r="J40">
         <v>2191000.0</v>
       </c>
@@ -8782,66 +8782,72 @@
       </c>
       <c r="DC15">
         <v>1000000.0</v>
       </c>
       <c r="DD15">
         <v>1000000.0</v>
       </c>
       <c r="DE15">
         <v>1000000.0</v>
       </c>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15">
         <v>500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:116">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16">
-        <v>22488000.0</v>
-[...2 lines deleted...]
-      <c r="D16"/>
+        <v>38193000.0</v>
+      </c>
+      <c r="C16">
+        <v>37028000.0</v>
+      </c>
+      <c r="D16">
+        <v>51512000.0</v>
+      </c>
       <c r="E16">
         <v>40251000.0</v>
       </c>
       <c r="F16">
         <v>40463000.0</v>
       </c>
       <c r="G16">
-        <v>17227000.0</v>
-[...1 lines deleted...]
-      <c r="H16"/>
+        <v>46129000.0</v>
+      </c>
+      <c r="H16">
+        <v>41986000.0</v>
+      </c>
       <c r="I16">
-        <v>16321000.0</v>
+        <v>38695000.0</v>
       </c>
       <c r="J16">
         <v>17380000.0</v>
       </c>
       <c r="K16">
         <v>19259000.0</v>
       </c>
       <c r="L16">
         <v>55622000.0</v>
       </c>
       <c r="M16">
         <v>50443000.0</v>
       </c>
       <c r="N16">
         <v>55196000.0</v>
       </c>
       <c r="O16">
         <v>60655000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16">
         <v>75481000.0</v>
       </c>
       <c r="R16">
         <v>70238000.0</v>
@@ -12998,51 +13004,51 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
     </row>
     <row r="35" spans="1:116">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
-        <v>85033999.0</v>
+        <v>85034000.0</v>
       </c>
       <c r="C35">
         <v>86768000.0</v>
       </c>
       <c r="D35">
         <v>78302000.0</v>
       </c>
       <c r="E35">
         <v>479356000.0</v>
       </c>
       <c r="F35">
         <v>492864000.0</v>
       </c>
       <c r="G35">
         <v>493950000.0</v>
       </c>
       <c r="H35">
         <v>491815000.0</v>
       </c>
       <c r="I35">
         <v>107408000.0</v>
       </c>
       <c r="J35">
         <v>115287000.0</v>
       </c>
@@ -14306,111 +14312,111 @@
       </c>
       <c r="DG39">
         <v>200000.0</v>
       </c>
       <c r="DH39">
         <v>300000.0</v>
       </c>
       <c r="DI39">
         <v>200000.0</v>
       </c>
       <c r="DJ39">
         <v>200000.0</v>
       </c>
       <c r="DK39">
         <v>200000.0</v>
       </c>
       <c r="DL39">
         <v>200000.0</v>
       </c>
     </row>
     <row r="40" spans="1:116">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
-        <v>49156000.0</v>
+        <v>33451000.0</v>
       </c>
       <c r="C40">
-        <v>78176000.0</v>
+        <v>97608000.0</v>
       </c>
       <c r="D40">
-        <v>95739000.0</v>
+        <v>116127000.0</v>
       </c>
       <c r="E40">
         <v>35495000.0</v>
       </c>
       <c r="F40">
         <v>22201000.0</v>
       </c>
       <c r="G40">
         <v>67432000.0</v>
       </c>
       <c r="H40">
-        <v>65795000.0</v>
+        <v>73812000.0</v>
       </c>
       <c r="I40">
         <v>50052000.0</v>
       </c>
       <c r="J40">
         <v>56890000.0</v>
       </c>
       <c r="K40">
         <v>43003000.0</v>
       </c>
       <c r="L40">
         <v>47587000.0</v>
       </c>
       <c r="M40">
         <v>72720000.0</v>
       </c>
       <c r="N40">
         <v>85858000.0</v>
       </c>
       <c r="O40">
         <v>29629000.0</v>
       </c>
       <c r="P40">
         <v>127425000.0</v>
       </c>
       <c r="Q40">
         <v>102506000.0</v>
       </c>
       <c r="R40">
         <v>88678000.0</v>
       </c>
       <c r="S40">
         <v>66133000.0</v>
       </c>
       <c r="T40">
         <v>8944000.0</v>
       </c>
       <c r="U40">
-        <v>4741000.0</v>
+        <v>9482000.0</v>
       </c>
       <c r="V40">
-        <v>2932000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="W40">
         <v>1777000.0</v>
       </c>
       <c r="X40">
         <v>6350000.0</v>
       </c>
       <c r="Y40">
         <v>3219000.0</v>
       </c>
       <c r="Z40">
         <v>2541000.0</v>
       </c>
       <c r="AA40">
         <v>3707000.0</v>
       </c>
       <c r="AB40">
         <v>3624000.0</v>
       </c>
       <c r="AC40">
         <v>2924000.0</v>
       </c>
       <c r="AD40">
         <v>1713000.0</v>
       </c>
@@ -17217,75 +17223,75 @@
       </c>
       <c r="DH51">
         <v>1400000.0</v>
       </c>
       <c r="DI51">
         <v>100000.0</v>
       </c>
       <c r="DJ51">
         <v>200000.0</v>
       </c>
       <c r="DK51">
         <v>500000.0</v>
       </c>
       <c r="DL51">
         <v>5800000.0</v>
       </c>
     </row>
     <row r="52" spans="1:116">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
         <v>430465000.0</v>
       </c>
       <c r="C52">
-        <v>417773000.0</v>
+        <v>424284000.0</v>
       </c>
       <c r="D52">
         <v>412514000.0</v>
       </c>
       <c r="E52">
         <v>15477000.0</v>
       </c>
       <c r="F52">
         <v>16548000.0</v>
       </c>
       <c r="G52">
         <v>12542000.0</v>
       </c>
       <c r="H52">
         <v>15312000.0</v>
       </c>
       <c r="I52">
         <v>401428000.0</v>
       </c>
       <c r="J52">
         <v>403184000.0</v>
       </c>
       <c r="K52">
-        <v>11105000.0</v>
+        <v>19516000.0</v>
       </c>
       <c r="L52">
         <v>28514000.0</v>
       </c>
       <c r="M52">
         <v>14596000.0</v>
       </c>
       <c r="N52">
         <v>14123000.0</v>
       </c>
       <c r="O52">
         <v>16028000.0</v>
       </c>
       <c r="P52">
         <v>7979000.0</v>
       </c>
       <c r="Q52">
         <v>11157000.0</v>
       </c>
       <c r="R52">
         <v>10718000.0</v>
       </c>
       <c r="S52">
         <v>10919000.0</v>
       </c>
@@ -23404,51 +23410,51 @@
       <c r="O5">
         <v>-92456000.0</v>
       </c>
       <c r="P5">
         <v>-7634000.0</v>
       </c>
       <c r="Q5">
         <v>5227000.0</v>
       </c>
       <c r="R5">
         <v>7729000.0</v>
       </c>
       <c r="S5">
         <v>-91368000.0</v>
       </c>
       <c r="T5">
         <v>9832000.0</v>
       </c>
       <c r="U5">
         <v>-1702000.0</v>
       </c>
       <c r="V5">
         <v>-342000.0</v>
       </c>
       <c r="W5">
-        <v>14000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="X5">
         <v>-1369000.0</v>
       </c>
       <c r="Y5">
         <v>-476000.0</v>
       </c>
       <c r="Z5">
         <v>-185000.0</v>
       </c>
       <c r="AA5">
         <v>-1018000.0</v>
       </c>
       <c r="AB5">
         <v>504000.0</v>
       </c>
       <c r="AC5">
         <v>-248000.0</v>
       </c>
       <c r="AD5">
         <v>-446000.0</v>
       </c>
       <c r="AE5">
         <v>41000.0</v>
       </c>
@@ -23754,51 +23760,51 @@
       <c r="O6">
         <v>-79193000.0</v>
       </c>
       <c r="P6">
         <v>-226876000.0</v>
       </c>
       <c r="Q6">
         <v>23655000.0</v>
       </c>
       <c r="R6">
         <v>19051000.0</v>
       </c>
       <c r="S6">
         <v>-84244000.0</v>
       </c>
       <c r="T6">
         <v>12475000.0</v>
       </c>
       <c r="U6">
         <v>548000.0</v>
       </c>
       <c r="V6">
         <v>1024000.0</v>
       </c>
       <c r="W6">
-        <v>1079000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="X6">
         <v>-187000.0</v>
       </c>
       <c r="Y6">
         <v>598000.0</v>
       </c>
       <c r="Z6">
         <v>756000.0</v>
       </c>
       <c r="AA6">
         <v>-286000.0</v>
       </c>
       <c r="AB6">
         <v>1184000.0</v>
       </c>
       <c r="AC6">
         <v>465000.0</v>
       </c>
       <c r="AD6">
         <v>165000.0</v>
       </c>
       <c r="AE6">
         <v>754000.0</v>
       </c>
@@ -38309,52 +38315,56 @@
       </c>
       <c r="DH23">
         <v>100000.0</v>
       </c>
       <c r="DI23">
         <v>-100000.0</v>
       </c>
       <c r="DJ23">
         <v>-300000.0</v>
       </c>
       <c r="DK23">
         <v>-5400000.0</v>
       </c>
       <c r="DL23">
         <v>880000.0</v>
       </c>
     </row>
     <row r="24" spans="1:116">
       <c r="A24" t="s">
         <v>229</v>
       </c>
       <c r="B24">
         <v>6000.0</v>
       </c>
       <c r="C24"/>
-      <c r="D24"/>
-      <c r="E24"/>
+      <c r="D24">
+        <v>2202000.0</v>
+      </c>
+      <c r="E24">
+        <v>1500000.0</v>
+      </c>
       <c r="F24">
         <v>22000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>46000.0</v>
       </c>
       <c r="I24">
         <v>1468000.0</v>
       </c>
       <c r="J24">
         <v>2435000.0</v>
       </c>
       <c r="K24">
         <v>1529000.0</v>
       </c>
       <c r="L24">
         <v>-2367000.0</v>
       </c>
       <c r="M24">
         <v>-8000.0</v>
       </c>
       <c r="N24">
         <v>65000.0</v>
       </c>
@@ -38560,51 +38570,51 @@
       </c>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24">
         <v>100000.0</v>
       </c>
       <c r="DI24">
         <v>300000.0</v>
       </c>
       <c r="DJ24">
         <v>-200000.0</v>
       </c>
       <c r="DK24">
         <v>-100000.0</v>
       </c>
       <c r="DL24">
         <v>69999.0</v>
       </c>
     </row>
     <row r="25" spans="1:116">
       <c r="A25" t="s">
         <v>230</v>
       </c>
       <c r="B25">
-        <v>6375000.0</v>
+        <v>5171000.0</v>
       </c>
       <c r="C25">
         <v>4466000.0</v>
       </c>
       <c r="D25">
         <v>5300000.0</v>
       </c>
       <c r="E25">
         <v>4820999.0</v>
       </c>
       <c r="F25">
         <v>4295000.0</v>
       </c>
       <c r="G25">
         <v>4554000.0</v>
       </c>
       <c r="H25">
         <v>2734000.0</v>
       </c>
       <c r="I25">
         <v>2013000.0</v>
       </c>
       <c r="J25">
         <v>7364000.0</v>
       </c>