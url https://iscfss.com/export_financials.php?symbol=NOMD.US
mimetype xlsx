--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1075,51 +1078,51 @@
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
-        <v>106400000.0</v>
+        <v>89500000.0</v>
       </c>
       <c r="C5">
         <v>120400000.0</v>
       </c>
       <c r="D5">
         <v>76400000.0</v>
       </c>
       <c r="E5">
         <v>109100000.0</v>
       </c>
       <c r="F5">
         <v>281600000.0</v>
       </c>
       <c r="G5">
         <v>305700000.0</v>
       </c>
       <c r="H5">
         <v>451700000.0</v>
       </c>
       <c r="I5">
         <v>469900000.0</v>
       </c>
       <c r="J5">
         <v>2197300000.0</v>
       </c>
@@ -1150,90 +1153,94 @@
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>89300000.0</v>
+      </c>
       <c r="C7">
         <v>94100000.0</v>
       </c>
       <c r="D7">
         <v>78800000.0</v>
       </c>
       <c r="E7">
         <v>66600000.0</v>
       </c>
       <c r="F7">
         <v>80900000.0</v>
       </c>
       <c r="G7">
         <v>70400000.0</v>
       </c>
       <c r="H7">
         <v>109000000.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>600000.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1134300000.0</v>
+      </c>
       <c r="C8">
         <v>1316400000.0</v>
       </c>
       <c r="D8">
         <v>1426100000.0</v>
       </c>
       <c r="E8">
         <v>1596700000.0</v>
       </c>
       <c r="F8">
         <v>1623100000.0</v>
       </c>
       <c r="G8">
         <v>1620500000.0</v>
       </c>
       <c r="H8">
         <v>2095400000.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1318,51 +1325,51 @@
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
-        <v>324800000.0</v>
+        <v>329300000.0</v>
       </c>
       <c r="C12">
         <v>403000000.0</v>
       </c>
       <c r="D12">
         <v>412700000.0</v>
       </c>
       <c r="E12">
         <v>369400000.0</v>
       </c>
       <c r="F12">
         <v>254000000.0</v>
       </c>
       <c r="G12">
         <v>418100000.0</v>
       </c>
       <c r="H12">
         <v>851000000.0</v>
       </c>
       <c r="I12">
         <v>327500000.0</v>
       </c>
       <c r="J12">
         <v>219000000.0</v>
       </c>
@@ -1600,51 +1607,51 @@
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
-        <v>2104699999.0</v>
+        <v>2104700000.0</v>
       </c>
       <c r="C20">
         <v>2106100000.0</v>
       </c>
       <c r="D20">
         <v>2105000000.0</v>
       </c>
       <c r="E20">
         <v>2101600000.0</v>
       </c>
       <c r="F20">
         <v>2099400000.0</v>
       </c>
       <c r="G20">
         <v>1902500000.0</v>
       </c>
       <c r="H20">
         <v>1862900000.0</v>
       </c>
       <c r="I20">
         <v>1861000000.0</v>
       </c>
       <c r="J20">
         <v>1745600000.0</v>
       </c>
@@ -1773,61 +1780,67 @@
       </c>
       <c r="E23">
         <v>6326100000.0</v>
       </c>
       <c r="F23">
         <v>6170800000.0</v>
       </c>
       <c r="G23">
         <v>5580600000.0</v>
       </c>
       <c r="H23">
         <v>5904500000.0</v>
       </c>
       <c r="I23">
         <v>5340800000.0</v>
       </c>
       <c r="J23">
         <v>4601700000.0</v>
       </c>
       <c r="K23">
         <v>4709500000.0</v>
       </c>
       <c r="L23">
         <v>4929700000.0</v>
       </c>
-      <c r="M23"/>
+      <c r="M23">
+        <v>488437000.0</v>
+      </c>
       <c r="N23">
         <v>4929700000.0</v>
       </c>
-      <c r="O23"/>
+      <c r="O23">
+        <v>4769187000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>2197900000.0</v>
+      </c>
       <c r="C24">
         <v>2083300000.0</v>
       </c>
       <c r="D24">
         <v>2056300000.0</v>
       </c>
       <c r="E24">
         <v>2098000000.0</v>
       </c>
       <c r="F24">
         <v>2198300000.0</v>
       </c>
       <c r="G24">
         <v>1682600000.0</v>
       </c>
       <c r="H24">
         <v>1757500000.0</v>
       </c>
       <c r="I24">
         <v>1742900000.0</v>
       </c>
       <c r="J24">
         <v>1395100000.0</v>
       </c>
       <c r="K24">
@@ -1960,87 +1973,89 @@
       <c r="H28">
         <v>1050600000.0</v>
       </c>
       <c r="I28">
         <v>1436800000.0</v>
       </c>
       <c r="J28">
         <v>1179400000.0</v>
       </c>
       <c r="K28">
         <v>1122300000.0</v>
       </c>
       <c r="L28">
         <v>1305000000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>1307300000.0</v>
       </c>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4698700000.0</v>
+      </c>
       <c r="C29">
         <v>4745800000.0</v>
       </c>
       <c r="D29">
         <v>4661400000.0</v>
       </c>
       <c r="E29">
         <v>4707400000.0</v>
       </c>
       <c r="F29">
         <v>4526400000.0</v>
       </c>
       <c r="G29">
         <v>3825200000.0</v>
       </c>
       <c r="H29">
         <v>4325500000.0</v>
       </c>
       <c r="I29">
         <v>3824200000.0</v>
       </c>
       <c r="J29">
         <v>3251000000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>350800000.0</v>
+        <v>376900000.0</v>
       </c>
       <c r="C30">
         <v>371700000.0</v>
       </c>
       <c r="D30">
         <v>304100000.0</v>
       </c>
       <c r="E30">
         <v>266800000.0</v>
       </c>
       <c r="F30">
         <v>234600000.0</v>
       </c>
       <c r="G30">
         <v>185000000.0</v>
       </c>
       <c r="H30">
         <v>206700000.0</v>
       </c>
       <c r="I30">
         <v>173900000.0</v>
       </c>
       <c r="J30">
         <v>147100000.0</v>
       </c>
@@ -2077,51 +2092,53 @@
       <c r="H31">
         <v>-1768800000.0</v>
       </c>
       <c r="I31">
         <v>-2271500000.0</v>
       </c>
       <c r="J31">
         <v>-2121400000.0</v>
       </c>
       <c r="K31">
         <v>-2073700000.0</v>
       </c>
       <c r="L31">
         <v>-2430081951.93</v>
       </c>
       <c r="M31">
         <v>283614121.69</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>78900000.0</v>
+      </c>
       <c r="C32">
         <v>110600000.0</v>
       </c>
       <c r="D32">
         <v>137100000.0</v>
       </c>
       <c r="E32">
         <v>174500000.0</v>
       </c>
       <c r="F32">
         <v>-37100000.0</v>
       </c>
       <c r="G32">
         <v>51000000.0</v>
       </c>
       <c r="H32">
         <v>597200000.0</v>
       </c>
       <c r="I32">
         <v>96800000.0</v>
       </c>
       <c r="J32">
         <v>47200000.0</v>
       </c>
       <c r="K32"/>
@@ -2234,51 +2251,51 @@
         <v>2524700000.0</v>
       </c>
       <c r="I35">
         <v>2441700000.0</v>
       </c>
       <c r="J35">
         <v>2047200000.0</v>
       </c>
       <c r="K35">
         <v>2053900000.0</v>
       </c>
       <c r="L35">
         <v>2000900000.0</v>
       </c>
       <c r="M35"/>
       <c r="N35">
         <v>2000900000.0</v>
       </c>
       <c r="O35"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>24500000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C36">
         <v>12900000.0</v>
       </c>
       <c r="D36">
         <v>7800000.0</v>
       </c>
       <c r="E36">
         <v>8300000.0</v>
       </c>
       <c r="F36">
         <v>8900000.0</v>
       </c>
       <c r="G36">
         <v>18300000.0</v>
       </c>
       <c r="H36">
         <v>19400000.0</v>
       </c>
       <c r="I36">
         <v>38300000.0</v>
       </c>
       <c r="J36">
         <v>22900000.0</v>
       </c>
@@ -2485,51 +2502,53 @@
         <v>663400000.0</v>
       </c>
       <c r="J41">
         <v>590700000.0</v>
       </c>
       <c r="K41">
         <v>601100000.0</v>
       </c>
       <c r="L41">
         <v>599382473.29</v>
       </c>
       <c r="M41">
         <v>536538.26</v>
       </c>
       <c r="N41">
         <v>150294000.0</v>
       </c>
       <c r="O41">
         <v>97693000.0</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>55</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>16900000.0</v>
+      </c>
       <c r="C42">
         <v>26200000.0</v>
       </c>
       <c r="D42">
         <v>31400000.0</v>
       </c>
       <c r="E42">
         <v>13800000.0</v>
       </c>
       <c r="F42">
         <v>6900000.0</v>
       </c>
       <c r="G42">
         <v>8300000.0</v>
       </c>
       <c r="H42">
         <v>22600000.0</v>
       </c>
       <c r="I42">
         <v>9400000.0</v>
       </c>
       <c r="J42">
         <v>2900000.0</v>
       </c>
       <c r="K42">
@@ -2588,51 +2607,53 @@
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44"/>
       <c r="O44"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1051600000.0</v>
+      </c>
       <c r="C45">
         <v>984800000.0</v>
       </c>
       <c r="D45">
         <v>896800000.0</v>
       </c>
       <c r="E45">
         <v>817800000.0</v>
       </c>
       <c r="F45">
         <v>790800000.0</v>
       </c>
       <c r="G45">
         <v>422200000.0</v>
       </c>
       <c r="H45">
         <v>574300000.0</v>
       </c>
       <c r="I45">
         <v>151800000.0</v>
       </c>
       <c r="J45">
         <v>117400000.0</v>
       </c>
       <c r="K45">
@@ -2787,51 +2808,53 @@
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49">
         <v>0.0</v>
       </c>
       <c r="N49"/>
       <c r="O49"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>63</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>4000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50">
         <v>13200000.0</v>
       </c>
       <c r="E50">
         <v>3200000.0</v>
       </c>
       <c r="F50">
         <v>29100000.0</v>
       </c>
       <c r="G50">
         <v>16500000.0</v>
       </c>
       <c r="H50">
         <v>10100000.0</v>
       </c>
       <c r="I50">
         <v>21400000.0</v>
       </c>
       <c r="J50">
         <v>3300000.0</v>
       </c>
       <c r="K50">
         <v>1.7042073168294E+14</v>
       </c>
@@ -2914,51 +2937,53 @@
       </c>
       <c r="I52">
         <v>21400000.0</v>
       </c>
       <c r="J52">
         <v>3300000.0</v>
       </c>
       <c r="K52">
         <v>600000.0</v>
       </c>
       <c r="L52">
         <v>432600000.0</v>
       </c>
       <c r="M52">
         <v>2066745358.94</v>
       </c>
       <c r="N52">
         <v>433300000.0</v>
       </c>
       <c r="O52"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>66</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>4500000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53">
         <v>34000000.0</v>
       </c>
       <c r="G53">
         <v>25000000.0</v>
       </c>
       <c r="H53">
         <v>25000000.0</v>
       </c>
       <c r="I53">
         <v>13400002.0</v>
       </c>
       <c r="J53">
         <v>2099999.0</v>
       </c>
       <c r="K53">
         <v>13100000.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
@@ -3233,56 +3258,58 @@
       <c r="E60">
         <v>2606200000.0</v>
       </c>
       <c r="F60">
         <v>2299000000.0</v>
       </c>
       <c r="G60">
         <v>2126100000.0</v>
       </c>
       <c r="H60">
         <v>2557900000.0</v>
       </c>
       <c r="I60">
         <v>2059900000.0</v>
       </c>
       <c r="J60">
         <v>1852600000.0</v>
       </c>
       <c r="K60">
         <v>1902500000.0</v>
       </c>
       <c r="L60">
         <v>1888100000.0</v>
       </c>
       <c r="M60">
-        <v>283614121.69</v>
+        <v>300183000.0</v>
       </c>
       <c r="N60">
         <v>1888100000.0</v>
       </c>
-      <c r="O60"/>
+      <c r="O60">
+        <v>-758396000.0</v>
+      </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
@@ -3321,6874 +3348,7022 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV62"/>
+  <dimension ref="A1:AW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:49">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>13</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AW1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:48">
+    <row r="2" spans="1:49">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>817500000.0</v>
+      </c>
+      <c r="C2">
         <v>794900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>844700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>870500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>856600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>521600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>742800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>729900000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>810300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>476100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>696000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>712600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>726000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>496700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>667500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>731100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>718900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>507000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>608400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>546500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>628600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>453400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>564800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>569500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>543700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>365900000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>502000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>519000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>574700000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>571600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>492700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>482100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>474900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>328900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>459200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>476700000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>460500000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>345000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>410000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>404300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>400900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>458576000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>294100000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>298400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>321478000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>296232000.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2">
+      <c r="AV2"/>
+      <c r="AW2">
         <v>339239000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:48">
+    <row r="3" spans="1:49">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
-    </row>
-    <row r="4" spans="1:48">
+      <c r="AW3"/>
+    </row>
+    <row r="4" spans="1:49">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4"/>
+    </row>
+    <row r="5" spans="1:49">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
-        <v>106400000.0</v>
+        <v>103100000.0</v>
       </c>
       <c r="C5">
+        <v>89500000.0</v>
+      </c>
+      <c r="D5">
         <v>77500000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>78900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>107200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>120400000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>92900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>101500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>92800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>76400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>112100000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>107900000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>100100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>109100000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>316500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>304900000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>290100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>281600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>264000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>250800000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>241900000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>305700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>322200000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>332800000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>340700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>451700000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2549900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2545200000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2558600000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2218400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2216100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2217200000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2201400000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2197300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2189300000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2281200000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2379700000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2386500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2378000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2376800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2374400000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>171200000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2260300000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1985900000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>442400000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>22203.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
-    </row>
-    <row r="6" spans="1:48">
+      <c r="AW5"/>
+    </row>
+    <row r="6" spans="1:49">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
-    </row>
-    <row r="7" spans="1:48">
+      <c r="AW6"/>
+    </row>
+    <row r="7" spans="1:49">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>89300000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>94100000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>78800000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>66600000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>80900000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>70400000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>109000000.0</v>
       </c>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
-    </row>
-    <row r="8" spans="1:48">
+      <c r="AW7"/>
+    </row>
+    <row r="8" spans="1:49">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1110600000.0</v>
+      </c>
       <c r="C8">
+        <v>1134300000.0</v>
+      </c>
+      <c r="D8">
         <v>1178500000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1227700000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1268500000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1316400000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1392200000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1415100000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1419000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1426100000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1453300000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1539600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596700000.0</v>
       </c>
       <c r="N8">
         <v>1596700000.0</v>
       </c>
       <c r="O8">
         <v>1596700000.0</v>
       </c>
       <c r="P8">
+        <v>1596700000.0</v>
+      </c>
+      <c r="Q8">
         <v>1598100000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1596300000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1623100000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1690200000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1689600000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8"/>
+    </row>
+    <row r="9" spans="1:49">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
-    </row>
-    <row r="10" spans="1:48">
+      <c r="AW9"/>
+    </row>
+    <row r="10" spans="1:49">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>282500000.0</v>
+      </c>
+      <c r="C10">
         <v>324800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>193600000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>266600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>329800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>403000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>334400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>327700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>390700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>412700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>305500000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>354700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>370900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>369400000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>194300000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>220700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>255800000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>254000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>211600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>772100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>453600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>393100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>552300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>935300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>802600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>826000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>721500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>719700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>753100000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>327600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>156800000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>403600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>393500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>219000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>177600000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>300000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>371000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>325300000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>271000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>505600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>667900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>618700000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>842600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>608000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>126800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>401876641.0</v>
       </c>
-      <c r="AU10"/>
-      <c r="AV10">
+      <c r="AV10"/>
+      <c r="AW10">
         <v>948684000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:48">
+    <row r="11" spans="1:49">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-    </row>
-    <row r="12" spans="1:48">
+      <c r="AW11"/>
+    </row>
+    <row r="12" spans="1:49">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
-        <v>324800000.0</v>
+        <v>282500000.0</v>
       </c>
       <c r="C12">
+        <v>329300000.0</v>
+      </c>
+      <c r="D12">
         <v>193600000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>266600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>329800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>403000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>334400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>333400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>390700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>412700000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>305500000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>354700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>370900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>369400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>194300000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>220700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>255800000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>254000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>211600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>772100000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>458400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>418100000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>552300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>960400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>827600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>851000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>746500000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>719700000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>753100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>327600000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>156800000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>403600000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>393500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>219000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>177600000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>300000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>371000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>325300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>271000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>505600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>667900000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>842600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>608000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>447400000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>401876641.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
-    </row>
-    <row r="13" spans="1:48">
+      <c r="AW12"/>
+    </row>
+    <row r="13" spans="1:49">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>1110600000.0</v>
+      </c>
+      <c r="C13">
         <v>1134300000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1178500000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1227700000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1268500000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1316400000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1392200000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1415100000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1419000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1426100000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1453300000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1539600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596700000.0</v>
       </c>
       <c r="N13">
         <v>1596700000.0</v>
       </c>
       <c r="O13">
         <v>1596700000.0</v>
       </c>
       <c r="P13">
+        <v>1596700000.0</v>
+      </c>
+      <c r="Q13">
         <v>1598100000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1596300000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1623100000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1690200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689600000.0</v>
       </c>
       <c r="U13">
         <v>1689600000.0</v>
       </c>
       <c r="V13">
+        <v>1689600000.0</v>
+      </c>
+      <c r="W13">
         <v>1620500000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1749100000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2145500000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2156500000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2095400000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2109400000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2109300000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2108500000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1751700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748400000.0</v>
       </c>
       <c r="AF13">
         <v>1748400000.0</v>
       </c>
       <c r="AG13">
+        <v>1748400000.0</v>
+      </c>
+      <c r="AH13">
         <v>1747700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626900000.0</v>
       </c>
       <c r="AI13">
         <v>1626900000.0</v>
       </c>
       <c r="AJ13">
+        <v>1626900000.0</v>
+      </c>
+      <c r="AK13">
         <v>1710100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1803400000.0</v>
       </c>
       <c r="AL13">
         <v>1803400000.0</v>
       </c>
       <c r="AM13">
         <v>1803400000.0</v>
       </c>
       <c r="AN13">
+        <v>1803400000.0</v>
+      </c>
+      <c r="AO13">
         <v>1803200000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1765100000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1913791000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1843293000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>437978231.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>390041236.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>138000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:48">
+    <row r="14" spans="1:49">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>142000000.0</v>
+      </c>
+      <c r="C14">
         <v>145100000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>147692307.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>152600000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>154800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163100000.0</v>
       </c>
       <c r="G14">
         <v>163100000.0</v>
       </c>
       <c r="H14">
         <v>163100000.0</v>
       </c>
       <c r="I14">
+        <v>163100000.0</v>
+      </c>
+      <c r="J14">
         <v>163300000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>164400000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>170300000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>173700000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>174500000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>174200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174100000.0</v>
       </c>
       <c r="P14">
         <v>174100000.0</v>
       </c>
       <c r="Q14">
+        <v>174100000.0</v>
+      </c>
+      <c r="R14">
         <v>174400000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>178100000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>178200000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>177800000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>174400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195500000.0</v>
       </c>
       <c r="W14">
         <v>195500000.0</v>
       </c>
       <c r="X14">
+        <v>195500000.0</v>
+      </c>
+      <c r="Y14">
         <v>198400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000000.0</v>
       </c>
       <c r="Z14">
         <v>203000000.0</v>
       </c>
       <c r="AA14">
-        <v>196400000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="AB14">
         <v>196400000.0</v>
       </c>
       <c r="AC14">
+        <v>196400000.0</v>
+      </c>
+      <c r="AD14">
         <v>178400000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>175900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>175700000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>175600000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>175500000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>175600000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>172400000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>181700000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>183600000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>183666000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>183601000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>183571000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>183140000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>176990448.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170365000.0</v>
       </c>
       <c r="AR14">
         <v>170365000.0</v>
       </c>
       <c r="AS14">
         <v>170365000.0</v>
       </c>
       <c r="AT14">
+        <v>170365000.0</v>
+      </c>
+      <c r="AU14">
         <v>121699000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>155464000.0</v>
       </c>
-      <c r="AV14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:48">
+      <c r="AW14"/>
+    </row>
+    <row r="15" spans="1:49">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>1689600000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>437978231.85</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>390041236.2</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
-    </row>
-    <row r="16" spans="1:48">
+      <c r="AW15"/>
+    </row>
+    <row r="16" spans="1:49">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>189475441.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>189656238.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>211100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>212800000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>237800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>266900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>272500000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>194300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>394200000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>291800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>288200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>270400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>416100000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>257700000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>246000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>244400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>245500000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>253000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>243400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>229200000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>213300000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>237100000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>255600000.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>278400000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>248400000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>223500000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>203900000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>47700000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>43000000.0</v>
       </c>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-    </row>
-    <row r="17" spans="1:48">
+      <c r="AW16"/>
+    </row>
+    <row r="17" spans="1:49">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-    </row>
-    <row r="18" spans="1:48">
+      <c r="AW17"/>
+    </row>
+    <row r="18" spans="1:49">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>393500000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>351400000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>368600000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18">
         <v>368600000.0</v>
       </c>
-      <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
-    </row>
-    <row r="19" spans="1:48">
+      <c r="AW18"/>
+    </row>
+    <row r="19" spans="1:49">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+    </row>
+    <row r="20" spans="1:49">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
-        <v>2104699999.0</v>
+        <v>2105000000.0</v>
       </c>
       <c r="C20">
+        <v>2104700000.0</v>
+      </c>
+      <c r="D20">
         <v>2104500000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2105100000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2104800000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2106100000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2105600000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2104200000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2103200000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2105000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2103300000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2103000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2101200000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2101600000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2103100000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2101500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2099400000.0</v>
       </c>
       <c r="R20">
         <v>2099400000.0</v>
       </c>
       <c r="S20">
+        <v>2099400000.0</v>
+      </c>
+      <c r="T20">
         <v>2256000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1903400000.0</v>
       </c>
       <c r="U20">
         <v>1903400000.0</v>
       </c>
       <c r="V20">
+        <v>1903400000.0</v>
+      </c>
+      <c r="W20">
         <v>1902500000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1861800000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1861900000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1862400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1862900000.0</v>
       </c>
       <c r="AA20">
         <v>1862900000.0</v>
       </c>
       <c r="AB20">
         <v>1862900000.0</v>
       </c>
       <c r="AC20">
-        <v>1861000000.0</v>
+        <v>1862900000.0</v>
       </c>
       <c r="AD20">
         <v>1861000000.0</v>
       </c>
       <c r="AE20">
+        <v>1861000000.0</v>
+      </c>
+      <c r="AF20">
         <v>1860000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1828800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1745600000.0</v>
       </c>
       <c r="AH20">
         <v>1745600000.0</v>
       </c>
       <c r="AI20">
         <v>1745600000.0</v>
       </c>
       <c r="AJ20">
         <v>1745600000.0</v>
       </c>
       <c r="AK20">
         <v>1745600000.0</v>
       </c>
       <c r="AL20">
         <v>1745600000.0</v>
       </c>
       <c r="AM20">
         <v>1745600000.0</v>
       </c>
       <c r="AN20">
+        <v>1745600000.0</v>
+      </c>
+      <c r="AO20">
         <v>1688700000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1688300000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1676800000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1510999000.0</v>
       </c>
-      <c r="AR20"/>
-      <c r="AS20">
+      <c r="AS20"/>
+      <c r="AT20">
         <v>973242000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1076263000.0</v>
       </c>
-      <c r="AU20"/>
-      <c r="AV20">
+      <c r="AV20"/>
+      <c r="AW20">
         <v>1202493000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:48">
+    <row r="21" spans="1:49">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>2462100000.0</v>
+      </c>
+      <c r="C21">
         <v>2463800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2474300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2474400000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2472300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2472900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2471000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2469600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2467000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2468200000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2461700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2459100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2457100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2457600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2464000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2460000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2457000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2455700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2274200000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2150800000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2150100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2155700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2085400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2086100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2087400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2083100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2082600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2084000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2085800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2087200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2085600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1880800000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1723900000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1724400000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1723400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1725300000.0</v>
       </c>
       <c r="AK21">
         <v>1725300000.0</v>
       </c>
       <c r="AL21">
+        <v>1725300000.0</v>
+      </c>
+      <c r="AM21">
         <v>1726600000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1725400000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1726900000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1728600000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1729600000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2677500000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2685700000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2429722000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2682066000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>2995554000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:48">
+    <row r="22" spans="1:49">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>443200000.0</v>
+      </c>
+      <c r="C22">
         <v>440600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>485300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>461100000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>462500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>441500000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>491400000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>433700000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>432600000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>446400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>480000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>485500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>493200000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>457100000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>504500000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>472200000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>428100000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>410600000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>427500000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>334100000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>310500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>344300000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>358400000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>295000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>263100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>323200000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>392300000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>344700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>339500000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>342500000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>377600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>333500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>286900000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>306900000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>330600000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>309200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>298800000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>325000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>329400000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>285600000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>284600000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>319600000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>256500000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>212300000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>223842000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>277234000.0</v>
       </c>
-      <c r="AU22"/>
-      <c r="AV22">
+      <c r="AV22"/>
+      <c r="AW22">
         <v>305618000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:48">
+    <row r="23" spans="1:49">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>6339200000.0</v>
+      </c>
+      <c r="C23">
         <v>6335000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6313100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6376100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6400700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6431600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6480000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6419000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6461700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6416700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6333200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6395500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6421800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6326100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6468000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6388100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6231600000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6170800000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6074600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5897600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5567000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5580600000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5636600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5986300000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5895100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5904500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5828200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5770200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5803700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5340800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5213100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5116100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4780900000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4601700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4581400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4658400000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4733300000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4709500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4641000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4751300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4948600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4929700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4124800000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3866400000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>447400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>401876641.0</v>
       </c>
-      <c r="AU23"/>
       <c r="AV23"/>
-    </row>
-    <row r="24" spans="1:48">
+      <c r="AW23"/>
+    </row>
+    <row r="24" spans="1:49">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>2266100000.0</v>
+      </c>
       <c r="C24">
+        <v>2197900000.0</v>
+      </c>
+      <c r="D24">
         <v>2077500000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2072500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2123800000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2083300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2104600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2120800000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2126900000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2056300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2140600000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2141000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2138300000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2098000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2310000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2254500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2212600000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2198300000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2179600000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2100000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1770600000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1682600000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1807100000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1840900000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1863300000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1757500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1870400000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1836000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1855100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2339759930.08</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2088677934.71</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2100907821.23</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1915118710.79</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1677189000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1658309000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1623329000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1552494000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1532995000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1626814000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1608245000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1673304000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1619185000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1305842000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>3191795000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3513041000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>3888709000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:48">
+    <row r="25" spans="1:49">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>1863300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1847600000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1870400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1836000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1855100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1999197063.55</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
-    </row>
-    <row r="26" spans="1:48">
+      <c r="AW25"/>
+    </row>
+    <row r="26" spans="1:49">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>77433326.68</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>108730004.28</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>127153509.55</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>107235426.15</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>46971506.22</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>31257235.47</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>28514897.58</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>21650879.57</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>18600000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>400000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>400000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>400000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-    </row>
-    <row r="27" spans="1:48">
+      <c r="AW26"/>
+    </row>
+    <row r="27" spans="1:49">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-    </row>
-    <row r="28" spans="1:48">
+      <c r="AW27"/>
+    </row>
+    <row r="28" spans="1:49">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>2018800000.0</v>
+      </c>
+      <c r="C28">
         <v>1966400000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1912400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1835800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1821500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1774400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1797000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1817800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1762400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1735600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1855800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1815500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1791700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1798400000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2145700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2064000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1986200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1973400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1995400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1349800000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1338700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1376400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1278600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>929100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1084300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1050600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1175500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1142500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1142800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1436700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1612600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1363700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1089200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1179400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1230300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1127000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1080200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1128100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1178800000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1184200000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1234200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1305000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>788400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1054300000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-126800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-401876641.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
-    </row>
-    <row r="29" spans="1:48">
+      <c r="AW28"/>
+    </row>
+    <row r="29" spans="1:49">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4799600000.0</v>
+      </c>
       <c r="C29">
+        <v>4698700000.0</v>
+      </c>
+      <c r="D29">
         <v>4660300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4666100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4765600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4745800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4809600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4810800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4772300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4661400000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4819300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4815000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4806200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4707400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4943100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4775100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4597900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4526400000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4519800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4366500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3975700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3825200000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4044700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4437500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4441700000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
-    </row>
-    <row r="30" spans="1:48">
+      <c r="AW29"/>
+    </row>
+    <row r="30" spans="1:49">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>350800000.0</v>
+        <v>423400000.0</v>
       </c>
       <c r="C30">
+        <v>376900000.0</v>
+      </c>
+      <c r="D30">
         <v>455400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>458400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>423600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>371700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>396300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>387800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>383500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>304100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>301700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>307200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>319000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>266800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>342400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>348300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>288300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>234600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>242200000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>166000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>196400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>185000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>203100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>199700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>277800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>206700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>154000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>190300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>190600000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>173900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>205500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>165100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>172900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>147100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>142300000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>127500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>144800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>135700000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>120400000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>113700000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>136500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>118700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>34000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>35300000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>111000000.0</v>
       </c>
-      <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
-    </row>
-    <row r="31" spans="1:48">
+      <c r="AW30"/>
+    </row>
+    <row r="31" spans="1:49">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-1907000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1917300000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-1963600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2140600000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2247700000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2377100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2422100000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2394000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1986200000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2046700000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2182100000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1989500000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1631000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1651100000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1768800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1830600000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1858900000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1880900000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2988677209.23</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2691479509.15</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2476024208.57</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2381842785.09</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2121400000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2154200000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2106500000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2029900000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2073700000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-2060400000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>264300000.0</v>
       </c>
-      <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
-    </row>
-    <row r="32" spans="1:48">
+      <c r="AW31"/>
+    </row>
+    <row r="32" spans="1:49">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>69800000.0</v>
+      </c>
       <c r="C32">
+        <v>78900000.0</v>
+      </c>
+      <c r="D32">
         <v>24400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>27400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>71300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>110600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>204800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>167700000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>147100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>137100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>168500000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>198800000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>207200000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>174500000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>146700000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>66800000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-2100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-37100000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-4800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>369400000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>112000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>51000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>245500000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>601000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>566200000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
-    </row>
-    <row r="33" spans="1:48">
+      <c r="AW32"/>
+    </row>
+    <row r="33" spans="1:49">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>5185100000.0</v>
+      </c>
+      <c r="C33">
         <v>5188200000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5173400000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5186000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5181200000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5197700000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5256000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5256900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5248400000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5251600000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5232500000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5235700000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5224200000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5210800000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5365900000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5306600000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5233500000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5241700000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5170200000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4605200000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4586900000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4612200000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4494400000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4500200000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4489700000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4484200000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4485900000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4472100000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4474100000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4404000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4381600000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4119800000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3848900000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3852600000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3850600000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3843900000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3830800000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3835700000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3824400000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3774600000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3785100000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3785200000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2986600000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3002200000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>323182031.0</v>
       </c>
-      <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
-    </row>
-    <row r="34" spans="1:48">
+      <c r="AW33"/>
+    </row>
+    <row r="34" spans="1:49">
       <c r="A34" t="s">
         <v>47</v>
       </c>
-      <c r="B34"/>
-      <c r="C34">
+      <c r="B34">
         <v>400000.0</v>
       </c>
+      <c r="C34"/>
       <c r="D34">
+        <v>400000.0</v>
+      </c>
+      <c r="E34">
         <v>300000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>500000.0</v>
       </c>
-      <c r="F34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G34"/>
       <c r="H34">
         <v>500000.0</v>
       </c>
       <c r="I34">
         <v>500000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="J34">
+        <v>500000.0</v>
+      </c>
+      <c r="K34"/>
+      <c r="L34">
         <v>700000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>800000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1100000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1300000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1500000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1600000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1800000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="U34">
         <v>2100000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="V34">
         <v>2100000.0</v>
       </c>
+      <c r="W34"/>
       <c r="X34">
+        <v>2100000.0</v>
+      </c>
+      <c r="Y34">
         <v>2200000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>2400000.0</v>
       </c>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
-    </row>
-    <row r="35" spans="1:48">
+      <c r="AW34"/>
+    </row>
+    <row r="35" spans="1:49">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>2756600000.0</v>
+      </c>
+      <c r="C35">
         <v>2770300000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2643500000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2649700000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2638200000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2645800000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2782600000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2759300000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2776300000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2796800000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2743000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2789700000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2787800000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2779100000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2909500000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2883000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2875500000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2905600000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2852600000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2730000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2515500000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2537400000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2526100000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2528100000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2501100000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2524700000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2545900000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2510600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2494100000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2441700000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2455800000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2417300000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2147600000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2047200000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2050500000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2045700000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2053600000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2053900000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2084400000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1999200000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1995300000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2000900000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1602600000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1600900000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>133600000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>25809768.0</v>
       </c>
-      <c r="AU35"/>
       <c r="AV35"/>
-    </row>
-    <row r="36" spans="1:48">
+      <c r="AW35"/>
+    </row>
+    <row r="36" spans="1:49">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>24500000.0</v>
+        <v>10700000.0</v>
       </c>
       <c r="C36">
+        <v>7000000.0</v>
+      </c>
+      <c r="D36">
         <v>9300000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9200000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8300000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>12900000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7800000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>9000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>8700000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7800000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>11600000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>11300000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8400000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8300000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>162500000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>85100000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>14900000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8900000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7500000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>700000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>4400000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>18300000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>22700000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>34000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>37100000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>19400000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>37600000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>28700000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>26700000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2600000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>29900000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>27700000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>21100000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>22900000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>20000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>17400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AL36">
         <v>400000.0</v>
       </c>
       <c r="AM36">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="AN36">
         <v>300000.0</v>
       </c>
       <c r="AO36">
+        <v>300000.0</v>
+      </c>
+      <c r="AP36">
         <v>60600000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-278700000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>260300000.0</v>
       </c>
-      <c r="AR36"/>
-      <c r="AS36">
+      <c r="AS36"/>
+      <c r="AT36">
         <v>-323182031.0</v>
       </c>
-      <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
-    </row>
-    <row r="37" spans="1:48">
+      <c r="AW36"/>
+    </row>
+    <row r="37" spans="1:49">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
-    </row>
-    <row r="38" spans="1:48">
+      <c r="AW37"/>
+    </row>
+    <row r="38" spans="1:49">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>-3091947.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="J38">
+        <v>-3091947.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>111700000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>117200000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>108500000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>262100000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>203600000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>134100000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>137200000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>133700000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>126300000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>107400000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>114600000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>110400000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>104600000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>90000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>98300000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>88300000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>79500000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>97200000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>93811439.58</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>76869645.75</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>75302607.08</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>91524172.71</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4276466000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>4201884000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>4053301000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>3783133000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3732769000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>3968700000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>3833069000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>3959619000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>3764816000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3043096000.0</v>
       </c>
-      <c r="AR38"/>
-      <c r="AS38">
+      <c r="AS38"/>
+      <c r="AT38">
         <v>2537132000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2770766000.0</v>
       </c>
-      <c r="AU38"/>
-      <c r="AV38">
+      <c r="AV38"/>
+      <c r="AW38">
         <v>3085255000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:48">
+    <row r="39" spans="1:49">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>5000000.0</v>
+      </c>
+      <c r="C39">
         <v>30600000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5400000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3600000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17700000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1900000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7200000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6500000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13500000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>12400000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>14500000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>22000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>60900000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>40300000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>25900000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>29900000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>23100000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>20200000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14800000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>21000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>28400000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>31000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>36900000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>39400000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>49500000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>43400000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>46400000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>79400000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>91600000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>94100000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>78700000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>76100000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>80300000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>77800000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>87900000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>87800000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>95800000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>71800000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>74500000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>95016000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5100000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>8600000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>19978000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>18273000.0</v>
       </c>
-      <c r="AU39"/>
-      <c r="AV39">
+      <c r="AV39"/>
+      <c r="AW39">
         <v>2756000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:48">
+    <row r="40" spans="1:49">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>231600000.0</v>
+      </c>
+      <c r="C40">
         <v>240400000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>242100000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>49000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>42700000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>315100000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>46400000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>37600000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>40400000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>327643764.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>42100000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>49100000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>57600000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>235600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>41700000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>38800000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>44800000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>231600000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>43900000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>117800000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>59900000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>240200000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>61900000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>47900000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>38000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>185300000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>43700000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>39900000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>41800000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1500000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>60200000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>67600000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>70500000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>224400000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>90500000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>97600000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>104000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>245200000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>122000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>112400000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>89000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>95668000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>34000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>28600000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>38900000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>101150.0</v>
       </c>
-      <c r="AU40"/>
-      <c r="AV40">
+      <c r="AV40"/>
+      <c r="AW40">
         <v>127042000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:48">
+    <row r="41" spans="1:49">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>563900000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>579800000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>580200000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>599500000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>628300000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>662900000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>686500000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>628400000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>630000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>687500000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>705200000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>665400000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>654900000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>617800000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>644300000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>654700000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>631600000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>612000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>872854263.97</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>754341282.7</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>712523277.47</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>726780661.83</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>389994000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>377070000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>338678000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>287241000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>282688000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>328149000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>237298000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>219713000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>185146000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>123452000.0</v>
       </c>
-      <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41">
         <v>156604000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>150294000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41">
+      <c r="AV41"/>
+      <c r="AW41">
         <v>97693000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:48">
+    <row r="42" spans="1:49">
       <c r="A42" t="s">
         <v>55</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>18300000.0</v>
+      </c>
       <c r="C42">
+        <v>16900000.0</v>
+      </c>
+      <c r="D42">
         <v>15300000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>13200000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>25600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26200000.0</v>
       </c>
       <c r="G42">
         <v>26200000.0</v>
       </c>
       <c r="H42">
+        <v>26200000.0</v>
+      </c>
+      <c r="I42">
         <v>23100000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>34500000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>31400000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>28000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>24300000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>22100000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>13800000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>11400000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>10400000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>7100000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>6900000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3800000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3300000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>8300000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>5100000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>4600000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>5500000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>22600000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>18800000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>15000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>11500000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-2125500000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>9600000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>8500000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>5100000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2900000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2700000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2400000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2300000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>600000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>700000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>300000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>72400000.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
-      <c r="AS42">
+      <c r="AS42"/>
+      <c r="AT42">
         <v>-14625000.0</v>
       </c>
-      <c r="AT42">
-[...2 lines deleted...]
-      <c r="AU42"/>
+      <c r="AU42">
+        <v>0.0</v>
+      </c>
       <c r="AV42"/>
-    </row>
-    <row r="43" spans="1:48">
+      <c r="AW42"/>
+    </row>
+    <row r="43" spans="1:49">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
-    </row>
-    <row r="44" spans="1:48">
+      <c r="AW43"/>
+    </row>
+    <row r="44" spans="1:49">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
-    </row>
-    <row r="45" spans="1:48">
+      <c r="AW44"/>
+    </row>
+    <row r="45" spans="1:49">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>1051600000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>984800000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>896800000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>817800000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>424700000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>422500000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>422200000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
-[...1 lines deleted...]
-      </c>
+      <c r="Z45"/>
       <c r="AA45">
         <v>0.0</v>
       </c>
       <c r="AB45">
         <v>0.0</v>
       </c>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
+        <v>0.0</v>
+      </c>
+      <c r="AE45">
         <v>151800000.0</v>
       </c>
-      <c r="AE45">
-[...1 lines deleted...]
-      </c>
       <c r="AF45">
         <v>0.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45">
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
+      <c r="AH45"/>
+      <c r="AI45">
         <v>117400000.0</v>
       </c>
-      <c r="AI45"/>
       <c r="AJ45"/>
-      <c r="AK45">
-[...1 lines deleted...]
-      </c>
+      <c r="AK45"/>
       <c r="AL45">
         <v>110500000.0</v>
       </c>
-      <c r="AM45"/>
+      <c r="AM45">
+        <v>110500000.0</v>
+      </c>
       <c r="AN45"/>
       <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>318200000.0</v>
       </c>
-      <c r="AQ45"/>
-      <c r="AR45">
+      <c r="AR45"/>
+      <c r="AS45">
         <v>269200000.0</v>
       </c>
-      <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
-    </row>
-    <row r="46" spans="1:48">
+      <c r="AW45"/>
+    </row>
+    <row r="46" spans="1:49">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>592000000.0</v>
+      </c>
+      <c r="C46">
         <v>595200000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>582500000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>585600000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>584500000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>591100000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>569500000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>562500000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>563400000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>563700000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>552200000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>553200000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>553300000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>542900000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>536700000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>541500000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>543000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>549400000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>506300000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>424700000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>422500000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>422200000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>415300000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>415000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>414300000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>422400000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>416600000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>419300000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>427600000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>348800000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>342600000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>321000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>287400000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>295400000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>293600000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>291800000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>294500000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>298200000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>292900000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>300100000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>308700000.0</v>
       </c>
-      <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>260300000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>269200000.0</v>
       </c>
-      <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
-    </row>
-    <row r="47" spans="1:48">
+      <c r="AW46"/>
+    </row>
+    <row r="47" spans="1:49">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>552200000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>553200000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>542900000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>536700000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>541500000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>543000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>549400000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>506300000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>424700000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>422500000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>422200000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>415300000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>415000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>414300000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>422400000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>416600000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>419300000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>427600000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>458926088.75</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>396619587.87</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>373603351.96</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>353549022.02</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>355130000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>346830000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>332973000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>315056000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>314661000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>329161000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>331070000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>351609000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>345533000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>290547000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AS47"/>
+      <c r="AT47">
         <v>275184000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>308454000.0</v>
       </c>
-      <c r="AU47"/>
-      <c r="AV47">
+      <c r="AV47"/>
+      <c r="AW47">
         <v>347369000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:48">
+    <row r="48" spans="1:49">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>1266300000.0</v>
+      </c>
+      <c r="C48">
         <v>1256100000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1283000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1243900000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1213000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1199500000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1166900000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1125600000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1072900000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1058000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1064600000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>973000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>924700000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>886600000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>678500000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>577000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>462400000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>387400000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>354800000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>300200000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>248600000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>191600000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>137400000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>90200000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>52100000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-11800000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-73100000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-91500000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-123500000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-167900000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-221800000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-260300000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-290000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-347600000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-373200000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-415200000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-437000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-485000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-484200000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-488800000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-464400000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1802500000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-545700000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-543500000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-167500000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-26124732.0</v>
       </c>
-      <c r="AU48"/>
       <c r="AV48"/>
-    </row>
-    <row r="49" spans="1:48">
+      <c r="AW48"/>
+    </row>
+    <row r="49" spans="1:49">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
-    </row>
-    <row r="50" spans="1:48">
+      <c r="AW49"/>
+    </row>
+    <row r="50" spans="1:49">
       <c r="A50" t="s">
         <v>63</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>35200000.0</v>
+      </c>
       <c r="C50">
+        <v>4000000.0</v>
+      </c>
+      <c r="D50">
         <v>28500000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>29900000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>27500000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>26800000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>24700000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>26200000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>13200000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>20700000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>29200000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>24300000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>3200000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>30000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>30200000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>29400000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>29100000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>27400000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>21900000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>21700000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>16500000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>23800000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>23500000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>23600000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>10100000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>26600000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>26200000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>40800000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>28156589.16</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>7640657.56</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>7216014.9</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>4428589.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3300000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>4100000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1428800000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1451200000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1453400000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1450900000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1691000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>1904000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>1926000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>1926000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-    </row>
-    <row r="51" spans="1:48">
+      <c r="AW50"/>
+    </row>
+    <row r="51" spans="1:49">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>2301300000.0</v>
+      </c>
+      <c r="C51">
         <v>2291200000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2106000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2102400000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2151300000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2177400000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2131400000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2145500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2153100000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2148300000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2161300000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2170200000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2162600000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2167800000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2340000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2284700000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2242000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2227400000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2207000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2121900000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1792300000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1769500000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1830900000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1864400000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1886900000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1876600000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1897000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1862200000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1895900000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2020597063.55</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1769400000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1767300000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1482700000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1398400000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1407900000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1427000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1451200000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1453400000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1449800000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1689800000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1902100000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1923700000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1631000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1662300000.0</v>
       </c>
-      <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
-    </row>
-    <row r="52" spans="1:48">
+      <c r="AW51"/>
+    </row>
+    <row r="52" spans="1:49">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>35200000.0</v>
+      </c>
+      <c r="C52">
         <v>32600000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>28500000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>29900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>27500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>26000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>26800000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>24700000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>26200000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>34600000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>20700000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>29200000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>24300000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>25500000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>30000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>30200000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>29400000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>29100000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>27400000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>21900000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>21700000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>33200000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>23800000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>23500000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>23600000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>29000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>26600000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>26200000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>40800000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>21400000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>6600000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>6200000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>3600000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3300000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>4100000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>4400000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1451200000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>600000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2200000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>232000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>433000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>432600000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>461100000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>478800000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1926000000.0</v>
       </c>
-      <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
-    </row>
-    <row r="53" spans="1:48">
+      <c r="AW52"/>
+    </row>
+    <row r="53" spans="1:49">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
-      <c r="C53"/>
+      <c r="C53">
+        <v>4500000.0</v>
+      </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
-[...1 lines deleted...]
-      </c>
+      <c r="H53"/>
       <c r="I53">
         <v>5700000.0</v>
       </c>
-      <c r="J53"/>
+      <c r="J53">
+        <v>5700000.0</v>
+      </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>-200000.0</v>
       </c>
-      <c r="S53">
-[...3 lines deleted...]
-      <c r="U53">
+      <c r="T53">
+        <v>0.0</v>
+      </c>
+      <c r="U53"/>
+      <c r="V53">
         <v>4800000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>25000000.0</v>
       </c>
-      <c r="W53">
-[...1 lines deleted...]
-      </c>
       <c r="X53">
+        <v>0.0</v>
+      </c>
+      <c r="Y53">
         <v>25100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="Z53">
         <v>25000000.0</v>
       </c>
       <c r="AA53">
         <v>25000000.0</v>
       </c>
       <c r="AB53">
-        <v>0.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AH53"/>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>320600000.0</v>
       </c>
-      <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
-      <c r="AS53">
+      <c r="AS53"/>
+      <c r="AT53">
         <v>320600000.0</v>
       </c>
-      <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
-    </row>
-    <row r="54" spans="1:48">
+      <c r="AW53"/>
+    </row>
+    <row r="54" spans="1:49">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
-    </row>
-    <row r="55" spans="1:48">
+      <c r="AW54"/>
+    </row>
+    <row r="55" spans="1:49">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>6339200000.0</v>
+      </c>
+      <c r="C55">
         <v>6335000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6313100000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6376100000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6400700000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6431600000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6480000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6419000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6461700000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6416700000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6333200000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6395500000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6421800000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6326100000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6468000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6388100000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6231600000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6170800000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6074600000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5897600000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5567000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5580600000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5636600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5986300000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5895100000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5904500000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5828200000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>5770200000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5803700000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5340800000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>5213100000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>5116100000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4780900000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4601700000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4581400000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4658400000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4733300000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4709500000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4641000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4751300000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4948600000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4929700000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4124800000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3866400000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>447400000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>401876641.0</v>
       </c>
-      <c r="AU55"/>
-      <c r="AV55">
+      <c r="AV55"/>
+      <c r="AW55">
         <v>4769187000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:48">
+    <row r="56" spans="1:49">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1154100000.0</v>
+      </c>
+      <c r="C56">
         <v>1146800000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1139700000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1190100000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1219500000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1233900000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1224000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1162100000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1213300000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1165100000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1100700000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1159800000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1197600000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1115300000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1102100000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1081500000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>998100000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>929100000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>904400000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1292400000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>980100000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>968400000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1142200000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1486100000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1405400000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1420300000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1342300000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1298100000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1329600000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>936800000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>831500000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>996300000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>932000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>749100000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>730800000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>814500000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>902500000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>873800000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>816600000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>976700000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1163500000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1144500000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1138200000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>864200000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>447400000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>401876641.0</v>
       </c>
-      <c r="AU56"/>
       <c r="AV56"/>
-    </row>
-    <row r="57" spans="1:48">
+      <c r="AW56"/>
+    </row>
+    <row r="57" spans="1:49">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>1084300000.0</v>
+      </c>
+      <c r="C57">
         <v>1067900000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1115300000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1162700000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1148200000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1123300000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1019200000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>994400000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1066200000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1028000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>932200000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>961000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>990400000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>940800000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>955400000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1014700000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1000200000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>966200000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>909200000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>923000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>868100000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>917100000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>896700000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>885100000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>839200000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>823100000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>787800000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>792000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>863900000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>840000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>753900000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>733400000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>716800000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>701900000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>712100000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>744300000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>734700000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>753100000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>662200000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>863400000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1043000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1040700000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>807600000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>823100000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>38900000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>101150.0</v>
       </c>
-      <c r="AU57"/>
-      <c r="AV57">
+      <c r="AV57"/>
+      <c r="AW57">
         <v>1139523000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:48">
+    <row r="58" spans="1:49">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>3840900000.0</v>
+      </c>
+      <c r="C58">
         <v>3838200000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3758800000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3812400000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3786400000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3769100000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3801800000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3753700000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3842500000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3824800000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3675200000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3750700000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3778200000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3719900000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3864900000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3897700000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3875700000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3871800000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3761800000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3653000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3383600000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3454500000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3422800000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3413200000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3340300000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3347800000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3333700000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3302600000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3358000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3281700000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3209700000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3150700000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2864400000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2749100000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2762600000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2790000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2788300000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2807000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2746600000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2862600000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3038300000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3041600000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2410200000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2424000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>172500000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>25910918.0</v>
       </c>
-      <c r="AU58"/>
-      <c r="AV58">
+      <c r="AV58"/>
+      <c r="AW58">
         <v>5527583000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:48">
+    <row r="59" spans="1:49">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
-    </row>
-    <row r="60" spans="1:48">
+      <c r="AW59"/>
+    </row>
+    <row r="60" spans="1:49">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>2498300000.0</v>
+      </c>
+      <c r="C60">
         <v>2496800000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2554300000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2563700000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2614300000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2662500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2678200000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2665300000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2619200000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2591900000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2658000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2644800000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2643600000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2606200000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2603100000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2490400000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2355900000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2299000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2312800000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2244600000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2183400000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2126100000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2213800000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2573100000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2554800000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2557900000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2495600000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2468700000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2446600000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2059900000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2003900000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1965400000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1916500000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1852600000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1818800000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1868400000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1945000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1902500000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1894400000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1888700000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1910300000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2050288000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1714600000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1442400000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>274900000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>375965722.0</v>
       </c>
-      <c r="AU60"/>
       <c r="AV60"/>
-    </row>
-    <row r="61" spans="1:48">
+      <c r="AW60"/>
+    </row>
+    <row r="61" spans="1:49">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
-    </row>
-    <row r="62" spans="1:48">
+      <c r="AW61"/>
+    </row>
+    <row r="62" spans="1:49">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
+      <c r="AW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10241,1231 +10416,1243 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
         <v>2209500000.0</v>
       </c>
       <c r="C2">
         <v>2182000000.0</v>
       </c>
       <c r="D2">
         <v>2185800000.0</v>
       </c>
       <c r="E2">
         <v>2124400000.0</v>
       </c>
       <c r="F2">
         <v>1862300000.0</v>
       </c>
       <c r="G2">
         <v>1753400000.0</v>
       </c>
       <c r="H2">
         <v>1626400000.0</v>
       </c>
       <c r="I2">
         <v>1519300000.0</v>
       </c>
       <c r="J2">
         <v>1357200000.0</v>
       </c>
       <c r="K2">
         <v>1356700000.0</v>
       </c>
       <c r="L2">
         <v>663000000.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>901715194.0</v>
       </c>
       <c r="O2">
         <v>1001800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>109400000.0</v>
       </c>
       <c r="C3">
         <v>96900000.0</v>
       </c>
       <c r="D3">
         <v>95000000.0</v>
       </c>
       <c r="E3">
         <v>88600000.0</v>
       </c>
       <c r="F3">
         <v>71600000.0</v>
       </c>
       <c r="G3">
         <v>67600000.0</v>
       </c>
       <c r="H3">
         <v>68300000.0</v>
       </c>
       <c r="I3">
         <v>46300000.0</v>
       </c>
       <c r="J3">
         <v>42400000.0</v>
       </c>
       <c r="K3">
         <v>51100000.0</v>
       </c>
       <c r="L3">
         <v>21800000.0</v>
       </c>
       <c r="M3"/>
       <c r="N3">
         <v>29582228.0</v>
       </c>
       <c r="O3">
         <v>27800000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5">
         <v>145300000.0</v>
       </c>
       <c r="C5">
         <v>408200000.0</v>
       </c>
       <c r="D5">
         <v>385500000.0</v>
       </c>
       <c r="E5">
         <v>403600000.0</v>
       </c>
       <c r="F5">
         <v>298200000.0</v>
       </c>
       <c r="G5">
         <v>362200000.0</v>
       </c>
       <c r="H5">
         <v>293100000.0</v>
       </c>
       <c r="I5">
         <v>296400000.0</v>
       </c>
       <c r="J5">
         <v>227300000.0</v>
       </c>
       <c r="K5">
         <v>153000000.0</v>
       </c>
       <c r="L5">
         <v>-383200000.0</v>
       </c>
       <c r="M5">
         <v>-751153.56</v>
       </c>
       <c r="N5">
         <v>-418900641.0</v>
       </c>
       <c r="O5">
         <v>189000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
         <v>254700000.0</v>
       </c>
       <c r="C6">
         <v>505100000.0</v>
       </c>
       <c r="D6">
         <v>480500000.0</v>
       </c>
       <c r="E6">
         <v>492200000.0</v>
       </c>
       <c r="F6">
         <v>369800000.0</v>
       </c>
       <c r="G6">
         <v>429800000.0</v>
       </c>
       <c r="H6">
         <v>361400000.0</v>
       </c>
       <c r="I6">
         <v>342700000.0</v>
       </c>
       <c r="J6">
         <v>269700000.0</v>
       </c>
       <c r="K6">
         <v>204100000.0</v>
       </c>
       <c r="L6">
         <v>-361400000.0</v>
       </c>
       <c r="M6"/>
       <c r="N6">
         <v>-389318413.0</v>
       </c>
       <c r="O6">
         <v>216800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
         <v>823000000.0</v>
       </c>
       <c r="C9">
         <v>917800000.0</v>
       </c>
       <c r="D9">
         <v>858700000.0</v>
       </c>
       <c r="E9">
         <v>815300000.0</v>
       </c>
       <c r="F9">
         <v>744300000.0</v>
       </c>
       <c r="G9">
         <v>762500000.0</v>
       </c>
       <c r="H9">
         <v>697900000.0</v>
       </c>
       <c r="I9">
         <v>653500000.0</v>
       </c>
       <c r="J9">
         <v>599400000.0</v>
       </c>
       <c r="K9">
         <v>571000000.0</v>
       </c>
       <c r="L9">
         <v>231200000.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>311698992.0</v>
       </c>
       <c r="O9">
         <v>504000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10">
         <v>145300000.0</v>
       </c>
       <c r="C10">
         <v>277900000.0</v>
       </c>
       <c r="D10">
         <v>253600000.0</v>
       </c>
       <c r="E10">
         <v>321000000.0</v>
       </c>
       <c r="F10">
         <v>236700000.0</v>
       </c>
       <c r="G10">
         <v>295500000.0</v>
       </c>
       <c r="H10">
         <v>210300000.0</v>
       </c>
       <c r="I10">
         <v>227100000.0</v>
       </c>
       <c r="J10">
         <v>168500000.0</v>
       </c>
       <c r="K10">
         <v>76000000.0</v>
       </c>
       <c r="L10">
         <v>-349600000.0</v>
       </c>
       <c r="M10">
         <v>-179740315.48</v>
       </c>
       <c r="N10">
         <v>-474401251.0</v>
       </c>
       <c r="O10">
         <v>-39200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11">
         <v>8600000.0</v>
       </c>
       <c r="C11">
         <v>50800000.0</v>
       </c>
       <c r="D11">
         <v>60900000.0</v>
       </c>
       <c r="E11">
         <v>71200000.0</v>
       </c>
       <c r="F11">
         <v>55700000.0</v>
       </c>
       <c r="G11">
         <v>70400000.0</v>
       </c>
       <c r="H11">
         <v>56700000.0</v>
       </c>
       <c r="I11">
         <v>56600000.0</v>
       </c>
       <c r="J11">
         <v>32000000.0</v>
       </c>
       <c r="K11">
         <v>39600000.0</v>
       </c>
       <c r="L11">
         <v>-12300000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>-16690891.0</v>
       </c>
       <c r="O11">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>120</v>
+      </c>
+      <c r="B12">
+        <v>114000000.0</v>
+      </c>
       <c r="C12">
         <v>143432000.0</v>
       </c>
       <c r="D12">
         <v>144545156.0</v>
       </c>
       <c r="E12">
         <v>86705381.0</v>
       </c>
       <c r="F12">
         <v>83084053.0</v>
       </c>
       <c r="G12">
         <v>61415152.0</v>
       </c>
       <c r="H12">
         <v>82800000.0</v>
       </c>
       <c r="I12">
         <v>69300000.0</v>
       </c>
       <c r="J12">
         <v>58800000.0</v>
       </c>
       <c r="K12">
         <v>84624089.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>87000.0</v>
       </c>
       <c r="O12">
         <v>228200000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>121</v>
+      </c>
+      <c r="B13">
+        <v>6200000.0</v>
+      </c>
       <c r="C13">
         <v>10000000.0</v>
       </c>
       <c r="D13">
         <v>5800000.0</v>
       </c>
       <c r="E13">
         <v>600000.0</v>
       </c>
       <c r="F13">
         <v>100000.0</v>
       </c>
       <c r="G13">
         <v>700000.0</v>
       </c>
       <c r="H13">
         <v>2500000.0</v>
       </c>
       <c r="I13">
         <v>200000.0</v>
       </c>
       <c r="J13">
         <v>200000.0</v>
       </c>
       <c r="K13">
         <v>5900000.0</v>
       </c>
       <c r="L13">
         <v>33600000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>100000.0</v>
       </c>
       <c r="H14">
         <v>-1200000.0</v>
       </c>
       <c r="I14">
         <v>-800000.0</v>
       </c>
       <c r="J14">
         <v>-800000.0</v>
       </c>
       <c r="K14">
         <v>-800000.0</v>
       </c>
       <c r="L14">
         <v>-943537.93</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15">
         <v>136700000.0</v>
       </c>
       <c r="C15">
         <v>227100000.0</v>
       </c>
       <c r="D15">
         <v>192700000.0</v>
       </c>
       <c r="E15">
         <v>249800000.0</v>
       </c>
       <c r="F15">
         <v>181000000.0</v>
       </c>
       <c r="G15">
         <v>225200000.0</v>
       </c>
       <c r="H15">
         <v>154000000.0</v>
       </c>
       <c r="I15">
         <v>171200000.0</v>
       </c>
       <c r="J15">
         <v>136500000.0</v>
       </c>
       <c r="K15">
         <v>36400000.0</v>
       </c>
       <c r="L15">
         <v>-337300000.0</v>
       </c>
       <c r="M15">
         <v>-179740315.48</v>
       </c>
       <c r="N15">
         <v>-457710360.0</v>
       </c>
       <c r="O15">
         <v>-41200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>249800000.0</v>
       </c>
       <c r="F16">
         <v>181000000.0</v>
       </c>
       <c r="G16">
         <v>225200000.0</v>
       </c>
       <c r="H16">
         <v>154000000.0</v>
       </c>
       <c r="I16">
         <v>171200000.0</v>
       </c>
       <c r="J16">
         <v>136500000.0</v>
       </c>
       <c r="K16">
         <v>36400000.0</v>
       </c>
       <c r="L16">
         <v>-337300000.0</v>
       </c>
       <c r="M16">
         <v>-179740315.48</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>125</v>
+      </c>
+      <c r="B17">
+        <v>136700000.0</v>
+      </c>
       <c r="C17">
         <v>227100000.0</v>
       </c>
       <c r="D17">
         <v>192700000.0</v>
       </c>
       <c r="E17">
         <v>249800000.0</v>
       </c>
       <c r="F17">
         <v>181000000.0</v>
       </c>
       <c r="G17">
         <v>225100000.0</v>
       </c>
       <c r="H17">
         <v>153600000.0</v>
       </c>
       <c r="I17">
         <v>170500000.0</v>
       </c>
       <c r="J17">
         <v>136500000.0</v>
       </c>
       <c r="K17">
         <v>36400000.0</v>
       </c>
       <c r="L17">
         <v>-568127779.19</v>
       </c>
       <c r="M17">
         <v>-179740315.48</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>126</v>
+      </c>
+      <c r="B18">
+        <v>-139600000.0</v>
+      </c>
       <c r="C18">
         <v>-127300000.0</v>
       </c>
       <c r="D18">
         <v>-132500000.0</v>
       </c>
       <c r="E18">
         <v>-84700000.0</v>
       </c>
       <c r="F18">
         <v>-81300000.0</v>
       </c>
       <c r="G18">
         <v>-68000000.0</v>
       </c>
       <c r="H18">
         <v>-82300000.0</v>
       </c>
       <c r="I18">
         <v>-71700000.0</v>
       </c>
       <c r="J18">
         <v>-81400000.0</v>
       </c>
       <c r="K18">
         <v>-76100000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>1.0E+18</v>
       </c>
       <c r="K20">
         <v>16638710491030.0</v>
       </c>
       <c r="L20">
         <v>1.19630689457E+16</v>
       </c>
       <c r="M20">
         <v>858461.21</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
         <v>325400000.0</v>
       </c>
       <c r="C21">
         <v>387000000.0</v>
       </c>
       <c r="D21">
         <v>340400000.0</v>
       </c>
       <c r="E21">
         <v>375400000.0</v>
       </c>
       <c r="F21">
         <v>342700000.0</v>
       </c>
       <c r="G21">
         <v>359200000.0</v>
       </c>
       <c r="H21">
         <v>283500000.0</v>
       </c>
       <c r="I21">
         <v>283100000.0</v>
       </c>
       <c r="J21">
         <v>242900000.0</v>
       </c>
       <c r="K21">
         <v>138100000.0</v>
       </c>
       <c r="L21">
         <v>-314100000.0</v>
       </c>
       <c r="M21">
         <v>-751153.56</v>
       </c>
       <c r="N21">
         <v>249956265.0</v>
       </c>
       <c r="O21">
         <v>188400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
         <v>2707100000.0</v>
       </c>
       <c r="C23">
         <v>2712800000.0</v>
       </c>
       <c r="D23">
         <v>2704100000.0</v>
       </c>
       <c r="E23">
         <v>2564300000.0</v>
       </c>
       <c r="F23">
         <v>2263900000.0</v>
       </c>
       <c r="G23">
         <v>2156700000.0</v>
       </c>
       <c r="H23">
         <v>2040800000.0</v>
       </c>
       <c r="I23">
         <v>1889700000.0</v>
       </c>
       <c r="J23">
         <v>1713700000.0</v>
       </c>
       <c r="K23">
         <v>1789600000.0</v>
       </c>
       <c r="L23">
         <v>1208300000.0</v>
       </c>
       <c r="M23">
         <v>751153.56</v>
       </c>
       <c r="N23">
         <v>963457920.0</v>
       </c>
       <c r="O23">
         <v>1317400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>133</v>
+      </c>
+      <c r="B25">
+        <v>109400000.0</v>
+      </c>
       <c r="C25">
         <v>96900000.0</v>
       </c>
       <c r="D25">
         <v>95000000.0</v>
       </c>
       <c r="E25">
         <v>88600000.0</v>
       </c>
       <c r="F25">
         <v>71600000.0</v>
       </c>
       <c r="G25">
         <v>67600000.0</v>
       </c>
       <c r="H25">
         <v>68300000.0</v>
       </c>
       <c r="I25">
         <v>46300000.0</v>
       </c>
       <c r="J25">
         <v>42400000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>20471593.0</v>
       </c>
       <c r="E26">
         <v>18952398.0</v>
       </c>
       <c r="F26">
         <v>19965893.0</v>
       </c>
       <c r="G26">
         <v>16397818.0</v>
       </c>
       <c r="H26">
         <v>18845263.0</v>
       </c>
       <c r="I26">
         <v>15500000.0</v>
       </c>
       <c r="J26">
         <v>15400000.0</v>
       </c>
       <c r="K26">
         <v>13300000.0</v>
       </c>
       <c r="L26">
         <v>2.4910105044339E+15</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>16419494.0</v>
       </c>
       <c r="O26">
         <v>18188000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28">
         <v>16814093.81</v>
       </c>
       <c r="I28">
         <v>22613321.4</v>
       </c>
       <c r="J28">
         <v>5600000.0</v>
       </c>
       <c r="K28">
         <v>7349211.1</v>
       </c>
       <c r="L28">
         <v>2240902.6</v>
       </c>
       <c r="M28">
         <v>2038845.37</v>
       </c>
       <c r="N28">
         <v>551000.0</v>
       </c>
       <c r="O28">
         <v>408961000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>137</v>
+      </c>
+      <c r="B29">
+        <v>8600000.0</v>
+      </c>
       <c r="C29">
         <v>50800000.0</v>
       </c>
       <c r="D29">
         <v>60900000.0</v>
       </c>
       <c r="E29">
         <v>71200000.0</v>
       </c>
       <c r="F29">
         <v>55700000.0</v>
       </c>
       <c r="G29">
         <v>70400000.0</v>
       </c>
       <c r="H29">
         <v>56700000.0</v>
       </c>
       <c r="I29">
         <v>56600000.0</v>
       </c>
       <c r="J29">
         <v>32000000.0</v>
       </c>
       <c r="K29">
         <v>39600000.0</v>
       </c>
       <c r="L29">
         <v>-12300000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
         <v>497600000.0</v>
       </c>
       <c r="C30">
         <v>530800000.0</v>
       </c>
       <c r="D30">
         <v>518300000.0</v>
       </c>
       <c r="E30">
         <v>439900000.0</v>
       </c>
       <c r="F30">
         <v>401600000.0</v>
       </c>
       <c r="G30">
         <v>403300000.0</v>
       </c>
       <c r="H30">
         <v>414400000.0</v>
       </c>
       <c r="I30">
         <v>370400000.0</v>
       </c>
       <c r="J30">
         <v>356500000.0</v>
       </c>
       <c r="K30">
         <v>432900000.0</v>
       </c>
       <c r="L30">
         <v>545300000.0</v>
       </c>
       <c r="M30">
         <v>751153.56</v>
       </c>
       <c r="N30">
         <v>61742725.0</v>
       </c>
       <c r="O30">
         <v>315600000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B31">
         <v>-180100000.0</v>
       </c>
       <c r="C31">
         <v>-109100000.0</v>
       </c>
       <c r="D31">
         <v>-86800000.0</v>
       </c>
       <c r="E31">
         <v>-54400000.0</v>
       </c>
       <c r="F31">
         <v>-106000000.0</v>
       </c>
       <c r="G31">
         <v>-63700000.0</v>
       </c>
       <c r="H31">
         <v>-73200000.0</v>
       </c>
       <c r="I31">
         <v>-56000000.0</v>
       </c>
       <c r="J31">
         <v>-74400000.0</v>
       </c>
       <c r="K31">
         <v>-62100000.0</v>
       </c>
       <c r="L31">
         <v>35500000.0</v>
       </c>
       <c r="M31">
         <v>-178989161.93</v>
       </c>
       <c r="N31">
         <v>-724357518.0</v>
       </c>
       <c r="O31">
         <v>-227600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B32">
         <v>3032500000.0</v>
       </c>
       <c r="C32">
         <v>3099800000.0</v>
       </c>
       <c r="D32">
         <v>3044500000.0</v>
       </c>
       <c r="E32">
         <v>2939700000.0</v>
       </c>
       <c r="F32">
         <v>2606600000.0</v>
       </c>
       <c r="G32">
         <v>2515900000.0</v>
       </c>
       <c r="H32">
         <v>2324300000.0</v>
       </c>
       <c r="I32">
         <v>2172800000.0</v>
       </c>
@@ -11487,528 +11674,535 @@
       <c r="O32">
         <v>1505800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV32"/>
+  <dimension ref="A1:AW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:49">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>13</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AW1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:48">
+    <row r="2" spans="1:49">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>540341985.0</v>
+      </c>
+      <c r="C2">
         <v>575400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>545000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>540600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>548500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>567500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>521400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>520300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>572800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>553100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>546800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>535000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>550900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>557500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>538500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>500200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>528200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>523700000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>431800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>412200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>494600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>450600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>401100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>417700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>484000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>440700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>381100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>377500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>427100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>431100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>383600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>336700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>367900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>348200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>320000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>313800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>375200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>349300000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>311500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>316300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>379600000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>352000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>212900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>95900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>491938000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>592915194.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>221300000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1255956000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:48">
+    <row r="3" spans="1:49">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>24699605.0</v>
+      </c>
+      <c r="C3">
         <v>29500000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29600000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>26300000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>25500000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>25100000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23200000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23100000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26200000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23200000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>23300000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22300000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>22800000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>22600000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>22000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21200000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>20900000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16800000.0</v>
       </c>
       <c r="U3">
         <v>16800000.0</v>
       </c>
       <c r="V3">
+        <v>16799999.0</v>
+      </c>
+      <c r="W3">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16900000.0</v>
       </c>
       <c r="X3">
         <v>16900000.0</v>
       </c>
       <c r="Y3">
+        <v>16900000.0</v>
+      </c>
+      <c r="Z3">
         <v>17800000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16700000.0</v>
       </c>
       <c r="AB3">
         <v>16700000.0</v>
       </c>
       <c r="AC3">
+        <v>16700000.0</v>
+      </c>
+      <c r="AD3">
         <v>16600000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>12700000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>12400000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AH3">
         <v>10000000.0</v>
       </c>
       <c r="AI3">
+        <v>10000000.0</v>
+      </c>
+      <c r="AJ3">
         <v>10600000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9500000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12300000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>13300000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>13000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12700000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>12100000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>27500000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>8200000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1350000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>200000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>21382228.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>500000.0</v>
       </c>
-      <c r="AV3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:48">
+      <c r="AW3"/>
+    </row>
+    <row r="4" spans="1:49">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -12025,376 +12219,383 @@
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
-      <c r="AU4"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:48">
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4"/>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:49">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5">
+        <v>64137657.0</v>
+      </c>
+      <c r="C5">
         <v>-35400000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>100200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>101100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>75300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>87000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>124200000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>119100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>77900000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>99200000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>122800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>97600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>80700000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>81300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>120900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>116100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>88500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>13400000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>91000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>79700000.0</v>
       </c>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
       <c r="V5">
+        <v>117400000.0</v>
+      </c>
+      <c r="W5">
         <v>96600000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>88100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>95700000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>80100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>92700000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>68900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>75200000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>55000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>90800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>59500000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>54300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>93100000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>47100000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>65700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>38800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>75700000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>25100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>41900000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7500000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>78500000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>31300000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>47900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>13300000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-148195615.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>70390989.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>65300000.0</v>
       </c>
-      <c r="AV5">
-[...3 lines deleted...]
-    <row r="6" spans="1:48">
+      <c r="AW5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:49">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>88837262.0</v>
+      </c>
+      <c r="C6">
         <v>-5900000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>129800000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>127400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>99300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>112500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>149300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>142300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>101000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>125400000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>146000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>120900000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>103000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>104100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>143500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>138100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>109700000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>34300000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>108100000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>96500000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>134199999.0</v>
+      </c>
+      <c r="W6">
         <v>112600000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>105000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>112600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>97900000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>111000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>85600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>91900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>71600000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>103500000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>71900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>65500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>103100000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>57100000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>76300000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>48300000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>88000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>38400000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>54900000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>20200000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>90600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>58800000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>56100000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-389000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-148191630.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>91773217.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>65800000.0</v>
       </c>
-      <c r="AV6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:48">
+      <c r="AW6"/>
+    </row>
+    <row r="7" spans="1:49">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -12411,86 +12612,87 @@
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
-      <c r="AU7"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:48">
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7"/>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:49">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -12507,1706 +12709,1746 @@
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
-      <c r="AU8"/>
-[...4 lines deleted...]
-    <row r="9" spans="1:48">
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8"/>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:49">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
+        <v>186619241.0</v>
+      </c>
+      <c r="C9">
         <v>197700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>207400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>206300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>211600000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>225900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>248200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>232800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>210900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>207700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>216700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>210100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>224200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>192700000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>221100000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>196800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>204700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>180300000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>167600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>183600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>212800000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>207100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>175200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>181300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>198900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>187700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>159200000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>160300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>190700000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>183700000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>147000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>151500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>171300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>160000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>139000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>144300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>156100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>135900000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>128000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>139600000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>167500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>123900000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>102600000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6900000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-748689000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>202198992.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>123300000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>818886000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:48">
+    <row r="10" spans="1:49">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>35880496.0</v>
+      </c>
+      <c r="C10">
         <v>-35400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>70400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>70600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>39700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>61300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>87000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>87700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>41900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>46200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>96400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>60400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>50600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>46300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>104400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>97300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>73000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>42300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>65600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>65100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>63700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>80400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>71300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>79000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>64800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>61400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>50200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>58800000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>39900000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>58200000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>46300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>41700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>80900000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>30500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>53600000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>25200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>59200000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>21500000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-8200000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>58700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>35400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>41000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-395900000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-148194842.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>28693591.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>50600000.0</v>
       </c>
-      <c r="AV10">
-[...3 lines deleted...]
-    <row r="11" spans="1:48">
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:49">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11">
+        <v>6505245.0</v>
+      </c>
+      <c r="C11">
         <v>-24700000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>12800000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9900000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>16700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16800000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7400000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>21500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>18800000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9400000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9200000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>22300000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>22700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>17000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>13500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13900000.0</v>
       </c>
       <c r="T11">
         <v>13900000.0</v>
       </c>
       <c r="U11">
+        <v>13900000.0</v>
+      </c>
+      <c r="V11">
         <v>14400000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>21700000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>14900000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>16400000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>17400000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>15500000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>11000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>12600000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>17600000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>17400000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>10000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>10700000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>18500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3200000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>11700000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5900000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>11200000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6100000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>17900000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-900000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>16500000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-17600000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>10000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>700000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3211.5</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-27390891.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>14200000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2755000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:48">
+    <row r="12" spans="1:49">
       <c r="A12" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>120</v>
+      </c>
+      <c r="B12">
+        <v>28257161.0</v>
+      </c>
       <c r="C12">
+        <v>22700000.0</v>
+      </c>
+      <c r="D12">
         <v>29800000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>30500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>35600000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>52587934.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>37200000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>31400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>36000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>50845156.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>26400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>37200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>30100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35905381.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15500000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17440021.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>33123956.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>40300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>24916781.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16700000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2998371.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>31300000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>16400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>32600000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>12600000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12200000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16600000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12100000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>17585937.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>21100000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>21540749.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>15700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>19800000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>15100000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6900000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3211.5</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>22000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>15200000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>327251000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:48">
+    <row r="13" spans="1:49">
       <c r="A13" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>121</v>
+      </c>
+      <c r="B13">
+        <v>7500000.0</v>
+      </c>
       <c r="C13">
+        <v>10900000.0</v>
+      </c>
+      <c r="D13">
         <v>6600000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>13600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1500000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>15700000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1800000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>18000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5900000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1700000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1400000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1900000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1100000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>11900000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>12100000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>900000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1600000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10400000.0</v>
       </c>
-      <c r="T13">
-[...1 lines deleted...]
-      </c>
       <c r="U13">
         <v>0.0</v>
       </c>
       <c r="V13">
+        <v>0.0</v>
+      </c>
+      <c r="W13">
         <v>5600000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1100000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>200000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>300000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>800000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>13900000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-    </row>
-    <row r="14" spans="1:48">
+      <c r="AW13"/>
+    </row>
+    <row r="14" spans="1:49">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
-[...5 lines deleted...]
-      </c>
+      <c r="R14"/>
+      <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14"/>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
         <v>0.0</v>
       </c>
-      <c r="X14"/>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
       <c r="Y14"/>
-      <c r="Z14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="AB14">
         <v>-1100000.0</v>
       </c>
       <c r="AC14">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AD14">
         <v>-900000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-1052582.77</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-578837.69</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-581936.69</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-615081.81</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-800000.0</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>-800000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>-800000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
-      <c r="AU14"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:48">
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:49">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15">
+        <v>29375254.0</v>
+      </c>
+      <c r="C15">
         <v>-10700000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>57600000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>57100000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>32700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>51400000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>70300000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>70900000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>34500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>24700000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>77600000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>49200000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>41200000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>37100000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>82100000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>74600000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>56000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>28800000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>51700000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>51200000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>49300000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>58700000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>56400000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>62600000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>47500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>46000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>39200000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>46400000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>22400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>41100000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>36700000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>31000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>62400000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>27300000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>41900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>19300000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>48000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-2100000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3600000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-7300000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>42200000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>53000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>31000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-396600000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-148194842.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>56084482.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>36400000.0</v>
       </c>
-      <c r="AV15">
-[...3 lines deleted...]
-    <row r="16" spans="1:48">
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:49">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>77600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49200000.0</v>
       </c>
       <c r="M16">
         <v>49200000.0</v>
       </c>
       <c r="N16">
+        <v>49200000.0</v>
+      </c>
+      <c r="O16">
         <v>37100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>82100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>74600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>56000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>28800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>51700000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>51200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>49300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>58700000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>56400000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>62600000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>47500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>46000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>39200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>46400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>22400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>54076439.93</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>42486686.73</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>36080074.49</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>76762209.37</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>35102000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>52202000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>25446000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>51350000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>31636000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4764000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-48066000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>48066000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>69379000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>6715000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>167500000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-167500000.0</v>
       </c>
-      <c r="AT16">
-[...7 lines deleted...]
-    <row r="17" spans="1:48">
+      <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16"/>
+      <c r="AW16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:49">
       <c r="A17" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>125</v>
+      </c>
+      <c r="B17">
+        <v>28900000.0</v>
+      </c>
       <c r="C17">
+        <v>-10700000.0</v>
+      </c>
+      <c r="D17">
         <v>57600000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>57100000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>32700000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>51400000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>70300000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>70900000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>34500000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>24700000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>77600000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>49200000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>41200000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>37100000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>82100000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>74600000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>56000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>28800000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>51700000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>51200000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>49300000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>58700000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>56400000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>62600000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>47400000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>45900000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>39200000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>46200000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>22300000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>53681721.39</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>42023616.58</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>36080074.49</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>76762209.37</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>85200000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>128000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-124700000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>48000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>36400000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-481700000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
         <v>167500000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-167500000.0</v>
       </c>
-      <c r="AT17">
-[...7 lines deleted...]
-    <row r="18" spans="1:48">
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17"/>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:49">
       <c r="A18" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>126</v>
+      </c>
+      <c r="B18">
+        <v>-21400000.0</v>
+      </c>
       <c r="C18">
+        <v>-65400000.0</v>
+      </c>
+      <c r="D18">
         <v>-23200000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-34100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-48400000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-35400000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13400000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-30100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-74800000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7500000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-35300000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-29000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-49600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-15600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-14600000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15600000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-35100000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-14300000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-23800000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-16500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-15500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-34300000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-17900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14800000.0</v>
       </c>
       <c r="AC18">
         <v>-14800000.0</v>
       </c>
-      <c r="AD18"/>
+      <c r="AD18">
+        <v>-14800000.0</v>
+      </c>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
-    </row>
-    <row r="19" spans="1:48">
+      <c r="AW18"/>
+    </row>
+    <row r="19" spans="1:49">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+    </row>
+    <row r="20" spans="1:49">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>44700000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>141900000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>63100000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>-800000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>800000.0</v>
       </c>
-      <c r="AT20">
-[...7 lines deleted...]
-    <row r="21" spans="1:48">
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20"/>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:49">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
+        <v>67695214.0</v>
+      </c>
+      <c r="C21">
         <v>70500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>93600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>87500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>73800000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>91500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>122400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>101100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>72000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>66700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>98400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>95700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>79600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>65600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>108800000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>113400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>87600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>57900000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>80600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>100200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>104000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>99900000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>87000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>95500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>76800000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>86600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>68100000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>74100000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>54700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>78100000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>58400000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>59600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>87000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>47900000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>62200000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>57500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>75300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>26200000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>37800000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9700000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>64400000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>31300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>55500000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-381800000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-148191630.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>724447895.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>65300000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>371619000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:48">
+    <row r="22" spans="1:49">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -14223,1192 +14465,1221 @@
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
-      <c r="AU22"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:48">
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22"/>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:49">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
+        <v>659266011.0</v>
+      </c>
+      <c r="C23">
         <v>702600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>658800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>659400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>686300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>701900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>647200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>652000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>711700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>694100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>665100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>649400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>695500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>684600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>650800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>583600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>645300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>646100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>518800000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>495600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>603400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>557800000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>489300000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>503500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>606100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>541800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>472200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>463700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>563100000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>536700000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>472200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>428600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>452200000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>460300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>396800000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>400600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>456000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>459000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>401700000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>446200000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>482700000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>424300000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>260000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>484600000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>148191630.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>70666290.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>279300000.0</v>
       </c>
-      <c r="AV23">
-[...3 lines deleted...]
-    <row r="24" spans="1:48">
+      <c r="AW23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:49">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-    </row>
-    <row r="25" spans="1:48">
+      <c r="AW24"/>
+    </row>
+    <row r="25" spans="1:49">
       <c r="A25" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>133</v>
+      </c>
+      <c r="B25">
+        <v>24300000.0</v>
+      </c>
       <c r="C25">
+        <v>29500000.0</v>
+      </c>
+      <c r="D25">
         <v>29600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>26300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23100000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>26200000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>23200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>23300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>22300000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>22800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22600000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>22000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>21200000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>20900000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>17100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16800000.0</v>
       </c>
       <c r="U25">
         <v>16800000.0</v>
       </c>
       <c r="V25">
+        <v>16800000.0</v>
+      </c>
+      <c r="W25">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16900000.0</v>
       </c>
       <c r="X25">
         <v>16900000.0</v>
       </c>
       <c r="Y25">
+        <v>16900000.0</v>
+      </c>
+      <c r="Z25">
         <v>17800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16700000.0</v>
       </c>
       <c r="AB25">
         <v>16700000.0</v>
       </c>
       <c r="AC25">
+        <v>16700000.0</v>
+      </c>
+      <c r="AD25">
         <v>16600000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12700000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>12400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>11200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AH25">
         <v>10000000.0</v>
       </c>
       <c r="AI25">
+        <v>10000000.0</v>
+      </c>
+      <c r="AJ25">
         <v>10600000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12300000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>13300000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>13000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12700000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>12100000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>11000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8200000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
-    </row>
-    <row r="26" spans="1:48">
+      <c r="AW25"/>
+    </row>
+    <row r="26" spans="1:49">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>18900000.0</v>
       </c>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>15500000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>15400000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>13300000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>12100000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>13139000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
-        <v>18999000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS26">
         <v>18999000.0</v>
       </c>
       <c r="AT26">
+        <v>18999000.0</v>
+      </c>
+      <c r="AU26">
         <v>16419494.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>18188000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:48">
+    <row r="27" spans="1:49">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>113100000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>48000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>487103.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-    </row>
-    <row r="28" spans="1:48">
+      <c r="AW27"/>
+    </row>
+    <row r="28" spans="1:49">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>4424761.53</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2756535.3</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4816420.81</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>145787004.95</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1447301.31</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>32299143.32</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>31308193.67</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>38012055.6</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>91878000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>92784000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>87510000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>78818000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>67840000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>512897.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>765472.35</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>52867000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>410244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765472.0</v>
       </c>
       <c r="AT28">
         <v>765472.0</v>
       </c>
-      <c r="AU28"/>
-      <c r="AV28">
+      <c r="AU28">
+        <v>765472.0</v>
+      </c>
+      <c r="AV28"/>
+      <c r="AW28">
         <v>408961000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:48">
+    <row r="29" spans="1:49">
       <c r="A29" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>137</v>
+      </c>
+      <c r="B29">
+        <v>6400000.0</v>
+      </c>
       <c r="C29">
+        <v>-24700000.0</v>
+      </c>
+      <c r="D29">
         <v>12800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>21500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>22300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>22700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>17000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13900000.0</v>
       </c>
       <c r="T29">
         <v>13900000.0</v>
       </c>
       <c r="U29">
+        <v>13900000.0</v>
+      </c>
+      <c r="V29">
         <v>14400000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>21700000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>12600000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>17600000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
-    </row>
-    <row r="30" spans="1:48">
+      <c r="AW29"/>
+    </row>
+    <row r="30" spans="1:49">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
+        <v>118924025.0</v>
+      </c>
+      <c r="C30">
         <v>127200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>113800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>118800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>137800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>134400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>125800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>131700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>138900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>141000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>118300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>114400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>144600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>127100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>112300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>83400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>117100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>122400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>87000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>83400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>108800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>107200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>88200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>85800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>122100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>101100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>91100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>86200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>136000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>105600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>88600000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>91900000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>84300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>112100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>76800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>86800000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>80800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>109700000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>90200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>129900000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>103100000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>72300000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>47100000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>388700000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>148191630.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-522248905.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>58000000.0</v>
       </c>
-      <c r="AV30">
-[...3 lines deleted...]
-    <row r="31" spans="1:48">
+      <c r="AW30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:49">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B31">
+        <v>-31814717.0</v>
+      </c>
+      <c r="C31">
         <v>-105900000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-23200000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-16900000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-34100000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-30200000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-35400000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-13400000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-30100000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-20500000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-35300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-29000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-19300000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4400000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-16100000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-14600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-15600000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-15000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-35100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-40300000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-19500000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-15700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-16500000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-12000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-25200000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-17900000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-15300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-14800000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-19900000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-12100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-17900000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-6100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-17400000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-8600000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-32300000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-16100000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-22200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-16300000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-17900000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-5700000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-20300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-14500000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-14100000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3212.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-695754306.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-14700000.0</v>
       </c>
-      <c r="AV31">
-[...3 lines deleted...]
-    <row r="32" spans="1:48">
+      <c r="AW31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:49">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B32">
+        <v>726961226.0</v>
+      </c>
+      <c r="C32">
         <v>773100000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>752400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>746900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>760100000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>793400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>769600000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>753100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>783700000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>760800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>763500000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>745100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>775100000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>750200000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>759600000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>697000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>732900000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>704000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>599400000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>595800000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>707400000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>657700000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>576300000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>599000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>682900000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>628400000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>540300000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>537800000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>617800000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>614800000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>530600000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>488200000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>539200000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>508200000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>459000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>458100000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>531300000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>485200000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>439500000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>455900000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>547100000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>475900000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>315500000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>102800000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>426954000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>795114186.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>344600000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2074842000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -15463,1217 +15734,1225 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
         <v>403300000.0</v>
       </c>
       <c r="C2">
         <v>399700000.0</v>
       </c>
       <c r="D2">
         <v>366800000.0</v>
       </c>
       <c r="E2">
         <v>254200000.0</v>
       </c>
       <c r="F2">
         <v>382500000.0</v>
       </c>
       <c r="G2">
         <v>824800000.0</v>
       </c>
       <c r="H2">
         <v>327600000.0</v>
       </c>
       <c r="I2">
         <v>219200000.0</v>
       </c>
       <c r="J2">
         <v>329500000.0</v>
       </c>
       <c r="K2">
         <v>186100000.0</v>
       </c>
       <c r="L2">
         <v>-64000000.0</v>
       </c>
       <c r="M2">
         <v>488687000.0</v>
       </c>
       <c r="N2">
         <v>-5200000.0</v>
       </c>
       <c r="O2">
         <v>215600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
         <v>78500000</v>
       </c>
       <c r="C3">
         <v>80300000</v>
       </c>
       <c r="D3">
         <v>82400000</v>
       </c>
       <c r="E3">
         <v>79100000</v>
       </c>
       <c r="F3">
         <v>79200000</v>
       </c>
       <c r="G3">
         <v>58700000</v>
       </c>
       <c r="H3">
         <v>47300000</v>
       </c>
       <c r="I3">
         <v>41600000</v>
       </c>
       <c r="J3">
         <v>42600000</v>
       </c>
       <c r="K3">
         <v>42400000</v>
       </c>
       <c r="L3">
         <v>21845627</v>
       </c>
       <c r="M3">
         <v>20710376.65</v>
       </c>
       <c r="N3">
         <v>26300000</v>
       </c>
       <c r="O3">
         <v>28300000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B6">
         <v>-78500000.0</v>
       </c>
       <c r="C6">
         <v>3600000.0</v>
       </c>
       <c r="D6">
         <v>32900000.0</v>
       </c>
       <c r="E6">
         <v>112600000.0</v>
       </c>
       <c r="F6">
         <v>-128300000.0</v>
       </c>
       <c r="G6">
         <v>-442300000.0</v>
       </c>
       <c r="H6">
         <v>497200000.0</v>
       </c>
       <c r="I6">
         <v>108400000.0</v>
       </c>
       <c r="J6">
         <v>-110300000.0</v>
       </c>
       <c r="K6">
         <v>143400000.0</v>
       </c>
       <c r="L6">
         <v>202457000.0</v>
       </c>
       <c r="M6">
         <v>136066101.51</v>
       </c>
       <c r="N6">
         <v>493887000.0</v>
       </c>
       <c r="O6">
         <v>101500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7">
-        <v>-38700000.0</v>
+        <v>-47500000.0</v>
       </c>
       <c r="C7">
         <v>-11600000.0</v>
       </c>
       <c r="D7">
         <v>58000000.0</v>
       </c>
       <c r="E7">
         <v>-96800000.0</v>
       </c>
       <c r="F7">
         <v>-23500000.0</v>
       </c>
       <c r="G7">
         <v>94700000.0</v>
       </c>
       <c r="H7">
         <v>-44900000.0</v>
       </c>
       <c r="I7">
         <v>31500000.0</v>
       </c>
       <c r="J7">
         <v>32900000.0</v>
       </c>
       <c r="K7">
         <v>30600000.0</v>
       </c>
       <c r="L7">
         <v>719000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7">
         <v>700000.0</v>
       </c>
       <c r="O7">
         <v>18600000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9">
         <v>-18200000.0</v>
       </c>
       <c r="C9">
         <v>-75000000.0</v>
       </c>
       <c r="D9">
         <v>300000.0</v>
       </c>
       <c r="E9">
         <v>-38300000.0</v>
       </c>
       <c r="F9">
         <v>24100000.0</v>
       </c>
       <c r="G9">
         <v>-1800000.0</v>
       </c>
       <c r="H9">
         <v>-34400000.0</v>
       </c>
       <c r="I9">
         <v>-10800000.0</v>
       </c>
       <c r="J9">
         <v>-1600000.0</v>
       </c>
       <c r="K9">
         <v>-8800000.0</v>
       </c>
       <c r="L9">
         <v>65638963.0</v>
       </c>
       <c r="M9">
         <v>68998819.62</v>
       </c>
       <c r="N9">
         <v>65638963.0</v>
       </c>
       <c r="O9">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10">
         <v>-14200000.0</v>
       </c>
       <c r="C10">
         <v>-1200000.0</v>
       </c>
       <c r="D10">
         <v>18800000.0</v>
       </c>
       <c r="E10">
         <v>-61700000.0</v>
       </c>
       <c r="F10">
         <v>-23800000.0</v>
       </c>
       <c r="G10">
         <v>-12700000.0</v>
       </c>
       <c r="H10">
         <v>23500000.0</v>
       </c>
       <c r="I10">
         <v>-20200000.0</v>
       </c>
       <c r="J10">
         <v>16700000.0</v>
       </c>
       <c r="K10">
         <v>-18100000.0</v>
       </c>
       <c r="L10">
         <v>-16231096.0</v>
       </c>
       <c r="M10">
         <v>-17061916.51</v>
       </c>
       <c r="N10">
         <v>-16231096.0</v>
       </c>
       <c r="O10">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5600000.0</v>
       </c>
       <c r="F11">
         <v>-25000000.0</v>
       </c>
       <c r="G11">
         <v>107200000.0</v>
       </c>
       <c r="H11">
         <v>-40600000.0</v>
       </c>
       <c r="I11">
         <v>64500000.0</v>
       </c>
       <c r="J11">
         <v>18100000.0</v>
       </c>
       <c r="K11">
         <v>60800000.0</v>
       </c>
       <c r="L11">
         <v>-51894586.44</v>
       </c>
       <c r="M11">
         <v>751153.56</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>59500000.0</v>
       </c>
       <c r="F12">
         <v>77200000.0</v>
       </c>
       <c r="G12">
         <v>67500000.0</v>
       </c>
       <c r="H12">
         <v>136000000.0</v>
       </c>
       <c r="I12">
         <v>70800000.0</v>
       </c>
       <c r="J12">
         <v>-20700000.0</v>
       </c>
       <c r="K12">
         <v>159000000.0</v>
       </c>
       <c r="L12">
         <v>592895649.99</v>
       </c>
       <c r="M12">
         <v>178452623.67</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2400000.0</v>
       </c>
       <c r="F13">
         <v>1200000.0</v>
       </c>
       <c r="G13">
         <v>2000000.0</v>
       </c>
       <c r="H13">
         <v>6600000.0</v>
       </c>
       <c r="I13">
         <v>-2000000.0</v>
       </c>
       <c r="J13">
         <v>-300000.0</v>
       </c>
       <c r="K13">
         <v>-3300000.0</v>
       </c>
       <c r="L13">
         <v>-1769133.63</v>
       </c>
       <c r="M13">
         <v>-1609614.77</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B14">
         <v>109400000.0</v>
       </c>
       <c r="C14">
         <v>96900000.0</v>
       </c>
       <c r="D14">
         <v>95000000.0</v>
       </c>
       <c r="E14">
         <v>88600000.0</v>
       </c>
       <c r="F14">
         <v>71600000.0</v>
       </c>
       <c r="G14">
         <v>67600000.0</v>
       </c>
       <c r="H14">
         <v>68300000.0</v>
       </c>
       <c r="I14">
         <v>46300000.0</v>
       </c>
       <c r="J14">
         <v>42400000.0</v>
       </c>
       <c r="K14">
         <v>51100000.0</v>
       </c>
       <c r="L14">
         <v>29671867.0</v>
       </c>
       <c r="M14">
         <v>22319991.42</v>
       </c>
       <c r="N14">
         <v>29671867.0</v>
       </c>
       <c r="O14">
         <v>27800000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
         <v>91300000.0</v>
       </c>
       <c r="C15">
         <v>89200000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>50200000.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>165800000.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>165800000.0</v>
       </c>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B16">
         <v>324800000.0</v>
       </c>
       <c r="C16">
         <v>403300000.0</v>
       </c>
       <c r="D16">
         <v>399700000.0</v>
       </c>
       <c r="E16">
         <v>366800000.0</v>
       </c>
       <c r="F16">
         <v>254200000.0</v>
       </c>
       <c r="G16">
         <v>382500000.0</v>
       </c>
       <c r="H16">
         <v>824800000.0</v>
       </c>
       <c r="I16">
         <v>327600000.0</v>
       </c>
       <c r="J16">
         <v>219200000.0</v>
       </c>
       <c r="K16">
         <v>329500000.0</v>
       </c>
       <c r="L16">
         <v>138457000.0</v>
       </c>
       <c r="M16">
         <v>126800000.0</v>
       </c>
       <c r="N16">
         <v>488687000.0</v>
       </c>
       <c r="O16">
         <v>317100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
         <v>252200000.0</v>
       </c>
       <c r="C18">
         <v>355100000.0</v>
       </c>
       <c r="D18">
         <v>348400000.0</v>
       </c>
       <c r="E18">
         <v>224700000.0</v>
       </c>
       <c r="F18">
         <v>227100000.0</v>
       </c>
       <c r="G18">
         <v>398300000.0</v>
       </c>
       <c r="H18">
         <v>268100000.0</v>
       </c>
       <c r="I18">
         <v>279700000.0</v>
       </c>
       <c r="J18">
         <v>151200000.0</v>
       </c>
       <c r="K18">
         <v>239700000.0</v>
       </c>
       <c r="L18">
         <v>-22441627.0</v>
       </c>
       <c r="M18"/>
       <c r="N18">
         <v>-26706000.0</v>
       </c>
       <c r="O18">
         <v>209000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>158</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
         <v>-64400000.0</v>
       </c>
       <c r="D19">
         <v>-76800000.0</v>
       </c>
       <c r="E19">
         <v>-78700000.0</v>
       </c>
       <c r="F19">
         <v>16500000.0</v>
       </c>
       <c r="G19">
         <v>-171400000.0</v>
       </c>
       <c r="H19">
         <v>-73800000.0</v>
       </c>
       <c r="I19">
         <v>-513200000.0</v>
       </c>
       <c r="J19">
         <v>-42600000.0</v>
       </c>
       <c r="K19">
         <v>-50400000.0</v>
       </c>
       <c r="L19">
         <v>-10025090.56</v>
       </c>
       <c r="M19">
         <v>-317201416.46</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>600000.0</v>
       </c>
       <c r="H20">
         <v>354100000.0</v>
       </c>
       <c r="I20">
         <v>100000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>160</v>
+      </c>
+      <c r="B21">
+        <v>101900000.0</v>
+      </c>
       <c r="C21">
         <v>-37800000.0</v>
       </c>
       <c r="D21">
         <v>-36700000.0</v>
       </c>
       <c r="E21">
         <v>-143400000.0</v>
       </c>
       <c r="F21">
         <v>371900000.0</v>
       </c>
       <c r="G21">
         <v>-32000000.0</v>
       </c>
       <c r="H21">
         <v>-42000000.0</v>
       </c>
       <c r="I21">
         <v>349700000.0</v>
       </c>
       <c r="J21">
         <v>-600000.0</v>
       </c>
       <c r="K21">
         <v>-700000.0</v>
       </c>
       <c r="L21">
         <v>-194604699.12</v>
       </c>
       <c r="M21">
         <v>-177057624.21</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22">
         <v>136700000.0</v>
       </c>
       <c r="C22">
         <v>227100000.0</v>
       </c>
       <c r="D22">
         <v>192700000.0</v>
       </c>
       <c r="E22">
         <v>249800000.0</v>
       </c>
       <c r="F22">
         <v>181000000.0</v>
       </c>
       <c r="G22">
         <v>225100000.0</v>
       </c>
       <c r="H22">
         <v>153600000.0</v>
       </c>
       <c r="I22">
         <v>170500000.0</v>
       </c>
       <c r="J22">
         <v>136500000.0</v>
       </c>
       <c r="K22">
         <v>36400000.0</v>
       </c>
       <c r="L22">
         <v>-188774000.0</v>
       </c>
       <c r="M22">
         <v>-179740315.48</v>
       </c>
       <c r="N22">
         <v>-167500000.0</v>
       </c>
       <c r="O22">
         <v>-41200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
         <v>-140200000.0</v>
       </c>
       <c r="C23">
         <v>-114900000.0</v>
       </c>
       <c r="D23">
         <v>-106800000.0</v>
       </c>
       <c r="E23">
         <v>65000000.0</v>
       </c>
       <c r="F23">
         <v>-57300000.0</v>
       </c>
       <c r="G23">
         <v>-5400000.0</v>
       </c>
       <c r="H23">
         <v>-60700000.0</v>
       </c>
       <c r="I23">
         <v>-47100000.0</v>
       </c>
       <c r="J23">
         <v>-63600000.0</v>
       </c>
       <c r="K23">
         <v>-67000000.0</v>
       </c>
       <c r="L23">
         <v>353500000.0</v>
       </c>
       <c r="M23">
         <v>-8584612.08</v>
       </c>
       <c r="N23">
         <v>2600000.0</v>
       </c>
       <c r="O23">
         <v>-107100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24">
         <v>3900000.0</v>
       </c>
       <c r="C24">
         <v>10200000.0</v>
       </c>
       <c r="D24">
         <v>5300000.0</v>
       </c>
-      <c r="E24"/>
+      <c r="E24">
+        <v>1.0</v>
+      </c>
       <c r="F24">
         <v>16500000.0</v>
       </c>
       <c r="G24">
         <v>200000.0</v>
       </c>
       <c r="H24">
         <v>-1500000.0</v>
       </c>
       <c r="I24">
         <v>-6500000.0</v>
       </c>
       <c r="J24">
         <v>-4600000.0</v>
       </c>
       <c r="K24">
         <v>-8390214.0</v>
       </c>
       <c r="L24">
         <v>-10600000.0</v>
       </c>
       <c r="M24">
         <v>-1460135207.64</v>
       </c>
       <c r="N24">
         <v>28300000.0</v>
       </c>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
-        <v>123300000.0</v>
+        <v>115100000.0</v>
       </c>
       <c r="C25">
         <v>63400000.0</v>
       </c>
       <c r="D25">
         <v>100000.0</v>
       </c>
       <c r="E25">
         <v>-17100000.0</v>
       </c>
       <c r="F25">
         <v>16400000.0</v>
       </c>
       <c r="G25">
         <v>-9800000.0</v>
       </c>
       <c r="H25">
         <v>66800000.0</v>
       </c>
       <c r="I25">
         <v>3400000.0</v>
       </c>
       <c r="J25">
         <v>-52600000.0</v>
       </c>
       <c r="K25">
         <v>123200000.0</v>
       </c>
       <c r="L25">
         <v>187422000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25">
         <v>166300000.0</v>
       </c>
       <c r="O25">
         <v>230100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26">
         <v>-202500000.0</v>
       </c>
       <c r="C26">
         <v>-124500000.0</v>
       </c>
       <c r="D26">
         <v>-178000000.0</v>
       </c>
       <c r="E26">
         <v>-29700000.0</v>
       </c>
       <c r="F26">
         <v>-100200000.0</v>
       </c>
       <c r="G26">
         <v>-627800000.0</v>
       </c>
       <c r="H26">
         <v>-71100000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-177600000.0</v>
       </c>
       <c r="K26">
         <v>-25010831200005.0</v>
       </c>
       <c r="L26">
         <v>181000000.0</v>
       </c>
       <c r="M26">
         <v>376542547.48</v>
       </c>
       <c r="N26">
         <v>181000000.0</v>
       </c>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>165</v>
+      </c>
+      <c r="B27">
+        <v>8400000.0</v>
+      </c>
       <c r="C27">
         <v>8800000.0</v>
       </c>
       <c r="D27">
         <v>24100000.0</v>
       </c>
       <c r="E27">
         <v>8100000.0</v>
       </c>
       <c r="F27">
         <v>5100000.0</v>
       </c>
       <c r="G27">
         <v>9000000.0</v>
       </c>
       <c r="H27">
         <v>14900000.0</v>
       </c>
       <c r="I27">
         <v>13000000.0</v>
       </c>
       <c r="J27">
         <v>2600000.0</v>
       </c>
       <c r="K27">
         <v>1200000.0</v>
       </c>
       <c r="L27">
         <v>100000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27">
         <v>100000.0</v>
       </c>
       <c r="O27">
         <v>-30000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
         <v>-332100000.0</v>
       </c>
       <c r="C28">
         <v>-366400000.0</v>
       </c>
       <c r="D28">
         <v>-321500000.0</v>
       </c>
       <c r="E28">
         <v>-108100000.0</v>
       </c>
       <c r="F28">
         <v>214400000.0</v>
       </c>
       <c r="G28">
         <v>-714800000.0</v>
       </c>
       <c r="H28">
         <v>251400000.0</v>
       </c>
       <c r="I28">
         <v>302700000.0</v>
       </c>
       <c r="J28">
         <v>-241800000.0</v>
       </c>
       <c r="K28">
         <v>-67700000.0</v>
       </c>
       <c r="L28">
         <v>489045000.0</v>
       </c>
       <c r="M28">
         <v>379332546.41</v>
       </c>
       <c r="N28">
         <v>489045000.0</v>
       </c>
       <c r="O28">
         <v>-106700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
         <v>330700000.0</v>
       </c>
       <c r="C29">
         <v>435400000.0</v>
       </c>
       <c r="D29">
         <v>430800000.0</v>
       </c>
       <c r="E29">
         <v>303800000.0</v>
       </c>
       <c r="F29">
         <v>306300000.0</v>
       </c>
       <c r="G29">
         <v>457000000.0</v>
       </c>
       <c r="H29">
         <v>315400000.0</v>
       </c>
       <c r="I29">
         <v>321300000.0</v>
       </c>
       <c r="J29">
         <v>193800000.0</v>
       </c>
       <c r="K29">
         <v>282100000.0</v>
       </c>
       <c r="L29">
         <v>-596000.0</v>
       </c>
       <c r="M29">
         <v>-536538.26</v>
       </c>
       <c r="N29">
         <v>-406000.0</v>
       </c>
       <c r="O29">
         <v>237300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
         <v>-74600000.0</v>
       </c>
       <c r="C30">
         <v>-64400000.0</v>
       </c>
       <c r="D30">
         <v>-76800000.0</v>
       </c>
       <c r="E30">
         <v>-78700000.0</v>
       </c>
       <c r="F30">
         <v>-660000000.0</v>
       </c>
       <c r="G30">
         <v>-171400000.0</v>
       </c>
       <c r="H30">
         <v>-73800000.0</v>
       </c>
       <c r="I30">
         <v>-513200000.0</v>
       </c>
@@ -16695,3712 +16974,3786 @@
       <c r="O30">
         <v>-28300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU30"/>
+  <dimension ref="A1:AV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>13</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
+        <v>331417444.0</v>
+      </c>
+      <c r="C2">
         <v>193600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>266600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>329800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>403300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>334400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>327700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>390700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>413240423.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>305900000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>354700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>370900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>366800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>193700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>221000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>255800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>254200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>211600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>772100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>453000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>382500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>552300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>935300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>802600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>824800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>721500000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>719800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>753200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>327600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>156900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>403700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>393800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>219200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>178100000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>300500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>371600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>329500000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>268800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>273600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>234900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>186100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>842600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>129200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>126800000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>401876641.0</v>
       </c>
-      <c r="AT2"/>
       <c r="AU2"/>
-    </row>
-    <row r="3" spans="1:47">
+      <c r="AV2"/>
+    </row>
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
+        <v>21345340</v>
+      </c>
+      <c r="C3">
         <v>18900000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22500000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18400000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18700000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24400000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>21100000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18910664</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23300000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19100000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>19400000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>20600000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>23700000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>21500000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13500000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20400000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>28500000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16500000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14700000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19500000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>21400000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>13700000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>14000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9600000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>17900000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11900000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11300000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6200000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>20700000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>10800000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5300000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4800000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>14100000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>9200000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>11300000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>8000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>24200000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5900000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6500000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5800000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>570400000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6300000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1600000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>19300000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>29406000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>36515000</v>
       </c>
     </row>
-    <row r="4" spans="1:47">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-    </row>
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B6">
+        <v>-48622830.0</v>
+      </c>
+      <c r="C6">
         <v>131200000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-73000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-63200000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-73500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>68900000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-63000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-22178329.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>93800000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-48800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16200000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4100000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>173100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-27300000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-34800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1600000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>42600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-560500000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>319100000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>70500000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-169800000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-383000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>132700000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-22200000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>103300000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1700000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-33400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>425600000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>170700000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-246800000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>174600000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>41100000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-122400000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-71100000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>42100000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>60700000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4800000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>38700000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>48800000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-195400000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>252300000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2400000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-274021294.0</v>
       </c>
-      <c r="AT6"/>
       <c r="AU6"/>
-    </row>
-    <row r="7" spans="1:47">
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7">
+        <v>-34762406.0</v>
+      </c>
+      <c r="C7">
         <v>108700000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>-50400000.0</v>
+      </c>
+      <c r="E7">
         <v>-21100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-42400000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>121000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-43000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-99400000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9857686.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>128200000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1900000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-65500000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>123300000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-94300000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-96600000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-29200000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>89800000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-58000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-68900000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>13600000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>71900000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-73200000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>95000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>51200000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-27600000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-57000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-11500000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>147600000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-67400000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-38000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-10700000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>55700000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-53700000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>28600000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>2300000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>61400000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-42000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>19500000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-8300000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-3000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-53200000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>21000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>562795.0</v>
       </c>
-      <c r="AT7"/>
       <c r="AU7"/>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9">
+        <v>-47874543.0</v>
+      </c>
+      <c r="C9">
         <v>67800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-39100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-51900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>9300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>200000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-81778566.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32300000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11400000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10300000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-53700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>51700000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-34400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-54200000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>16200000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-11600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>28800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-9300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-13900000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2700000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>79100000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-64300000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-50600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>37700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-24200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>40200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-23900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-2000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-25100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-15000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>15900000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-9000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1100000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-6200000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>16700000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-20400000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-84700000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>7700000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>24700000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>64300000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>12948000.0</v>
       </c>
-      <c r="AU9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:47">
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10">
+        <v>-4065777.0</v>
+      </c>
+      <c r="C10">
         <v>45000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-31300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-23400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>37300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-53000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14283587.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>37400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6900000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-34300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>54600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-40500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-56200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-19600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-58300000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-23300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>42100000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>31000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-64400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-31100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>51800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>73300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-47700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-8700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>30600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-35500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-34900000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>19600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>25700000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-22200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-13100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>26300000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6900000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-50200000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6300000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>31500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-63100000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-49600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-4100000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-15900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2299000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>27558000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-19700000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-18700000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>22000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-54900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>44100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>57400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11800000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-74200000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-20000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>54700000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-7000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>47100000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>12400000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>26200000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-20500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-51200000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4900000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>103679403.07</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-9724473.26</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-698324.02</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6519867.14</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>18100000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-19400000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>26400000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-14700000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>60800000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-44000000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>700000.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
-    </row>
-    <row r="12" spans="1:47">
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22200000.0</v>
       </c>
       <c r="M12">
         <v>22200000.0</v>
       </c>
       <c r="N12">
+        <v>22200000.0</v>
+      </c>
+      <c r="O12">
         <v>22500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10700000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-3400000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>29700000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-3600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>36400000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>37700000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-11400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19700000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>30300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>23900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>20800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>72800000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11446837.65</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22690437.6</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>26536312.85</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>24234223.15</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-20700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-17000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11500000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>159000000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>502700000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>166300000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
-    </row>
-    <row r="13" spans="1:47">
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3200000.0</v>
       </c>
       <c r="M13">
         <v>-3200000.0</v>
       </c>
       <c r="N13">
+        <v>-3200000.0</v>
+      </c>
+      <c r="O13">
         <v>-5000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2500000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="R13">
         <v>500000.0</v>
       </c>
       <c r="S13">
+        <v>500000.0</v>
+      </c>
+      <c r="T13">
         <v>100000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-200000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>800000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>100000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>900000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1100000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2300000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2900000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1200000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2631456.93</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>463070.16</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-581936.69</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>123016.36</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-300000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2900000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-600000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-300000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3300000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AO13">
         <v>-1000000.0</v>
       </c>
       <c r="AP13">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AQ13">
         <v>-1500000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-1500000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
-    </row>
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B14">
+        <v>24699605.0</v>
+      </c>
+      <c r="C14">
         <v>24200000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>29600000.0</v>
+      </c>
+      <c r="E14">
         <v>26300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25100000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23235976.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>22800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22600000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21200000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20900000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16800000.0</v>
       </c>
       <c r="U14">
         <v>16800000.0</v>
       </c>
       <c r="V14">
+        <v>16800000.0</v>
+      </c>
+      <c r="W14">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16900000.0</v>
       </c>
       <c r="X14">
         <v>16900000.0</v>
       </c>
       <c r="Y14">
+        <v>16900000.0</v>
+      </c>
+      <c r="Z14">
         <v>17800000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16700000.0</v>
       </c>
       <c r="AB14">
         <v>16700000.0</v>
       </c>
       <c r="AC14">
+        <v>16700000.0</v>
+      </c>
+      <c r="AD14">
         <v>16600000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>12700000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>12400000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AH14">
         <v>10000000.0</v>
       </c>
       <c r="AI14">
+        <v>10000000.0</v>
+      </c>
+      <c r="AJ14">
         <v>10600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>9500000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12300000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>13300000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>13000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12700000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>12100000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8200000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2700000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>20800000.0</v>
       </c>
-      <c r="AT14"/>
       <c r="AU14"/>
-    </row>
-    <row r="15" spans="1:47">
+      <c r="AV14"/>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
+        <v>20938759.0</v>
+      </c>
+      <c r="C15">
         <v>21600000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>21300000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>23100000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>25300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>21800000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22300000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>22800000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>22300000.0</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
         <v>15200000.0</v>
       </c>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
       <c r="X15">
+        <v>0.0</v>
+      </c>
+      <c r="Y15">
         <v>15600000.0</v>
       </c>
-      <c r="Y15">
-[...1 lines deleted...]
-      </c>
       <c r="Z15">
+        <v>0.0</v>
+      </c>
+      <c r="AA15">
         <v>15000000.0</v>
       </c>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>2600000.0</v>
       </c>
-      <c r="AD15">
-[...1 lines deleted...]
-      </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>165800000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-    </row>
-    <row r="16" spans="1:47">
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B16">
+        <v>282794614.0</v>
+      </c>
+      <c r="C16">
         <v>324800000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>193600000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>266600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>329800000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>403300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>334400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>327700000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>391062094.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>399700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>305900000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>354700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>370900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>366800000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>193700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>221000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>255800000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>254200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>211600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>772100000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>453000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>382500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>552300000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>935300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>802600000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>824800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>721500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>719800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>753200000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>327600000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>156900000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>403700000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>393800000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>219200000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>178100000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>300500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>371600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>329500000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>268800000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>273600000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>234900000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>647200000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>381500000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>129200000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>127855347.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>401876641.32</v>
       </c>
-      <c r="AU16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:47">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
+        <v>7115109.0</v>
+      </c>
+      <c r="C18">
         <v>137600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>31500000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>51200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>31900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>202100000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>81600000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>31484245.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>158600000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>81000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>74100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>34700000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>183200000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-16400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>57800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>116200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21300000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>98400000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>114300000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>191300000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>86100000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>122000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>37700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>13800000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>94600000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>189900000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-9000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>22100000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>76700000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>59200000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-27000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>58300000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>60700000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>73900000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>26400000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>71300000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>68100000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-513100000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1300000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-15900000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-216486.12</v>
       </c>
-      <c r="AT18"/>
       <c r="AU18"/>
-    </row>
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-20400000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-17200000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-17500000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-19900000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-8300000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-19400000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-16800000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-22100000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-17700000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-17500000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-19500000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-23700000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-21700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-12900000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-20400000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>2800000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>4900000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>7800000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-158300000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>11500000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-14000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-10600000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-17900000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-36900000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-11300000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-7700000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-32893211.63</v>
       </c>
-      <c r="AE19">
-[...1 lines deleted...]
-      </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-8500000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-295600000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>160</v>
+      </c>
+      <c r="B21">
+        <v>-8100000.0</v>
+      </c>
       <c r="C21">
+        <v>127600000.0</v>
+      </c>
+      <c r="D21">
         <v>-8700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8800000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8100000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-13900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="M21">
         <v>-1000000.0</v>
       </c>
       <c r="N21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="O21">
         <v>-115100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7200000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-15600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-5400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>45400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>336800000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4800000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-13700000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-5700000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-26200000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-6300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1052582.77</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>926140.31</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>289222532.59</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>123508426.62</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-600000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>100400000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-700000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-165000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-165000000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
-    </row>
-    <row r="22" spans="1:47">
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22">
+        <v>29375250.0</v>
+      </c>
+      <c r="C22">
         <v>-10700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>57600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>57100000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>32700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>51400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>70300000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>70900000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>34703081.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>24700000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>77600000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>49200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>41200000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>37100000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>82100000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>74600000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>56000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>28800000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>51700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>51200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>49300000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>58700000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>56400000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>62600000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>47400000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>45900000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>39200000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>46200000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>22300000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>40800000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>36300000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>31000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>62400000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>27300000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>41900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>19300000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>48000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2100000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-7300000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>42200000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>53000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6300000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-396600000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-148194842.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>100000.0</v>
       </c>
-      <c r="AU22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:47">
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
+        <v>-336491.0</v>
+      </c>
+      <c r="C23">
         <v>131099999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-26300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-23700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-28100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-22700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-29700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-11600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-53600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-26200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-19800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>113900000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-24000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-21000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-9400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>716600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-8400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-17300000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-10100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-13200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-15000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-18300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-8900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-16800000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-16600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-13200000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-8400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-22100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-15000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-10200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1352700000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-14500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>147000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-17300000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-14300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-16600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>305600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-12300000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>507400000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>12744228.0</v>
       </c>
-      <c r="AT23"/>
       <c r="AU23"/>
-    </row>
-    <row r="24" spans="1:47">
+      <c r="AV23"/>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>162</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="E24">
         <v>1200000.0</v>
       </c>
       <c r="F24">
+        <v>1200000.0</v>
+      </c>
+      <c r="G24">
         <v>4500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1700000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1398657.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1598291.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-5142.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>1000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2800000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7800000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-25000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>25200000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-1000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>20500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="AC24">
         <v>-1500000.0</v>
       </c>
       <c r="AD24">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AE24">
         <v>3100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1700000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-237000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1100000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2100000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>-1300000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1200000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-3900000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-400000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-8000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>682000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1360700000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-200000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>178300000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-320600000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
-    </row>
-    <row r="25" spans="1:47">
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
+        <v>1148000.0</v>
+      </c>
+      <c r="C25">
         <v>40999999.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>1800000.0</v>
+      </c>
+      <c r="E25">
         <v>-6700000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>25700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18400000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1100000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19011253.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-23000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-21900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>35600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-13100000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-28300000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-11600000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-17600000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>22300000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>23300000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-36300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4400000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6500000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2700000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>52400000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-11400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8300000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-900000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-23100000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-28600000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-6400000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>19000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>39600000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>53400000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>11200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-3700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>43700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>358600000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>147403597.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-100000.0</v>
       </c>
-      <c r="AU25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26">
+        <v>-24089738.0</v>
+      </c>
+      <c r="C26">
         <v>-44400000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-51000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-58200000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-48900000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-76400000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-24300000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-16700000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-7141793.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-52900000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-66200000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-58900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="N26">
         <v>-100000.0</v>
       </c>
       <c r="O26">
+        <v>-100000.0</v>
+      </c>
+      <c r="P26">
         <v>-2100000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-700000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-26800000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-67200000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-800000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-5300000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-26900000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-129500000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-396700000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-30500000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-71100000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>900000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>353700000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-900000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-11200000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>114705.21</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>83700000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-83700000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-93900000.0</v>
       </c>
-      <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-213300000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-126100000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-131900000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>350900000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
-    </row>
-    <row r="27" spans="1:47">
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27">
+        <v>1600000.0</v>
+      </c>
+      <c r="C27">
         <v>-6700000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2600000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>500000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3600000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>300000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3500000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1900000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="K27">
         <v>4300000.0</v>
       </c>
       <c r="L27">
+        <v>4300000.0</v>
+      </c>
+      <c r="M27">
         <v>3200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12300000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2200000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1200000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3300000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>600000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>700000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>500000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3700000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>900000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1400000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="AA27">
         <v>3800000.0</v>
       </c>
       <c r="AB27">
+        <v>3800000.0</v>
+      </c>
+      <c r="AC27">
         <v>3900000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3400000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3500000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3100000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4200000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2200000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>200000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>300000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>800000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1300000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>400000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>200000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>400000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>200000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>11963.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
-    </row>
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
+        <v>-53464988.0</v>
+      </c>
+      <c r="C28">
         <v>-500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-107300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-113800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-110500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-136000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-84400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-58500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-36815443.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-68900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-133700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-92100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-26800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-33300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-20400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-53300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-78700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>35200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>298100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-40200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-151100000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-411600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-56800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-95300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-22700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-12700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-43900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>330700000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-12400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-8400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>226500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>97000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-15000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-93900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-116800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-16100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-18900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-17500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-14700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-16600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>173700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>271400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>507400000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>49427778.0</v>
       </c>
-      <c r="AT28"/>
       <c r="AU28"/>
-    </row>
-    <row r="29" spans="1:47">
+      <c r="AV28"/>
+    </row>
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
+        <v>28460450.0</v>
+      </c>
+      <c r="C29">
         <v>156500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>54000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>69600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>50600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>226500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>97600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>50394909.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>181900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>100100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>93500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>55300000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>206900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>21600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>78200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>144700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7700000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>36000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>117900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>135700000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>20300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>205300000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>95700000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>139900000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>49600000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>25100000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>100800000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>210600000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1800000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>27400000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>81500000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>73300000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-17800000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>69600000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>68700000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>98100000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>32300000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>77800000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>73900000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>57300000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>5000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-14300000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-216486.12</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>323581000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>326976000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:47">
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
+        <v>-21345337.0</v>
+      </c>
+      <c r="C30">
         <v>-19500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-20400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-17200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-17500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-19900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-19400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-18910664.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-22100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-17700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-17500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-23700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-21500000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-12900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-20400000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-27500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-610200000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11700000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-158300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-14000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-10600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-17900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-36900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-11300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-7700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-27200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-238900000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-242300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4800000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-14100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-9200000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-11300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-8000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-24200000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-14500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1280400000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-13200000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-505400000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-323232585.84</v>
       </c>
-      <c r="AT30"/>
       <c r="AU30"/>
+      <c r="AV30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>