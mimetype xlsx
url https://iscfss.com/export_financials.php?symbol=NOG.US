--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2629,51 +2629,51 @@
         <v>488483672.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>349927000.0</v>
+        <v>367993000.0</v>
       </c>
       <c r="C30">
         <v>427723000.0</v>
       </c>
       <c r="D30">
         <v>373780000.0</v>
       </c>
       <c r="E30">
         <v>271674000.0</v>
       </c>
       <c r="F30">
         <v>193554000.0</v>
       </c>
       <c r="G30">
         <v>71015000.0</v>
       </c>
       <c r="H30">
         <v>108484000.0</v>
       </c>
       <c r="I30">
         <v>97557934.0</v>
       </c>
       <c r="J30">
         <v>47636698.0</v>
       </c>
@@ -3162,51 +3162,51 @@
         <v>1386000.0</v>
       </c>
       <c r="Q38">
         <v>1367000.0</v>
       </c>
       <c r="R38">
         <v>1427000.0</v>
       </c>
       <c r="S38">
         <v>33000.0</v>
       </c>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>221805000.0</v>
+        <v>203739000.0</v>
       </c>
       <c r="C39">
         <v>64087000.0</v>
       </c>
       <c r="D39">
         <v>127432000.0</v>
       </c>
       <c r="E39">
         <v>46283000.0</v>
       </c>
       <c r="F39">
         <v>3417000.0</v>
       </c>
       <c r="G39">
         <v>53186000.0</v>
       </c>
       <c r="H39">
         <v>8485000.0</v>
       </c>
       <c r="I39">
         <v>12360027.0</v>
       </c>
       <c r="J39">
         <v>2333288.0</v>
       </c>
@@ -10211,51 +10211,51 @@
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
     </row>
     <row r="30" spans="1:107">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
         <v>409172000.0</v>
       </c>
       <c r="C30">
-        <v>349927000.0</v>
+        <v>367993000.0</v>
       </c>
       <c r="D30">
         <v>350599000.0</v>
       </c>
       <c r="E30">
         <v>422062000.0</v>
       </c>
       <c r="F30">
         <v>419470000.0</v>
       </c>
       <c r="G30">
         <v>427723000.0</v>
       </c>
       <c r="H30">
         <v>353506000.0</v>
       </c>
       <c r="I30">
         <v>361984000.0</v>
       </c>
       <c r="J30">
         <v>334258000.0</v>
       </c>
       <c r="K30">
         <v>373780000.0</v>
       </c>
@@ -12172,51 +12172,51 @@
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
     </row>
     <row r="39" spans="1:107">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
         <v>26692000.0</v>
       </c>
       <c r="C39">
-        <v>221805000.0</v>
+        <v>203739000.0</v>
       </c>
       <c r="D39">
         <v>160236000.0</v>
       </c>
       <c r="E39">
         <v>140439000.0</v>
       </c>
       <c r="F39">
         <v>68566000.0</v>
       </c>
       <c r="G39">
         <v>64087000.0</v>
       </c>
       <c r="H39">
         <v>131061000.0</v>
       </c>
       <c r="I39">
         <v>43905000.0</v>
       </c>
       <c r="J39">
         <v>46070000.0</v>
       </c>
       <c r="K39">
         <v>127432000.0</v>
       </c>
@@ -17892,51 +17892,51 @@
       <c r="N6">
         <v>242380000.0</v>
       </c>
       <c r="O6">
         <v>228085000.0</v>
       </c>
       <c r="P6">
         <v>109202000.0</v>
       </c>
       <c r="Q6">
         <v>28981000.0</v>
       </c>
       <c r="R6">
         <v>9143000.0</v>
       </c>
       <c r="S6">
         <v>2062000.0</v>
       </c>
       <c r="T6">
         <v>-4302000.0</v>
       </c>
       <c r="U6">
         <v>-7756.0</v>
       </c>
       <c r="V6">
-        <v>-87267.0</v>
+        <v>12733.0</v>
       </c>
       <c r="W6">
         <v>-30084.0</v>
       </c>
       <c r="X6">
         <v>-2872.0</v>
       </c>
       <c r="Y6">
         <v>-3012.0</v>
       </c>
       <c r="Z6">
         <v>-2698.0</v>
       </c>
       <c r="AA6">
         <v>-4878.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>173</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -20490,51 +20490,51 @@
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
     </row>
     <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>171</v>
       </c>
       <c r="B5">
-        <v>155723000.0</v>
+        <v>-653331000.0</v>
       </c>
       <c r="C5">
         <v>-44938000.0</v>
       </c>
       <c r="D5">
         <v>-125827000.0</v>
       </c>
       <c r="E5">
         <v>176213000.0</v>
       </c>
       <c r="F5">
         <v>229637000.0</v>
       </c>
       <c r="G5">
         <v>133098000.0</v>
       </c>
       <c r="H5">
         <v>434060000.0</v>
       </c>
       <c r="I5">
         <v>218999000.0</v>
       </c>
       <c r="J5">
         <v>52377000.0</v>
       </c>
@@ -20813,51 +20813,51 @@
       </c>
       <c r="CX5">
         <v>-2016.0</v>
       </c>
       <c r="CY5">
         <v>-3294.0</v>
       </c>
       <c r="CZ5">
         <v>-225.0</v>
       </c>
       <c r="DA5">
         <v>-1139.0</v>
       </c>
       <c r="DB5">
         <v>-3118.0</v>
       </c>
       <c r="DC5">
         <v>-230.0</v>
       </c>
     </row>
     <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>172</v>
       </c>
       <c r="B6">
-        <v>352821000.0</v>
+        <v>-456233000.0</v>
       </c>
       <c r="C6">
         <v>159138000.0</v>
       </c>
       <c r="D6">
         <v>73524000.0</v>
       </c>
       <c r="E6">
         <v>381955000.0</v>
       </c>
       <c r="F6">
         <v>435327000.0</v>
       </c>
       <c r="G6">
         <v>337772000.0</v>
       </c>
       <c r="H6">
         <v>619717000.0</v>
       </c>
       <c r="I6">
         <v>395611000.0</v>
       </c>
       <c r="J6">
         <v>226335000.0</v>
       </c>
@@ -27395,54 +27395,54 @@
       <c r="R2">
         <v>780716.0</v>
       </c>
       <c r="S2">
         <v>10112660.0</v>
       </c>
       <c r="T2">
         <v>849935.0</v>
       </c>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>200</v>
       </c>
       <c r="B3">
         <v>1252462000</v>
       </c>
       <c r="C3">
-        <v>1691848000</v>
+        <v>1674754000</v>
       </c>
       <c r="D3">
-        <v>1845252000</v>
+        <v>1862346000</v>
       </c>
       <c r="E3">
         <v>1359776000</v>
       </c>
       <c r="F3">
         <v>593784000</v>
       </c>
       <c r="G3">
         <v>283927000</v>
       </c>
       <c r="H3">
         <v>569128000</v>
       </c>
       <c r="I3">
         <v>474586277</v>
       </c>
       <c r="J3">
         <v>119411198</v>
       </c>
       <c r="K3">
         <v>93150590</v>
       </c>
       <c r="L3">
         <v>289146191</v>
       </c>
@@ -28206,54 +28206,54 @@
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>215</v>
       </c>
       <c r="B18">
         <v>252826000.0</v>
       </c>
       <c r="C18">
-        <v>-283185000.0</v>
+        <v>-266091000.0</v>
       </c>
       <c r="D18">
-        <v>-661931000.0</v>
+        <v>-679025000.0</v>
       </c>
       <c r="E18">
         <v>-431358000.0</v>
       </c>
       <c r="F18">
         <v>-197317000.0</v>
       </c>
       <c r="G18">
         <v>47758000.0</v>
       </c>
       <c r="H18">
         <v>-229378000.0</v>
       </c>
       <c r="I18">
         <v>-230324078.0</v>
       </c>
       <c r="J18">
         <v>-46444136.0</v>
       </c>
       <c r="K18">
         <v>8740981.0</v>
       </c>
       <c r="L18">
         <v>-42130473.0</v>
       </c>
@@ -28578,54 +28578,54 @@
       <c r="R23">
         <v>-1190061.0</v>
       </c>
       <c r="S23">
         <v>963948.0</v>
       </c>
       <c r="T23">
         <v>-2827812.0</v>
       </c>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>220</v>
       </c>
       <c r="B24">
         <v>-1252462000.0</v>
       </c>
       <c r="C24">
-        <v>-1691848000.0</v>
+        <v>-17094000.0</v>
       </c>
       <c r="D24">
-        <v>-17094000.0</v>
+        <v>17094000.0</v>
       </c>
       <c r="E24">
         <v>-43001000.0</v>
       </c>
       <c r="F24">
         <v>-40650000.0</v>
       </c>
       <c r="G24">
         <v>1000.0</v>
       </c>
       <c r="H24">
         <v>-338788000.0</v>
       </c>
       <c r="I24">
         <v>67689.0</v>
       </c>
       <c r="J24">
         <v>171451.0</v>
       </c>
       <c r="K24">
         <v>2186503.0</v>
       </c>
       <c r="L24">
         <v>210524.0</v>
       </c>
@@ -28647,51 +28647,51 @@
       <c r="R24">
         <v>-48542407.0</v>
       </c>
       <c r="S24">
         <v>5447555.0</v>
       </c>
       <c r="T24">
         <v>-5078758.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>221</v>
       </c>
       <c r="B25">
         <v>542672000.0</v>
       </c>
       <c r="C25">
-        <v>550129000.0</v>
+        <v>29821000.0</v>
       </c>
       <c r="D25">
         <v>-202055000.0</v>
       </c>
       <c r="E25">
         <v>-38776000.0</v>
       </c>
       <c r="F25">
         <v>6805000.0</v>
       </c>
       <c r="G25">
         <v>1037141000.0</v>
       </c>
       <c r="H25">
         <v>198093000.0</v>
       </c>
       <c r="I25">
         <v>2166629.0</v>
       </c>
       <c r="J25">
         <v>27001269.0</v>
       </c>
       <c r="K25">
         <v>5787781.0</v>
       </c>
@@ -29685,51 +29685,51 @@
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
     </row>
     <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>200</v>
       </c>
       <c r="B3">
         <v>634678000</v>
       </c>
       <c r="C3">
         <v>852371000</v>
       </c>
       <c r="D3">
         <v>352577000</v>
       </c>
       <c r="E3">
         <v>331255000</v>
       </c>
       <c r="F3">
-        <v>260558000</v>
+        <v>264558000</v>
       </c>
       <c r="G3">
         <v>705232000</v>
       </c>
       <c r="H3">
         <v>381861000</v>
       </c>
       <c r="I3">
         <v>223199000</v>
       </c>
       <c r="J3">
         <v>407056000</v>
       </c>
       <c r="K3">
         <v>361049000</v>
       </c>
       <c r="L3">
         <v>650323000</v>
       </c>
       <c r="M3">
         <v>372660000</v>
       </c>
       <c r="N3">
         <v>461220000</v>
       </c>
@@ -30485,51 +30485,51 @@
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
     </row>
     <row r="7" spans="1:106">
       <c r="A7" t="s">
         <v>204</v>
       </c>
       <c r="B7">
         <v>26442000.0</v>
       </c>
       <c r="C7">
         <v>-3929000.0</v>
       </c>
       <c r="D7">
-        <v>86565000.0</v>
+        <v>78860000.0</v>
       </c>
       <c r="E7">
         <v>-24866000.0</v>
       </c>
       <c r="F7">
         <v>19998000.0</v>
       </c>
       <c r="G7">
         <v>-68580000.0</v>
       </c>
       <c r="H7">
         <v>-5989000.0</v>
       </c>
       <c r="I7">
         <v>-33677000.0</v>
       </c>
       <c r="J7">
         <v>39666000.0</v>
       </c>
       <c r="K7">
         <v>-23551000.0</v>
       </c>
       <c r="L7">
         <v>-83131000.0</v>
       </c>
@@ -30915,51 +30915,51 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
     </row>
     <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>206</v>
       </c>
       <c r="B9">
         <v>-41179000.0</v>
       </c>
       <c r="C9">
         <v>-17394000.0</v>
       </c>
       <c r="D9">
-        <v>76288000.0</v>
+        <v>71463000.0</v>
       </c>
       <c r="E9">
         <v>-2592000.0</v>
       </c>
       <c r="F9">
         <v>8253000.0</v>
       </c>
       <c r="G9">
         <v>-72442000.0</v>
       </c>
       <c r="H9">
         <v>8084000.0</v>
       </c>
       <c r="I9">
         <v>-27529000.0</v>
       </c>
       <c r="J9">
         <v>39719000.0</v>
       </c>
       <c r="K9">
         <v>-9729000.0</v>
       </c>
       <c r="L9">
         <v>-98276000.0</v>
       </c>
@@ -31885,60 +31885,60 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
     </row>
     <row r="14" spans="1:106">
       <c r="A14" t="s">
         <v>211</v>
       </c>
       <c r="B14">
         <v>197098000.0</v>
       </c>
       <c r="C14">
         <v>204076000.0</v>
       </c>
       <c r="D14">
-        <v>519630000.0</v>
+        <v>199351000.0</v>
       </c>
       <c r="E14">
         <v>205742000.0</v>
       </c>
       <c r="F14">
         <v>205690000.0</v>
       </c>
       <c r="G14">
-        <v>740901000.0</v>
+        <v>204674000.0</v>
       </c>
       <c r="H14">
         <v>185657000.0</v>
       </c>
       <c r="I14">
         <v>176612000.0</v>
       </c>
       <c r="J14">
         <v>173958000.0</v>
       </c>
       <c r="K14">
         <v>151188000.0</v>
       </c>
       <c r="L14">
         <v>133791000.0</v>
       </c>
       <c r="M14">
         <v>75924000.0</v>
       </c>
       <c r="N14">
         <v>94618000.0</v>
       </c>
       <c r="O14">
         <v>77316000.0</v>
       </c>
@@ -32697,51 +32697,51 @@
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
     </row>
     <row r="18" spans="1:106">
       <c r="A18" t="s">
         <v>215</v>
       </c>
       <c r="B18">
         <v>-311063000.0</v>
       </c>
       <c r="C18">
         <v>-539741000.0</v>
       </c>
       <c r="D18">
         <v>70543000.0</v>
       </c>
       <c r="E18">
         <v>30857000.0</v>
       </c>
       <c r="F18">
-        <v>146868000.0</v>
+        <v>142868000.0</v>
       </c>
       <c r="G18">
         <v>-414954000.0</v>
       </c>
       <c r="H18">
         <v>3900000.0</v>
       </c>
       <c r="I18">
         <v>117278000.0</v>
       </c>
       <c r="J18">
         <v>-14909000.0</v>
       </c>
       <c r="K18">
         <v>-18687000.0</v>
       </c>
       <c r="L18">
         <v>-386458000.0</v>
       </c>
       <c r="M18">
         <v>-64874000.0</v>
       </c>
       <c r="N18">
         <v>-191912000.0</v>
       </c>
@@ -33807,60 +33807,60 @@
       <c r="J23">
         <v>-2711000.0</v>
       </c>
       <c r="K23">
         <v>-793000.0</v>
       </c>
       <c r="L23">
         <v>1000.0</v>
       </c>
       <c r="M23">
         <v>752029000.0</v>
       </c>
       <c r="N23">
         <v>334352000.0</v>
       </c>
       <c r="O23">
         <v>875721000.0</v>
       </c>
       <c r="P23">
         <v>-186000.0</v>
       </c>
       <c r="Q23">
         <v>-31011000.0</v>
       </c>
       <c r="R23">
-        <v>-52444000.0</v>
+        <v>-2206000.0</v>
       </c>
       <c r="S23">
         <v>204703000.0</v>
       </c>
       <c r="T23">
         <v>-151276000.0</v>
       </c>
       <c r="U23">
-        <v>-831000.0</v>
+        <v>94470000.0</v>
       </c>
       <c r="V23">
         <v>-12444000.0</v>
       </c>
       <c r="W23">
         <v>1000.0</v>
       </c>
       <c r="X23">
         <v>-410000.0</v>
       </c>
       <c r="Y23">
         <v>-8000.0</v>
       </c>
       <c r="Z23">
         <v>-433000.0</v>
       </c>
       <c r="AA23">
         <v>583999.0</v>
       </c>
       <c r="AB23">
         <v>892000.0</v>
       </c>
       <c r="AC23">
         <v>-2826000.0</v>
       </c>
@@ -34023,63 +34023,63 @@
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
     </row>
     <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>220</v>
       </c>
       <c r="B24">
-        <v>-634678000.0</v>
+        <v>-634623000.0</v>
       </c>
       <c r="C24">
         <v>-308178000.0</v>
       </c>
       <c r="D24">
-        <v>-352471000.0</v>
+        <v>-352339000.0</v>
       </c>
       <c r="E24">
         <v>-327361000.0</v>
       </c>
       <c r="F24">
-        <v>-264558000.0</v>
+        <v>-259971000.0</v>
       </c>
       <c r="G24">
         <v>1003597000.0</v>
       </c>
       <c r="H24">
         <v>-986616000.0</v>
       </c>
       <c r="I24">
         <v>-25500000.0</v>
       </c>
       <c r="J24">
         <v>-407056000.0</v>
       </c>
       <c r="K24">
         <v>1483639000.0</v>
       </c>
       <c r="L24">
         <v>37500000.0</v>
       </c>
       <c r="M24">
         <v>-37500000.0</v>
       </c>
       <c r="N24">
         <v>-460982000.0</v>
       </c>
@@ -34269,60 +34269,60 @@
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
     </row>
     <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>221</v>
       </c>
       <c r="B25">
         <v>790433000.0</v>
       </c>
       <c r="C25">
         <v>194901000.0</v>
       </c>
       <c r="D25">
-        <v>-58095999.0</v>
+        <v>305390000.0</v>
       </c>
       <c r="E25">
         <v>49847000.0</v>
       </c>
       <c r="F25">
         <v>-7466000.0</v>
       </c>
       <c r="G25">
-        <v>266292000.0</v>
+        <v>61618000.0</v>
       </c>
       <c r="H25">
         <v>-193322000.0</v>
       </c>
       <c r="I25">
         <v>17364000.0</v>
       </c>
       <c r="J25">
         <v>161883000.0</v>
       </c>
       <c r="K25">
         <v>-234046000.0</v>
       </c>
       <c r="L25">
         <v>207786000.0</v>
       </c>
       <c r="M25">
         <v>-2524000.0</v>
       </c>
       <c r="N25">
         <v>-141480000.0</v>
       </c>
       <c r="O25">
         <v>11894000.0</v>
       </c>
@@ -34765,51 +34765,51 @@
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
     </row>
     <row r="27" spans="1:106">
       <c r="A27" t="s">
         <v>223</v>
       </c>
       <c r="B27">
         <v>3710000.0</v>
       </c>
       <c r="C27">
         <v>3915000.0</v>
       </c>
       <c r="D27">
-        <v>4094999.0</v>
+        <v>4095000.0</v>
       </c>
       <c r="E27">
         <v>3777000.0</v>
       </c>
       <c r="F27">
         <v>3576000.0</v>
       </c>
       <c r="G27">
         <v>3567000.0</v>
       </c>
       <c r="H27">
         <v>3101000.0</v>
       </c>
       <c r="I27">
         <v>3027000.0</v>
       </c>
       <c r="J27">
         <v>2274000.0</v>
       </c>
       <c r="K27">
         <v>1181000.0</v>
       </c>
       <c r="L27">
         <v>1289000.0</v>
       </c>