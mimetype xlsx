--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1497,96 +1500,96 @@
         <v>5073.0</v>
       </c>
       <c r="L13">
         <v>5073.0</v>
       </c>
       <c r="M13">
         <v>5073.0</v>
       </c>
       <c r="N13">
         <v>5073.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>5073.0</v>
       </c>
       <c r="Q13">
         <v>4500.0</v>
       </c>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
-        <v>40152873.0</v>
+        <v>6692145.0</v>
       </c>
       <c r="C14">
-        <v>26762392.0</v>
+        <v>4460399.0</v>
       </c>
       <c r="D14">
-        <v>18121108.0</v>
+        <v>3020185.0</v>
       </c>
       <c r="E14">
-        <v>15998567.0</v>
+        <v>2666428.0</v>
       </c>
       <c r="F14">
-        <v>10696799.0</v>
+        <v>1782800.0</v>
       </c>
       <c r="G14">
-        <v>5415376.0</v>
+        <v>902563.0</v>
       </c>
       <c r="H14">
-        <v>3952523.0</v>
+        <v>658754.0</v>
       </c>
       <c r="I14">
-        <v>2806842.0</v>
+        <v>467807.0</v>
       </c>
       <c r="J14">
-        <v>1690998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="K14">
         <v>1690998.0</v>
       </c>
       <c r="L14">
-        <v>1690998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="M14">
-        <v>1690998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="N14">
-        <v>1690998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="O14">
         <v>5073000.0</v>
       </c>
       <c r="P14">
-        <v>1547748.0</v>
+        <v>257958.0</v>
       </c>
       <c r="Q14">
-        <v>1430554.0</v>
+        <v>238426.0</v>
       </c>
       <c r="R14">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>22181.0</v>
       </c>
       <c r="H15">
         <v>13494.0</v>
       </c>
       <c r="I15">
         <v>7865.0</v>
       </c>
       <c r="J15">
         <v>5073.0</v>
@@ -3357,51 +3360,53 @@
       </c>
       <c r="G60">
         <v>2066172.0</v>
       </c>
       <c r="H60">
         <v>-1237578.0</v>
       </c>
       <c r="I60">
         <v>-4395892.0</v>
       </c>
       <c r="J60">
         <v>-266220.0</v>
       </c>
       <c r="K60">
         <v>-81492.0</v>
       </c>
       <c r="L60">
         <v>-35389.0</v>
       </c>
       <c r="M60">
         <v>-28298.0</v>
       </c>
       <c r="N60">
         <v>-17237.0</v>
       </c>
-      <c r="O60"/>
+      <c r="O60">
+        <v>-17237.0</v>
+      </c>
       <c r="P60">
         <v>-3277.0</v>
       </c>
       <c r="Q60">
         <v>-4323.0</v>
       </c>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
@@ -3447,1245 +3452,1265 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
         <v>124</v>
       </c>
       <c r="BK1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
+        <v>934196.0</v>
+      </c>
+      <c r="C2">
         <v>552332.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1010369.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>467734.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>910754.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>744525.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1029206.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>759260.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>780839.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>760000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>685104.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>958811.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>953446.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>861638.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>927662.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>325027.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>446024.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>703718.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>528829.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>296410.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>345793.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>519521.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>762538.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>911481.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1077225.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1144213.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1152472.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>868485.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>687905.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>470345.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>221235.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82193.0</v>
       </c>
       <c r="AG2">
         <v>82193.0</v>
       </c>
-      <c r="AH2"/>
+      <c r="AH2">
+        <v>82193.0</v>
+      </c>
       <c r="AI2"/>
-      <c r="AJ2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>41667.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>27828.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>21284.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>21140.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>15643.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16659.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8102.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8753.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3129.0</v>
       </c>
-      <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>8893.0</v>
       </c>
-      <c r="AV2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW2"/>
       <c r="AX2">
         <v>952.0</v>
       </c>
-      <c r="AY2"/>
+      <c r="AY2">
+        <v>952.0</v>
+      </c>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
-      <c r="AE3"/>
+      <c r="AE3">
+        <v>0.0</v>
+      </c>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3"/>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="P5"/>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
       <c r="Q5"/>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="S5"/>
+      <c r="R5"/>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>46092440.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-44777.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>-23431.0</v>
       </c>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
       <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
         <v>-10645.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-6326.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-[...3 lines deleted...]
-      <c r="AH5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-14141.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>-48962.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-44352.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-42001.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-20913.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-16735.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
-      <c r="AE6"/>
+      <c r="AE6">
+        <v>0.0</v>
+      </c>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7">
+        <v>206973.0</v>
+      </c>
+      <c r="C7">
         <v>237377.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>266806.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>295717.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>311413.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>341514.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>260160.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>290090.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>121896.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>153721.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>184400.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>214482.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>121896.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>272405.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>202895.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>232011.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>260669.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>288388.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>315673.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>269412.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>284235.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>298327.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>312176.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>325784.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>339157.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>337689.0</v>
       </c>
-      <c r="AA7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
-      <c r="AE7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
+        <v>8616.0</v>
+      </c>
+      <c r="C8">
         <v>50413.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>50006.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>49825.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>31385.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>30841.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>30816.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>27847.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>26322.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>24831.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>23929.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>17862.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>16888.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>16239.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>16217.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>16195.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>40015.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>40012.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>35834.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>35801.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>47003140.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>46056710.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>34223574.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
+      <c r="AB9"/>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
-      <c r="AE9"/>
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>2804011.0</v>
+      </c>
+      <c r="C10">
         <v>3561616.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6570382.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8039683.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1320251.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1134350.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1460042.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1619977.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2434655.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2680985.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5322493.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3083458.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3602163.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4667432.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8160329.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10178233.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12869091.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16184323.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6901346.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8990741.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11274185.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7129112.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4036397.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3823957.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>747244.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2044302.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>260749.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1246806.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2305399.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>350576.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>13260.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>22608.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>25198.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>26467.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>70029.0</v>
       </c>
-      <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>522217.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>520000.0</v>
       </c>
-      <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>1816.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1838.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>201.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>371.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>195.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>205.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>599.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>680.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>500.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>525.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>608.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1338.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5133.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1118.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1485.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6046.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>8332.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13851.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4909.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4785.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>9129.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4708,685 +4733,693 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>2804011.0</v>
+      </c>
+      <c r="C12">
         <v>3561616.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6570382.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8039683.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1320251.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1134350.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1460042.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1619977.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2434655.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2680985.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5322493.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3083458.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4597595.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7642626.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11141339.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10178233.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12869091.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16184323.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6901346.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8990741.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11274185.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7129112.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4036397.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3823957.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>747244.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2044302.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>260749.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1246806.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2305399.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>350576.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13260.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>22608.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>25198.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>70029.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>522217.0</v>
       </c>
-      <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>1816.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1838.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>201.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>371.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>195.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>599.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>680.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>500.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>525.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>608.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1338.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5133.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1118.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1485.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6046.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8332.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13851.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4909.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4785.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>9129.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
+        <v>8616.0</v>
+      </c>
+      <c r="C13">
         <v>50413.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>50006.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>49825.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>31385.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>30841.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>30816.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>27847.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>26322.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>24831.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>23929.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>17862.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>16888.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>16239.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16217.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>16195.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>40015.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>40012.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12010.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>35801.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>35730.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>23090.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>22181.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18240.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>14023.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>13737.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13494.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13418.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>12945.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>10037.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>9657.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>8015.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7865.0</v>
       </c>
       <c r="AH13">
         <v>7865.0</v>
       </c>
       <c r="AI13">
         <v>7865.0</v>
       </c>
       <c r="AJ13">
-        <v>5073.0</v>
+        <v>7865.0</v>
       </c>
       <c r="AK13">
         <v>5073.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13">
+      <c r="AL13">
         <v>5073.0</v>
       </c>
+      <c r="AM13"/>
       <c r="AN13">
         <v>5073.0</v>
       </c>
       <c r="AO13">
         <v>5073.0</v>
       </c>
       <c r="AP13">
         <v>5073.0</v>
       </c>
       <c r="AQ13">
         <v>5073.0</v>
       </c>
       <c r="AR13">
         <v>5073.0</v>
       </c>
       <c r="AS13">
         <v>5073.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13">
+      <c r="AT13">
         <v>5073.0</v>
       </c>
+      <c r="AU13"/>
       <c r="AV13">
         <v>5073.0</v>
       </c>
       <c r="AW13">
         <v>5073.0</v>
       </c>
       <c r="AX13">
         <v>5073.0</v>
       </c>
       <c r="AY13">
         <v>5073.0</v>
       </c>
       <c r="AZ13">
         <v>5073.0</v>
       </c>
       <c r="BA13">
         <v>5073.0</v>
       </c>
       <c r="BB13">
         <v>5073.0</v>
       </c>
       <c r="BC13">
         <v>5073.0</v>
       </c>
       <c r="BD13">
         <v>5073.0</v>
       </c>
       <c r="BE13">
         <v>5073.0</v>
       </c>
       <c r="BF13">
         <v>5073.0</v>
       </c>
       <c r="BG13">
+        <v>5073.0</v>
+      </c>
+      <c r="BH13">
         <v>4585.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>4500.0</v>
       </c>
-      <c r="BI13"/>
-      <c r="BJ13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>4500.0</v>
       </c>
-      <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
-        <v>50331155.0</v>
+        <v>8554213.0</v>
       </c>
       <c r="C14">
-        <v>40152873.0</v>
+        <v>8388526.0</v>
       </c>
       <c r="D14">
-        <v>48604996.0</v>
+        <v>6692145.0</v>
       </c>
       <c r="E14">
-        <v>31111786.0</v>
+        <v>8100833.0</v>
       </c>
       <c r="F14">
-        <v>30880415.0</v>
+        <v>5185298.0</v>
       </c>
       <c r="G14">
-        <v>26762392.0</v>
+        <v>5146736.0</v>
       </c>
       <c r="H14">
-        <v>27352660.0</v>
+        <v>4460399.0</v>
       </c>
       <c r="I14">
-        <v>25910478.0</v>
+        <v>4558777.0</v>
       </c>
       <c r="J14">
-        <v>23995610.0</v>
+        <v>4318413.0</v>
       </c>
       <c r="K14">
-        <v>23518366.0</v>
+        <v>3999268.0</v>
       </c>
       <c r="L14">
-        <v>17578871.0</v>
+        <v>3919728.0</v>
       </c>
       <c r="M14">
-        <v>16414795.0</v>
+        <v>2929812.0</v>
       </c>
       <c r="N14">
-        <v>16230996.0</v>
+        <v>2735799.0</v>
       </c>
       <c r="O14">
-        <v>16216539.0</v>
+        <v>2705166.0</v>
       </c>
       <c r="P14">
-        <v>16193442.0</v>
+        <v>2702756.0</v>
       </c>
       <c r="Q14">
-        <v>16189867.0</v>
+        <v>2698907.0</v>
       </c>
       <c r="R14">
-        <v>15408480.0</v>
+        <v>2698311.0</v>
       </c>
       <c r="S14">
-        <v>12010019.0</v>
+        <v>2568080.0</v>
       </c>
       <c r="T14">
-        <v>11959101.0</v>
+        <v>2001670.0</v>
       </c>
       <c r="U14">
-        <v>11238084.0</v>
+        <v>1993183.0</v>
       </c>
       <c r="V14">
-        <v>7683507.0</v>
+        <v>1873014.0</v>
       </c>
       <c r="W14">
-        <v>7130935.0</v>
+        <v>1280584.0</v>
       </c>
       <c r="X14">
-        <v>5346439.0</v>
+        <v>1188489.0</v>
       </c>
       <c r="Y14">
-        <v>4635300.0</v>
+        <v>891073.0</v>
       </c>
       <c r="Z14">
-        <v>4552640.0</v>
+        <v>772550.0</v>
       </c>
       <c r="AA14">
+        <v>758773.0</v>
+      </c>
+      <c r="AB14">
         <v>4501886.0</v>
       </c>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
       <c r="AC14">
-        <v>3657138.0</v>
+        <v>733512.0</v>
       </c>
       <c r="AD14">
-        <v>3254411.0</v>
+        <v>609523.0</v>
       </c>
       <c r="AE14">
-        <v>3142949.0</v>
+        <v>542402.0</v>
       </c>
       <c r="AF14">
-        <v>2655911.0</v>
+        <v>523825.0</v>
       </c>
       <c r="AG14">
-        <v>2621662.0</v>
+        <v>442652.0</v>
       </c>
       <c r="AH14">
+        <v>436944.0</v>
+      </c>
+      <c r="AI14">
         <v>7864994.0</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
-        <v>1956329.0</v>
+        <v>418896.0</v>
       </c>
       <c r="AK14">
-        <v>1738853.0</v>
+        <v>326055.0</v>
       </c>
       <c r="AL14">
+        <v>289809.0</v>
+      </c>
+      <c r="AM14">
         <v>4421092.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
-        <v>1690998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="AO14">
-        <v>1690998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="AP14">
-        <v>1690998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="AQ14">
         <v>1690998.0</v>
       </c>
       <c r="AR14">
-        <v>1690998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="AS14">
-        <v>1690998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="AT14">
+        <v>281833.0</v>
+      </c>
+      <c r="AU14">
         <v>5073000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
-        <v>1690998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="AW14">
-        <v>1690998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="AX14">
-        <v>1499998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="AY14">
         <v>1499998.0</v>
       </c>
       <c r="AZ14">
-        <v>1499998.0</v>
+        <v>250000.0</v>
       </c>
       <c r="BA14">
-        <v>1690998.0</v>
+        <v>250000.0</v>
       </c>
       <c r="BB14">
-        <v>1499998.0</v>
+        <v>281833.0</v>
       </c>
       <c r="BC14">
         <v>1499998.0</v>
       </c>
       <c r="BD14">
-        <v>1499998.0</v>
+        <v>250000.0</v>
       </c>
       <c r="BE14">
-        <v>1690998.0</v>
+        <v>250000.0</v>
       </c>
       <c r="BF14">
-        <v>1533095.0</v>
+        <v>281833.0</v>
       </c>
       <c r="BG14">
-        <v>1518442.0</v>
+        <v>255516.0</v>
       </c>
       <c r="BH14">
-        <v>1499998.0</v>
+        <v>253074.0</v>
       </c>
       <c r="BI14">
-        <v>1499998.0</v>
+        <v>250000.0</v>
       </c>
       <c r="BJ14">
-        <v>1465276.0</v>
+        <v>250000.0</v>
       </c>
       <c r="BK14">
-        <v>1499998.0</v>
+        <v>244213.0</v>
       </c>
       <c r="BL14">
-        <v>1388887.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:64">
+        <v>250000.0</v>
+      </c>
+      <c r="BM14">
+        <v>231481.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>35801.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>35730.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>23090.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>22181.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>18240.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>14023.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>13737.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13494.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>13418.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>12945.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AE15">
         <v>10000.0</v>
       </c>
       <c r="AF15">
+        <v>10000.0</v>
+      </c>
+      <c r="AG15">
         <v>8015.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7865.0</v>
       </c>
       <c r="AH15">
         <v>7865.0</v>
       </c>
       <c r="AI15">
         <v>7865.0</v>
       </c>
       <c r="AJ15">
-        <v>5073.0</v>
+        <v>7865.0</v>
       </c>
       <c r="AK15">
         <v>5073.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AL15">
         <v>5073.0</v>
       </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>5073.0</v>
       </c>
       <c r="AO15">
         <v>5073.0</v>
       </c>
       <c r="AP15">
         <v>5073.0</v>
       </c>
       <c r="AQ15">
         <v>5073.0</v>
       </c>
       <c r="AR15">
         <v>5073.0</v>
       </c>
       <c r="AS15">
         <v>5073.0</v>
       </c>
       <c r="AT15">
         <v>5073.0</v>
       </c>
       <c r="AU15">
         <v>5073.0</v>
       </c>
       <c r="AV15">
@@ -5401,327 +5434,333 @@
       <c r="AY15">
         <v>5073.0</v>
       </c>
       <c r="AZ15">
         <v>5073.0</v>
       </c>
       <c r="BA15">
         <v>5073.0</v>
       </c>
       <c r="BB15">
         <v>5073.0</v>
       </c>
       <c r="BC15">
         <v>5073.0</v>
       </c>
       <c r="BD15">
         <v>5073.0</v>
       </c>
       <c r="BE15">
         <v>5073.0</v>
       </c>
       <c r="BF15">
         <v>5073.0</v>
       </c>
       <c r="BG15">
+        <v>5073.0</v>
+      </c>
+      <c r="BH15">
         <v>4585.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4500.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>4500.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-129116.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-125564.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>1455188.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2248.0</v>
       </c>
       <c r="Q16">
         <v>2248.0</v>
       </c>
       <c r="R16">
         <v>2248.0</v>
       </c>
       <c r="S16">
+        <v>2248.0</v>
+      </c>
+      <c r="T16">
         <v>8622.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13596.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31047.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>51160.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>73434.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>230400.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>176401.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>331453.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>2977.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>40000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>1478678.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-82193.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>-524675.0</v>
       </c>
-      <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
-[...1 lines deleted...]
-      </c>
+      <c r="AO16"/>
       <c r="AP16">
         <v>52652.0</v>
       </c>
-      <c r="AQ16"/>
+      <c r="AQ16">
+        <v>52652.0</v>
+      </c>
       <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>22628.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>-17218.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>-6000.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
-      <c r="AE17"/>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
-      <c r="AE18"/>
+      <c r="AE18">
+        <v>0.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5744,5186 +5783,5280 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>1.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
-      <c r="AE20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
+        <v>33789.0</v>
+      </c>
+      <c r="C21">
         <v>39368.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>44946.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>50525.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>56104.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>61683.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>67262.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>72841.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>78419.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>83998.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>89577.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>95156.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>100734.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>106313.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>111892.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>117471.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>123049.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>128628.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>134207.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>139786.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>145365.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>150944.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>156523.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>162101.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>167680.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>173259.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>178838.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>184148.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>189459.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>194770.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>200081.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>206469.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>211420.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>216372.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>190637.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>180890.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>180000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22">
+        <v>1866633.0</v>
+      </c>
+      <c r="C22">
         <v>1666147.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2226805.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1897701.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1834607.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1930861.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2635153.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1793432.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1311673.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1608657.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1726686.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1516527.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1174307.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>903554.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>704538.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>454285.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>221903.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>229115.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>98287.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>52182.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>13816.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
-[...1 lines deleted...]
-      </c>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
-      <c r="AE22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>7864958.0</v>
+      </c>
+      <c r="C23">
         <v>8577602.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10785647.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10819481.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4456691.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6494450.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5369940.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4912597.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5394902.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5822378.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8097314.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5758124.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7205106.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9660220.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12822609.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11570748.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>14088723.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17183454.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7938496.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9808723.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11917071.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7913016.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4759773.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4462463.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1389227.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2658887.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>532615.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1536092.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2574810.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>577538.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-598436.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>229696.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>243764.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>249985.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>267812.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>410970.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4277.0</v>
       </c>
       <c r="AN23">
         <v>4277.0</v>
       </c>
       <c r="AO23">
+        <v>4277.0</v>
+      </c>
+      <c r="AP23">
         <v>1816.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1838.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>201.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>371.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>195.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>205.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>599.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>680.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>500.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>525.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>608.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1338.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5133.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1118.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1485.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6046.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8332.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>13851.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4909.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4785.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>9129.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
-    </row>
-    <row r="24" spans="1:64">
+      <c r="BM23"/>
+    </row>
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
-      <c r="AE24"/>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
-      <c r="AB25">
-[...1 lines deleted...]
-      </c>
+      <c r="AB25"/>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
-      <c r="AE25"/>
+      <c r="AE25">
+        <v>0.0</v>
+      </c>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
-      <c r="AE26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
-[...1 lines deleted...]
-      </c>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
-      <c r="AE27"/>
+      <c r="AE27">
+        <v>0.0</v>
+      </c>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
-        <v>-3451242.0</v>
+        <v>-2597038.0</v>
       </c>
       <c r="C28">
+        <v>-3324239.0</v>
+      </c>
+      <c r="D28">
         <v>-6303576.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7743966.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1008838.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-792836.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1199882.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1329887.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2312759.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2527264.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5138093.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2868976.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3358183.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4395027.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7957434.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-9946222.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-12608422.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-15895935.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6585673.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-8721329.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-10989950.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-6830785.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2717015.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3229396.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4512989.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3485701.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-260749.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1246806.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2076399.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1835252.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1663544.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3440786.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2849015.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2394873.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1593886.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>-247020.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>110000.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>15818.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11781.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9148.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5113.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-195.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-205.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>16619.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-680.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-500.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>29475.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>25892.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>23662.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>15867.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>18882.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>14515.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>9954.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7668.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-13851.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>11091.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11215.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>-9129.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
-    </row>
-    <row r="29" spans="1:64">
+      <c r="BM28"/>
+    </row>
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29">
+        <v>5373636.0</v>
+      </c>
+      <c r="C29">
         <v>6401925.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7072522.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8177453.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1125858.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2935292.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>822013.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3011727.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3854443.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4418156.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6249404.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3921298.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5532824.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8171776.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9604364.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10618270.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13122449.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15947800.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6553901.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8854905.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10860013.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1408153.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3073378.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2800787.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-264107.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
+        <v>2426518.0</v>
+      </c>
+      <c r="C30">
         <v>2661867.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1264805.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>0.0</v>
+      </c>
+      <c r="F30">
         <v>318780.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2368913.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>176636.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>410551.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>555639.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>543399.0</v>
       </c>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
       <c r="L30">
+        <v>0.0</v>
+      </c>
+      <c r="M30">
         <v>67159.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>213952.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>95319.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>33237.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>296572.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>36584.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>24628.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>48336.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>40096.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>71474.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
-      <c r="AB30">
-[...1 lines deleted...]
-      </c>
+      <c r="AB30"/>
       <c r="AC30">
         <v>0.0</v>
       </c>
       <c r="AD30">
         <v>0.0</v>
       </c>
-      <c r="AE30"/>
+      <c r="AE30">
+        <v>0.0</v>
+      </c>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-    </row>
-    <row r="31" spans="1:64">
+      <c r="BM30"/>
+    </row>
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>8065463.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9492472.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>10500799.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>12999400.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>15819172.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6419694.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>8715119.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>10714648.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1257209.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1909649.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4088883.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5352863.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4785591.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1416416.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-457545.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>255172.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-5152802.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-      <c r="AH31">
+      <c r="AH31"/>
+      <c r="AI31">
         <v>-5252983.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3719469.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
-    </row>
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32">
+        <v>5714344.0</v>
+      </c>
+      <c r="C32">
         <v>6808633.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7923201.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8744957.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1990741.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4140874.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2417705.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2394477.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3169285.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3709767.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5520299.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3130863.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4806171.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7632264.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>9077074.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>10114570.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>12632446.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>15513186.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6110312.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8524576.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>10604842.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1157713.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1799068.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-4132378.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-5461626.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
-    </row>
-    <row r="33" spans="1:64">
+      <c r="BM32"/>
+    </row>
+    <row r="33" spans="1:65">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>484079.0</v>
+      </c>
+      <c r="C33">
         <v>510525.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>559363.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>648734.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>702609.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>782665.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>739015.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>827160.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>685158.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>729371.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>784389.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>879353.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>848549.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>693233.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>646846.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>641659.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>646046.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>607928.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>646484.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>537295.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>561861.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>572750.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>604765.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>558341.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>560678.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>566756.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>230864.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>237406.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>189459.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>194770.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>200081.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>206469.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>211420.0</v>
       </c>
-      <c r="AH33"/>
-      <c r="AI33">
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>190637.0</v>
       </c>
-      <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>180890.0</v>
       </c>
-      <c r="AL33"/>
       <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
-    </row>
-    <row r="34" spans="1:64">
+      <c r="BM33"/>
+    </row>
+    <row r="34" spans="1:65">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>206966.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>306690.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>322310.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83333.0</v>
       </c>
       <c r="X34">
         <v>83333.0</v>
       </c>
-      <c r="Y34"/>
+      <c r="Y34">
+        <v>83333.0</v>
+      </c>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
-[...1 lines deleted...]
-      </c>
+      <c r="AB34"/>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
-      <c r="AE34"/>
+      <c r="AE34">
+        <v>0.0</v>
+      </c>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
-    </row>
-    <row r="35" spans="1:64">
+      <c r="BM34"/>
+    </row>
+    <row r="35" spans="1:65">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
+        <v>801867.0</v>
+      </c>
+      <c r="C35">
         <v>917233.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1410042.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1216238.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1567492.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1988247.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2334707.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>209910.0</v>
       </c>
-      <c r="I35">
-[...1 lines deleted...]
-      </c>
       <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
         <v>20982.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>55284.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>88918.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>121896.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>153721.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>119556.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>137959.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>156043.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>173314.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>202895.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>206966.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>306690.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>322310.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>337661.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>352745.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>284235.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>298327.0</v>
       </c>
-      <c r="AA35">
-[...1 lines deleted...]
-      </c>
       <c r="AB35">
         <v>0.0</v>
       </c>
       <c r="AC35">
+        <v>0.0</v>
+      </c>
+      <c r="AD35">
         <v>810000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>823844.0</v>
       </c>
-      <c r="AE35"/>
-      <c r="AF35">
+      <c r="AF35"/>
+      <c r="AG35">
         <v>4215976.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1634059.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>774172.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AK35"/>
+      <c r="AL35">
         <v>340000.0</v>
       </c>
-      <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-      <c r="BC35">
-[...1 lines deleted...]
-      </c>
+      <c r="BC35"/>
       <c r="BD35">
         <v>12500.0</v>
       </c>
       <c r="BE35">
         <v>12500.0</v>
       </c>
       <c r="BF35">
         <v>12500.0</v>
       </c>
       <c r="BG35">
         <v>12500.0</v>
       </c>
       <c r="BH35">
         <v>12500.0</v>
       </c>
-      <c r="BI35"/>
-      <c r="BJ35">
+      <c r="BI35">
+        <v>12500.0</v>
+      </c>
+      <c r="BJ35"/>
+      <c r="BK35">
         <v>10500.0</v>
       </c>
-      <c r="BK35"/>
       <c r="BL35"/>
-    </row>
-    <row r="36" spans="1:64">
+      <c r="BM35"/>
+    </row>
+    <row r="36" spans="1:65">
       <c r="A36" t="s">
         <v>52</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>22919.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>-1.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-784389.0</v>
       </c>
-      <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>123049.0</v>
       </c>
-      <c r="R36"/>
       <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>139786.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>145365.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>268932.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>156523.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>295251.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>560678.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>566756.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>230864.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>237406.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>189459.0</v>
       </c>
-      <c r="AD36">
-[...2 lines deleted...]
-      <c r="AE36"/>
+      <c r="AE36">
+        <v>0.0</v>
+      </c>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
-    </row>
-    <row r="37" spans="1:64">
+      <c r="BM36"/>
+    </row>
+    <row r="37" spans="1:65">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37">
-[...1 lines deleted...]
-      </c>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
-      <c r="AE37"/>
+      <c r="AE37">
+        <v>0.0</v>
+      </c>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
-    </row>
-    <row r="38" spans="1:64">
+      <c r="BM37"/>
+    </row>
+    <row r="38" spans="1:65">
       <c r="A38" t="s">
         <v>54</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>1.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
-      <c r="S38">
+      <c r="S38"/>
+      <c r="T38">
         <v>7791873.0</v>
       </c>
-      <c r="T38"/>
       <c r="U38"/>
-      <c r="V38">
+      <c r="V38"/>
+      <c r="W38">
         <v>268932.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
-      <c r="AB38">
-[...1 lines deleted...]
-      </c>
+      <c r="AB38"/>
       <c r="AC38">
         <v>0.0</v>
       </c>
       <c r="AD38">
         <v>0.0</v>
       </c>
-      <c r="AE38"/>
+      <c r="AE38">
+        <v>0.0</v>
+      </c>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>4277.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
-    </row>
-    <row r="39" spans="1:64">
+      <c r="BM38"/>
+    </row>
+    <row r="39" spans="1:65">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
+        <v>283716.0</v>
+      </c>
+      <c r="C39">
         <v>177447.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>164292.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>233363.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>280444.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>277661.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>359094.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>261477.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>407777.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>259966.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>263746.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>278786.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>370703.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>325488.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>296649.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>296571.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>315099.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>137460.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>244043.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>188409.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>81025.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>125864.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>118611.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>80165.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>81305.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>47829.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>41002.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>51880.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>79952.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>32192.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5378.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>619.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>7146.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>7146.0</v>
       </c>
-      <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39">
         <v>53823.0</v>
       </c>
-      <c r="AL39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM39"/>
       <c r="AN39">
         <v>4277.0</v>
       </c>
       <c r="AO39">
+        <v>4277.0</v>
+      </c>
+      <c r="AP39">
         <v>1838.0</v>
       </c>
-      <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
-    </row>
-    <row r="40" spans="1:64">
+      <c r="BM39"/>
+    </row>
+    <row r="40" spans="1:65">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
-        <v>706112.0</v>
+        <v>640646.0</v>
       </c>
       <c r="C40">
+        <v>579109.0</v>
+      </c>
+      <c r="D40">
         <v>1169056.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>837683.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>748147.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>722249.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1118246.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>851520.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>637724.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>490501.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>978406.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>663533.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>474856.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>354401.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>632500.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>393192.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>257333.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>241300.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>531471.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>374400.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>312650.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5552522.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>454914.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>341078.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>226801.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>597003.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>617721.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1542643.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1780849.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2284754.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1899417.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3029039.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3319185.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>540257.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1220051.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>86828.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>77046.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>88236.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>82669.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>53287.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>400.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>46673.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>43251.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>32038.0</v>
       </c>
-      <c r="AT40"/>
-      <c r="AU40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>17218.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>20072.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>3875.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>29864.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2406.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2005.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1678.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>18355.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1297.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1248.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1183.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>4628.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1072.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1020.0</v>
       </c>
-      <c r="BI40"/>
-      <c r="BJ40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>2952.0</v>
       </c>
-      <c r="BK40"/>
       <c r="BL40"/>
-    </row>
-    <row r="41" spans="1:64">
+      <c r="BM40"/>
+    </row>
+    <row r="41" spans="1:65">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>83333.0</v>
       </c>
-      <c r="W41"/>
-      <c r="X41">
+      <c r="X41"/>
+      <c r="Y41">
         <v>83333.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-      <c r="AB41">
-[...1 lines deleted...]
-      </c>
+      <c r="AB41"/>
       <c r="AC41">
         <v>0.0</v>
       </c>
       <c r="AD41">
+        <v>0.0</v>
+      </c>
+      <c r="AE41">
         <v>823844.0</v>
       </c>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-      <c r="AH41">
+      <c r="AH41"/>
+      <c r="AI41">
         <v>1381465.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>774172.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
-    </row>
-    <row r="42" spans="1:64">
+      <c r="BM41"/>
+    </row>
+    <row r="42" spans="1:65">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
+        <v>87498366.0</v>
+      </c>
+      <c r="C42">
         <v>86399189.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>85632303.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>85118194.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>76584171.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>76123542.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>75795610.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>74637698.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>72714414.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>70424528.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>68911778.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>63454618.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>61598345.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>60715118.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>60414959.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>60054543.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>59775175.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>59542462.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>47369090.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>47003140.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>46056710.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>34223574.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>32923022.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>26367617.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>18022373.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>17249868.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>15987799.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>15598556.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>14454110.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>6842465.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>6052161.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>646000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>279150.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>162741.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45577.0</v>
       </c>
       <c r="AK42">
         <v>45577.0</v>
       </c>
-      <c r="AL42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL42">
+        <v>45577.0</v>
+      </c>
+      <c r="AM42"/>
       <c r="AN42">
         <v>109100.0</v>
       </c>
       <c r="AO42">
+        <v>109100.0</v>
+      </c>
+      <c r="AP42">
         <v>99186.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>93483.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>91983.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88723.0</v>
       </c>
       <c r="AS42">
         <v>88723.0</v>
       </c>
-      <c r="AT42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT42">
+        <v>88723.0</v>
+      </c>
+      <c r="AU42"/>
       <c r="AV42">
         <v>76723.0</v>
       </c>
       <c r="AW42">
+        <v>76723.0</v>
+      </c>
+      <c r="AX42">
         <v>76721.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>45577.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>44577.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>42077.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>31077.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28077.0</v>
       </c>
       <c r="BC42">
         <v>28077.0</v>
       </c>
       <c r="BD42">
         <v>28077.0</v>
       </c>
       <c r="BE42">
         <v>28077.0</v>
       </c>
       <c r="BF42">
         <v>28077.0</v>
       </c>
       <c r="BG42">
+        <v>28077.0</v>
+      </c>
+      <c r="BH42">
         <v>4165.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-16735.0</v>
       </c>
-      <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
-    </row>
-    <row r="43" spans="1:64">
+      <c r="BM42"/>
+    </row>
+    <row r="43" spans="1:65">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-      <c r="AB43">
-[...1 lines deleted...]
-      </c>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
-      <c r="AE43"/>
+      <c r="AE43">
+        <v>0.0</v>
+      </c>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
-    </row>
-    <row r="44" spans="1:64">
+      <c r="BM43"/>
+    </row>
+    <row r="44" spans="1:65">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-      <c r="AB44">
-[...1 lines deleted...]
-      </c>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
-      <c r="AE44"/>
+      <c r="AE44">
+        <v>0.0</v>
+      </c>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
-    </row>
-    <row r="45" spans="1:64">
+      <c r="BM44"/>
+    </row>
+    <row r="45" spans="1:65">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45">
+        <v>1340589.0</v>
+      </c>
+      <c r="C45">
         <v>1329925.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1313240.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1338287.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1325568.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1339990.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1231213.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1255231.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1050122.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1033435.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1029796.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1088680.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>747815.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>586920.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>721311.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>397509.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>416496.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>421806.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>448242.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>100989.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
-      <c r="AB45">
-[...1 lines deleted...]
-      </c>
+      <c r="AB45"/>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
-      <c r="AE45"/>
+      <c r="AE45">
+        <v>0.0</v>
+      </c>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
-    </row>
-    <row r="46" spans="1:64">
+      <c r="BM45"/>
+    </row>
+    <row r="46" spans="1:65">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
+        <v>427371.0</v>
+      </c>
+      <c r="C46">
         <v>471157.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>514417.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>598209.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>646505.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>720982.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>671753.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>754319.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>606739.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>645373.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>694812.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>784197.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>747815.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>586920.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>534954.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>524188.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>522997.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>479300.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>512277.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>397509.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>416496.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>421806.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>448242.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>396240.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>392998.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>393497.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>52026.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>53258.0</v>
       </c>
-      <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
-    </row>
-    <row r="47" spans="1:64">
+      <c r="BM46"/>
+    </row>
+    <row r="47" spans="1:65">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>586920.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>534954.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>524188.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>522997.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>479300.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>512277.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>397509.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>161087.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>152874.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>448242.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>396240.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>392998.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>393497.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>52026.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>53258.0</v>
       </c>
-      <c r="AC47">
-[...1 lines deleted...]
-      </c>
       <c r="AD47">
         <v>0.0</v>
       </c>
-      <c r="AE47"/>
+      <c r="AE47">
+        <v>0.0</v>
+      </c>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
-    </row>
-    <row r="48" spans="1:64">
+      <c r="BM47"/>
+    </row>
+    <row r="48" spans="1:65">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
+        <v>-82133346.0</v>
+      </c>
+      <c r="C48">
         <v>-80047677.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-78609787.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-76990566.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-75489698.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-73219091.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-75004413.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-71653818.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-68886293.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-66031203.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-62686303.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-59551182.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-56082409.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-52559581.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-50826812.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-49452468.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-46692741.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-43634674.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-40827199.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-38184036.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-35232427.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-32838511.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-30879031.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-30312639.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-23221579.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-21875937.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-17238871.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-15885371.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-14022424.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-11810534.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-10457710.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-7942556.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-6681570.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-5324796.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-3699438.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-179145.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-155524.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-270000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-219416.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-213705.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-189007.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-180048.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-160979.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-150913.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-128768.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-117185.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-107308.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-101188.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-85169.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-80941.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-77948.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-72817.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-53695.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-50387.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-48962.0</v>
       </c>
-      <c r="BD48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE48"/>
       <c r="BF48">
         <v>-36427.0</v>
       </c>
       <c r="BG48">
+        <v>-36427.0</v>
+      </c>
+      <c r="BH48">
         <v>-20913.0</v>
       </c>
-      <c r="BH48"/>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>-8823.0</v>
       </c>
-      <c r="BK48"/>
       <c r="BL48"/>
-    </row>
-    <row r="49" spans="1:64">
+      <c r="BM48"/>
+    </row>
+    <row r="49" spans="1:65">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-38184036.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-35232427.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-32838511.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-      <c r="AB49">
-[...1 lines deleted...]
-      </c>
+      <c r="AB49"/>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
-      <c r="AE49"/>
+      <c r="AE49">
+        <v>0.0</v>
+      </c>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
-    </row>
-    <row r="50" spans="1:64">
+      <c r="BM49"/>
+    </row>
+    <row r="50" spans="1:65">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>1007206.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>6727569.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>4921076.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>5192314.0</v>
       </c>
-      <c r="AA50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB50"/>
       <c r="AC50">
+        <v>0.0</v>
+      </c>
+      <c r="AD50">
         <v>229000.0</v>
       </c>
-      <c r="AD50">
-[...2 lines deleted...]
-      <c r="AE50"/>
+      <c r="AE50">
+        <v>0.0</v>
+      </c>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
-    </row>
-    <row r="51" spans="1:64">
+      <c r="BM50"/>
+    </row>
+    <row r="51" spans="1:65">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
-        <v>110374.0</v>
+        <v>206973.0</v>
       </c>
       <c r="C51">
+        <v>237377.0</v>
+      </c>
+      <c r="D51">
         <v>266806.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>295717.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>311413.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>341514.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>260160.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>290090.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>121896.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>153721.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>184400.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>214482.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>243980.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>272405.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>202895.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>232011.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>260669.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>288388.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>315673.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>269412.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>284235.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>298327.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1319382.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7053353.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5260233.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5530003.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
-      <c r="AC51">
+      <c r="AC51"/>
+      <c r="AD51">
         <v>229000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2185828.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1676804.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3463394.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2874213.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2421340.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1663915.0</v>
       </c>
-      <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AK51"/>
+      <c r="AL51">
         <v>275197.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>630000.0</v>
       </c>
-      <c r="AM51"/>
       <c r="AN51"/>
-      <c r="AO51">
+      <c r="AO51"/>
+      <c r="AP51">
         <v>17634.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>13619.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>9349.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>5484.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1829.0</v>
       </c>
-      <c r="AT51"/>
-      <c r="AU51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>17218.0</v>
       </c>
-      <c r="AV51"/>
-      <c r="AW51">
+      <c r="AW51"/>
+      <c r="AX51">
         <v>28000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>30000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>26500.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>25000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>21000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="BD51">
         <v>16000.0</v>
       </c>
       <c r="BE51">
         <v>16000.0</v>
       </c>
       <c r="BF51">
+        <v>16000.0</v>
+      </c>
+      <c r="BG51">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="BH51">
         <v>16000.0</v>
       </c>
-      <c r="BI51"/>
+      <c r="BI51">
+        <v>16000.0</v>
+      </c>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
-    </row>
-    <row r="52" spans="1:64">
+      <c r="BM51"/>
+    </row>
+    <row r="52" spans="1:65">
       <c r="A52" t="s">
         <v>68</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>114612.0</v>
+      </c>
       <c r="C52">
+        <v>127003.0</v>
+      </c>
+      <c r="D52">
         <v>123658.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>120373.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>104440.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>104137.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>65768.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>80180.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>121896.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>132739.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>129116.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>125564.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>122084.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>118684.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>83339.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>94052.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>104626.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>115074.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>112778.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>62446.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>60878.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>59350.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1065054.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>6783941.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4975998.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5231676.0</v>
       </c>
-      <c r="AA52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB52"/>
       <c r="AC52">
+        <v>0.0</v>
+      </c>
+      <c r="AD52">
         <v>229000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2185828.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1676804.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1412781.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2874213.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2421340.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1663915.0</v>
       </c>
-      <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52">
         <v>275197.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>280000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>17634.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>13619.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>9349.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>5484.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1829.0</v>
       </c>
-      <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>17218.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>28000.0</v>
       </c>
-      <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>26500.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>25000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>21000.0</v>
       </c>
-      <c r="BB52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC52"/>
       <c r="BD52">
         <v>3500.0</v>
       </c>
       <c r="BE52">
         <v>3500.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52">
+      <c r="BF52">
         <v>3500.0</v>
       </c>
+      <c r="BG52"/>
       <c r="BH52">
         <v>3500.0</v>
       </c>
-      <c r="BI52"/>
+      <c r="BI52">
+        <v>3500.0</v>
+      </c>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-    </row>
-    <row r="53" spans="1:64">
+      <c r="BM52"/>
+    </row>
+    <row r="53" spans="1:65">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
-[...1 lines deleted...]
-      </c>
+      <c r="K53"/>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
         <v>995432.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2975194.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2981010.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
+      <c r="AB53"/>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
-      <c r="AE53"/>
+      <c r="AE53">
+        <v>0.0</v>
+      </c>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
-    </row>
-    <row r="54" spans="1:64">
+      <c r="BM53"/>
+    </row>
+    <row r="54" spans="1:65">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-      <c r="AB54">
-[...1 lines deleted...]
-      </c>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
-      <c r="AE54"/>
+      <c r="AE54">
+        <v>0.0</v>
+      </c>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
-    </row>
-    <row r="55" spans="1:64">
+      <c r="BM54"/>
+    </row>
+    <row r="55" spans="1:65">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>7864958.0</v>
+      </c>
+      <c r="C55">
         <v>8577602.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>10785647.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>10819481.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4456691.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6494450.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5369940.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4912597.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5394902.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5822378.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8097314.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5758124.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7205106.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9660220.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>12822609.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>11570748.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>14088723.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>17183454.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7938496.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>9808723.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>11917071.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7913016.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4759773.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4462463.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1389227.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2658887.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>532615.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1536092.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2574810.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>577538.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>218719.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>229696.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>243764.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>249985.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>267812.0</v>
       </c>
-      <c r="AJ55"/>
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55">
         <v>756930.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4277.0</v>
       </c>
       <c r="AN55">
         <v>4277.0</v>
       </c>
       <c r="AO55">
+        <v>4277.0</v>
+      </c>
+      <c r="AP55">
         <v>1816.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1838.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>201.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>371.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>195.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>205.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>599.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>680.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>500.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>525.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>608.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1338.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>5133.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1118.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1485.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>6046.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>8332.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>13851.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4909.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>4785.0</v>
       </c>
-      <c r="BI55"/>
-      <c r="BJ55">
+      <c r="BJ55"/>
+      <c r="BK55">
         <v>9129.0</v>
       </c>
-      <c r="BK55"/>
       <c r="BL55"/>
-    </row>
-    <row r="56" spans="1:64">
+      <c r="BM55"/>
+    </row>
+    <row r="56" spans="1:65">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>7380878.0</v>
+      </c>
+      <c r="C56">
         <v>8067077.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>10226284.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10170747.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3754082.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5711785.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4630925.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4085437.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4709744.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5093007.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>7312925.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4878771.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6356557.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>8966987.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>12175763.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>10929089.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>13442677.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>16575526.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>7292012.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>9271428.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>11355210.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>7340266.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4155008.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3904122.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>828549.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2092131.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>301751.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1298686.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2385351.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>382768.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>18638.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>23227.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>32344.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>33613.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>77175.0</v>
       </c>
-      <c r="AJ56"/>
-      <c r="AK56">
+      <c r="AK56"/>
+      <c r="AL56">
         <v>576040.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4277.0</v>
       </c>
       <c r="AN56">
         <v>4277.0</v>
       </c>
       <c r="AO56">
+        <v>4277.0</v>
+      </c>
+      <c r="AP56">
         <v>1816.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1838.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>201.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>371.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>195.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>205.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>599.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>680.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>500.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>525.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>608.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1338.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>5133.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1118.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1485.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>6046.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>8332.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>13851.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>4909.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>4785.0</v>
       </c>
-      <c r="BI56"/>
-      <c r="BJ56">
+      <c r="BJ56"/>
+      <c r="BK56">
         <v>9129.0</v>
       </c>
-      <c r="BK56"/>
       <c r="BL56"/>
-    </row>
-    <row r="57" spans="1:64">
+      <c r="BM56"/>
+    </row>
+    <row r="57" spans="1:65">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
+        <v>1689454.0</v>
+      </c>
+      <c r="C57">
         <v>1258444.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2303083.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1425790.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1763341.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1570911.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2213220.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1690960.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1540459.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1383240.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1792626.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1747908.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1550386.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1334723.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3098689.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>814519.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>810231.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1062340.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1181700.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>746852.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>750368.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6182553.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2355940.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>8036500.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>6290175.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6972892.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1770193.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1809489.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2130179.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>4711726.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3797456.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3302261.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5004260.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3905131.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3022472.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>128495.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>104874.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>680000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>109520.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>103809.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>86564.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>83330.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>64124.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>57488.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>35167.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>35594.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>26111.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>20072.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3875.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>30816.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>28906.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>27005.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>22678.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>18355.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4797.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4748.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>4683.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>4628.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4572.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4520.0</v>
       </c>
-      <c r="BI57"/>
-      <c r="BJ57">
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>2952.0</v>
       </c>
-      <c r="BK57"/>
       <c r="BL57"/>
-    </row>
-    <row r="58" spans="1:64">
+      <c r="BM57"/>
+    </row>
+    <row r="58" spans="1:65">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>2491322.0</v>
+      </c>
+      <c r="C58">
         <v>2175677.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3713125.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2642028.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3330833.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3559158.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4547927.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1900870.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1540459.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1404222.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1847910.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1836826.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1672282.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1488444.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3218245.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>952478.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>966274.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1235654.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1384595.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>953818.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1057058.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6504863.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2693601.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8389245.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6574410.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7271219.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1770193.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1809489.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2130179.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5535570.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3797456.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>7518237.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6638319.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>5286596.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3796644.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>128495.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>104874.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1020000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>109520.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>103809.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>86564.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>83330.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>64124.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>57488.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>35167.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>35594.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>26111.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>20072.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3875.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>30816.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>28906.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>27005.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>22678.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>18355.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>17297.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>17248.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>17183.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>17128.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>17072.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>17020.0</v>
       </c>
-      <c r="BI58"/>
-      <c r="BJ58">
+      <c r="BJ58"/>
+      <c r="BK58">
         <v>13452.0</v>
       </c>
-      <c r="BK58"/>
       <c r="BL58"/>
-    </row>
-    <row r="59" spans="1:64">
+      <c r="BM58"/>
+    </row>
+    <row r="59" spans="1:65">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-      <c r="AB59">
-[...1 lines deleted...]
-      </c>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
-      <c r="AE59"/>
+      <c r="AE59">
+        <v>0.0</v>
+      </c>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
-    </row>
-    <row r="60" spans="1:64">
+      <c r="BM59"/>
+    </row>
+    <row r="60" spans="1:65">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>5373636.0</v>
+      </c>
+      <c r="C60">
         <v>6401925.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>7072522.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8177453.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1125858.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2935292.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>822013.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3011727.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3854443.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4418156.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>6249404.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3921298.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5532824.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>8171776.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>9604364.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>10618270.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>13122449.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>15947800.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>6553901.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>8854905.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>10860013.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1408153.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2066172.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-3926782.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-5185183.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-4612332.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-1237578.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-273397.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>444631.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-4958032.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-4395892.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-7288541.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-6394555.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-5036611.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-3528832.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-128495.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-104874.0</v>
       </c>
-      <c r="AL60"/>
-      <c r="AM60">
+      <c r="AM60"/>
+      <c r="AN60">
         <v>-105243.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-99532.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-84748.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-81492.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-63923.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-57117.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-34972.0</v>
       </c>
-      <c r="AT60"/>
-      <c r="AU60">
+      <c r="AU60"/>
+      <c r="AV60">
         <v>-25512.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-19392.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-3375.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-30291.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-28298.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-25667.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-17545.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-17237.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-15812.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-11202.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-8851.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-3277.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-12163.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-12235.0</v>
       </c>
-      <c r="BI60"/>
-      <c r="BJ60">
+      <c r="BJ60"/>
+      <c r="BK60">
         <v>-4323.0</v>
       </c>
-      <c r="BK60"/>
       <c r="BL60"/>
-    </row>
-    <row r="61" spans="1:64">
+      <c r="BM60"/>
+    </row>
+    <row r="61" spans="1:65">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-      <c r="AB61">
-[...1 lines deleted...]
-      </c>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
-      <c r="AE61"/>
+      <c r="AE61">
+        <v>0.0</v>
+      </c>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
-    </row>
-    <row r="62" spans="1:64">
+      <c r="BM61"/>
+    </row>
+    <row r="62" spans="1:65">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
-      <c r="AB62">
-[...1 lines deleted...]
-      </c>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
-      <c r="AE62"/>
+      <c r="AE62">
+        <v>0.0</v>
+      </c>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
+      <c r="BM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10984,330 +11117,330 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>3956286.0</v>
       </c>
       <c r="C2">
         <v>2373336.0</v>
       </c>
       <c r="D2">
         <v>1495924.0</v>
       </c>
       <c r="E2">
         <v>241963.0</v>
       </c>
       <c r="F2">
         <v>275895.0</v>
       </c>
       <c r="G2">
         <v>70552.0</v>
       </c>
       <c r="H2">
         <v>27569.0</v>
       </c>
       <c r="I2">
         <v>21667.0</v>
       </c>
       <c r="J2">
         <v>7740.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2">
         <v>2138.0</v>
       </c>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>261679.0</v>
       </c>
       <c r="C3">
         <v>246791.0</v>
       </c>
       <c r="D3">
         <v>199266.0</v>
       </c>
       <c r="E3">
         <v>118620.0</v>
       </c>
       <c r="F3">
         <v>147130.0</v>
       </c>
       <c r="G3">
         <v>70552.0</v>
       </c>
       <c r="H3">
         <v>27569.0</v>
       </c>
       <c r="I3">
         <v>21667.0</v>
       </c>
       <c r="J3">
         <v>17633.0</v>
       </c>
       <c r="K3">
         <v>7765.0</v>
       </c>
       <c r="L3">
         <v>330.0</v>
       </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
         <v>-3271311.0</v>
       </c>
       <c r="C5">
         <v>-12089121.0</v>
       </c>
       <c r="D5">
-        <v>-11955250.0</v>
+        <v>-11859491.0</v>
       </c>
       <c r="E5">
-        <v>-10030765.0</v>
+        <v>-9999613.0</v>
       </c>
       <c r="F5">
         <v>-9945115.0</v>
       </c>
       <c r="G5">
         <v>-4925204.0</v>
       </c>
       <c r="H5">
         <v>-5813394.0</v>
       </c>
       <c r="I5">
         <v>-4166853.0</v>
       </c>
       <c r="J5">
         <v>-32611.0</v>
       </c>
       <c r="K5">
         <v>-30915.0</v>
       </c>
       <c r="L5">
         <v>-35914.0</v>
       </c>
       <c r="M5">
         <v>-19632.0</v>
       </c>
       <c r="N5">
         <v>-13733.0</v>
       </c>
       <c r="O5">
         <v>-13733.0</v>
       </c>
       <c r="P5">
         <v>-27428.0</v>
       </c>
       <c r="Q5">
         <v>-6044.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>-3009632.0</v>
       </c>
       <c r="C6">
         <v>-11842330.0</v>
       </c>
       <c r="D6">
-        <v>-11755984.0</v>
+        <v>-11660225.0</v>
       </c>
       <c r="E6">
-        <v>-9912145.0</v>
+        <v>-9880993.0</v>
       </c>
       <c r="F6">
         <v>-9797985.0</v>
       </c>
       <c r="G6">
         <v>-4854652.0</v>
       </c>
       <c r="H6">
         <v>-5785825.0</v>
       </c>
       <c r="I6">
         <v>-4145186.0</v>
       </c>
       <c r="J6">
         <v>-14978.0</v>
       </c>
       <c r="K6">
         <v>-30915.0</v>
       </c>
       <c r="L6">
         <v>-35584.0</v>
       </c>
       <c r="M6">
         <v>-19632.0</v>
       </c>
       <c r="N6">
         <v>-13733.0</v>
       </c>
       <c r="O6"/>
       <c r="P6">
         <v>-27428.0</v>
       </c>
       <c r="Q6">
         <v>-6044.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>8141406.0</v>
       </c>
       <c r="C9">
         <v>1079667.0</v>
       </c>
       <c r="D9">
         <v>456517.0</v>
       </c>
       <c r="E9">
         <v>-70794.0</v>
       </c>
       <c r="F9">
         <v>-97749.0</v>
       </c>
       <c r="G9">
         <v>1856014.0</v>
       </c>
       <c r="H9">
         <v>-27569.0</v>
       </c>
       <c r="I9">
         <v>-21667.0</v>
       </c>
@@ -11316,51 +11449,51 @@
       </c>
       <c r="K9">
         <v>742.0</v>
       </c>
       <c r="L9">
         <v>773.0</v>
       </c>
       <c r="M9">
         <v>1249.0</v>
       </c>
       <c r="N9">
         <v>921.0</v>
       </c>
       <c r="O9">
         <v>921.0</v>
       </c>
       <c r="P9">
         <v>3260.0</v>
       </c>
       <c r="Q9">
         <v>1167.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>-3605374.0</v>
       </c>
       <c r="C10">
         <v>-12318110.0</v>
       </c>
       <c r="D10">
         <v>-11859491.0</v>
       </c>
       <c r="E10">
         <v>-9999613.0</v>
       </c>
       <c r="F10">
         <v>-9948168.0</v>
       </c>
       <c r="G10">
         <v>-13640160.0</v>
       </c>
       <c r="H10">
         <v>-6781161.0</v>
       </c>
       <c r="I10">
         <v>-6826775.0</v>
       </c>
@@ -11369,90 +11502,90 @@
       </c>
       <c r="K10">
         <v>-30915.0</v>
       </c>
       <c r="L10">
         <v>-36244.0</v>
       </c>
       <c r="M10">
         <v>-30554.0</v>
       </c>
       <c r="N10">
         <v>-13960.0</v>
       </c>
       <c r="O10">
         <v>-13960.0</v>
       </c>
       <c r="P10">
         <v>-27604.0</v>
       </c>
       <c r="Q10">
         <v>-6044.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>31371.0</v>
       </c>
       <c r="E11">
         <v>-109865.0</v>
       </c>
       <c r="F11">
         <v>274175.0</v>
       </c>
       <c r="G11">
         <v>7524581.0</v>
       </c>
       <c r="H11">
         <v>284557.0</v>
       </c>
       <c r="I11">
         <v>3.0</v>
       </c>
       <c r="J11">
         <v>15164.0</v>
       </c>
       <c r="K11">
         <v>31948.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>334063.0</v>
       </c>
       <c r="C12">
         <v>228988.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>31152.0</v>
       </c>
       <c r="F12">
         <v>3053.0</v>
       </c>
       <c r="G12">
         <v>7524581.0</v>
       </c>
       <c r="H12">
         <v>284557.0</v>
       </c>
       <c r="I12">
         <v>1395138.0</v>
       </c>
@@ -11461,101 +11594,101 @@
       </c>
       <c r="K12">
         <v>14018.0</v>
       </c>
       <c r="L12">
         <v>330.0</v>
       </c>
       <c r="M12">
         <v>5461.0</v>
       </c>
       <c r="N12">
         <v>227.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>176.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>-3605374.0</v>
       </c>
       <c r="C15">
         <v>-12318110.0</v>
       </c>
       <c r="D15">
         <v>-11859491.0</v>
       </c>
       <c r="E15">
         <v>-9999613.0</v>
       </c>
       <c r="F15">
         <v>-9948168.0</v>
       </c>
       <c r="G15">
         <v>-13640160.0</v>
       </c>
       <c r="H15">
         <v>-6781161.0</v>
       </c>
       <c r="I15">
         <v>-6826775.0</v>
       </c>
@@ -11564,226 +11697,226 @@
       </c>
       <c r="K15">
         <v>-62863.0</v>
       </c>
       <c r="L15">
         <v>-36244.0</v>
       </c>
       <c r="M15">
         <v>-30554.0</v>
       </c>
       <c r="N15">
         <v>-13960.0</v>
       </c>
       <c r="O15">
         <v>-13960.0</v>
       </c>
       <c r="P15">
         <v>-27604.0</v>
       </c>
       <c r="Q15">
         <v>-6044.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-9999613.0</v>
       </c>
       <c r="F16">
         <v>-9948168.0</v>
       </c>
       <c r="G16">
         <v>-13640160.0</v>
       </c>
       <c r="H16">
         <v>-6781161.0</v>
       </c>
       <c r="I16">
         <v>-6758272.0</v>
       </c>
       <c r="J16">
         <v>-5058426.0</v>
       </c>
       <c r="K16">
         <v>-266370.0</v>
       </c>
       <c r="L16">
         <v>-14523.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
         <v>-3605374.0</v>
       </c>
       <c r="C17">
         <v>-12318110.0</v>
       </c>
       <c r="D17">
         <v>-11859491.0</v>
       </c>
       <c r="E17">
         <v>-9999613.0</v>
       </c>
       <c r="F17">
         <v>-9948168.0</v>
       </c>
       <c r="G17">
         <v>-13640160.0</v>
       </c>
       <c r="H17">
         <v>-6781161.0</v>
       </c>
       <c r="I17">
         <v>-6758272.0</v>
       </c>
       <c r="J17">
         <v>-5058426.0</v>
       </c>
       <c r="K17">
         <v>-32611.0</v>
       </c>
       <c r="L17">
         <v>-14523.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-334063.0</v>
       </c>
       <c r="C18">
         <v>-228988.0</v>
       </c>
       <c r="D18">
         <v>0.0</v>
       </c>
       <c r="E18">
         <v>0.0</v>
       </c>
       <c r="F18">
         <v>-3053.0</v>
       </c>
       <c r="G18">
         <v>-7524581.0</v>
       </c>
       <c r="H18">
         <v>-284557.0</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>-1395138.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>-4226473.0</v>
       </c>
       <c r="C21">
         <v>-11887209.0</v>
       </c>
       <c r="D21">
         <v>-11955250.0</v>
       </c>
       <c r="E21">
         <v>-10030765.0</v>
       </c>
       <c r="F21">
         <v>-10218211.0</v>
       </c>
       <c r="G21">
         <v>-4902261.0</v>
       </c>
       <c r="H21">
         <v>-5813394.0</v>
       </c>
       <c r="I21">
         <v>-3210700.0</v>
       </c>
@@ -11792,80 +11925,80 @@
       </c>
       <c r="K21">
         <v>-30915.0</v>
       </c>
       <c r="L21">
         <v>-35914.0</v>
       </c>
       <c r="M21">
         <v>-19632.0</v>
       </c>
       <c r="N21">
         <v>-13733.0</v>
       </c>
       <c r="O21">
         <v>-13733.0</v>
       </c>
       <c r="P21">
         <v>-27428.0</v>
       </c>
       <c r="Q21">
         <v>-6044.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>16324165.0</v>
       </c>
       <c r="C23">
         <v>15340212.0</v>
       </c>
       <c r="D23">
         <v>13907691.0</v>
       </c>
       <c r="E23">
         <v>10201934.0</v>
       </c>
       <c r="F23">
         <v>10396357.0</v>
       </c>
       <c r="G23">
         <v>6828827.0</v>
       </c>
       <c r="H23">
         <v>5813394.0</v>
       </c>
       <c r="I23">
         <v>3210709.0</v>
       </c>
@@ -11874,195 +12007,195 @@
       </c>
       <c r="K23">
         <v>30915.0</v>
       </c>
       <c r="L23">
         <v>36687.0</v>
       </c>
       <c r="M23">
         <v>26342.0</v>
       </c>
       <c r="N23">
         <v>14654.0</v>
       </c>
       <c r="O23">
         <v>14654.0</v>
       </c>
       <c r="P23">
         <v>32826.0</v>
       </c>
       <c r="Q23">
         <v>7211.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>261679.0</v>
       </c>
       <c r="C25">
         <v>246791.0</v>
       </c>
       <c r="D25">
         <v>199266.0</v>
       </c>
       <c r="E25">
         <v>118620.0</v>
       </c>
       <c r="F25">
         <v>80748.0</v>
       </c>
       <c r="G25">
         <v>47609.0</v>
       </c>
       <c r="H25">
         <v>27569.0</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>17633.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26">
         <v>4983362.0</v>
       </c>
       <c r="C26">
         <v>5065181.0</v>
       </c>
       <c r="D26">
         <v>6940686.0</v>
       </c>
       <c r="E26">
         <v>4929427.0</v>
       </c>
       <c r="F26">
         <v>3925008.0</v>
       </c>
       <c r="G26">
         <v>2075791.0</v>
       </c>
       <c r="H26">
         <v>1529189.0</v>
       </c>
       <c r="I26">
         <v>951064.0</v>
       </c>
       <c r="J26">
         <v>735333.0</v>
       </c>
       <c r="K26">
         <v>735333.0</v>
       </c>
       <c r="L26">
         <v>2400.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>108993.0</v>
       </c>
       <c r="D27">
         <v>173430.0</v>
       </c>
       <c r="E27">
         <v>270612.0</v>
       </c>
       <c r="F27">
         <v>338837.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>322841.0</v>
       </c>
       <c r="J27">
         <v>156713.0</v>
       </c>
       <c r="K27">
         <v>22979.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>7384517.0</v>
       </c>
       <c r="C28">
         <v>7792702.0</v>
       </c>
       <c r="D28">
         <v>6752839.0</v>
       </c>
       <c r="E28">
         <v>6708804.0</v>
       </c>
       <c r="F28">
         <v>5921429.0</v>
       </c>
       <c r="G28">
         <v>4753036.0</v>
       </c>
       <c r="H28">
         <v>4284205.0</v>
       </c>
       <c r="I28">
         <v>3215731.0</v>
       </c>
@@ -12071,82 +12204,82 @@
       </c>
       <c r="K28">
         <v>49587.0</v>
       </c>
       <c r="L28">
         <v>36687.0</v>
       </c>
       <c r="M28">
         <v>26342.0</v>
       </c>
       <c r="N28">
         <v>14654.0</v>
       </c>
       <c r="O28">
         <v>14654.0</v>
       </c>
       <c r="P28">
         <v>30688.0</v>
       </c>
       <c r="Q28">
         <v>7211.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>12367879.0</v>
       </c>
       <c r="C30">
         <v>12966876.0</v>
       </c>
       <c r="D30">
         <v>12411767.0</v>
       </c>
       <c r="E30">
         <v>9959971.0</v>
       </c>
       <c r="F30">
         <v>10120462.0</v>
       </c>
       <c r="G30">
         <v>6758275.0</v>
       </c>
       <c r="H30">
         <v>5813394.0</v>
       </c>
       <c r="I30">
         <v>3189037.0</v>
       </c>
@@ -12155,100 +12288,100 @@
       </c>
       <c r="K30">
         <v>30915.0</v>
       </c>
       <c r="L30">
         <v>36687.0</v>
       </c>
       <c r="M30">
         <v>26342.0</v>
       </c>
       <c r="N30">
         <v>14654.0</v>
       </c>
       <c r="O30">
         <v>14654.0</v>
       </c>
       <c r="P30">
         <v>30688.0</v>
       </c>
       <c r="Q30">
         <v>7211.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
         <v>621099.0</v>
       </c>
       <c r="C31">
         <v>-430901.0</v>
       </c>
       <c r="D31">
         <v>95759.0</v>
       </c>
       <c r="E31">
         <v>31152.0</v>
       </c>
       <c r="F31">
         <v>270043.0</v>
       </c>
       <c r="G31">
         <v>-8737899.0</v>
       </c>
       <c r="H31">
         <v>-967767.0</v>
       </c>
       <c r="I31">
         <v>-2661033.0</v>
       </c>
       <c r="J31">
         <v>-590967.0</v>
       </c>
       <c r="K31">
         <v>-14018.0</v>
       </c>
       <c r="L31">
         <v>-330.0</v>
       </c>
       <c r="M31">
         <v>-5461.0</v>
       </c>
       <c r="N31">
         <v>-227.0</v>
       </c>
       <c r="O31"/>
       <c r="P31">
         <v>-176.0</v>
       </c>
       <c r="Q31"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
         <v>12097692.0</v>
       </c>
       <c r="C32">
         <v>3453003.0</v>
       </c>
       <c r="D32">
         <v>1952441.0</v>
       </c>
       <c r="E32">
         <v>171169.0</v>
       </c>
       <c r="F32">
         <v>178146.0</v>
       </c>
       <c r="G32">
         <v>1926566.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -12276,1845 +12409,1873 @@
       <c r="Q32">
         <v>1167.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL32"/>
+  <dimension ref="A1:BM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
         <v>124</v>
       </c>
       <c r="BK1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>1104568.0</v>
+      </c>
+      <c r="C2">
         <v>1324807.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1212304.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>781215.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>615489.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1347278.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>131222.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>543904.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>986875.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>711335.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>548125.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>386240.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>434673.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>126886.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>83850.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>38462.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>72807.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>46844.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>65466.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>61935.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>39363.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>109131.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>572375.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>447154.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>342102.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>501819.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1529189.0</v>
       </c>
-      <c r="AB2">
-[...1 lines deleted...]
-      </c>
       <c r="AC2">
         <v>0.0</v>
       </c>
       <c r="AD2">
         <v>0.0</v>
       </c>
-      <c r="AE2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2"/>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
-      <c r="AJ2"/>
+      <c r="AJ2">
+        <v>0.0</v>
+      </c>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
-[...1 lines deleted...]
-      </c>
+      <c r="BE2"/>
       <c r="BF2">
         <v>2138.0</v>
       </c>
-      <c r="BG2"/>
+      <c r="BG2">
+        <v>2138.0</v>
+      </c>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>60029.0</v>
+      </c>
+      <c r="C3">
         <v>65523.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>64324.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>66594.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>65634.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>65127.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>64127.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>63107.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>60900.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>58657.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>62508.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>56958.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>43910.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>35889.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>33422.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>31506.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>28531.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>25161.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>58847.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>29030.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>26669.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18736.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>13767.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12877.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11067.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9898.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10942.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6005.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5311.0</v>
       </c>
       <c r="AD3">
         <v>5311.0</v>
       </c>
       <c r="AE3">
+        <v>5311.0</v>
+      </c>
+      <c r="AF3">
         <v>6388.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4951.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4952.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4265.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4264.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4097.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5007.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1269.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1941.0</v>
       </c>
-      <c r="AN3"/>
-      <c r="AO3">
+      <c r="AO3"/>
+      <c r="AP3">
         <v>1941.0</v>
       </c>
-      <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
-      <c r="AS3">
+      <c r="AS3"/>
+      <c r="AT3">
         <v>1829.0</v>
       </c>
-      <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3"/>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
-        <v>-1707307.0</v>
+        <v>-2085669.0</v>
       </c>
       <c r="C5">
+        <v>-1437890.0</v>
+      </c>
+      <c r="D5">
         <v>-1619225.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1491543.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2270607.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2110062.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3018648.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>-2886098.0</v>
+        <v>-2767525.0</v>
       </c>
       <c r="J5">
-        <v>-3390475.0</v>
+        <v>-2855090.0</v>
       </c>
       <c r="K5">
-        <v>-3164743.0</v>
+        <v>-3344900.0</v>
       </c>
       <c r="L5">
-        <v>-3510235.0</v>
+        <v>-3135121.0</v>
       </c>
       <c r="M5">
-        <v>-3495919.0</v>
+        <v>-3468773.0</v>
       </c>
       <c r="N5">
-        <v>-1784352.0</v>
+        <v>-3522828.0</v>
       </c>
       <c r="O5">
+        <v>-1732769.0</v>
+      </c>
+      <c r="P5">
         <v>-1374344.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
-        <v>-3059810.0</v>
+        <v>-2759727.0</v>
       </c>
       <c r="R5">
-        <v>-2809325.0</v>
+        <v>-3058067.0</v>
       </c>
       <c r="S5">
+        <v>-2807475.0</v>
+      </c>
+      <c r="T5">
         <v>-2643163.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2951609.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2401291.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1956427.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-488581.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2341797.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1345642.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1939559.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1353500.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1862947.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2191356.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1088801.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1122264.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-951632.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1102432.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-773782.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-893792.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-888689.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-516057.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-182667.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1941.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-14108.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-6650.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-14569.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2589.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-18667.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-9754.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-9877.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-6120.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-16019.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3568.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2583.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-4730.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-14795.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2985.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1367.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-4731.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2286.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5519.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-15458.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-4126.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1182.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-6662.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-547.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-5198.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2779.0</v>
       </c>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
-        <v>-1641784.0</v>
+        <v>-2025640.0</v>
       </c>
       <c r="C6">
+        <v>-1372367.0</v>
+      </c>
+      <c r="D6">
         <v>-1554901.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1424949.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2204973.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2175189.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2954521.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>-2825198.0</v>
+        <v>-2704418.0</v>
       </c>
       <c r="J6">
-        <v>-3331818.0</v>
+        <v>-2794190.0</v>
       </c>
       <c r="K6">
-        <v>-3102235.0</v>
+        <v>-3286243.0</v>
       </c>
       <c r="L6">
-        <v>-3453277.0</v>
+        <v>-3072613.0</v>
       </c>
       <c r="M6">
-        <v>-3452009.0</v>
+        <v>-3411815.0</v>
       </c>
       <c r="N6">
-        <v>-1748463.0</v>
+        <v>-3478918.0</v>
       </c>
       <c r="O6">
+        <v>-1696880.0</v>
+      </c>
+      <c r="P6">
         <v>-1340922.0</v>
       </c>
-      <c r="P6">
-[...1 lines deleted...]
-      </c>
       <c r="Q6">
-        <v>-3031279.0</v>
+        <v>-2728221.0</v>
       </c>
       <c r="R6">
-        <v>-2784164.0</v>
+        <v>-3029536.0</v>
       </c>
       <c r="S6">
+        <v>-2782314.0</v>
+      </c>
+      <c r="T6">
         <v>-2584316.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2922579.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2374622.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1937691.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-474814.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2328920.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1334575.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1929661.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1342558.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1856942.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2186045.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1083490.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1115876.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-946681.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1097480.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-769517.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-889528.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-884592.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-511050.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-181398.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1941.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-14108.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4709.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-14569.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2589.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-18667.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-9754.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-9877.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-6120.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-16019.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3898.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2993.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-4730.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-14795.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2985.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1367.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-4731.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2286.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-5519.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-15458.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-4126.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1182.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-6662.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-547.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-5198.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-2779.0</v>
       </c>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
-      <c r="AE7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
-      <c r="AE8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>1286617.0</v>
+      </c>
+      <c r="C9">
         <v>1567828.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1528621.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>914835.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>771061.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1926889.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>141062.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>281872.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>390419.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>266314.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>193655.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>243666.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>31503.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-12307.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-15062.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-6413.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-36223.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-13096.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-17130.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-21839.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-21123.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-37657.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1926566.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-447154.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-342102.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-501819.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1529189.0</v>
       </c>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
-      <c r="AE9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
-      <c r="AJ9"/>
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>102.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>48.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>300.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>113.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>166.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>139.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>303.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>165.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>140.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>252.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>451.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>406.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>360.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>23.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>391.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>147.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1841.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>812.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1218.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3071.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>273.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>398.0</v>
       </c>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-2085669.0</v>
+      </c>
+      <c r="C10">
         <v>-1437890.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1619221.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1500868.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2270607.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1785322.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3350595.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2767525.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2855090.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3344900.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3135121.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3468773.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3522828.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1732769.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1374344.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2759727.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3058067.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2807475.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2643163.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2951609.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2393916.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1959480.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-566392.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7091060.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1345642.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4637066.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1353500.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1862947.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2211890.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1352824.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2515154.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1260986.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1356774.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1625358.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1409169.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1294323.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-729575.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-266370.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5576.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-14108.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-4386.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-19069.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2589.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-18625.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-11583.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-9877.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-6120.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-16019.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-4228.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2993.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-5131.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-19122.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3308.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1425.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-4780.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2351.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-5574.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-15514.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-4178.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1220.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-6692.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-547.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-5198.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2779.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>1785322.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>3.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>3.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>18697.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>96544.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>26909.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5695.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>25852.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-27115.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-26670.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-26235.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>960.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>83387.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1775.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>188053.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>77811.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4749263.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>2697507.0</v>
       </c>
-      <c r="AA11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB11"/>
       <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
         <v>20534.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>264023.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AF11"/>
+      <c r="AG11">
         <v>304403.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>193034.0</v>
       </c>
-      <c r="AH11">
-[...1 lines deleted...]
-      </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
         <v>350049.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>83297.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11">
+      <c r="AM11"/>
+      <c r="AN11">
         <v>-1941.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>10591.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4573.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>7477.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3520.0</v>
       </c>
-      <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
+        <v>0.0</v>
+      </c>
+      <c r="D12">
         <v>334063.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9325.0</v>
       </c>
-      <c r="E12">
-[...1 lines deleted...]
-      </c>
       <c r="F12">
+        <v>0.0</v>
+      </c>
+      <c r="G12">
         <v>324738.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>228988.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
-      <c r="K12"/>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>26909.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35889.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25852.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1707.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1743.0</v>
       </c>
-      <c r="R12">
-[...1 lines deleted...]
-      </c>
       <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
         <v>6106.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3053.0</v>
       </c>
-      <c r="U12">
-[...1 lines deleted...]
-      </c>
       <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
         <v>3053.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>77811.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4749263.0</v>
       </c>
-      <c r="Y12">
-[...1 lines deleted...]
-      </c>
       <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
         <v>2697507.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>569114.0</v>
       </c>
-      <c r="AB12">
-[...1 lines deleted...]
-      </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>20534.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>264023.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>260000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>304403.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>193034.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>260609.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>515377.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>350049.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>213550.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>83297.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3635.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>4250.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4500.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4034.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>42.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1829.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>330.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>401.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4327.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>323.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>58.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>49.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>65.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>55.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>56.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>52.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>38.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>30.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -14135,2622 +14296,2666 @@
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
+      <c r="AB14"/>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
-      <c r="AE14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
-      <c r="AH14"/>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>-2085669.0</v>
+      </c>
+      <c r="C15">
         <v>-1437890.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1619221.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1500868.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2270607.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1785322.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3350595.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2767525.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-2855090.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-3344900.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-3135121.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3468773.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-3522828.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1732769.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1374344.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2759727.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3058067.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-2807475.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2643163.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2951609.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-2393916.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1959480.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-566392.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-7091060.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1345642.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4637066.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1353500.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1862947.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-2211890.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1352824.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2515154.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1260986.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1356774.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1625358.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-1409169.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1294323.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-729575.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-266370.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-5576.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-24699.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-8959.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-19069.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-10066.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-22145.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-11583.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-9877.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-6120.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-16019.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-4228.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-2993.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-5131.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-19122.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-3308.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1425.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-4780.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-2351.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-5574.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-15514.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-4178.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-1220.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-6692.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-547.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-5198.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-2779.0</v>
       </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-1732769.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1374344.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2759727.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3058067.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2807475.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2643163.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2951609.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2393916.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1959480.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-566392.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-7091060.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1345642.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4637066.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1353500.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1862947.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2211890.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1352824.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>-1260986.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1669054.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1625358.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-1409169.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
+        <v>-2085669.0</v>
+      </c>
+      <c r="C17">
         <v>-1437890.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1619221.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1500868.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2270607.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1785322.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3350595.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2767525.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-2855090.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-3344900.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-3135121.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3468773.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-3522828.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1732769.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1374344.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-2759727.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3058067.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-2807475.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2643163.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2951609.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-2393916.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1959480.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-566392.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-7091060.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-1345642.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4637066.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1353500.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1862947.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2211890.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1352824.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>-1260986.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1669054.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1625358.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-1409169.0</v>
       </c>
-      <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>0.0</v>
       </c>
       <c r="C18">
         <v>0.0</v>
       </c>
       <c r="D18">
+        <v>0.0</v>
+      </c>
+      <c r="E18">
         <v>-9325.0</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
+        <v>0.0</v>
+      </c>
+      <c r="G18">
         <v>-324738.0</v>
       </c>
-      <c r="G18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
-      <c r="K18"/>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
-[...1 lines deleted...]
-      </c>
+      <c r="O18"/>
       <c r="P18">
         <v>0.0</v>
       </c>
       <c r="Q18">
         <v>0.0</v>
       </c>
       <c r="R18">
         <v>0.0</v>
       </c>
       <c r="S18">
         <v>0.0</v>
       </c>
       <c r="T18">
         <v>0.0</v>
       </c>
       <c r="U18">
         <v>0.0</v>
       </c>
       <c r="V18">
+        <v>0.0</v>
+      </c>
+      <c r="W18">
         <v>-3053.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-77811.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4749263.0</v>
       </c>
-      <c r="Y18">
-[...1 lines deleted...]
-      </c>
       <c r="Z18">
+        <v>0.0</v>
+      </c>
+      <c r="AA18">
         <v>-2697507.0</v>
       </c>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
+        <v>0.0</v>
+      </c>
+      <c r="AD18">
         <v>-20534.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>83387.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1775.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>185000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
-[...1 lines deleted...]
-      </c>
+      <c r="AB19"/>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
+      <c r="AF19"/>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
-      <c r="AE20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-2100844.0</v>
+      </c>
+      <c r="C21">
         <v>-1707307.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1371064.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1886600.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2680016.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1711207.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2816735.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2793901.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2886100.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3390480.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3164744.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3510235.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3495919.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1784352.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1400196.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2761434.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3059810.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2809325.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2644123.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-3034996.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2395691.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2143401.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-117425.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1593493.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1377358.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1813985.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1353500.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1862947.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1521100.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1075847.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1122264.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1172214.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1097480.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-773782.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-893792.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-888689.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-516057.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-182667.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1941.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-14108.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-4386.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-14569.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-2589.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-18667.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-9574.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-9877.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-6120.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-16019.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-3568.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2583.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-4730.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-14795.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-2985.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-1367.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-4731.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-2286.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-5519.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-15458.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-4126.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-1182.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-6662.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-547.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-5198.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-2779.0</v>
       </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
-[...1 lines deleted...]
-      </c>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
-      <c r="AE22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AH22"/>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>4492029.0</v>
+      </c>
+      <c r="C23">
         <v>4599942.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4111989.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3582650.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4066566.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1562960.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3089019.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3619677.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4263392.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4368124.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3906524.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4140141.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3962095.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1898931.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1468984.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2793483.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3096394.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2843073.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2692459.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3075092.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2413931.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2214875.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2043991.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1593493.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1377358.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1813985.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1353500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1862947.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1521100.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1075847.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2249526.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1172214.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1097480.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>773782.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>893792.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>888689.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>516057.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>182667.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1941.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14108.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4386.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>14850.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2589.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>18667.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>9687.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10043.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6259.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>16322.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4063.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2723.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4982.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>15246.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3391.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1727.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4754.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2677.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5666.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>15755.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4938.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2400.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9733.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>547.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5471.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3177.0</v>
       </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>60029.0</v>
+      </c>
+      <c r="C25">
         <v>65523.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>64324.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>66594.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>65634.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>65127.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>64127.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>63107.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>60900.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>58657.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>62509.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>56958.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>43910.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>35889.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>33422.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>31506.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>28531.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>25161.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>22363.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>20355.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19294.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>18736.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13767.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16915.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7029.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9898.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10942.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6005.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5311.0</v>
       </c>
       <c r="AD25">
         <v>5311.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AE25">
+        <v>5311.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25">
         <v>4951.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4265.0</v>
       </c>
       <c r="AH25">
         <v>4265.0</v>
       </c>
-      <c r="AI25"/>
+      <c r="AI25">
+        <v>4265.0</v>
+      </c>
       <c r="AJ25"/>
-      <c r="AK25">
-[...1 lines deleted...]
-      </c>
+      <c r="AK25"/>
       <c r="AL25">
         <v>1269.0</v>
       </c>
-      <c r="AM25"/>
+      <c r="AM25">
+        <v>1269.0</v>
+      </c>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26">
+        <v>1468090.0</v>
+      </c>
+      <c r="C26">
         <v>1389680.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1117986.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1182485.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1510663.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1172228.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1113622.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1194674.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1273568.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1483317.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1779364.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1891512.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1706314.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1563496.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1438234.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1225351.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1205380.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1060462.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1008287.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>901134.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1081429.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>934158.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>784716.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>447154.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>342102.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>501819.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>460929.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>422781.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>436311.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>209168.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>384512.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>225529.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>105045.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>234925.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>271651.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>156716.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>72041.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>45120.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>38543.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>110053.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>45000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>15781.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>49272.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>17299.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>49492.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>53613.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>53026.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>52601.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>43479.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>113197.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>61335.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>117429.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>79261.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>113140.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>29007.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>1130000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>2385.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>1919371.0</v>
+      </c>
+      <c r="C28">
         <v>1885455.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1781699.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1573830.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1940414.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2004911.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1954228.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1836099.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1987168.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2124200.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1561736.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1812897.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1767495.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1610711.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1836797.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1486191.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1705010.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1680806.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1506251.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2050213.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1200112.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1193860.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1259275.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1146339.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1035256.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1312166.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>892571.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1440166.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1084789.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>866679.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>737752.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>946685.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>992435.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>538857.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>622141.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>731973.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>444016.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>182667.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1941.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14108.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2001.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14850.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6080.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18790.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10043.0</v>
       </c>
       <c r="AT28">
         <v>10043.0</v>
       </c>
       <c r="AU28">
+        <v>10043.0</v>
+      </c>
+      <c r="AV28">
         <v>6259.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>16322.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2723.0</v>
       </c>
       <c r="AX28">
         <v>2723.0</v>
       </c>
       <c r="AY28">
+        <v>2723.0</v>
+      </c>
+      <c r="AZ28">
         <v>4982.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>15246.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1727.0</v>
       </c>
       <c r="BB28">
         <v>1727.0</v>
       </c>
       <c r="BC28">
+        <v>1727.0</v>
+      </c>
+      <c r="BD28">
         <v>4754.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2677.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5666.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13617.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4938.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2400.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>9733.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
-    </row>
-    <row r="29" spans="1:64">
+      <c r="BM28"/>
+    </row>
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
-      <c r="O29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29"/>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
-      <c r="S29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29"/>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="W29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29"/>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="AA29"/>
+      <c r="AA29">
+        <v>0.0</v>
+      </c>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>3387461.0</v>
+      </c>
+      <c r="C30">
         <v>3275135.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2899685.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2801435.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3451077.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>215682.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2957797.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3075773.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3276517.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3656789.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3358399.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3753901.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3527422.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1772045.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1385134.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2755021.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3023587.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2796229.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2626993.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3013157.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2374568.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2105744.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2043991.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1146339.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1035256.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1312166.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1353500.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1862947.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1521100.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1075847.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2249526.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1172214.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1097480.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>773782.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>893792.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>888689.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>516057.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>182667.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1941.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14108.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4386.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14850.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2589.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>18667.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>9687.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>10043.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6259.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>16322.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4063.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2723.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4982.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>15246.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3391.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1727.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4754.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2677.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5666.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>13617.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4938.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2400.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>9733.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>547.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5471.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3177.0</v>
       </c>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
+        <v>15175.0</v>
+      </c>
+      <c r="C31">
         <v>269417.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-248157.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>385732.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>409409.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>74115.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-533860.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>26376.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>31008.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>45575.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>29623.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>41462.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-26909.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>51583.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>25852.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1707.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1743.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1850.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>960.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>83387.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1775.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>183921.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-448967.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-5497567.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>31716.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2823081.0</v>
       </c>
-      <c r="AA31">
-[...1 lines deleted...]
-      </c>
       <c r="AB31">
         <v>0.0</v>
       </c>
       <c r="AC31">
+        <v>0.0</v>
+      </c>
+      <c r="AD31">
         <v>-690790.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-276977.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1392890.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-88772.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-259294.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-851574.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-515377.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-405634.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-213518.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-406.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3635.0</v>
       </c>
-      <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>-1113.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4500.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4034.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>42.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1829.0</v>
       </c>
-      <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>-330.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-410.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-401.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-4327.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-323.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-58.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-49.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-65.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-55.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-56.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-52.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-38.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-30.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
-    </row>
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>2391185.0</v>
+      </c>
+      <c r="C32">
         <v>2892635.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2740925.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1696050.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1386550.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3274167.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>272284.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>825776.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1377294.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>977649.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>741780.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>629906.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>466176.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>114579.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>68788.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>32049.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>36584.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>33748.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>48336.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>40096.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>18240.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>71474.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1926566.0</v>
       </c>
-      <c r="X32">
-[...1 lines deleted...]
-      </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
-      <c r="AE32"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE32">
+        <v>0.0</v>
+      </c>
+      <c r="AF32"/>
       <c r="AG32">
         <v>0.0</v>
       </c>
       <c r="AH32">
         <v>0.0</v>
       </c>
       <c r="AI32">
         <v>0.0</v>
       </c>
-      <c r="AJ32"/>
+      <c r="AJ32">
+        <v>0.0</v>
+      </c>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
-      <c r="AO32">
+      <c r="AO32"/>
+      <c r="AP32">
         <v>102.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>281.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>48.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>300.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>113.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>166.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>139.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>303.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>165.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>140.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>252.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>451.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>406.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>360.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>23.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>391.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>147.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>297.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>812.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1218.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3071.0</v>
       </c>
-      <c r="BJ32"/>
-      <c r="BK32">
+      <c r="BK32"/>
+      <c r="BL32">
         <v>273.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>398.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -16817,51 +17022,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>1460042.0</v>
       </c>
       <c r="C2">
         <v>5322493.0</v>
       </c>
       <c r="D2">
         <v>8160329.0</v>
       </c>
       <c r="E2">
         <v>6901346.0</v>
       </c>
       <c r="F2">
         <v>4036397.0</v>
       </c>
       <c r="G2">
         <v>260749.0</v>
       </c>
       <c r="H2">
         <v>13260.0</v>
       </c>
       <c r="I2">
         <v>26467.0</v>
       </c>
@@ -16871,51 +17076,51 @@
       <c r="K2">
         <v>205.0</v>
       </c>
       <c r="L2">
         <v>525.0</v>
       </c>
       <c r="M2">
         <v>1118.0</v>
       </c>
       <c r="N2">
         <v>13851.0</v>
       </c>
       <c r="O2">
         <v>13851.0</v>
       </c>
       <c r="P2">
         <v>9129.0</v>
       </c>
       <c r="Q2">
         <v>1221.0</v>
       </c>
       <c r="R2"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>81742</v>
       </c>
       <c r="C3">
         <v>120197</v>
       </c>
       <c r="D3">
         <v>384117</v>
       </c>
       <c r="E3">
         <v>275226</v>
       </c>
       <c r="F3">
         <v>67079</v>
       </c>
       <c r="G3">
         <v>122427</v>
       </c>
       <c r="H3">
         <v>123352</v>
       </c>
       <c r="I3">
         <v>91709</v>
       </c>
@@ -16927,111 +17132,111 @@
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>5110340.0</v>
       </c>
       <c r="C6">
         <v>-3862451.0</v>
       </c>
       <c r="D6">
         <v>-2837836.0</v>
       </c>
       <c r="E6">
         <v>1258983.0</v>
       </c>
       <c r="F6">
         <v>2864949.0</v>
       </c>
       <c r="G6">
         <v>3775648.0</v>
       </c>
       <c r="H6">
         <v>247489.0</v>
       </c>
       <c r="I6">
         <v>-56769.0</v>
       </c>
@@ -17043,51 +17248,51 @@
       </c>
       <c r="L6">
         <v>-320.0</v>
       </c>
       <c r="M6">
         <v>-593.0</v>
       </c>
       <c r="N6">
         <v>-12733.0</v>
       </c>
       <c r="O6">
         <v>-12733.0</v>
       </c>
       <c r="P6">
         <v>4722.0</v>
       </c>
       <c r="Q6">
         <v>7908.0</v>
       </c>
       <c r="R6">
         <v>6177.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
         <v>-429191.0</v>
       </c>
       <c r="C7">
         <v>-954611.0</v>
       </c>
       <c r="D7">
         <v>-2428510.0</v>
       </c>
       <c r="E7">
         <v>1213563.0</v>
       </c>
       <c r="F7">
         <v>-512733.0</v>
       </c>
       <c r="G7">
         <v>-429563.0</v>
       </c>
       <c r="H7">
         <v>-101881.0</v>
       </c>
       <c r="I7">
         <v>1768.0</v>
       </c>
@@ -17099,357 +17304,357 @@
       </c>
       <c r="L7">
         <v>9741.0</v>
       </c>
       <c r="M7">
         <v>1461.0</v>
       </c>
       <c r="N7">
         <v>227.0</v>
       </c>
       <c r="O7">
         <v>-26460.0</v>
       </c>
       <c r="P7">
         <v>176.0</v>
       </c>
       <c r="Q7">
         <v>952.0</v>
       </c>
       <c r="R7">
         <v>6177.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>-1088169.0</v>
       </c>
       <c r="C9">
         <v>-176636.0</v>
       </c>
       <c r="D9">
         <v>33237.0</v>
       </c>
       <c r="E9">
         <v>15099.0</v>
       </c>
       <c r="F9">
         <v>-48336.0</v>
       </c>
       <c r="G9">
         <v>-48336.0</v>
       </c>
       <c r="H9">
         <v>-48336.0</v>
       </c>
       <c r="I9">
         <v>-48336.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>398348.0</v>
       </c>
       <c r="C10">
         <v>-908467.0</v>
       </c>
       <c r="D10">
         <v>-1022148.0</v>
       </c>
       <c r="E10">
         <v>-606251.0</v>
       </c>
       <c r="F10">
         <v>-98287.0</v>
       </c>
       <c r="G10">
         <v>-98287.0</v>
       </c>
       <c r="H10">
         <v>-98287.0</v>
       </c>
       <c r="I10">
         <v>-98287.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>515438.0</v>
       </c>
       <c r="F11">
         <v>-350313.0</v>
       </c>
       <c r="G11">
         <v>-269601.0</v>
       </c>
       <c r="H11">
         <v>770612.0</v>
       </c>
       <c r="I11">
         <v>829687.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>186.0</v>
       </c>
       <c r="L11">
         <v>171.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1147896.0</v>
       </c>
       <c r="F12">
         <v>1774274.0</v>
       </c>
       <c r="G12">
         <v>8689089.0</v>
       </c>
       <c r="H12">
         <v>1226292.0</v>
       </c>
       <c r="I12">
         <v>2169025.0</v>
       </c>
       <c r="J12">
         <v>830797.0</v>
       </c>
       <c r="K12">
         <v>41308.0</v>
       </c>
       <c r="L12">
         <v>41308.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1289277.0</v>
       </c>
       <c r="F13">
         <v>-15797.0</v>
       </c>
       <c r="G13">
         <v>-159962.0</v>
       </c>
       <c r="H13">
         <v>-872493.0</v>
       </c>
       <c r="I13">
         <v>1768.0</v>
       </c>
       <c r="J13">
         <v>859892.0</v>
       </c>
       <c r="K13">
         <v>18443.0</v>
       </c>
       <c r="L13">
         <v>4187.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>261679.0</v>
       </c>
       <c r="C14">
         <v>246791.0</v>
       </c>
       <c r="D14">
         <v>199266.0</v>
       </c>
       <c r="E14">
         <v>118620.0</v>
       </c>
       <c r="F14">
         <v>80748.0</v>
       </c>
       <c r="G14">
         <v>47609.0</v>
       </c>
       <c r="H14">
         <v>27569.0</v>
       </c>
       <c r="I14">
         <v>20556.0</v>
       </c>
       <c r="J14">
         <v>7740.0</v>
       </c>
       <c r="K14">
         <v>7765.0</v>
       </c>
       <c r="L14">
         <v>7765.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>6570382.0</v>
       </c>
       <c r="C16">
         <v>1460042.0</v>
       </c>
       <c r="D16">
         <v>5322493.0</v>
       </c>
       <c r="E16">
         <v>8160329.0</v>
       </c>
       <c r="F16">
         <v>6901346.0</v>
       </c>
       <c r="G16">
         <v>4036397.0</v>
       </c>
       <c r="H16">
         <v>260749.0</v>
       </c>
       <c r="I16">
         <v>-30302.0</v>
       </c>
@@ -17461,81 +17666,81 @@
       </c>
       <c r="L16">
         <v>205.0</v>
       </c>
       <c r="M16">
         <v>525.0</v>
       </c>
       <c r="N16">
         <v>1118.0</v>
       </c>
       <c r="O16">
         <v>1118.0</v>
       </c>
       <c r="P16">
         <v>13851.0</v>
       </c>
       <c r="Q16">
         <v>9129.0</v>
       </c>
       <c r="R16">
         <v>6177.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-2919014.0</v>
       </c>
       <c r="C18">
         <v>-11132037.0</v>
       </c>
       <c r="D18">
         <v>-13270991.0</v>
       </c>
       <c r="E18">
         <v>-7794760.0</v>
       </c>
       <c r="F18">
         <v>-8669905.0</v>
       </c>
       <c r="G18">
         <v>-3547729.0</v>
       </c>
       <c r="H18">
         <v>-5519309.0</v>
       </c>
       <c r="I18">
         <v>-2827611.0</v>
       </c>
@@ -17547,165 +17752,165 @@
       </c>
       <c r="L18">
         <v>-26173.0</v>
       </c>
       <c r="M18">
         <v>-25093.0</v>
       </c>
       <c r="N18">
         <v>-13733.0</v>
       </c>
       <c r="O18">
         <v>-13733.0</v>
       </c>
       <c r="P18">
         <v>-27428.0</v>
       </c>
       <c r="Q18">
         <v>-5092.0</v>
       </c>
       <c r="R18">
         <v>6177.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-120197.0</v>
       </c>
       <c r="D19">
         <v>2649964.0</v>
       </c>
       <c r="E19">
         <v>-3244765.0</v>
       </c>
       <c r="F19">
         <v>-67079.0</v>
       </c>
       <c r="G19">
         <v>-122427.0</v>
       </c>
       <c r="H19">
         <v>-123352.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>-91709.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20">
         <v>9614037.0</v>
       </c>
       <c r="C20">
         <v>5870683.0</v>
       </c>
       <c r="D20">
         <v>8590156.0</v>
       </c>
       <c r="E20">
         <v>13350582.0</v>
       </c>
       <c r="F20">
         <v>8829236.0</v>
       </c>
       <c r="G20">
         <v>390000.0</v>
       </c>
       <c r="H20">
         <v>4561215.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>8357500.0</v>
       </c>
       <c r="H21">
         <v>-283000.0</v>
       </c>
       <c r="I21">
         <v>1044278.0</v>
       </c>
       <c r="J21">
         <v>954134.0</v>
       </c>
       <c r="K21">
         <v>404360.0</v>
       </c>
       <c r="L21">
         <v>404360.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
         <v>-3605374.0</v>
       </c>
       <c r="C22">
         <v>-12318110.0</v>
       </c>
       <c r="D22">
         <v>-11859491.0</v>
       </c>
       <c r="E22">
         <v>-9999613.0</v>
       </c>
       <c r="F22">
         <v>-9948168.0</v>
       </c>
       <c r="G22">
         <v>-13640160.0</v>
       </c>
       <c r="H22">
         <v>-6781161.0</v>
       </c>
       <c r="I22">
         <v>-6758272.0</v>
       </c>
@@ -17715,322 +17920,322 @@
       <c r="K22">
         <v>-62863.0</v>
       </c>
       <c r="L22">
         <v>-36244.0</v>
       </c>
       <c r="M22">
         <v>-30554.0</v>
       </c>
       <c r="N22">
         <v>-13960.0</v>
       </c>
       <c r="O22">
         <v>-13960.0</v>
       </c>
       <c r="P22">
         <v>-27604.0</v>
       </c>
       <c r="Q22">
         <v>-6044.0</v>
       </c>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
-        <v>141416.0</v>
+        <v>-1529816.0</v>
       </c>
       <c r="C23">
         <v>1480306.0</v>
       </c>
       <c r="D23">
         <v>-1071663.0</v>
       </c>
       <c r="E23">
         <v>-1327300.0</v>
       </c>
       <c r="F23">
         <v>2705618.0</v>
       </c>
       <c r="G23">
         <v>-1507456.0</v>
       </c>
       <c r="H23">
         <v>1488583.0</v>
       </c>
       <c r="I23">
         <v>2917551.0</v>
       </c>
       <c r="J23">
         <v>21106.0</v>
       </c>
       <c r="K23">
         <v>30024.0</v>
       </c>
       <c r="L23">
         <v>22628.0</v>
       </c>
       <c r="M23">
         <v>13500.0</v>
       </c>
       <c r="N23">
         <v>1000.0</v>
       </c>
       <c r="O23"/>
       <c r="P23">
         <v>3500.0</v>
       </c>
       <c r="Q23">
         <v>12500.0</v>
       </c>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>7500.0</v>
       </c>
       <c r="E24">
         <v>-2969539.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>-65000.0</v>
       </c>
       <c r="I24">
         <v>-146709.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
-        <v>-626936.0</v>
+        <v>-328994.0</v>
       </c>
       <c r="C25">
         <v>669614.0</v>
       </c>
       <c r="D25">
         <v>96404.0</v>
       </c>
       <c r="E25">
         <v>212155.0</v>
       </c>
       <c r="F25">
         <v>69435.0</v>
       </c>
       <c r="G25">
         <v>6742995.0</v>
       </c>
       <c r="H25">
         <v>284557.0</v>
       </c>
       <c r="I25">
         <v>3422217.0</v>
       </c>
       <c r="J25">
         <v>15617.0</v>
       </c>
       <c r="K25">
         <v>16760.0</v>
       </c>
       <c r="L25">
         <v>330.0</v>
       </c>
       <c r="M25">
         <v>4000.0</v>
       </c>
       <c r="N25">
         <v>4000.0</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25">
         <v>-6177.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26">
         <v>-124617.0</v>
       </c>
       <c r="C26">
         <v>-81403.0</v>
       </c>
       <c r="D26">
         <v>-119419.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>23415.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
         <v>1264608.0</v>
       </c>
       <c r="C27">
         <v>1344476.0</v>
       </c>
       <c r="D27">
         <v>1105457.0</v>
       </c>
       <c r="E27">
         <v>947212.0</v>
       </c>
       <c r="F27">
         <v>1793199.0</v>
       </c>
       <c r="G27">
         <v>1835970.0</v>
       </c>
       <c r="H27">
         <v>491749.0</v>
       </c>
       <c r="I27">
         <v>486120.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
-        <v>8327296.0</v>
+        <v>8029354.0</v>
       </c>
       <c r="C28">
         <v>7269586.0</v>
       </c>
       <c r="D28">
         <v>7399074.0</v>
       </c>
       <c r="E28">
         <v>12023282.0</v>
       </c>
       <c r="F28">
         <v>11534854.0</v>
       </c>
       <c r="G28">
         <v>7323377.0</v>
       </c>
       <c r="H28">
         <v>5766798.0</v>
       </c>
       <c r="I28">
         <v>2917551.0</v>
       </c>
       <c r="J28">
         <v>21106.0</v>
       </c>
       <c r="K28">
         <v>30024.0</v>
       </c>
       <c r="L28">
         <v>25853.0</v>
       </c>
       <c r="M28">
         <v>24500.0</v>
       </c>
       <c r="N28">
         <v>1000.0</v>
       </c>
       <c r="O28">
         <v>1000.0</v>
       </c>
       <c r="P28">
         <v>32150.0</v>
       </c>
       <c r="Q28">
         <v>13000.0</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
-        <v>-3135214.0</v>
+        <v>-2837272.0</v>
       </c>
       <c r="C29">
         <v>-11011840.0</v>
       </c>
       <c r="D29">
         <v>-12886874.0</v>
       </c>
       <c r="E29">
         <v>-7519534.0</v>
       </c>
       <c r="F29">
         <v>-8602826.0</v>
       </c>
       <c r="G29">
         <v>-3425302.0</v>
       </c>
       <c r="H29">
         <v>-5395957.0</v>
       </c>
       <c r="I29">
         <v>-2827611.0</v>
       </c>
       <c r="J29">
         <v>-21106.0</v>
       </c>
@@ -18039,51 +18244,51 @@
       </c>
       <c r="L29">
         <v>-26173.0</v>
       </c>
       <c r="M29">
         <v>-25093.0</v>
       </c>
       <c r="N29">
         <v>-13733.0</v>
       </c>
       <c r="O29">
         <v>-13733.0</v>
       </c>
       <c r="P29">
         <v>-27428.0</v>
       </c>
       <c r="Q29">
         <v>-5092.0</v>
       </c>
       <c r="R29">
         <v>6177.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>-81742.0</v>
       </c>
       <c r="C30">
         <v>-120197.0</v>
       </c>
       <c r="D30">
         <v>2649964.0</v>
       </c>
       <c r="E30">
         <v>-3244765.0</v>
       </c>
       <c r="F30">
         <v>-67079.0</v>
       </c>
       <c r="G30">
         <v>-122427.0</v>
       </c>
       <c r="H30">
         <v>-123352.0</v>
       </c>
       <c r="I30">
         <v>-146709.0</v>
       </c>
@@ -18102,541 +18307,547 @@
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK30"/>
+  <dimension ref="A1:BL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
         <v>124</v>
       </c>
       <c r="BK1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>3561616.0</v>
+      </c>
+      <c r="C2">
         <v>6570382.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8039683.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1320251.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1134350.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1460042.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1619977.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2434655.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2680985.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5322493.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3083458.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3602163.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4667432.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8160329.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10178233.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12869091.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16184323.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6901346.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8990741.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11274185.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7129112.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4036397.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3823957.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>747244.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2044302.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>260749.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1246806.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2305399.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>350576.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13260.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22608.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>25198.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>26467.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>70029.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>421562.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>486418.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>522217.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>1838.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1816.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201.0</v>
       </c>
       <c r="AP2">
         <v>201.0</v>
       </c>
       <c r="AQ2">
+        <v>201.0</v>
+      </c>
+      <c r="AR2">
         <v>371.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>195.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>205.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>599.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>680.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>500.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>525.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>608.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1338.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5133.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1118.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1485.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6046.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>8332.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>13851.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4909.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4785.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2467.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9129.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7676.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1221.0</v>
       </c>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>38519</v>
+      </c>
+      <c r="C3">
         <v>40754</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10607</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>43548</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3171</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24416</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>36905</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14801</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>31360</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>37131</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>57620</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>139291</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>175694</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11512</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>66182</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>54234</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>93319</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>61491</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>35109</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>29911</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2059</v>
       </c>
-      <c r="V3">
+      <c r="W3">
+        <v>2</v>
+      </c>
+      <c r="X3">
         <v>56359</v>
       </c>
-      <c r="W3">
-[...2 lines deleted...]
-      <c r="X3">
+      <c r="Y3">
         <v>25844</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>29953</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10271</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4400</v>
-      </c>
-[...1 lines deleted...]
-        <v>53952</v>
       </c>
       <c r="AC3">
         <v>53952</v>
       </c>
       <c r="AD3">
         <v>53952</v>
       </c>
       <c r="AE3">
+        <v>53952</v>
+      </c>
+      <c r="AF3">
         <v>0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>53952</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
@@ -18684,3635 +18895,3697 @@
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:63">
+      <c r="BL3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>-2283444.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>4145073.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>3092715.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+    </row>
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>712314.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>371197.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>239655.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AE5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5"/>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-    </row>
-    <row r="6" spans="1:63">
+      <c r="BL5"/>
+    </row>
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>-757605.0</v>
+      </c>
+      <c r="C6">
         <v>-3008766.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1469301.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6719432.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>185901.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-325692.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-159935.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-814678.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-246330.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2641508.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2239035.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-518705.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1065269.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3492897.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2017904.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2690858.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3315232.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9282977.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2089395.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2283444.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4145073.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3092715.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>212440.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3076713.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1297058.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1783553.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-986057.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1058593.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1954823.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>337316.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9348.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2590.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1269.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-43562.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-351533.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-64856.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-35799.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6">
+      <c r="AM6"/>
+      <c r="AN6">
         <v>5567.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>22.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1637.0</v>
       </c>
       <c r="AP6">
         <v>1637.0</v>
       </c>
       <c r="AQ6">
+        <v>1637.0</v>
+      </c>
+      <c r="AR6">
         <v>-170.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>10.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-10.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-394.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-81.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>180.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-25.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-83.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-730.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3795.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4015.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-367.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-4561.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2286.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-5519.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>8942.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>124.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2318.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-6662.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1453.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>6455.0</v>
       </c>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>317047.0</v>
+      </c>
+      <c r="C7">
         <v>-1908927.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-675012.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-71116.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2261391.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1944454.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-303789.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-22870.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>232695.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-860647.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-161868.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>152041.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-317122.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2101561.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1982199.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-191066.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-451441.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-126129.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>224009.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-167937.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-344561.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-224244.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>20554.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-31256.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-409890.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-18306.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>129176.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-51905.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-431024.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>251872.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-4759.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>344163.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>246822.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-926221.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>228080.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>299246.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>161450.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>5243.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1054.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>4586.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>5244.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>8788.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>3552.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>10942.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-9837.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-9877.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-11179.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>15869.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>4203.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>410.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>401.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>327.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>323.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>58.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>49.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>65.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>55.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>56.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>52.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>38.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>30.0</v>
       </c>
-      <c r="BJ7"/>
-      <c r="BK7">
+      <c r="BK7"/>
+      <c r="BL7">
         <v>952.0</v>
       </c>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>31378.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>-71474.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
-      <c r="AE8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+    </row>
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>235349.0</v>
+      </c>
+      <c r="C9">
         <v>-1397062.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1264805.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>318780.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2050133.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2192277.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>233915.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>145088.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-12240.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-543399.0</v>
       </c>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
       <c r="L9">
+        <v>0.0</v>
+      </c>
+      <c r="M9">
         <v>213952.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-118633.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-62082.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-33237.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>36584.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-11956.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>23708.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-8240.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-40096.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>71474.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-71474.0</v>
       </c>
       <c r="W9">
         <v>-71474.0</v>
       </c>
       <c r="X9">
         <v>-71474.0</v>
       </c>
       <c r="Y9">
         <v>-71474.0</v>
       </c>
-      <c r="Z9"/>
+      <c r="Z9">
+        <v>-71474.0</v>
+      </c>
       <c r="AA9"/>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
+      <c r="AB9"/>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
-      <c r="AE9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+    </row>
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>-200486.0</v>
+      </c>
+      <c r="C10">
         <v>560658.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-331604.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-70594.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>96254.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>704292.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-841721.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-481759.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>296984.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>118029.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-210159.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-342220.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-270753.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-199016.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-250253.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-232382.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7212.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-130828.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-46105.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-52182.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13816.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13816.0</v>
       </c>
       <c r="W10">
         <v>-13816.0</v>
       </c>
       <c r="X10">
         <v>-13816.0</v>
       </c>
       <c r="Y10">
         <v>-13816.0</v>
       </c>
-      <c r="Z10"/>
+      <c r="Z10">
+        <v>-13816.0</v>
+      </c>
       <c r="AA10"/>
-      <c r="AB10">
-[...1 lines deleted...]
-      </c>
+      <c r="AB10"/>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
-      <c r="AE10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE10">
+        <v>0.0</v>
+      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-    </row>
-    <row r="11" spans="1:63">
+      <c r="BL10"/>
+    </row>
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>-1609286.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>602635.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-120997.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-257372.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>291172.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>115815.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-21931.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-474689.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-131701.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>141353.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-27099.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-707494.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>323639.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>118298.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-79977.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-383264.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>278686.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AF11"/>
+      <c r="AG11">
         <v>337636.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>303631.44</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>171115.0</v>
       </c>
-      <c r="AI11">
-[...2 lines deleted...]
-      <c r="AJ11"/>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-    </row>
-    <row r="12" spans="1:63">
+      <c r="BL11"/>
+    </row>
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>306188.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>376540.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>282663.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>259386.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>229307.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>367485.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>809773.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12954.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13848.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>726928.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4912867.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>504103.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2545191.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>70464.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>232088.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>761006.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>162734.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>-29826.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>461080.08</v>
-      </c>
-[...1 lines deleted...]
-        <v>552969.0</v>
       </c>
       <c r="AI12">
         <v>552969.0</v>
       </c>
-      <c r="AJ12"/>
+      <c r="AJ12">
+        <v>552969.0</v>
+      </c>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-    </row>
-    <row r="13" spans="1:63">
+      <c r="BL12"/>
+    </row>
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-231177.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1663054.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>125729.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-189325.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-310181.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>162539.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-53728.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-228671.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>104063.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-120799.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1140.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>291772.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-332075.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10878.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>28072.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-47760.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-26814.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>6527.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-295602.17</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>246822.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>171116.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13"/>
+    </row>
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>60029.0</v>
+      </c>
+      <c r="C14">
         <v>65523.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>64324.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>66594.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>65634.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>65127.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>64127.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>63107.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>60900.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>58657.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>62509.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>56958.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>43910.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>35889.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33422.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>31506.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>28531.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>25161.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22363.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>20355.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19294.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18736.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13767.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12877.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11067.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9898.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10942.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>6005.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5311.0</v>
       </c>
       <c r="AD14">
         <v>5311.0</v>
       </c>
       <c r="AE14">
+        <v>5311.0</v>
+      </c>
+      <c r="AF14">
         <v>6388.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4951.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4952.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4265.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4264.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4097.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5007.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1269.0</v>
       </c>
-      <c r="AM14"/>
       <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>1941.0</v>
       </c>
-      <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
-    </row>
-    <row r="15" spans="1:63">
+      <c r="BL14"/>
+    </row>
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AE15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-    </row>
-    <row r="16" spans="1:63">
+      <c r="BL15"/>
+    </row>
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>2804011.0</v>
+      </c>
+      <c r="C16">
         <v>3561616.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6570382.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8039683.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1320251.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1134350.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1460042.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1619977.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2434655.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2680985.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5322493.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3083458.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3602163.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4667432.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8160329.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10178233.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12869091.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16184323.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6901346.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8990741.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11274185.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7129112.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4036397.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3823957.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>747244.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2044302.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>260749.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1246806.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2305399.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>350576.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>13260.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>22608.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>25198.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>26467.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>70029.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>421562.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>486418.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>522217.0</v>
       </c>
-      <c r="AM16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN16"/>
       <c r="AO16">
         <v>1838.0</v>
       </c>
       <c r="AP16">
         <v>1838.0</v>
       </c>
       <c r="AQ16">
+        <v>1838.0</v>
+      </c>
+      <c r="AR16">
         <v>201.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>205.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>195.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>205.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>599.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>680.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>500.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>525.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>608.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1338.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5133.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1118.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1485.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6046.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>8332.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>13851.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>4909.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4785.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2467.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>9129.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7676.0</v>
       </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
-      <c r="AE17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
+      <c r="AF17"/>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+    </row>
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-1367230.0</v>
+      </c>
+      <c r="C18">
         <v>-3156589.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1536279.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1507053.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-59315.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>183633.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2703788.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2375204.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2206523.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3846522.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2960446.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3079550.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3727230.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3503765.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>951635.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2690858.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3314910.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2740627.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2064415.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2319329.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2381929.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1904232.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>216309.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1248736.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1280185.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1235117.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1147318.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1730711.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1876596.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-699684.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-934348.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-703590.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-591269.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-690113.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-596503.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-562247.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-350919.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-175783.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8210.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-8210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6011.0</v>
       </c>
       <c r="AP18">
         <v>-6011.0</v>
       </c>
       <c r="AQ18">
+        <v>-6011.0</v>
+      </c>
+      <c r="AR18">
         <v>-3253.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-1032.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-19591.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-9029.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-17299.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>180.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-25.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-2583.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-4730.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-14795.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2985.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1367.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-4561.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-2286.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-5519.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-15458.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-4126.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-1182.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-6662.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-547.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-4766.0</v>
       </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-43548.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3171.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-24416.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-36905.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-14801.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-31360.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-37131.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-50120.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>860709.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1824306.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>15069.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3035721.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-54234.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-93319.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-61491.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-35109.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-29911.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2059.0</v>
       </c>
-      <c r="V19">
-[...1 lines deleted...]
-      </c>
       <c r="W19">
+        <v>0.0</v>
+      </c>
+      <c r="X19">
         <v>-56359.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-25844.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-29953.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-10271.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4400.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-53952.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-65000.0</v>
       </c>
-      <c r="AD19">
-[...5 lines deleted...]
-      </c>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
+      <c r="AF19"/>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+    </row>
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>9200000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>414037.0</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>836777.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1683439.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2094196.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1256271.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>6037500.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1624399.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>928257.0</v>
       </c>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>13350582.0</v>
       </c>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+    </row>
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="W21">
         <v>5000000.0</v>
       </c>
       <c r="X21">
-        <v>5122700.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="Y21">
         <v>5122700.0</v>
       </c>
       <c r="Z21">
-        <v>3234800.0</v>
+        <v>5122700.0</v>
       </c>
       <c r="AA21">
         <v>3234800.0</v>
       </c>
       <c r="AB21">
+        <v>3234800.0</v>
+      </c>
+      <c r="AC21">
         <v>-229000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-299000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>245000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>364713.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>431954.73</v>
-      </c>
-[...1 lines deleted...]
-        <v>328429.0</v>
       </c>
       <c r="AI21">
         <v>328429.0</v>
       </c>
-      <c r="AJ21"/>
+      <c r="AJ21">
+        <v>328429.0</v>
+      </c>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-    </row>
-    <row r="22" spans="1:63">
+      <c r="BL21"/>
+    </row>
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>-2085669.0</v>
+      </c>
+      <c r="C22">
         <v>-1437890.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1619221.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1500868.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2270607.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1785322.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3350595.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2767525.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2855090.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3344900.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3135121.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3468773.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3522828.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1732769.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1374344.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2759727.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3058067.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2807475.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2643163.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2951609.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2393916.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1959480.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-566392.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7091060.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1345642.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4637066.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1353500.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1862947.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2211890.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1352824.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2515154.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1260986.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1356774.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1625358.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1409169.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1294324.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-729575.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-266370.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>16950.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-24698.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-8959.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-19069.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-10065.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-22145.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-11583.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-9877.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-6120.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-16019.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-4228.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-2993.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-5131.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-19122.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-3308.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1425.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-4610.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-2351.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-5574.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-15514.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-4178.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-1220.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-6692.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-547.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-5198.0</v>
       </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>178</v>
+      </c>
+      <c r="B23">
+        <v>670400.0</v>
+      </c>
       <c r="C23">
-        <v>9559169.0</v>
+        <v>-22920.0</v>
       </c>
       <c r="D23">
+        <v>69749.0</v>
+      </c>
+      <c r="E23">
         <v>-970041.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-61716.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-498058.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1716905.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-76193.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-122708.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-37698.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-836938.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-51366.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-167646.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-15713.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3035721.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-54234.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-322.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1326978.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-28033.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>35885.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2302234.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4996947.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-138869.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>170316.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-16873.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-471130.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>76629.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>672118.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3896419.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>190351.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>925000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>391287.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>238864.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-18449.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>53466.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>205617.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>172693.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-52000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-8210.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>13913.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-5703.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7648.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-7.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>13042.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7581.0</v>
       </c>
-      <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>17218.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500.0</v>
       </c>
       <c r="AY23">
         <v>2500.0</v>
       </c>
       <c r="AZ23">
-        <v>4000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="BA23">
         <v>4000.0</v>
       </c>
       <c r="BB23">
+        <v>4000.0</v>
+      </c>
+      <c r="BC23">
         <v>1000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-      <c r="BG23">
+      <c r="BG23"/>
+      <c r="BH23">
         <v>4250.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3500.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>2000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>10500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>7500.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1000000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>26581.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2969539.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-29911.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2059.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24">
+        <v>0.0</v>
+      </c>
+      <c r="AD24">
         <v>-65000.0</v>
       </c>
-      <c r="AD24">
-[...3 lines deleted...]
-      <c r="AF24">
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-55000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-91709.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-    </row>
-    <row r="25" spans="1:63">
+      <c r="BL24"/>
+    </row>
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>379882.0</v>
+      </c>
+      <c r="C25">
         <v>-193796.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>345677.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-274769.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-362732.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-37170.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>583003.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>28276.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>226016.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>800656.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>28265.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>27681.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6876.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>26772.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>120664.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27115.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26670.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>26235.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>25326.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-69079.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12954.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14927.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>471910.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5502864.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-37548.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2832951.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>955167.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-79977.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>690790.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>276977.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1467004.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>88772.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>259294.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>260606.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>515377.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>428734.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>212199.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>82416.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-9794.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>11902.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3715.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4270.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3260.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10171.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1829.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>330.0</v>
       </c>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>4000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1425.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>-4610.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-2351.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-5574.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-15514.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-4178.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1220.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-6692.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>-5718.0</v>
       </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26">
+        <v>-60777.0</v>
+      </c>
+      <c r="C26">
         <v>-3632.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2771.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-3474.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-107105.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-11267.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-9829.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-46720.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-11295.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-13559.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-8581.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-12188.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-98650.0</v>
       </c>
-      <c r="N26">
-[...2 lines deleted...]
-      <c r="O26"/>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>67649.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>217497.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
-        <v>290000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD26">
         <v>290000.0</v>
       </c>
       <c r="AE26">
         <v>290000.0</v>
       </c>
       <c r="AF26">
-        <v>0.0</v>
+        <v>290000.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>23415.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+    </row>
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>342135.0</v>
+      </c>
+      <c r="C27">
         <v>359255.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>358560.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>316654.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>250170.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>339224.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>340371.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>338609.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>356858.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>308638.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>271246.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>296402.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>237628.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>300181.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>255876.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>255548.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>232716.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>203072.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>342159.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>878852.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>326359.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>245829.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>332829.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>383683.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>531781.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>587677.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>70464.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>232088.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>70217.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>118980.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>112173.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>119510.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>254437.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>64945.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>11849.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+    </row>
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>609622.0</v>
+      </c>
+      <c r="C28">
         <v>147823.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>66978.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8226485.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>245216.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-509325.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2543853.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1560526.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1960193.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1205014.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5191981.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1560845.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>661961.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15713.0</v>
       </c>
       <c r="O28">
         <v>-15713.0</v>
       </c>
       <c r="P28">
-        <v>0.0</v>
+        <v>-15713.0</v>
       </c>
       <c r="Q28">
+        <v>0.0</v>
+      </c>
+      <c r="R28">
         <v>-322.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12023604.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-24980.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>35885.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6527002.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4996947.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3869.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4325449.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-16873.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3018670.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>161261.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>672118.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3896419.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1037000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>925000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>756000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>590000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>646551.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>244970.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>497391.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>315120.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>698000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-8210.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7648.0</v>
       </c>
       <c r="AP28">
         <v>7648.0</v>
       </c>
       <c r="AQ28">
+        <v>7648.0</v>
+      </c>
+      <c r="AR28">
         <v>3253.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1042.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>19581.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8635.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>17218.0</v>
       </c>
-      <c r="AV28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW28"/>
       <c r="AX28">
         <v>2500.0</v>
       </c>
       <c r="AY28">
+        <v>2500.0</v>
+      </c>
+      <c r="AZ28">
         <v>4000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>11000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
-      <c r="BE28">
-[...1 lines deleted...]
-      </c>
+      <c r="BE28"/>
       <c r="BF28">
         <v>24400.0</v>
       </c>
       <c r="BG28">
+        <v>24400.0</v>
+      </c>
+      <c r="BH28">
         <v>4250.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3500.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>2000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>-1328711.0</v>
+      </c>
+      <c r="C29">
         <v>-3115835.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1525672.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1463505.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-56144.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>208049.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2666883.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2360403.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2175163.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3809391.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2902826.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2940259.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3551536.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3492253.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1017817.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2636624.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3221591.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2679136.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2029306.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2289418.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2379870.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1904232.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>272668.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1222892.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1250232.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1224846.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1142918.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1676759.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1876596.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-699684.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-934348.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-703590.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-591269.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-598404.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-596503.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-562247.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-350919.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-175783.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>8210.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-8210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6011.0</v>
       </c>
       <c r="AP29">
         <v>-6011.0</v>
       </c>
       <c r="AQ29">
+        <v>-6011.0</v>
+      </c>
+      <c r="AR29">
         <v>-3253.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1032.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-19591.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-9029.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-17299.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>180.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-25.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2583.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-4730.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-14795.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-2985.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-1367.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-4561.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-2286.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-5519.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-15458.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-4126.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-1182.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-6662.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-547.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-4766.0</v>
       </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-38516.0</v>
+      </c>
+      <c r="C30">
         <v>-40754.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10607.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-43548.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3171.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-24416.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-36905.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-14801.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-31360.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-37131.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-50120.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>860709.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1824306.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15069.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3035721.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-54234.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-93319.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-61491.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-35109.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-29911.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2059.0</v>
       </c>
       <c r="V30">
         <v>-2059.0</v>
       </c>
       <c r="W30">
+        <v>-2059.0</v>
+      </c>
+      <c r="X30">
         <v>-56359.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-25844.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-29953.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-10271.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4400.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-53952.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65000.0</v>
       </c>
       <c r="AD30">
         <v>-65000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30">
+      <c r="AE30">
+        <v>-65000.0</v>
+      </c>
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-91709.0</v>
       </c>
       <c r="AH30">
         <v>-91709.0</v>
       </c>
       <c r="AI30">
         <v>-91709.0</v>
       </c>
-      <c r="AJ30"/>
+      <c r="AJ30">
+        <v>-91709.0</v>
+      </c>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
+      <c r="BL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>