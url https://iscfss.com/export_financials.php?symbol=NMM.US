--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1567,51 +1567,51 @@
         <v>48078000.0</v>
       </c>
       <c r="Q12">
         <v>51278000.0</v>
       </c>
       <c r="R12">
         <v>77878000.0</v>
       </c>
       <c r="S12">
         <v>28374000.0</v>
       </c>
       <c r="T12">
         <v>10095000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
         <v>3283806000.0</v>
       </c>
       <c r="C13">
-        <v>3106628000.0</v>
+        <v>3053295000.0</v>
       </c>
       <c r="D13">
         <v>2770452000.0</v>
       </c>
       <c r="E13">
         <v>2305494000.0</v>
       </c>
       <c r="F13">
         <v>1769725000.0</v>
       </c>
       <c r="G13">
         <v>654830000.0</v>
       </c>
       <c r="H13">
         <v>728019000.0</v>
       </c>
       <c r="I13">
         <v>806176000.0</v>
       </c>
       <c r="J13">
         <v>797133000.0</v>
       </c>
       <c r="K13">
         <v>680209000.0</v>
       </c>
@@ -1711,51 +1711,53 @@
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
         <v>36</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>61358000.0</v>
+      </c>
       <c r="C16">
         <v>66209000.0</v>
       </c>
       <c r="D16">
         <v>63306000.0</v>
       </c>
       <c r="E16">
         <v>38875000.0</v>
       </c>
       <c r="F16">
         <v>23921000.0</v>
       </c>
       <c r="G16">
         <v>1105000.0</v>
       </c>
       <c r="H16">
         <v>4497000.0</v>
       </c>
       <c r="I16">
         <v>15256000.0</v>
       </c>
       <c r="J16">
         <v>15143000.0</v>
       </c>
       <c r="K16">
@@ -2888,51 +2890,51 @@
       </c>
       <c r="Q38">
         <v>2824000.0</v>
       </c>
       <c r="R38">
         <v>1610000.0</v>
       </c>
       <c r="S38">
         <v>2509000.0</v>
       </c>
       <c r="T38">
         <v>2982000.0</v>
       </c>
       <c r="U38">
         <v>1453000.0</v>
       </c>
       <c r="V38">
         <v>3688000.0</v>
       </c>
     </row>
     <row r="39" spans="1:22">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
-        <v>58046000.0</v>
+        <v>26102000.0</v>
       </c>
       <c r="C39">
         <v>52005000.0</v>
       </c>
       <c r="D39">
         <v>24060000.0</v>
       </c>
       <c r="E39">
         <v>6110000.0</v>
       </c>
       <c r="F39">
         <v>3651000.0</v>
       </c>
       <c r="G39">
         <v>30052000.0</v>
       </c>
       <c r="H39">
         <v>3844000.0</v>
       </c>
       <c r="I39">
         <v>757000.0</v>
       </c>
       <c r="J39">
         <v>671000.0</v>
       </c>
@@ -2956,54 +2958,54 @@
       </c>
       <c r="Q39">
         <v>3398000.0</v>
       </c>
       <c r="R39">
         <v>14099000.0</v>
       </c>
       <c r="S39">
         <v>371000.0</v>
       </c>
       <c r="T39">
         <v>797000.0</v>
       </c>
       <c r="U39">
         <v>1025000.0</v>
       </c>
       <c r="V39">
         <v>345000.0</v>
       </c>
     </row>
     <row r="40" spans="1:22">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
-        <v>132951000.0</v>
+        <v>215185000.0</v>
       </c>
       <c r="C40">
-        <v>34670000.0</v>
+        <v>137666000.0</v>
       </c>
       <c r="D40">
         <v>57107000.0</v>
       </c>
       <c r="E40">
         <v>339516000.0</v>
       </c>
       <c r="F40">
         <v>163004000.0</v>
       </c>
       <c r="G40">
         <v>36533000.0</v>
       </c>
       <c r="H40">
         <v>13368000.0</v>
       </c>
       <c r="I40">
         <v>7133000.0</v>
       </c>
       <c r="J40">
         <v>8800000.0</v>
       </c>
       <c r="K40">
         <v>4445000.0</v>
       </c>
@@ -3548,51 +3550,51 @@
       </c>
       <c r="Q51">
         <v>322165000.0</v>
       </c>
       <c r="R51">
         <v>197662000.0</v>
       </c>
       <c r="S51">
         <v>235000000.0</v>
       </c>
       <c r="T51">
         <v>165000000.0</v>
       </c>
       <c r="U51">
         <v>79178000.0</v>
       </c>
       <c r="V51">
         <v>68577000.0</v>
       </c>
     </row>
     <row r="52" spans="1:22">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
-        <v>304303000.0</v>
+        <v>160711000.0</v>
       </c>
       <c r="C52">
         <v>291829000.0</v>
       </c>
       <c r="D52">
         <v>315172000.0</v>
       </c>
       <c r="E52">
         <v>213993000.0</v>
       </c>
       <c r="F52">
         <v>191138000.0</v>
       </c>
       <c r="G52">
         <v>10611000.0</v>
       </c>
       <c r="H52">
         <v>55013000.0</v>
       </c>
       <c r="I52">
         <v>25105000.0</v>
       </c>
       <c r="J52">
         <v>26586000.0</v>
       </c>
@@ -3997,51 +3999,51 @@
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
     </row>
     <row r="60" spans="1:22">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
         <v>3281545000.0</v>
       </c>
       <c r="C60">
-        <v>3106628000.0</v>
+        <v>3053295000.0</v>
       </c>
       <c r="D60">
         <v>2770452000.0</v>
       </c>
       <c r="E60">
         <v>2342963000.0</v>
       </c>
       <c r="F60">
         <v>1769725000.0</v>
       </c>
       <c r="G60">
         <v>654830000.0</v>
       </c>
       <c r="H60">
         <v>728019000.0</v>
       </c>
       <c r="I60">
         <v>776753000.0</v>
       </c>
       <c r="J60">
         <v>767710000.0</v>
       </c>
       <c r="K60">
         <v>680209000.0</v>
       </c>
@@ -5951,57 +5953,57 @@
       <c r="BV12">
         <v>13499000.0</v>
       </c>
       <c r="BW12">
         <v>10095000.0</v>
       </c>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
         <v>3376248000.0</v>
       </c>
       <c r="C13">
         <v>3283806000.0</v>
       </c>
       <c r="D13">
         <v>3180381000.0</v>
       </c>
       <c r="E13">
-        <v>3192298000.0</v>
+        <v>3136682000.0</v>
       </c>
       <c r="F13">
         <v>3082666000.0</v>
       </c>
       <c r="G13">
-        <v>3106628000.0</v>
+        <v>3053295000.0</v>
       </c>
       <c r="H13">
         <v>3023426000.0</v>
       </c>
       <c r="I13">
         <v>2887751000.0</v>
       </c>
       <c r="J13">
         <v>2794821000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>2639600000.0</v>
       </c>
       <c r="M13">
         <v>2509723000.0</v>
       </c>
       <c r="N13">
         <v>2440589000.0</v>
       </c>
       <c r="O13">
         <v>2305494000.0</v>
       </c>
       <c r="P13">
         <v>2191079000.0</v>
@@ -6454,61 +6456,71 @@
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" t="s">
         <v>36</v>
       </c>
-      <c r="B16"/>
-[...2 lines deleted...]
-      <c r="E16"/>
+      <c r="B16">
+        <v>45048000.0</v>
+      </c>
+      <c r="C16">
+        <v>61358000.0</v>
+      </c>
+      <c r="D16">
+        <v>65109000.0</v>
+      </c>
+      <c r="E16">
+        <v>64130000.0</v>
+      </c>
       <c r="F16">
         <v>72932000.0</v>
       </c>
       <c r="G16">
         <v>66209000.0</v>
       </c>
-      <c r="H16"/>
+      <c r="H16">
+        <v>62905000.0</v>
+      </c>
       <c r="I16">
         <v>54734000.0</v>
       </c>
       <c r="J16">
         <v>59109000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16">
         <v>63078000.0</v>
       </c>
       <c r="M16">
         <v>59290000.0</v>
       </c>
       <c r="N16">
         <v>47472000.0</v>
       </c>
       <c r="O16">
         <v>38875000.0</v>
       </c>
       <c r="P16">
         <v>30672000.0</v>
       </c>
       <c r="Q16">
         <v>24160000.0</v>
       </c>
@@ -10301,81 +10313,81 @@
       <c r="BV38">
         <v>56273000.0</v>
       </c>
       <c r="BW38">
         <v>57766000.0</v>
       </c>
       <c r="BX38"/>
       <c r="BY38">
         <v>60011000.0</v>
       </c>
       <c r="BZ38">
         <v>1453000.0</v>
       </c>
       <c r="CA38">
         <v>15141000.0</v>
       </c>
     </row>
     <row r="39" spans="1:79">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
         <v>63599000.0</v>
       </c>
       <c r="C39">
-        <v>58046000.0</v>
+        <v>64048000.0</v>
       </c>
       <c r="D39">
         <v>61262000.0</v>
       </c>
       <c r="E39">
         <v>88814000.0</v>
       </c>
       <c r="F39">
-        <v>67331000.0</v>
+        <v>125505000.0</v>
       </c>
       <c r="G39">
         <v>52005000.0</v>
       </c>
       <c r="H39">
         <v>66082000.0</v>
       </c>
       <c r="I39">
         <v>67565000.0</v>
       </c>
       <c r="J39">
         <v>62254000.0</v>
       </c>
       <c r="K39">
         <v>103573000.0</v>
       </c>
       <c r="L39">
         <v>84366000.0</v>
       </c>
       <c r="M39">
-        <v>59698000.0</v>
+        <v>119396000.0</v>
       </c>
       <c r="N39">
         <v>61463000.0</v>
       </c>
       <c r="O39">
         <v>6110000.0</v>
       </c>
       <c r="P39">
         <v>7433000.0</v>
       </c>
       <c r="Q39">
         <v>4368000.0</v>
       </c>
       <c r="R39">
         <v>3651000.0</v>
       </c>
       <c r="S39">
         <v>3651000.0</v>
       </c>
       <c r="T39">
         <v>40483000.0</v>
       </c>
       <c r="U39">
         <v>33950000.0</v>
       </c>
@@ -10535,75 +10547,75 @@
       <c r="BU39">
         <v>742000.0</v>
       </c>
       <c r="BV39">
         <v>46000.0</v>
       </c>
       <c r="BW39">
         <v>836000.0</v>
       </c>
       <c r="BX39"/>
       <c r="BY39">
         <v>1714000.0</v>
       </c>
       <c r="BZ39">
         <v>220000.0</v>
       </c>
       <c r="CA39">
         <v>2023000.0</v>
       </c>
     </row>
     <row r="40" spans="1:79">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
-        <v>122930000.0</v>
+        <v>77882000.0</v>
       </c>
       <c r="C40">
-        <v>132951000.0</v>
+        <v>180414000.0</v>
       </c>
       <c r="D40">
-        <v>158831000.0</v>
+        <v>198022000.0</v>
       </c>
       <c r="E40">
-        <v>151819000.0</v>
+        <v>191993000.0</v>
       </c>
       <c r="F40">
         <v>165830000.0</v>
       </c>
       <c r="G40">
-        <v>34670000.0</v>
+        <v>137666000.0</v>
       </c>
       <c r="H40">
-        <v>85954000.0</v>
+        <v>109003000.0</v>
       </c>
       <c r="I40">
-        <v>22657000.0</v>
+        <v>229959000.0</v>
       </c>
       <c r="J40">
-        <v>23818000.0</v>
+        <v>240849000.0</v>
       </c>
       <c r="K40">
         <v>174564000.0</v>
       </c>
       <c r="L40">
         <v>91796000.0</v>
       </c>
       <c r="M40">
         <v>166920000.0</v>
       </c>
       <c r="N40">
         <v>224883000.0</v>
       </c>
       <c r="O40">
         <v>339516000.0</v>
       </c>
       <c r="P40">
         <v>324549000.0</v>
       </c>
       <c r="Q40">
         <v>101155000.0</v>
       </c>
       <c r="R40">
         <v>163004000.0</v>
       </c>
@@ -12496,51 +12508,51 @@
       <c r="BT51">
         <v>235000000.0</v>
       </c>
       <c r="BU51">
         <v>200000000.0</v>
       </c>
       <c r="BV51">
         <v>165000000.0</v>
       </c>
       <c r="BW51">
         <v>165000000.0</v>
       </c>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
     </row>
     <row r="52" spans="1:79">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
         <v>230667000.0</v>
       </c>
       <c r="C52">
-        <v>304303000.0</v>
+        <v>331241000.0</v>
       </c>
       <c r="D52">
         <v>289595000.0</v>
       </c>
       <c r="E52">
         <v>288592000.0</v>
       </c>
       <c r="F52">
         <v>188084000.0</v>
       </c>
       <c r="G52">
         <v>291829000.0</v>
       </c>
       <c r="H52">
         <v>315132000.0</v>
       </c>
       <c r="I52">
         <v>554576000.0</v>
       </c>
       <c r="J52">
         <v>397785000.0</v>
       </c>
       <c r="K52"/>
       <c r="L52">
         <v>352485000.0</v>
@@ -14008,57 +14020,57 @@
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
     </row>
     <row r="60" spans="1:79">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
         <v>3374712000.0</v>
       </c>
       <c r="C60">
         <v>3281545000.0</v>
       </c>
       <c r="D60">
         <v>3177959000.0</v>
       </c>
       <c r="E60">
-        <v>3189984000.0</v>
+        <v>3134368000.0</v>
       </c>
       <c r="F60">
         <v>3080895000.0</v>
       </c>
       <c r="G60">
-        <v>3106628000.0</v>
+        <v>3053295000.0</v>
       </c>
       <c r="H60">
         <v>3023426000.0</v>
       </c>
       <c r="I60">
         <v>2887751000.0</v>
       </c>
       <c r="J60">
         <v>2794821000.0</v>
       </c>
       <c r="K60">
         <v>2770452000.0</v>
       </c>
       <c r="L60">
         <v>2639600000.0</v>
       </c>
       <c r="M60">
         <v>2551358000.0</v>
       </c>
       <c r="N60">
         <v>2440589000.0</v>
       </c>
       <c r="O60">
         <v>2342963000.0</v>
       </c>
@@ -14685,63 +14697,63 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>143</v>
       </c>
       <c r="B5">
-        <v>391043000.0</v>
+        <v>420116000.0</v>
       </c>
       <c r="C5">
-        <v>447671000.0</v>
+        <v>491837000.0</v>
       </c>
       <c r="D5">
-        <v>447174000.0</v>
+        <v>567287000.0</v>
       </c>
       <c r="E5">
-        <v>450122000.0</v>
+        <v>662338000.0</v>
       </c>
       <c r="F5">
-        <v>302047000.0</v>
+        <v>554035000.0</v>
       </c>
       <c r="G5">
         <v>31612000.0</v>
       </c>
       <c r="H5">
         <v>57636000.0</v>
       </c>
       <c r="I5">
         <v>69494000.0</v>
       </c>
       <c r="J5">
         <v>41594000.0</v>
       </c>
       <c r="K5">
         <v>14540000.0</v>
       </c>
       <c r="L5">
         <v>72066000.0</v>
       </c>
       <c r="M5">
         <v>56015000.0</v>
       </c>
       <c r="N5">
         <v>63233000.0</v>
       </c>
@@ -14753,63 +14765,63 @@
       </c>
       <c r="Q5">
         <v>65888999.0</v>
       </c>
       <c r="R5">
         <v>42132000.0</v>
       </c>
       <c r="S5">
         <v>37968000.0</v>
       </c>
       <c r="T5">
         <v>24678000.0</v>
       </c>
       <c r="U5">
         <v>12923000.0</v>
       </c>
       <c r="V5">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>144</v>
       </c>
       <c r="B6">
-        <v>739976000.0</v>
+        <v>769049000.0</v>
       </c>
       <c r="C6">
-        <v>736775000.0</v>
+        <v>780941000.0</v>
       </c>
       <c r="D6">
-        <v>717236000.0</v>
+        <v>837349000.0</v>
       </c>
       <c r="E6">
-        <v>684771000.0</v>
+        <v>896987000.0</v>
       </c>
       <c r="F6">
-        <v>430606000.0</v>
+        <v>682594000.0</v>
       </c>
       <c r="G6">
         <v>98955000.0</v>
       </c>
       <c r="H6">
         <v>118185000.0</v>
       </c>
       <c r="I6">
         <v>134008000.0</v>
       </c>
       <c r="J6">
         <v>121526000.0</v>
       </c>
       <c r="K6">
         <v>113291000.0</v>
       </c>
       <c r="L6">
         <v>152042000.0</v>
       </c>
       <c r="M6">
         <v>152598000.0</v>
       </c>
       <c r="N6">
         <v>140738000.0</v>
       </c>
@@ -16642,51 +16654,53 @@
         <v>4432000.0</v>
       </c>
       <c r="BY2">
         <v>3186000.0</v>
       </c>
       <c r="BZ2">
         <v>2567000.0</v>
       </c>
       <c r="CA2">
         <v>3285000.0</v>
       </c>
       <c r="CB2">
         <v>-3685000.0</v>
       </c>
       <c r="CC2">
         <v>3685000.0</v>
       </c>
       <c r="CD2">
         <v>3640000.0</v>
       </c>
     </row>
     <row r="3" spans="1:82">
       <c r="A3" t="s">
         <v>141</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>81472000.0</v>
+      </c>
       <c r="C3">
         <v>80462000.0</v>
       </c>
       <c r="D3">
         <v>106097000.0</v>
       </c>
       <c r="E3">
         <v>80785000.0</v>
       </c>
       <c r="F3">
         <v>75579000.0</v>
       </c>
       <c r="G3">
         <v>76894000.0</v>
       </c>
       <c r="H3">
         <v>72668000.0</v>
       </c>
       <c r="I3">
         <v>70416000.0</v>
       </c>
       <c r="J3">
         <v>69126000.0</v>
       </c>
       <c r="K3">
@@ -17068,107 +17082,109 @@
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:82">
       <c r="A5" t="s">
         <v>143</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>135137000.0</v>
+      </c>
       <c r="C5">
-        <v>130639000.0</v>
+        <v>150383000.0</v>
       </c>
       <c r="D5">
-        <v>89980000.0</v>
+        <v>91064000.0</v>
       </c>
       <c r="E5">
-        <v>94732000.0</v>
+        <v>103432000.0</v>
       </c>
       <c r="F5">
-        <v>81516000.0</v>
+        <v>75237000.0</v>
       </c>
       <c r="G5">
-        <v>108750000.0</v>
+        <v>127148000.0</v>
       </c>
       <c r="H5">
-        <v>120040000.0</v>
+        <v>130363000.0</v>
       </c>
       <c r="I5">
-        <v>121026000.0</v>
+        <v>131556000.0</v>
       </c>
       <c r="J5">
-        <v>97855000.0</v>
+        <v>102770000.0</v>
       </c>
       <c r="K5">
         <v>108228000.0</v>
       </c>
       <c r="L5">
-        <v>110465000.0</v>
+        <v>121630000.0</v>
       </c>
       <c r="M5">
-        <v>130095000.0</v>
+        <v>145638000.0</v>
       </c>
       <c r="N5">
-        <v>98386000.0</v>
+        <v>134689000.0</v>
       </c>
       <c r="O5">
-        <v>137860000.0</v>
+        <v>151330000.0</v>
       </c>
       <c r="P5">
-        <v>117755000.0</v>
+        <v>279434000.0</v>
       </c>
       <c r="Q5">
-        <v>116180000.0</v>
+        <v>132682000.0</v>
       </c>
       <c r="R5">
-        <v>78327000.0</v>
+        <v>98892000.0</v>
       </c>
       <c r="S5">
-        <v>105565000.0</v>
+        <v>131624000.0</v>
       </c>
       <c r="T5">
-        <v>110083000.0</v>
+        <v>172641000.0</v>
       </c>
       <c r="U5">
-        <v>67941000.0</v>
+        <v>107247000.0</v>
       </c>
       <c r="V5">
         <v>18458000.0</v>
       </c>
       <c r="W5">
         <v>16112000.0</v>
       </c>
       <c r="X5">
         <v>14996000.0</v>
       </c>
       <c r="Y5">
         <v>-352000.0</v>
       </c>
       <c r="Z5">
         <v>856000.0</v>
       </c>
       <c r="AA5">
         <v>-23550000.0</v>
       </c>
       <c r="AB5">
         <v>25367000.0</v>
       </c>
       <c r="AC5">
         <v>7480000.0</v>
       </c>
@@ -17315,108 +17331,108 @@
       </c>
       <c r="BY5">
         <v>5925000.0</v>
       </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:82">
       <c r="A6" t="s">
         <v>144</v>
       </c>
       <c r="B6">
-        <v>125598000.0</v>
+        <v>216609000.0</v>
       </c>
       <c r="C6">
-        <v>211101000.0</v>
+        <v>230845000.0</v>
       </c>
       <c r="D6">
-        <v>196077000.0</v>
+        <v>197161000.0</v>
       </c>
       <c r="E6">
-        <v>175517000.0</v>
+        <v>184217000.0</v>
       </c>
       <c r="F6">
-        <v>157095000.0</v>
+        <v>150816000.0</v>
       </c>
       <c r="G6">
-        <v>185644000.0</v>
+        <v>204042000.0</v>
       </c>
       <c r="H6">
-        <v>192708000.0</v>
+        <v>203031000.0</v>
       </c>
       <c r="I6">
-        <v>191442000.0</v>
+        <v>201972000.0</v>
       </c>
       <c r="J6">
-        <v>166981000.0</v>
+        <v>171896000.0</v>
       </c>
       <c r="K6">
         <v>163283000.0</v>
       </c>
       <c r="L6">
-        <v>164978000.0</v>
+        <v>176143000.0</v>
       </c>
       <c r="M6">
-        <v>184132000.0</v>
+        <v>199675000.0</v>
       </c>
       <c r="N6">
-        <v>152604000.0</v>
+        <v>188907000.0</v>
       </c>
       <c r="O6">
-        <v>195860000.0</v>
+        <v>209330000.0</v>
       </c>
       <c r="P6">
-        <v>186325000.0</v>
+        <v>348004000.0</v>
       </c>
       <c r="Q6">
-        <v>157864000.0</v>
+        <v>174366000.0</v>
       </c>
       <c r="R6">
-        <v>127183000.0</v>
+        <v>147748000.0</v>
       </c>
       <c r="S6">
-        <v>155960000.0</v>
+        <v>182019000.0</v>
       </c>
       <c r="T6">
-        <v>146218000.0</v>
+        <v>208776000.0</v>
       </c>
       <c r="U6">
-        <v>90061000.0</v>
+        <v>129367000.0</v>
       </c>
       <c r="V6">
         <v>34856000.0</v>
       </c>
       <c r="W6">
         <v>33686000.0</v>
       </c>
       <c r="X6">
         <v>32118000.0</v>
       </c>
       <c r="Y6">
         <v>15914000.0</v>
       </c>
       <c r="Z6">
         <v>17237000.0</v>
       </c>
       <c r="AA6">
         <v>-9978000.0</v>
       </c>
       <c r="AB6">
         <v>40401000.0</v>
       </c>
       <c r="AC6">
         <v>22247000.0</v>
       </c>
@@ -18663,51 +18679,51 @@
       </c>
       <c r="BY11">
         <v>-262000.0</v>
       </c>
       <c r="BZ11">
         <v>0.0</v>
       </c>
       <c r="CA11">
         <v>0.0</v>
       </c>
       <c r="CB11">
         <v>0.0</v>
       </c>
       <c r="CC11">
         <v>0.0</v>
       </c>
       <c r="CD11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:82">
       <c r="A12" t="s">
         <v>150</v>
       </c>
       <c r="B12">
-        <v>30598999.0</v>
+        <v>28793000.0</v>
       </c>
       <c r="C12">
         <v>33055000.0</v>
       </c>
       <c r="D12">
         <v>34732000.0</v>
       </c>
       <c r="E12">
         <v>33485000.0</v>
       </c>
       <c r="F12">
         <v>33510000.0</v>
       </c>
       <c r="G12">
         <v>32425000.0</v>
       </c>
       <c r="H12">
         <v>32608000.0</v>
       </c>
       <c r="I12">
         <v>30087000.0</v>
       </c>
       <c r="J12">
         <v>29409000.0</v>
       </c>
@@ -23576,57 +23592,57 @@
       </c>
       <c r="Q14">
         <v>41174000.0</v>
       </c>
       <c r="R14">
         <v>15877000.0</v>
       </c>
       <c r="S14">
         <v>12664000.0</v>
       </c>
       <c r="T14">
         <v>9375000.0</v>
       </c>
       <c r="U14">
         <v>8036000.0</v>
       </c>
       <c r="V14">
         <v>948000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
         <v>187</v>
       </c>
       <c r="B15">
-        <v>-5954999.0</v>
+        <v>5954999.0</v>
       </c>
       <c r="C15">
-        <v>-6132000.0</v>
+        <v>6132000.0</v>
       </c>
       <c r="D15">
-        <v>-6160000.0</v>
+        <v>6160000.0</v>
       </c>
       <c r="E15">
         <v>6163000.0</v>
       </c>
       <c r="F15">
         <v>4615000.0</v>
       </c>
       <c r="G15">
         <v>7872000.0</v>
       </c>
       <c r="H15">
         <v>13550000.0</v>
       </c>
       <c r="I15">
         <v>10261000.0</v>
       </c>
       <c r="J15">
         <v>10261000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>132306000.0</v>
       </c>
@@ -24077,51 +24093,51 @@
       </c>
       <c r="R23">
         <v>-12500000.0</v>
       </c>
       <c r="S23">
         <v>46040000.0</v>
       </c>
       <c r="T23">
         <v>-353300000.0</v>
       </c>
       <c r="U23">
         <v>36960000.0</v>
       </c>
       <c r="V23">
         <v>64718000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
         <v>195</v>
       </c>
       <c r="B24">
         <v>-124098000.0</v>
       </c>
       <c r="C24">
-        <v>-782126000.0</v>
+        <v>225005000.0</v>
       </c>
       <c r="D24">
         <v>212004000.0</v>
       </c>
       <c r="E24">
         <v>117536000.0</v>
       </c>
       <c r="F24">
         <v>-106252000.0</v>
       </c>
       <c r="G24">
         <v>-19620000.0</v>
       </c>
       <c r="H24">
         <v>-1846000.0</v>
       </c>
       <c r="I24">
         <v>-13790000.0</v>
       </c>
       <c r="J24">
         <v>5632000.0</v>
       </c>
       <c r="K24">
         <v>-450000.0</v>
       </c>
@@ -25076,51 +25092,51 @@
       <c r="J3">
         <v>90127000</v>
       </c>
       <c r="K3">
         <v>155174000</v>
       </c>
       <c r="L3">
         <v>125671000</v>
       </c>
       <c r="M3">
         <v>70751000</v>
       </c>
       <c r="N3">
         <v>113423000</v>
       </c>
       <c r="O3">
         <v>119757000</v>
       </c>
       <c r="P3">
         <v>428962000</v>
       </c>
       <c r="Q3">
         <v>40191000</v>
       </c>
       <c r="R3">
-        <v>21669000</v>
+        <v>19023000</v>
       </c>
       <c r="S3">
         <v>16665000</v>
       </c>
       <c r="T3">
         <v>76831000</v>
       </c>
       <c r="U3">
         <v>148048000</v>
       </c>
       <c r="V3">
         <v>37336000</v>
       </c>
       <c r="W3">
         <v>1240000</v>
       </c>
       <c r="X3">
         <v>39854000</v>
       </c>
       <c r="Y3">
         <v>37499000</v>
       </c>
       <c r="Z3">
         <v>4509000</v>
       </c>
@@ -27160,60 +27176,60 @@
         <v>3481000.0</v>
       </c>
       <c r="BU14">
         <v>8465000.0</v>
       </c>
       <c r="BV14">
         <v>-2764000.0</v>
       </c>
       <c r="BW14">
         <v>2198000.0</v>
       </c>
       <c r="BX14">
         <v>2570000.0</v>
       </c>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
     </row>
     <row r="15" spans="1:81">
       <c r="A15" t="s">
         <v>187</v>
       </c>
       <c r="B15">
-        <v>-1461000.0</v>
+        <v>1461000.0</v>
       </c>
       <c r="C15">
-        <v>-1450200.0</v>
+        <v>1450200.0</v>
       </c>
       <c r="D15">
-        <v>-1571438.0</v>
+        <v>1571438.0</v>
       </c>
       <c r="E15">
-        <v>-1493000.0</v>
+        <v>1493000.0</v>
       </c>
       <c r="F15">
         <v>1511000.0</v>
       </c>
       <c r="G15">
         <v>1521000.0</v>
       </c>
       <c r="H15">
         <v>1531000.0</v>
       </c>
       <c r="I15">
         <v>1540000.0</v>
       </c>
       <c r="J15">
         <v>1540000.0</v>
       </c>
       <c r="K15">
         <v>1540000.0</v>
       </c>
       <c r="L15">
         <v>1540000.0</v>
       </c>
       <c r="M15">
         <v>1540000.0</v>
       </c>
@@ -27747,51 +27763,51 @@
       <c r="J18">
         <v>4309000.0</v>
       </c>
       <c r="K18">
         <v>206407140.0</v>
       </c>
       <c r="L18">
         <v>-5401000.0</v>
       </c>
       <c r="M18">
         <v>63076000.0</v>
       </c>
       <c r="N18">
         <v>-18907000.0</v>
       </c>
       <c r="O18">
         <v>20312000.0</v>
       </c>
       <c r="P18">
         <v>-209854000.0</v>
       </c>
       <c r="Q18">
         <v>101819000.0</v>
       </c>
       <c r="R18">
-        <v>-16516000.0</v>
+        <v>-13870000.0</v>
       </c>
       <c r="S18">
         <v>112355000.0</v>
       </c>
       <c r="T18">
         <v>-5927000.0</v>
       </c>
       <c r="U18">
         <v>-86976000.0</v>
       </c>
       <c r="V18">
         <v>-21159000.0</v>
       </c>
       <c r="W18">
         <v>24146000.0</v>
       </c>
       <c r="X18">
         <v>-18829000.0</v>
       </c>
       <c r="Y18">
         <v>-10761000.0</v>
       </c>
       <c r="Z18">
         <v>16428000.0</v>
       </c>