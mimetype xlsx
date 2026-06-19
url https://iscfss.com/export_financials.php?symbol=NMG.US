--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -250,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -929,2499 +935,2642 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>8041000.0</v>
+      </c>
+      <c r="C2">
         <v>10929000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6919000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12825000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13284000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4285000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4908027.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5785742.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1602713.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>572099.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>177036.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>83127.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>149087.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>161.92</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>5352633.0</v>
+      </c>
+      <c r="C5">
         <v>3680000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7692000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>829000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>0.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>966248.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2224000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4779707.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3370718.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-600249.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-601092.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-495260.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>1676000.0</v>
+      </c>
+      <c r="C7">
         <v>1710000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2087000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2817000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2323000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1076000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
+        <v>436475000.0</v>
+      </c>
+      <c r="C8">
         <v>411240000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>238823000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>210786000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>206483000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>60537000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>56183821.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>36242680.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>16102000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>9894000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7368000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>74499238.0</v>
+      </c>
+      <c r="C10">
         <v>106296000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>36332000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>59924000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>62355000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3671899.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4077445.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3794449.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10147987.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2411011.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>222529.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>115474.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>862478.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>830136.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>357482.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>74499238.0</v>
+      </c>
+      <c r="C12">
         <v>106296000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>36332000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>59924000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>62355000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3671899.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4099895.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3814206.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10201937.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2457202.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>267877.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>266654.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>885911.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>830136.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>357482.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
+        <v>436119301.0</v>
+      </c>
+      <c r="C13">
         <v>411240000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>238823000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>210786000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>206483000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>47517268.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>56183821.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>36242680.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>25701940.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13176096.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7942859.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5378875.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3879438.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3003.7</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>154028152.0</v>
+      </c>
+      <c r="C14">
         <v>113327000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>60089151.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>55600636.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>42971152.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>26287106.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>22723974.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15055032.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9608877.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6246912.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4099323.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2905059.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1932718.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1192460.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16">
+        <v>184849.0</v>
+      </c>
+      <c r="C16">
         <v>785000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1255000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>1186028.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-4908000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-5785742.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>10183.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>59000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>182000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>481000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>722135.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1525211.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2126752.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10194.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>87000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>621000.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>158000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>158395.0</v>
       </c>
-      <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>174301838.0</v>
+      </c>
+      <c r="C23">
         <v>204100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>123939000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>150074000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>126349000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16605965.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>53082844.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>37679386.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22145996.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8861844.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4318664.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1967715.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2000415.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2277459.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>434334.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>499000.0</v>
+      </c>
+      <c r="C24">
         <v>764000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>54902000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>58307000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1921000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>14505000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>149628.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2377300.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>3915000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15286000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>150000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>450000.0</v>
+      </c>
+      <c r="C26">
         <v>325000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1075000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>800000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-55127039.0</v>
+      </c>
+      <c r="C28">
         <v>-87332000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21137000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1425000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-57903000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9965463.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1032822.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-486308.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10147987.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2411011.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-222529.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-115474.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-862478.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-830136.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-357482.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>97560000.0</v>
+      </c>
+      <c r="C29">
         <v>170911000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>109812000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>130856000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>107824000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10960000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>42468871.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26963492.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>19465039.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>3303305.0</v>
+      </c>
+      <c r="C30">
         <v>3181000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1247000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10317000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9056000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4335164.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5051886.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2554091.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2161950.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>747200.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>863148.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>212838.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>270393.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>457523.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>72142000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>105214000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6258000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5228000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>21528599.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>19454845.0</v>
       </c>
-      <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>-11954000.0</v>
+      </c>
+      <c r="C32">
         <v>67030000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>30942000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>57819000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>58449000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-171000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-258490.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-295040.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10921153.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>94914587.0</v>
+      </c>
+      <c r="C33">
         <v>90094000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>81013000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>76150000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>52170000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8430141.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>43472670.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>31257843.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>9622130.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5617148.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3179672.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1481434.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>804141.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>985619.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>76852.0</v>
       </c>
     </row>
-    <row r="34" spans="1:15">
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>448168.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>3187398.0</v>
+      </c>
+      <c r="C35">
         <v>3467000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>57525000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>61645000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4924000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>12485871.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5855574.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>7307452.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1078244.0</v>
       </c>
-      <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
-    </row>
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>7557837.0</v>
+      </c>
+      <c r="C36">
         <v>10598000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>11376000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8377000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7332000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2984301.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2824215.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3590763.0</v>
       </c>
-      <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
-      <c r="L36">
-[...1 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36">
         <v>0.0</v>
       </c>
-      <c r="N36"/>
+      <c r="N36">
+        <v>0.0</v>
+      </c>
       <c r="O36"/>
-    </row>
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>8377000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>7332000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4546000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-2.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3590763.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>0.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>1584707.0</v>
+      </c>
+      <c r="C39">
         <v>7710000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5347000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>14000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11824000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>168759.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>300000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>53246.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>159979.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>40294.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7967.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6789.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>39970.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4181.0</v>
       </c>
-      <c r="O39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:15">
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>65338152.0</v>
+      </c>
+      <c r="C40">
         <v>19087000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2879000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2624000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1909000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5485086.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4908000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5785742.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1601110.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>121950.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>176858.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>83043.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>91275.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>199754.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>146171.0</v>
       </c>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>952000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621000.0</v>
       </c>
       <c r="G41">
         <v>621000.0</v>
       </c>
       <c r="H41">
+        <v>621000.0</v>
+      </c>
+      <c r="I41">
         <v>4930152.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1078244.0</v>
       </c>
-      <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>37034794.0</v>
+      </c>
+      <c r="C42">
         <v>32609000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>28502000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>25313000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>16102000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>7766091.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7367753.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4218869.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3169941.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2094842.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1821428.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>907159.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>940300.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>582127.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>391507.0</v>
       </c>
     </row>
-    <row r="43" spans="1:15">
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>108762000.0</v>
+      </c>
+      <c r="C45">
         <v>101068000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>81493000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>71775000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>45382000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6414000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>39728536.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>86907117.0</v>
+      </c>
+      <c r="C46">
         <v>79171000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>68503000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>66791000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>44357000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4139717.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>39123244.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>25540328.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9611936.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5617148.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3179672.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1481434.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>804141.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>985619.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>76852.0</v>
       </c>
     </row>
-    <row r="47" spans="1:15">
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>66791000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>44357000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5274000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3435000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>25540328.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>9611936.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-398723800.0</v>
+      </c>
+      <c r="C48">
         <v>-293872000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-220587000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-164604000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-116890000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-60439560.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-28416970.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-21585905.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-12777560.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-7545575.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-5581627.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-4263769.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-3059698.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1508126.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-103344.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>17213000.0</v>
+      </c>
+      <c r="C50">
         <v>16490000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>480000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>225000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>208000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1793000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4960639.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>930841.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>19372199.0</v>
+      </c>
+      <c r="C51">
         <v>18964000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>57469000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>61349000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4452000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13637362.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5110639.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3308141.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>17767508.0</v>
+      </c>
+      <c r="C52">
         <v>16960000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>931000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>656000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>537000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1638932.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4960639.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>930841.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-    </row>
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>55035000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>22450.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>19757.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>53950.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>46191.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>45348.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>151180.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>23433.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>174301838.0</v>
+      </c>
+      <c r="C55">
         <v>204100000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>123939000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>150074000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>126349000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>16605965.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>53082844.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>37679386.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>22145996.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8861844.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4318664.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1967715.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2000415.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2277459.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>434334.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>79387251.0</v>
+      </c>
+      <c r="C56">
         <v>114006000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>42926000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>73924000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>74179000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8175824.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>9610176.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6421543.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>12523866.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3244696.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1138992.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>486281.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1196274.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1291840.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>357482.0</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>91331509.0</v>
+      </c>
+      <c r="C57">
         <v>46976000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>11984000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>16105000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>15730000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8310047.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9868666.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6716583.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1602713.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>694049.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>177036.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>83127.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>240362.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>199754.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>146171.0</v>
       </c>
     </row>
-    <row r="58" spans="1:15">
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>94518910.0</v>
+      </c>
+      <c r="C58">
         <v>50443000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>69509000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>77750000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20654000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>20795918.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>15724240.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>14024035.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2680957.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>694049.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>177036.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>83127.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>240362.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>199754.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>146171.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>79782928.0</v>
+      </c>
+      <c r="C60">
         <v>153657000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>54430000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>72324000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>105695000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-4189952.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>37358604.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>23655351.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>19465039.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>8167795.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4141628.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1884588.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1760053.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2077705.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>288163.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
       <c r="BF1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BG1" t="s">
-        <v>119</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>12518000.0</v>
+      </c>
+      <c r="C2">
+        <v>8041000.0</v>
+      </c>
+      <c r="D2">
         <v>11673000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>12644000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11578000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>10929000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>10689000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8682000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7979000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6919000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8177000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7239000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13072000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12825000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16764000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15237000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11979000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13284000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>15576000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13011000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>9422000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4285000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4339409.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6462026.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5433662.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4335000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2877346.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3050679.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4542402.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5785742.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3721084.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3859213.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1418569.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1602713.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1004192.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>738892.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>332341.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>572099.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>307866.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>352920.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>307463.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>177036.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>222300.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>197573.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>174444.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>83127.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>147199.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>102679.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>75483.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>149087.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>68881.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>44897.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>158568.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>161.92</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+      <c r="BJ2"/>
+    </row>
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3438,54 +3587,56 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3502,216 +3653,224 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>5828020.0</v>
+      </c>
+      <c r="C5">
+        <v>5352633.0</v>
+      </c>
+      <c r="D5">
         <v>4909000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>4501000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>4096000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>3680000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>3253000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>2808000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>8780000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>7692000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>5883000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>4125000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>2446000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>829000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>364000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1013000.0</v>
       </c>
       <c r="U5">
         <v>364000.0</v>
       </c>
       <c r="V5">
+        <v>1013000.0</v>
+      </c>
+      <c r="W5">
+        <v>364000.0</v>
+      </c>
+      <c r="X5">
         <v>1799.49</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1469552.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1562291.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2224000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>3963755.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>4496167.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>4779707.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>4779707.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>4032384.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3738140.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-12269.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>3370718.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-576584.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-574437.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-581678.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-600249.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-595866.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-611216.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-623684.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-601092.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-586517.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-547303.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-544680.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-495260.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-91321.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-36468.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>114249.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>13.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>12750.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>501863.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>501863.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3728,524 +3887,546 @@
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>1538000.0</v>
+      </c>
+      <c r="C7">
+        <v>1676000.0</v>
+      </c>
+      <c r="D7">
         <v>1813000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1416000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1647000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1710000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1822000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1897000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1973000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2087000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2198000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2308000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2716000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2817000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2936000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3042000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2672000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2323000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2372000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2488000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2572000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1076000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>339214.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>481495.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
+        <v>436730000.0</v>
+      </c>
+      <c r="C8">
+        <v>436475000.0</v>
+      </c>
+      <c r="D8">
         <v>411485000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>411240000.0</v>
       </c>
       <c r="E8">
         <v>411240000.0</v>
       </c>
       <c r="F8">
+        <v>411240000.0</v>
+      </c>
+      <c r="G8">
+        <v>411240000.0</v>
+      </c>
+      <c r="H8">
         <v>343954000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>343862000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>297984000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>238823000.0</v>
       </c>
       <c r="K8">
         <v>238823000.0</v>
       </c>
       <c r="L8">
+        <v>238823000.0</v>
+      </c>
+      <c r="M8">
+        <v>238823000.0</v>
+      </c>
+      <c r="N8">
         <v>210786000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>210786000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>210683000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>210249000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>206877000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>206483000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>188200000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>169408000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9">
         <v>16102000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>16274000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>15985000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>9991000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>9894000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>8567490.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>7698320.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>7429360.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>58078702.0</v>
+      </c>
+      <c r="C10">
+        <v>74499238.0</v>
+      </c>
+      <c r="D10">
         <v>61767000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>73462000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>88988000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>106296000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>56502000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>73876000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>88033000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>36332000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>48593000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>59848000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>48798000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>59924000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>14034000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>32110000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>43487000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>62355000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>81289000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>86457000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>34073000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4520000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7044695.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1010833.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2054023.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4077000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>8970973.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>15227487.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>742958.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>3794449.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3899221.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>955729.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>5836194.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>10147987.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>3909874.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1126669.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2484652.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2411011.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1327896.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>2043860.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>47542.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>222529.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1829515.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>86547.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>41155.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>115474.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>688652.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>182916.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>551578.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>862478.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>288666.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>117311.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>447870.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>830136.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>256135.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>264126.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>71732.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>89370.0</v>
       </c>
       <c r="BG10">
         <v>89370.0</v>
       </c>
       <c r="BH10">
         <v>89370.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10">
+        <v>89370.0</v>
+      </c>
+      <c r="BJ10">
+        <v>89370.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4262,586 +4443,606 @@
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>58078702.0</v>
+      </c>
+      <c r="C12">
+        <v>74499238.0</v>
+      </c>
+      <c r="D12">
         <v>61767000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>73462000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>88988000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>106296000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>56502000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>73876000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>88033000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>36332000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>48593000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>59848000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>48798000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>59924000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>14034000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>32110000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>43487000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>62355000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>81289000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>86457000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>34073000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4520000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7044695.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1022679.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2066741.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4099000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8995675.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>15241975.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>758138.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3814206.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3922751.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1015473.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5902413.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>10201937.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3979730.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1198672.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2549414.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2457202.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1378470.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>2079084.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>70298.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>267877.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1889438.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>185684.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>142915.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>266654.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1077331.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>626448.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1145827.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>885911.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>288666.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>117311.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>447870.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>830136.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>256135.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>264126.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>71732.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>89370.0</v>
       </c>
       <c r="BG12">
         <v>89370.0</v>
       </c>
       <c r="BH12">
         <v>89370.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12">
+        <v>89370.0</v>
+      </c>
+      <c r="BJ12">
+        <v>89370.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
+        <v>437858624.0</v>
+      </c>
+      <c r="C13">
+        <v>436119301.0</v>
+      </c>
+      <c r="D13">
         <v>411485000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>411240000.0</v>
       </c>
       <c r="E13">
         <v>411240000.0</v>
       </c>
       <c r="F13">
+        <v>411240000.0</v>
+      </c>
+      <c r="G13">
+        <v>411240000.0</v>
+      </c>
+      <c r="H13">
         <v>343954000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>343862000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>297984000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>238823000.0</v>
       </c>
       <c r="K13">
         <v>238823000.0</v>
       </c>
       <c r="L13">
+        <v>238823000.0</v>
+      </c>
+      <c r="M13">
+        <v>238823000.0</v>
+      </c>
+      <c r="N13">
         <v>210786000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>210786000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>210683000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>210249000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>206877000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>206483000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>188200000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>169408000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>101923000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>60537000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>56436292.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>41284851.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>39472948.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>56184000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>56181435.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>56226152.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>36258461.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>36242680.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>35575254.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>27517820.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>25738366.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>25701940.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>18055268.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>14272422.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>14209241.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>13176096.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>11432107.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>10560118.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>7942859.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>7942859.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>8254947.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>5805573.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>5378125.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>5378875.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>5371900.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>4733059.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>4733059.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>3879438.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>3240952.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3003704.0</v>
       </c>
       <c r="BA13">
         <v>3003704.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13"/>
+      <c r="BB13">
+        <v>3003704.0</v>
+      </c>
+      <c r="BC13">
+        <v>3003704.0</v>
+      </c>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>162593638.0</v>
+      </c>
+      <c r="C14">
+        <v>160761539.0</v>
+      </c>
+      <c r="D14">
         <v>153897000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>153617190.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>153422506.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>113327000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>113327000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>106079801.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>75727397.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>60903898.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>60746564.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>70913850.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>56034874.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>55873898.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>55788953.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>55560540.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>55176921.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>55176921.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>46576710.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>37709064.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>33893807.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>33893807.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>26222927.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>26181781.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26178281.0</v>
       </c>
       <c r="Z14">
         <v>26178281.0</v>
       </c>
       <c r="AA14">
+        <v>26178281.0</v>
+      </c>
+      <c r="AB14">
+        <v>26178281.0</v>
+      </c>
+      <c r="AC14">
         <v>20911784.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>17531674.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>17531674.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>15420560.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>13815107.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>13476175.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>13476175.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>8810881.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>8582879.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>8316145.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>8316145.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>6777729.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>5731505.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>5365996.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>5365996.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4382878.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3404216.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3243040.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3243040.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2760113.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2804618.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2144848.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2144848.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1889552.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1877043.0</v>
       </c>
       <c r="BA14">
         <v>1877034.0</v>
       </c>
       <c r="BB14">
+        <v>1877043.0</v>
+      </c>
+      <c r="BC14">
+        <v>1877034.0</v>
+      </c>
+      <c r="BD14">
         <v>1232213.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>1232213.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>189089.0</v>
       </c>
       <c r="BG14">
         <v>189089.0</v>
       </c>
       <c r="BH14">
         <v>189089.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14">
+        <v>189089.0</v>
+      </c>
+      <c r="BJ14">
+        <v>189089.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -4858,170 +5059,178 @@
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>30</v>
+      </c>
+      <c r="B16">
+        <v>185477.0</v>
+      </c>
       <c r="C16">
+        <v>184849.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
         <v>925000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1038000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>785000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>875000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1135000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1255000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1432000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1082000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>883000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>20000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-16764000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-15237000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-11979000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-15576000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-13011000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>113000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1511000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2216194.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1179827.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1110733.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-1032000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-261962.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-339493.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-291799.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>0.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16">
         <v>-307463.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5038,54 +5247,56 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5102,54 +5313,56 @@
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5166,786 +5379,814 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>78921.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>331668.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>135864.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>256743.0</v>
       </c>
       <c r="O20"/>
       <c r="P20">
-        <v>405594.0</v>
+        <v>256743.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20">
+        <v>405594.0</v>
+      </c>
+      <c r="S20"/>
+      <c r="T20">
         <v>566433.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>674325.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>782217.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
         <v>42000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>48000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>53000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>59000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>79000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>107000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>136000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>182000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>257000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>332000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>406000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>481000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>567000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>675000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>783000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>920000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1075238.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>899546.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>966151.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1526000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1675933.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1826146.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1976418.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2126752.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2272218.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2421948.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>9440.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>10194.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+      <c r="BJ21"/>
+    </row>
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>87000.0</v>
       </c>
-      <c r="J22"/>
-[...1 lines deleted...]
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22">
         <v>621000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>621000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
         <v>166940.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>287602.0</v>
       </c>
-      <c r="AF22"/>
-[...1 lines deleted...]
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>113733.0</v>
       </c>
-      <c r="AI22"/>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>167001463.0</v>
+      </c>
+      <c r="C23">
+        <v>174301838.0</v>
+      </c>
+      <c r="D23">
         <v>161312000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>174804000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>190053000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>204100000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>147939000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>161577000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>175842000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>123939000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>136353000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>146180000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>137136000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>150074000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>97346000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>106569000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>110938000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>126349000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>134097000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>121466000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>59742000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>21156000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>62218404.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>41854928.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>39056424.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>17394000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>52785952.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>55186831.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>35981693.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>37679386.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>32920626.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>24744085.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>39956241.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>22145996.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>13487741.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9348467.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>9368977.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>8861844.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>7218717.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>6640108.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4193530.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>4318664.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>4824809.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2192278.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1855170.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1967715.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2935402.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2439422.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2733714.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2000415.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1953658.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1775652.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2045491.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2277459.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>256135.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>264126.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>106732.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>108583.0</v>
       </c>
       <c r="BG23">
         <v>108583.0</v>
       </c>
       <c r="BH23">
         <v>108583.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23">
+        <v>108583.0</v>
+      </c>
+      <c r="BJ23">
+        <v>108583.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>431000.0</v>
+      </c>
+      <c r="C24">
+        <v>499000.0</v>
+      </c>
+      <c r="D24">
         <v>567000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>634000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>699000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>764000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>828000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>891000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>953000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>54902000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>54855000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>53107000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>69608000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>58307000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1804000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1843000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1882000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1921000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>16457000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>16481000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>16485000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>14505000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>14447649.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>90388.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25">
         <v>3915000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>18475000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>18589000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>18659000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>15286000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>14597520.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>350000.0</v>
+      </c>
+      <c r="C26">
+        <v>450000.0</v>
+      </c>
+      <c r="D26">
         <v>425000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>300000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>325000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>325000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>300000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>525000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>625000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1075000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1225000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1100000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1475000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>800000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1500000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5962,888 +6203,922 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-38569416.0</v>
+      </c>
+      <c r="C28">
+        <v>-55127039.0</v>
+      </c>
+      <c r="D28">
         <v>-41974000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-54847000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-69698000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-87332000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-38791000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-56229000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-27993000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>21137000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8932000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-4025000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>23871000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1425000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-9074000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-27009000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-38721000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-57903000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-62256000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-67288000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-12970000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>12854000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9530341.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5297690.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2893792.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1034000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-4067874.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-9338675.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3131769.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-486308.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-3899221.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-955729.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-5836194.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-10147987.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-3909874.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-1126669.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-2484652.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-2411011.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-1327896.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-2043860.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>52458.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-222529.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-1829515.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-86547.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-41155.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-115474.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-688652.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-182916.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-551578.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-862478.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-288666.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-117311.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-447870.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-830136.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-256135.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-264126.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-71732.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-89370.5</v>
       </c>
       <c r="BG28">
         <v>-89370.5</v>
       </c>
       <c r="BH28">
         <v>-89370.5</v>
       </c>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28">
+        <v>-89370.5</v>
+      </c>
+      <c r="BJ28">
+        <v>-89370.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>95460000.0</v>
+      </c>
+      <c r="C29">
+        <v>97560000.0</v>
+      </c>
+      <c r="D29">
         <v>66940000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>141550000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>162487000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>170911000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>125362000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>130614000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>141440000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>109812000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>123625000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>134590000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>119489000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>130856000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>76651000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>87335000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>95243000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>107824000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>115232000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>105116000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>47014000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>10960000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>47894246.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>42058560.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>41956199.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>44</v>
+      </c>
+      <c r="B30">
+        <v>2898470.0</v>
+      </c>
       <c r="C30">
+        <v>3303305.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>4247000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3012000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3181000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3039000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2758000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4749000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1247000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6557000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6444000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7879000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10317000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>8362000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8119000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8714000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>9056000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>9689000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>7748000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6320000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5523000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5238522.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3569103.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3522614.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5051886.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2222101.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2204753.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1947450.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2554091.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2473773.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>4949228.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2491582.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2161950.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>727476.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>682891.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>586490.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>747200.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>261227.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>610044.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>588595.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>863148.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>189952.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>139550.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>129949.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>212838.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>108122.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>314721.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>295764.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>270393.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>217429.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>344582.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>348461.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>457523.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+    </row>
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>68219000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>80968000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>72142000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>74370000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>84944000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>92743000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>105214000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>98004000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>87760000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>27700000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6258000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>30583186.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>32241168.0</v>
       </c>
-      <c r="X31"/>
-      <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>-21622000.0</v>
+      </c>
+      <c r="C32">
+        <v>-11954000.0</v>
+      </c>
+      <c r="D32">
         <v>-41627000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>33068000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>53950000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>67030000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>26156000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>36823000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>5869000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>30942000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>47148000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>58698000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>44100000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>57819000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>9279000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>24627000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>40928000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>58449000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>79459000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>81857000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>29681000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-171000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>4233061.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-10246978.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-5856219.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
-    </row>
-    <row r="33" spans="1:60">
+      <c r="BI32"/>
+      <c r="BJ32"/>
+    </row>
+    <row r="33" spans="1:62">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>104525424.0</v>
+      </c>
+      <c r="C33">
+        <v>94914587.0</v>
+      </c>
+      <c r="D33">
         <v>93980000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>94575000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>94251000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>90094000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>86468000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>81321000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>80919000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>81013000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>78671000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>78304000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>78291000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>76150000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>70651000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>66062000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>57421000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>52170000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>38504000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>26018000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>18082000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>10740000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>49452221.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>37211907.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>33378702.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>7785000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>41367023.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>37368890.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>33225407.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>31257843.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>26357162.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>18491782.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>12556443.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>9622130.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>8672802.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>7355465.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>6103491.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>5617148.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>5556130.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>3904309.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>3515697.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>3179672.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>2634558.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1760005.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1580919.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1481434.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1706545.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1461685.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1247705.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>804141.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1402133.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1258087.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1201788.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>985619.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33"/>
       <c r="BD33"/>
-      <c r="BE33">
-[...4 lines deleted...]
-      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
       <c r="BG33">
         <v>19213.0</v>
       </c>
       <c r="BH33">
         <v>19213.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:60">
+      <c r="BI33">
+        <v>19213.0</v>
+      </c>
+      <c r="BJ33">
+        <v>19213.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:62">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -6860,336 +7135,350 @@
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
-    </row>
-    <row r="35" spans="1:60">
+      <c r="BI34"/>
+      <c r="BJ34"/>
+    </row>
+    <row r="35" spans="1:62">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>3284464.0</v>
+      </c>
+      <c r="C35">
+        <v>3187398.0</v>
+      </c>
+      <c r="D35">
         <v>3393000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>3292000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>3357000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>3467000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3151000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>3280000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>3415000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>57525000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>57521000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>55927000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>72855000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>61645000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>5303000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>5413000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>5200000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>4924000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>19392000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>19440000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>19280000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>15907000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>22026858.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>5116953.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>4396765.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>771000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>6028186.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>5633217.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>7825719.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>7307452.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>4098824.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1078244.0</v>
       </c>
       <c r="AG35">
         <v>1078244.0</v>
       </c>
       <c r="AH35">
+        <v>1078244.0</v>
+      </c>
+      <c r="AI35">
+        <v>1078244.0</v>
+      </c>
+      <c r="AJ35">
         <v>37810.0</v>
       </c>
-      <c r="AI35"/>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
-    </row>
-    <row r="36" spans="1:60">
+      <c r="BI35"/>
+      <c r="BJ35"/>
+    </row>
+    <row r="36" spans="1:62">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>10712613.0</v>
+      </c>
+      <c r="C36">
+        <v>7557837.0</v>
+      </c>
+      <c r="D36">
         <v>7561000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>9758000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>10729000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>10598000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>11681000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>11646000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>11597000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>11376000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>8752000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>8636000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>8376000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>8377000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>7606000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>7504000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>7411000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>7332000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>6263000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>6456000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>4733000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>4546000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>4159467.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>33270017.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>29555323.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2824000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>4580571.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>4213834.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>3870860.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>3590763.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>3010559.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
-[...4 lines deleted...]
-      </c>
+      <c r="AH36"/>
+      <c r="AI36"/>
       <c r="AJ36">
         <v>0.0</v>
       </c>
       <c r="AK36">
         <v>0.0</v>
       </c>
-      <c r="AL36"/>
+      <c r="AL36">
+        <v>0.0</v>
+      </c>
       <c r="AM36">
         <v>0.0</v>
       </c>
       <c r="AN36"/>
       <c r="AO36">
         <v>0.0</v>
       </c>
-      <c r="AP36">
-[...1 lines deleted...]
-      </c>
+      <c r="AP36"/>
       <c r="AQ36">
         <v>0.0</v>
       </c>
       <c r="AR36">
         <v>0.0</v>
       </c>
       <c r="AS36">
         <v>0.0</v>
       </c>
       <c r="AT36">
         <v>0.0</v>
       </c>
-      <c r="AU36"/>
+      <c r="AU36">
+        <v>0.0</v>
+      </c>
       <c r="AV36">
         <v>0.0</v>
       </c>
-      <c r="AW36">
-[...1 lines deleted...]
-      </c>
+      <c r="AW36"/>
       <c r="AX36">
         <v>0.0</v>
       </c>
-      <c r="AY36"/>
+      <c r="AY36">
+        <v>0.0</v>
+      </c>
       <c r="AZ36">
         <v>0.0</v>
       </c>
       <c r="BA36"/>
-      <c r="BB36"/>
+      <c r="BB36">
+        <v>0.0</v>
+      </c>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
-    </row>
-    <row r="37" spans="1:60">
+      <c r="BI36"/>
+      <c r="BJ36"/>
+    </row>
+    <row r="37" spans="1:62">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7206,796 +7495,820 @@
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
-    </row>
-    <row r="38" spans="1:60">
+      <c r="BI37"/>
+      <c r="BJ37"/>
+    </row>
+    <row r="38" spans="1:62">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>8752000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>0.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>8377000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>0.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>7504000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>7411000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>7332000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>6263000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>6456000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>4733000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>4546000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>4159467.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>-1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2.0</v>
       </c>
       <c r="Z38">
         <v>-1.0</v>
       </c>
       <c r="AA38">
+        <v>-2.0</v>
+      </c>
+      <c r="AB38">
+        <v>-1.0</v>
+      </c>
+      <c r="AC38">
         <v>1.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1.0</v>
       </c>
-      <c r="AC38"/>
-[...1 lines deleted...]
-      <c r="AE38">
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38">
         <v>0.0</v>
       </c>
-      <c r="AF38"/>
-[...1 lines deleted...]
-      <c r="AH38">
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38">
         <v>0.0</v>
       </c>
-      <c r="AI38">
-[...2 lines deleted...]
-      <c r="AJ38"/>
       <c r="AK38">
         <v>0.0</v>
       </c>
-      <c r="AL38">
-[...1 lines deleted...]
-      </c>
+      <c r="AL38"/>
       <c r="AM38">
         <v>0.0</v>
       </c>
-      <c r="AN38"/>
-[...1 lines deleted...]
-      <c r="AP38">
+      <c r="AN38">
         <v>0.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AO38">
         <v>0.0</v>
       </c>
+      <c r="AP38"/>
+      <c r="AQ38"/>
       <c r="AR38">
         <v>0.0</v>
       </c>
-      <c r="AS38"/>
-      <c r="AT38"/>
+      <c r="AS38">
+        <v>0.0</v>
+      </c>
+      <c r="AT38">
+        <v>0.0</v>
+      </c>
       <c r="AU38"/>
       <c r="AV38"/>
-      <c r="AW38">
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38">
         <v>0.0</v>
       </c>
-      <c r="AX38"/>
-[...1 lines deleted...]
-      <c r="AZ38">
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38">
         <v>0.0</v>
       </c>
-      <c r="BA38"/>
-      <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
-    </row>
-    <row r="39" spans="1:60">
+      <c r="BI38"/>
+      <c r="BJ38"/>
+    </row>
+    <row r="39" spans="1:62">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>1498865.0</v>
+      </c>
+      <c r="C39">
+        <v>1584707.0</v>
+      </c>
+      <c r="D39">
         <v>5565000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>6767000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>6814000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>7710000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4969000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>6380000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>6890000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>5347000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>9089000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>8028000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>10047000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>14000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>12661000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>8397000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>10030000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>11824000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>14304000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>8991000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>7587000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>5896000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>482966.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>51237.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>88366.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>5510000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>201154.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>371212.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>50697.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>53246.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>166940.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>287602.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>288358.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>159979.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>113733.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>111439.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>129582.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>40294.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>22890.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>46671.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>18940.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>7967.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>110861.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>107039.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>1387.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>6789.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>43404.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>36568.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>44418.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>39970.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>45430.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>55672.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>47372.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>4181.0</v>
       </c>
-      <c r="BB39"/>
-[...1 lines deleted...]
-      <c r="BD39">
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39">
         <v>35000.0</v>
       </c>
-      <c r="BE39"/>
-      <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
-    </row>
-    <row r="40" spans="1:60">
+      <c r="BI39"/>
+      <c r="BJ39"/>
+    </row>
+    <row r="40" spans="1:62">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>55224138.0</v>
+      </c>
+      <c r="C40">
+        <v>65323660.0</v>
+      </c>
+      <c r="D40">
         <v>79313000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>17647000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>12847000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>19087000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>9102000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>19440000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>23512000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>2879000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1432000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1082000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>883000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2624000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>16764000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>15237000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>11967021.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1909000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>15560424.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>12997989.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>113000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>4214000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>2216194.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>4744512.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>3817516.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>573000.0</v>
       </c>
-      <c r="Z40"/>
-[...1 lines deleted...]
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40"/>
+      <c r="AD40">
         <v>-291799.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>0.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3717362.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3855353.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1417150.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1602713.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1003187.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>738153.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>332008.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>121950.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>307558.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>87081.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>307155.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>176858.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>222077.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>197375.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>174269.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>83043.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>17878.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>48978.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>75804.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>91275.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>68812.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>44852.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>12942.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>199754.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>22011.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>15800.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>44493.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>36542.0</v>
       </c>
       <c r="BG40">
         <v>36542.0</v>
       </c>
       <c r="BH40">
         <v>36542.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:60">
+      <c r="BI40">
+        <v>36542.0</v>
+      </c>
+      <c r="BJ40">
+        <v>36542.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:62">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>921000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>961000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>952000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>995000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>955000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1044000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1009000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>917000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>851000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>621000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>621000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>7429341.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>6878902.0</v>
       </c>
-      <c r="X41"/>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
-    </row>
-    <row r="42" spans="1:60">
+      <c r="BI41"/>
+      <c r="BJ41"/>
+    </row>
+    <row r="42" spans="1:62">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>38610522.0</v>
+      </c>
+      <c r="C42">
+        <v>37034794.0</v>
+      </c>
+      <c r="D42">
         <v>36603000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>35940000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>35822000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>32609000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>34235000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>32101000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>29433000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>28502000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>27602000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>26613000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>26054000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>25313000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>23712000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>22030000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>19233000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>16102000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>16274000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>15985000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>9991000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>10761000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>10365171.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>5652220.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>5219630.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>7368000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>5484205.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>4666290.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>4226802.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>4218869.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>4048189.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>3906461.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>25442350.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>3169941.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>2906563.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>2361766.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>2263863.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>2094842.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>1966449.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>1948515.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>1852030.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>1821428.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>1415967.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>1227858.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>1275231.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>907159.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>1126596.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>717535.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>1035128.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>940300.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>786868.0</v>
       </c>
-      <c r="AY42">
-[...2 lines deleted...]
-      <c r="AZ42">
+      <c r="BA42">
+        <v>129464.0</v>
+      </c>
+      <c r="BB42">
+        <v>80264.0</v>
+      </c>
+      <c r="BC42">
         <v>582127.0</v>
       </c>
-      <c r="BA42">
-[...2 lines deleted...]
-      <c r="BB42">
+      <c r="BD42">
         <v>344995.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>344995.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>97876.0</v>
       </c>
       <c r="BG42">
         <v>97876.0</v>
       </c>
       <c r="BH42">
         <v>97876.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:60">
+      <c r="BI42">
+        <v>97876.0</v>
+      </c>
+      <c r="BJ42">
+        <v>97876.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:62">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8012,54 +8325,56 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
-    </row>
-    <row r="44" spans="1:60">
+      <c r="BI43"/>
+      <c r="BJ43"/>
+    </row>
+    <row r="44" spans="1:62">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8076,594 +8391,616 @@
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
-    </row>
-    <row r="45" spans="1:60">
+      <c r="BI44"/>
+      <c r="BJ44"/>
+    </row>
+    <row r="45" spans="1:62">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>113706000.0</v>
+      </c>
+      <c r="C45">
+        <v>108762000.0</v>
+      </c>
+      <c r="D45">
         <v>104909000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>108901000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>105495000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>101068000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>92710000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>85692000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>82832000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>81493000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>77808000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>75172000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>73453000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>71775000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>64466000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
-    </row>
-    <row r="46" spans="1:60">
+      <c r="BI45"/>
+      <c r="BJ45"/>
+    </row>
+    <row r="46" spans="1:62">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>93461907.0</v>
+      </c>
+      <c r="C46">
+        <v>86907117.0</v>
+      </c>
+      <c r="D46">
         <v>85994000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>84517000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>83197000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>79171000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>74445000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>69102000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>68644000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>68503000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>68615000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>68461000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>68304000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>66791000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>61288000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>58226000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>49604000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>44357000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>31674000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>18887000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>12566000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>5274000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>44217516.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2504082.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2321089.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3435000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>35110519.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>31328910.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>27378129.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>25540328.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>21074385.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>16069834.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>12547003.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>9611936.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>8672802.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>7355465.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>6103491.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>5617148.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>5556130.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>3904309.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>3515697.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>3179672.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>2634558.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1760005.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1580919.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1481434.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>1706545.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>1461685.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>1247705.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>804141.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1382633.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1258087.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1201788.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>985619.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46"/>
       <c r="BD46"/>
-      <c r="BE46">
-[...4 lines deleted...]
-      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
       <c r="BG46">
         <v>19213.0</v>
       </c>
       <c r="BH46">
         <v>19213.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:60">
+      <c r="BI46">
+        <v>19213.0</v>
+      </c>
+      <c r="BJ46">
+        <v>19213.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:62">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>68615000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>68461000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>66791000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>61288000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>58226000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>49604000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>44357000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>31674000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>18887000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>12566000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5274000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>44217516.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>45723045.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>42771060.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
-    </row>
-    <row r="48" spans="1:60">
+      <c r="BI47"/>
+      <c r="BJ47"/>
+    </row>
+    <row r="48" spans="1:62">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-404557788.0</v>
+      </c>
+      <c r="C48">
+        <v>-398723800.0</v>
+      </c>
+      <c r="D48">
         <v>-404037000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-327330000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-306314000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-293872000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-271969000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-263907000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-252824000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-220587000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-204010000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-188486000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-189750000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-164604000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-159768000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-147003000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-132961000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-116890000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-106267000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-97322000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-84444000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-77000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-35144839.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-23835148.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-21387324.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-59022000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-26460712.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-24583124.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-22881038.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-21585905.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-18555109.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-15355793.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-13709019.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-12777560.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-9653841.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-8741127.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-8153096.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-7545575.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-6527756.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-6328989.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-5945198.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-5581627.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-5130617.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-4744176.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-4427950.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-4263769.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-3636850.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-3535422.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-3300009.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-3059698.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-2155793.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-1904276.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-1711850.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-1508126.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-110871.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-96669.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-37761.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-25836.0</v>
       </c>
       <c r="BG48">
         <v>-25836.0</v>
       </c>
       <c r="BH48">
         <v>-25836.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:60">
+      <c r="BI48">
+        <v>-25836.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-25836.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:62">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -8680,532 +9017,554 @@
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
-    </row>
-    <row r="50" spans="1:60">
+      <c r="BI49"/>
+      <c r="BJ49"/>
+    </row>
+    <row r="50" spans="1:62">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>17490000.0</v>
+      </c>
+      <c r="C50">
+        <v>17213000.0</v>
+      </c>
+      <c r="D50">
         <v>17413000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>16565000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>16944000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>16490000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>15061000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>14859000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>57114000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>480000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>472000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>408000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>345000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>225000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>220000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>216000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>212000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>208000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>204000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>200000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>2046000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1793000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1788173.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>8501822.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>6560978.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
-    </row>
-    <row r="51" spans="1:60">
+      <c r="BI50"/>
+      <c r="BJ50"/>
+    </row>
+    <row r="51" spans="1:62">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>19509286.0</v>
+      </c>
+      <c r="C51">
+        <v>19372199.0</v>
+      </c>
+      <c r="D51">
         <v>19793000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>18615000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>19290000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>18964000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>17711000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>17647000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>60040000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>57469000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>57525000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>55823000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>72669000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>61349000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>4960000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>5101000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>4766000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>4452000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>19033000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>19169000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>21103000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>17374000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>16575039.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>6308524.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>4947815.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>5111000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>4903099.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>5888812.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>3874727.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>3308141.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-      <c r="AN51">
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51">
         <v>100000.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
-    </row>
-    <row r="52" spans="1:60">
+      <c r="BI51"/>
+      <c r="BJ51"/>
+    </row>
+    <row r="52" spans="1:62">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>18050000.0</v>
+      </c>
+      <c r="C52">
+        <v>17782000.0</v>
+      </c>
+      <c r="D52">
         <v>17973000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>16870000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>17427000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>16960000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>15524000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>15311000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>57563000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>931000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>925000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>857000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>790000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>656000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>652000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>643000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>610000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>537000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>558000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>580000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2444000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2088000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1977519.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>6242160.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>4863863.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>4961000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>4711737.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>5697450.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1521439.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>930841.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52">
         <v>100000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-    </row>
-    <row r="53" spans="1:60">
+      <c r="BI52"/>
+      <c r="BJ52"/>
+    </row>
+    <row r="53" spans="1:62">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53">
         <v>55035000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53">
         <v>0.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>0.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>11846.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>12717.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>22000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>24702.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>14488.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>15180.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>19757.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>23530.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>59744.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>66219.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>53950.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>69856.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>72003.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>64762.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>46191.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>50574.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>35224.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>22756.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>45348.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>59923.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>99137.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>101760.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>151180.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>388679.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>443532.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>594249.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>23433.0</v>
       </c>
-      <c r="AX53"/>
-      <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-    </row>
-    <row r="54" spans="1:60">
+      <c r="BI53"/>
+      <c r="BJ53"/>
+    </row>
+    <row r="54" spans="1:62">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9222,782 +9581,808 @@
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
-    </row>
-    <row r="55" spans="1:60">
+      <c r="BI54"/>
+      <c r="BJ54"/>
+    </row>
+    <row r="55" spans="1:62">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>167001463.0</v>
+      </c>
+      <c r="C55">
+        <v>174301838.0</v>
+      </c>
+      <c r="D55">
         <v>161312000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>174804000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>190053000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>204100000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>147939000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>161577000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>175842000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>123939000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>136353000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>146180000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>137136000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>150074000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>97346000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>106569000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>110938000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>126349000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>134097000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>121466000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>59742000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>21156000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>62218404.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>41854928.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>39056424.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>17394000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>52785952.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>55186831.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>35981693.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>37679386.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>32920626.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>24744085.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>21238796.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>22145996.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>13487741.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>9348467.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>9368977.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>8861844.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>7218717.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>6640108.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>4193530.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>4318664.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>4824809.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2192278.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1855170.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1967715.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2935402.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2439422.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2733714.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2000415.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1953658.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1775652.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>2045491.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>2277459.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>256135.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>264126.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>106732.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>108583.0</v>
       </c>
       <c r="BG55">
         <v>108583.0</v>
       </c>
       <c r="BH55">
         <v>108583.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:60">
+      <c r="BI55">
+        <v>108583.0</v>
+      </c>
+      <c r="BJ55">
+        <v>108583.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:62">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>62476037.0</v>
+      </c>
+      <c r="C56">
+        <v>79387251.0</v>
+      </c>
+      <c r="D56">
         <v>67332000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>80229000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>95802000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>114006000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>61471000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>80256000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>94923000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>42926000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>57682000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>67876000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>58845000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>73924000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>26695000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>40507000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>53517000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>74179000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>95593000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>95448000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>41660000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>10416000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>12766183.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>4643021.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>5677722.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>9609000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>11418930.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>17817940.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>2756285.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>6421543.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>6563464.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>6252303.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>8682353.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>12523866.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>4814939.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1993002.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>3265486.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>3244696.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1662587.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>2735799.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>677833.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1138992.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>2190251.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>432273.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>274251.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>486281.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1228857.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>977737.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1486009.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>1196274.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>551525.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>517565.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>843703.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1291840.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>256135.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>264126.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>106732.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>89370.0</v>
       </c>
       <c r="BG56">
         <v>89370.0</v>
       </c>
       <c r="BH56">
         <v>89370.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:60">
+      <c r="BI56">
+        <v>89370.0</v>
+      </c>
+      <c r="BJ56">
+        <v>89370.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:62">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>85977615.0</v>
+      </c>
+      <c r="C57">
+        <v>91331509.0</v>
+      </c>
+      <c r="D57">
         <v>108959000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>47161000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>41852000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>46976000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>35315000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>43433000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>89054000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>11984000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>10534000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>9178000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>14745000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>16105000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>17416000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>15880000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>12589000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>15730000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>16134000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>13591000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>11979000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>10587000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>8533122.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>12166499.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>9792113.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>9869000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>7589083.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>8748129.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>5772042.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>6716583.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>3721084.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3859213.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1418569.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1602713.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1004192.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>738892.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>332341.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>694049.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>307866.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>440000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>407463.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>177036.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>222300.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>197573.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>174444.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>83127.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>165077.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>151657.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>151287.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>240362.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>68881.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>44897.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>171510.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>199754.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>22011.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>15800.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>44493.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>36542.0</v>
       </c>
       <c r="BG57">
         <v>36542.0</v>
       </c>
       <c r="BH57">
         <v>36542.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:60">
+      <c r="BI57">
+        <v>36542.0</v>
+      </c>
+      <c r="BJ57">
+        <v>36542.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:62">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>89262081.0</v>
+      </c>
+      <c r="C58">
+        <v>94518910.0</v>
+      </c>
+      <c r="D58">
         <v>112352000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>50453000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>45209000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>50443000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>38466000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>46713000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>92469000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>69509000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>68055000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>65105000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>87600000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>77750000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>22719000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>21293000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>17789000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>20654000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>35526000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>33031000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>31259000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>26494000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>30559980.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>17283453.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>14188879.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>10640000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>13617269.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>14381346.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>13597761.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>14024035.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>7819908.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>4937457.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>2496813.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>2680957.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1004192.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>738892.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>332341.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>694049.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>307866.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>440000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>407463.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>177036.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>222300.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>197573.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>174444.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>83127.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>165077.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>151657.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>151287.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>240362.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>68881.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>44897.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>171510.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>199754.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>22011.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>15800.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>44493.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>36542.0</v>
       </c>
       <c r="BG58">
         <v>36542.0</v>
       </c>
       <c r="BH58">
         <v>36542.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:60">
+      <c r="BI58">
+        <v>36542.0</v>
+      </c>
+      <c r="BJ58">
+        <v>36542.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:62">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10014,236 +10399,244 @@
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
-    </row>
-    <row r="60" spans="1:60">
+      <c r="BI59"/>
+      <c r="BJ59"/>
+    </row>
+    <row r="60" spans="1:62">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>77739380.0</v>
+      </c>
+      <c r="C60">
+        <v>79782928.0</v>
+      </c>
+      <c r="D60">
         <v>48960000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>124351000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>144844000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>153657000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>109473000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>114864000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>83373000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>54430000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>68298000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>81075000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>49536000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>72324000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>74627000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>85276000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>93149000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>105695000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>98571000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>88435000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>28483000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-5338000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>31658424.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>24571475.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>24867545.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>6754000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>39168683.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>40805485.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>22383932.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>23655351.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>25100718.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>19806628.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>37459428.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>19465039.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>12483549.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>8609575.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>9036636.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>8167795.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>6910851.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>6200107.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>3786067.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>4141628.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>4602509.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1994705.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1680726.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1884588.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>2770325.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>2287765.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>2582427.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1760053.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1884777.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>1730755.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1873981.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>2077705.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>234124.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>248326.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>62239.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>72040.0</v>
       </c>
       <c r="BG60">
         <v>72040.0</v>
       </c>
       <c r="BH60">
         <v>72040.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:60">
+      <c r="BI60">
+        <v>72040.0</v>
+      </c>
+      <c r="BJ60">
+        <v>72040.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:62">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -10260,54 +10653,56 @@
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
-    </row>
-    <row r="62" spans="1:60">
+      <c r="BI61"/>
+      <c r="BJ61"/>
+    </row>
+    <row r="62" spans="1:62">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10324,1815 +10719,1910 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>7337015.0</v>
+      </c>
+      <c r="C2">
         <v>38180.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9984000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5194000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1562000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3142000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>834393.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>493070.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22818.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18307.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11541.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-    </row>
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>7337015.0</v>
+      </c>
+      <c r="C3">
         <v>8634.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8148000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4557000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1095000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>742000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>834393.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>493070.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>22818.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18307.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11541.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11542.0</v>
       </c>
       <c r="M3">
         <v>11542.0</v>
       </c>
       <c r="N3">
+        <v>11542.0</v>
+      </c>
+      <c r="O3">
         <v>10095.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>650.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5">
-        <v>-86282.0</v>
+        <v>-103109904.0</v>
       </c>
       <c r="C5">
+        <v>-72350.0</v>
+      </c>
+      <c r="D5">
         <v>-44306000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-45584000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-37172000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-21021000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-13207633.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5239937.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3528296.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2061251.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1407563.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1292747.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-771847.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1454212.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-120632.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
-        <v>-77648.0</v>
+        <v>-95772889.0</v>
       </c>
       <c r="C6">
+        <v>-63716.0</v>
+      </c>
+      <c r="D6">
         <v>-36158000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-41027000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-36077000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-20279000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12373240.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4746867.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3505478.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2042944.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1396022.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1281205.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-760305.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1444117.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-119982.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>-7337015.0</v>
+      </c>
+      <c r="C9">
         <v>-38180.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9984000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5194000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1562000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3142000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-834393.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-493070.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-22818.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-18307.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-11541.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>-104691613.0</v>
+      </c>
+      <c r="C10">
         <v>-72885.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-55583000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-47314000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-39490000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-17978000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-13489878.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5239937.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4128545.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2061254.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1407558.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1295347.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1603900.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1454909.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-120717.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11">
+        <v>399674.0</v>
+      </c>
+      <c r="C11">
         <v>400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="D11">
         <v>400000.0</v>
       </c>
       <c r="E11">
         <v>400000.0</v>
       </c>
       <c r="F11">
+        <v>400000.0</v>
+      </c>
+      <c r="G11">
         <v>1241000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-345479.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2819738.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>897324.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-97306.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-89700.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-91276.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-52328.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-50127.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-17373.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12">
+        <v>1581709.0</v>
+      </c>
+      <c r="C12">
         <v>535.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11277000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1730000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2309000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1241000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>266164.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7388.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3379.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6500.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1623.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4149.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2243.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>697.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>85.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13">
+        <v>3038000.0</v>
+      </c>
+      <c r="C13">
         <v>3611000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2698000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>701000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>997000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>40000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>252000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7388.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3379.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1160.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>-105091287.0</v>
+      </c>
+      <c r="C15">
         <v>-73285.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-55983000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-47714000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-39890000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-17978000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-13144399.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-8059675.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5025869.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1963948.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1317858.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1204071.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1551572.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1404782.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-103344.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-47714000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-39890000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-17978000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-17045000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-8059675.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-4425620.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1963950.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17">
+        <v>-105177000.0</v>
+      </c>
+      <c r="C17">
         <v>-73285000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-55983000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-47714000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-39890000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-17978000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-6831065.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-8059675.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5025869.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>1529000.0</v>
+      </c>
+      <c r="C18">
         <v>-585000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8600000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1055000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2026000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1274000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-266164.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7388.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3379.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>-58276468.0</v>
+      </c>
+      <c r="C21">
         <v>-86282.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-55104000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-55191000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>38484000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16715000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13295546.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5211968.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3246319.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2053591.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1198075.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-790265.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-919594.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1454212.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-120632.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>58276468.0</v>
+      </c>
+      <c r="C23">
         <v>86282.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>55104000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>55191000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
-        <v>-16715000.0</v>
+        <v>38484000.0</v>
       </c>
       <c r="G23">
+        <v>16715000.0</v>
+      </c>
+      <c r="H23">
         <v>13295546.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5211968.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3246319.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2053591.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1198075.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>790265.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>771847.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1454212.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>120632.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>7343000.0</v>
+      </c>
+      <c r="C25">
         <v>9093000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8148000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4557000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1095000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1202000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>724030.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>493070.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>22818.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
+        <v>85031.0</v>
+      </c>
+      <c r="K26">
         <v>431847.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>148</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>25509.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7524.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>11709000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>224685.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>197883.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>85000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>31844000.0</v>
+      </c>
+      <c r="C28">
         <v>24117.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>28358000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32548000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>25116000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7770000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5067771.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4261589.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2939417.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1300819.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>979072.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>589590.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>755836.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1299315.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>62012.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>400000.0</v>
       </c>
       <c r="C29">
         <v>400000.0</v>
       </c>
       <c r="D29">
         <v>400000.0</v>
       </c>
       <c r="E29">
         <v>400000.0</v>
       </c>
       <c r="F29">
+        <v>400000.0</v>
+      </c>
+      <c r="G29">
         <v>1592514.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>775793.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2819738.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>897324.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-97310.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>50939453.0</v>
+      </c>
+      <c r="C30">
         <v>48102.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45120000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>49997000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-40046000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-19857000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12461152.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4718898.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3246319.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2053591.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1198075.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>790265.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>771847.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1454212.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>120632.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>-46415144.0</v>
+      </c>
+      <c r="C31">
         <v>13397.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-479000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>7877000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-77974000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-34693000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-194331.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-27969.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-882226.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-89813.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-209483.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-697056.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-843747.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-697.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-85.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
-      <c r="J32"/>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
+      <c r="P32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
       <c r="BF1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BG1" t="s">
-        <v>119</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>345891.0</v>
+      </c>
+      <c r="C2">
+        <v>1629670.0</v>
+      </c>
+      <c r="D2">
         <v>3949000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2477000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2601000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2332000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2367000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2985000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3223000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8190000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6982000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5165000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4733000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4725000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3760000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5471000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5615000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4035000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1014000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>908000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>283000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1086000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>812000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>692000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>145494.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>207799.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>175388.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>176323.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>164520.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>162318.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>160584.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>160862.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>9306.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>8953.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5620.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4685.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3560.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6562.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>5975.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2885.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2885.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>11541.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2886.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2885.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2916.0</v>
       </c>
       <c r="AT2">
         <v>2885.0</v>
       </c>
       <c r="AU2">
-        <v>2856.0</v>
+        <v>2916.0</v>
       </c>
       <c r="AV2">
         <v>2885.0</v>
       </c>
       <c r="AW2">
-        <v>2886.0</v>
+        <v>2856.0</v>
       </c>
       <c r="AX2">
         <v>2885.0</v>
       </c>
       <c r="AY2">
         <v>2886.0</v>
       </c>
       <c r="AZ2">
         <v>2885.0</v>
       </c>
       <c r="BA2">
+        <v>2886.0</v>
+      </c>
+      <c r="BB2">
+        <v>2885.0</v>
+      </c>
+      <c r="BC2">
         <v>10095.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2342.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2162.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2205.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+      <c r="BJ2"/>
+    </row>
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>345891.0</v>
+      </c>
+      <c r="C3">
+        <v>1629670.0</v>
+      </c>
+      <c r="D3">
         <v>1174000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2346000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2192000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2070000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1879000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2523000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2621000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2168000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2625000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1726000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1157000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>691000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1187000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1190000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>995000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>150000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>270000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>267000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>291000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>118000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>210000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>209000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>145494.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>207799.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>180611.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>171100.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>164520.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>162318.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>160584.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>160862.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>9306.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>8953.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>5975.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>4685.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3560.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>6562.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>5975.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2885.0</v>
       </c>
       <c r="AO3">
         <v>2885.0</v>
       </c>
       <c r="AP3">
-        <v>2886.0</v>
+        <v>2885.0</v>
       </c>
       <c r="AQ3">
         <v>2885.0</v>
       </c>
       <c r="AR3">
+        <v>2886.0</v>
+      </c>
+      <c r="AS3">
         <v>2885.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2916.0</v>
       </c>
       <c r="AT3">
         <v>2885.0</v>
       </c>
       <c r="AU3">
-        <v>2856.0</v>
+        <v>2916.0</v>
       </c>
       <c r="AV3">
         <v>2885.0</v>
       </c>
       <c r="AW3">
-        <v>2886.0</v>
+        <v>2856.0</v>
       </c>
       <c r="AX3">
         <v>2885.0</v>
       </c>
       <c r="AY3">
         <v>2886.0</v>
       </c>
       <c r="AZ3">
         <v>2885.0</v>
       </c>
       <c r="BA3">
+        <v>2886.0</v>
+      </c>
+      <c r="BB3">
+        <v>2885.0</v>
+      </c>
+      <c r="BC3">
         <v>-196.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2342.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>151.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2205.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>162.5</v>
       </c>
       <c r="BG3">
         <v>162.5</v>
       </c>
       <c r="BH3">
         <v>162.5</v>
       </c>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3">
+        <v>162.5</v>
+      </c>
+      <c r="BJ3">
+        <v>162.5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12149,418 +12639,432 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5">
+        <v>-4118615.0</v>
+      </c>
+      <c r="C5">
+        <v>-10552392.0</v>
+      </c>
+      <c r="D5">
         <v>-76609000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-20557000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-11983000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-21478000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-7650000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-10244000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-29365000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-15126000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-13047000.0</v>
       </c>
-      <c r="K5">
-[...2 lines deleted...]
-      <c r="L5">
+      <c r="M5">
+        <v>4132000.0</v>
+      </c>
+      <c r="N5">
         <v>-13289000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-12846000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-11945000.0</v>
       </c>
-      <c r="O5">
-[...4 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>-14000071.0</v>
+      </c>
+      <c r="R5">
+        <v>-16038233.0</v>
+      </c>
+      <c r="S5">
         <v>-8924000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-8836000.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="U5">
+        <v>-12295751.0</v>
+      </c>
+      <c r="V5">
         <v>-6803000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-7571000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-4446000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3862000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1030414.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2016445.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1459569.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1328554.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-984540.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1528575.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1133130.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1653042.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-919191.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-989272.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-913068.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-588027.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-729328.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1019005.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-285351.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-390041.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-359971.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-331675.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-386891.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-315727.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-163789.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-136992.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-135386.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-262893.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-255960.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-199128.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-255130.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-205074.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-228285.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1343341.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-14174.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-76926.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-151528.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-30158.0</v>
       </c>
       <c r="BG5">
         <v>-30158.0</v>
       </c>
       <c r="BH5">
         <v>-30158.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5">
+        <v>-30158.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-30158.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-3772724.0</v>
+      </c>
+      <c r="C6">
+        <v>-8922722.0</v>
+      </c>
+      <c r="D6">
         <v>-75435000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-18211000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-9791000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-19408000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-5771000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-7721000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-26744000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-12958000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-10422000.0</v>
       </c>
-      <c r="K6">
-[...2 lines deleted...]
-      <c r="L6">
+      <c r="M6">
+        <v>5858000.0</v>
+      </c>
+      <c r="N6">
         <v>-12132000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-12155000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-10758000.0</v>
       </c>
-      <c r="O6">
-[...4 lines deleted...]
-      </c>
       <c r="Q6">
+        <v>-12810071.0</v>
+      </c>
+      <c r="R6">
+        <v>-15043233.0</v>
+      </c>
+      <c r="S6">
         <v>-8774000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-8566000.0</v>
       </c>
-      <c r="S6">
-[...2 lines deleted...]
-      <c r="T6">
+      <c r="U6">
+        <v>-12028751.0</v>
+      </c>
+      <c r="V6">
         <v>-6512000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-7453000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4236000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3653000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-884920.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1808646.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1278958.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1157454.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-820020.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1366257.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-972546.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1492180.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-909885.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-980319.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-907093.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-583342.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-725768.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1012443.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-279376.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-387156.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-357086.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-328790.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-384005.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-312842.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-160904.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-134076.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-132501.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-260037.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-253075.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-196242.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-252245.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-202188.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-225400.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1343537.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-11832.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-76775.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-149323.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-29995.5</v>
       </c>
       <c r="BG6">
         <v>-29995.5</v>
       </c>
       <c r="BH6">
         <v>-29995.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6">
+        <v>-29995.5</v>
+      </c>
+      <c r="BJ6">
+        <v>-29995.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12577,54 +13081,56 @@
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12641,884 +13147,916 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>-345891.0</v>
+      </c>
+      <c r="C9">
+        <v>-1629670.0</v>
+      </c>
+      <c r="D9">
         <v>-3949000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-2477000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2601000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-2332000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2367000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-2985000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-3223000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-8190000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-6982000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-5165000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-4733000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-4725000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3760000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-5471000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-5615000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-4035000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1014000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-908000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-283000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-1086000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-812000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-692000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-145494.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-207799.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-175388.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-176323.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-164520.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-162318.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-160584.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-160862.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-9306.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-8953.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-5620.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-4685.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-3560.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-6562.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-5975.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-2885.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-2885.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-11541.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-2886.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-2885.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2916.0</v>
       </c>
       <c r="AT9">
         <v>-2885.0</v>
       </c>
       <c r="AU9">
-        <v>-2856.0</v>
+        <v>-2916.0</v>
       </c>
       <c r="AV9">
         <v>-2885.0</v>
       </c>
       <c r="AW9">
-        <v>-2886.0</v>
+        <v>-2856.0</v>
       </c>
       <c r="AX9">
         <v>-2885.0</v>
       </c>
       <c r="AY9">
         <v>-2886.0</v>
       </c>
       <c r="AZ9">
         <v>-2885.0</v>
       </c>
       <c r="BA9">
+        <v>-2886.0</v>
+      </c>
+      <c r="BB9">
+        <v>-2885.0</v>
+      </c>
+      <c r="BC9">
         <v>-10095.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-2342.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-2162.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-2205.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>-4377281.0</v>
+      </c>
+      <c r="C10">
+        <v>5083852.0</v>
+      </c>
+      <c r="D10">
         <v>-76609000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-20916000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-12342000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-21803000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-7962000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-10982000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-32137000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-16477000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-15426000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1364000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-25046000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-4736000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-12465000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-14042000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-16071000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-10223000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-8945000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-12878000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-7444000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-8229000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-501000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-4007000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1118474.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2087139.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1482615.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1440865.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1044653.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1528576.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1133128.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1659042.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-919190.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-1898330.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-912714.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-588031.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-729470.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1017819.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-285848.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-394016.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-363571.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-540710.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-386441.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-316226.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-164181.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-644798.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-130481.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-263812.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-256256.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-918395.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-251517.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-205368.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-228620.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1344038.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-14202.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-76926.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-151581.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-30179.25</v>
       </c>
       <c r="BG10">
         <v>-30179.25</v>
       </c>
       <c r="BH10">
         <v>-30179.25</v>
       </c>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10">
+        <v>-30179.25</v>
+      </c>
+      <c r="BJ10">
+        <v>-30179.25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11">
-        <v>100000.0</v>
+        <v>100258.0</v>
       </c>
       <c r="C11">
-        <v>100000.0</v>
+        <v>99918.0</v>
       </c>
       <c r="D11">
         <v>100000.0</v>
       </c>
       <c r="E11">
         <v>100000.0</v>
       </c>
       <c r="F11">
         <v>100000.0</v>
       </c>
       <c r="G11">
         <v>100000.0</v>
       </c>
       <c r="H11">
         <v>100000.0</v>
       </c>
       <c r="I11">
         <v>100000.0</v>
       </c>
       <c r="J11">
         <v>100000.0</v>
       </c>
       <c r="K11">
         <v>100000.0</v>
       </c>
       <c r="L11">
         <v>100000.0</v>
       </c>
       <c r="M11">
         <v>100000.0</v>
       </c>
       <c r="N11">
+        <v>100000.0</v>
+      </c>
+      <c r="O11">
+        <v>100000.0</v>
+      </c>
+      <c r="P11">
         <v>300000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>28495000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>32018000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>400000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>716000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>717000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>690000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1105844.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>550439.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>740259.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>303999.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-130881.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>394973.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>261221.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>250480.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>753550.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>2066188.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>11746.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-29626.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1019274.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>61.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-113.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-121950.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>360.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-87081.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-10225.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>3600.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-89700.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-443.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>499.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>392.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-17879.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-29053.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-28399.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-15945.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-14490.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>637.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-12942.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-24896.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-49626.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>56.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>151.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>37761.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4343.25</v>
       </c>
       <c r="BG11">
         <v>-4343.25</v>
       </c>
       <c r="BH11">
         <v>-4343.25</v>
       </c>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11">
+        <v>-4343.25</v>
+      </c>
+      <c r="BJ11">
+        <v>-4343.25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12">
+        <v>258666.0</v>
+      </c>
+      <c r="C12">
+        <v>404669.0</v>
+      </c>
+      <c r="D12">
         <v>282892.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>359000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>359000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>325000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>312000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>743000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2772000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2869000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2821000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2768000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2820000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1108025.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>92492.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>41929.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>32767.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>147051.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>564351.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>582249.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>552969.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>657000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>328594.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>107195.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>88059.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>70694.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>28269.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>107088.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>60113.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2751.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>13448.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>729.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>17356.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2332.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>60.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>707.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1321.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>360.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1435.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3975.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3600.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2071.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>443.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>499.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>392.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>547.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>4905.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>87.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>296.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>977.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>637.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>294.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>335.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>501.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>28.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>151.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>53.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21.25</v>
       </c>
       <c r="BG12">
         <v>21.25</v>
       </c>
       <c r="BH12">
         <v>21.25</v>
       </c>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12">
+        <v>21.25</v>
+      </c>
+      <c r="BJ12">
+        <v>21.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13">
+        <v>555000.0</v>
+      </c>
+      <c r="C13">
+        <v>502000.0</v>
+      </c>
+      <c r="D13">
         <v>814000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>720000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1002000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>726000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>993000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1349000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>752000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>580000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>721000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>761000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>636000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>412000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>93000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>115000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>81000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>99000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>117000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>53000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>44000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1240550.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>16130.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1970.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>4350.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -13535,550 +14073,572 @@
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>-4477540.0</v>
+      </c>
+      <c r="C15">
+        <v>4983934.0</v>
+      </c>
+      <c r="D15">
         <v>-76709000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-21016000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-12442000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-21903000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-8062000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-11082000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-32237000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-16577000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-15526000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1264000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-25146000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-4836000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-12765000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-14042000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-16071000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-10623000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-8945000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-12878000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-7444000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-8229000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-501000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-4007000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1422473.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-1956258.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1877588.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1702086.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-1295133.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-2282126.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-3199316.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-1659042.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-919190.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-2917604.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-912714.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-588031.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-607520.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-1017819.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-198767.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-383791.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-363571.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-451010.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-386441.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-316226.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-164181.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-626919.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-101428.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-235413.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-240311.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-903905.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-251517.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-192426.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-203724.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-1293911.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-14202.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-76926.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-37761.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-25836.0</v>
       </c>
       <c r="BG15">
         <v>-25836.0</v>
       </c>
       <c r="BH15">
         <v>-25836.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15">
+        <v>-25836.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-25836.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-15526000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1264000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1264000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-4836000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-12765000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-14042000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-16071000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-10623000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-8945000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-12878000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-7444000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-11250131.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-2681367.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2021824.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2024680.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17">
+        <v>-4466000.0</v>
+      </c>
+      <c r="C17">
+        <v>4988000.0</v>
+      </c>
+      <c r="D17">
         <v>-76709000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-21016000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-12442000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-21903000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-8062000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-11082000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-32237000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-16577000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-15526000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1264000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-25146000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-4836000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-12765000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-14042000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-16071000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-10623000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-8945000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-12878000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-7444000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-11250131.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-2681367.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-2021824.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-2024678.0</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>293000.0</v>
+      </c>
+      <c r="C18">
+        <v>171000.0</v>
+      </c>
+      <c r="D18">
         <v>420000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>301000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>638000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>378000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>662000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>396000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2024000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2294000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2104000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2013000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2190000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1116000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-35000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>61000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>30000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-82000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-608000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-677000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-659000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-650551.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-328594.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-169515.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-125339.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14095,54 +14655,56 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14159,236 +14721,244 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>-14333946.0</v>
+      </c>
+      <c r="C21">
+        <v>-10552393.0</v>
+      </c>
+      <c r="D21">
         <v>13018000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>16565000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-18632000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-15375000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-19059000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>17629000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-34219000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-95082000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>13047000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-13642000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>13289000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>12846000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>11945000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-14453000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-15947000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10124000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>8836000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-12721000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-6803000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7571000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>140000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-3862000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1027361.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2014193.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1464560.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1333085.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-979963.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1526389.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1083466.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1647296.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-948816.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-1020939.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-912653.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-588144.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-724583.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-1019826.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-285351.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-389936.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-358478.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-331907.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-386891.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-315714.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-163563.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-136992.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-98147.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-262893.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-255484.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-231105.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-255130.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-205074.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-228285.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-1343341.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-14202.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-76926.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-37761.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-30158.0</v>
       </c>
       <c r="BG21">
         <v>-30158.0</v>
       </c>
       <c r="BH21">
         <v>-30158.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21">
+        <v>-30158.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-30158.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14405,236 +14975,244 @@
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
-        <v>-13018000.0</v>
+        <v>14333946.0</v>
       </c>
       <c r="C23">
-        <v>-16565000.0</v>
+        <v>10552393.0</v>
       </c>
       <c r="D23">
+        <v>13018000.0</v>
+      </c>
+      <c r="E23">
+        <v>16565000.0</v>
+      </c>
+      <c r="F23">
         <v>18632000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>15375000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>19059000.0</v>
       </c>
-      <c r="G23">
-[...2 lines deleted...]
-      <c r="H23">
+      <c r="I23">
+        <v>17629000.0</v>
+      </c>
+      <c r="J23">
         <v>34219000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>95082000.0</v>
       </c>
-      <c r="J23">
-[...2 lines deleted...]
-      <c r="K23">
+      <c r="L23">
+        <v>13047000.0</v>
+      </c>
+      <c r="M23">
         <v>13642000.0</v>
       </c>
-      <c r="L23">
-[...4 lines deleted...]
-      </c>
       <c r="N23">
-        <v>-11945000.0</v>
+        <v>13289000.0</v>
       </c>
       <c r="O23">
+        <v>12846000.0</v>
+      </c>
+      <c r="P23">
+        <v>11945000.0</v>
+      </c>
+      <c r="Q23">
         <v>14453000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>15947000.0</v>
       </c>
-      <c r="Q23">
-[...4 lines deleted...]
-      </c>
       <c r="S23">
+        <v>10124000.0</v>
+      </c>
+      <c r="T23">
+        <v>8836000.0</v>
+      </c>
+      <c r="U23">
         <v>12721000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6803000.0</v>
       </c>
-      <c r="U23">
-[...4 lines deleted...]
-      </c>
       <c r="W23">
+        <v>7571000.0</v>
+      </c>
+      <c r="X23">
+        <v>140000.0</v>
+      </c>
+      <c r="Y23">
         <v>3862000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1027361.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2014193.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1464560.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1333085.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>979963.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1526389.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1083466.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1647296.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>948816.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1020939.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>912653.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>588144.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>724583.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1019826.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>285351.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>389936.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>358478.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>331907.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>386891.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>315714.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>163563.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>270404.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>98147.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>209077.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>212637.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>199128.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>222075.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>205074.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>185996.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1343537.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>14174.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>76775.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>37761.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30158.0</v>
       </c>
       <c r="BG23">
         <v>30158.0</v>
       </c>
       <c r="BH23">
         <v>30158.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23">
+        <v>30158.0</v>
+      </c>
+      <c r="BJ23">
+        <v>30158.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14651,1074 +15229,1110 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>345000.0</v>
+      </c>
+      <c r="C25">
+        <v>1631000.0</v>
+      </c>
+      <c r="D25">
         <v>1174000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2346000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2192000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2070000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1879000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2523000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2621000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2640000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2625000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1726000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1157000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>162.5</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1187000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1190000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>995000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>270000.0</v>
       </c>
       <c r="S25">
         <v>267000.0</v>
       </c>
       <c r="T25">
+        <v>270000.0</v>
+      </c>
+      <c r="U25">
+        <v>267000.0</v>
+      </c>
+      <c r="V25">
         <v>291000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>579292.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>208478.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>207141.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>207089.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>207799.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>180611.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>171100.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>164520.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>162318.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>160584.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>160862.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>9306.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>8953.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>5975.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>4685.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3560.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>6562.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>5975.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2885.0</v>
       </c>
       <c r="AO25">
         <v>2885.0</v>
       </c>
       <c r="AP25">
-        <v>2886.0</v>
+        <v>2885.0</v>
       </c>
       <c r="AQ25">
         <v>2885.0</v>
       </c>
       <c r="AR25">
+        <v>2886.0</v>
+      </c>
+      <c r="AS25">
         <v>2885.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2916.0</v>
       </c>
       <c r="AT25">
         <v>2885.0</v>
       </c>
       <c r="AU25">
-        <v>2856.0</v>
+        <v>2916.0</v>
       </c>
       <c r="AV25">
         <v>2885.0</v>
       </c>
       <c r="AW25">
-        <v>2886.0</v>
+        <v>2856.0</v>
       </c>
       <c r="AX25">
         <v>2885.0</v>
       </c>
       <c r="AY25">
         <v>2886.0</v>
       </c>
       <c r="AZ25">
         <v>2885.0</v>
       </c>
-      <c r="BA25"/>
+      <c r="BA25">
+        <v>2886.0</v>
+      </c>
       <c r="BB25">
+        <v>2885.0</v>
+      </c>
+      <c r="BC25"/>
+      <c r="BD25">
         <v>2342.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>75000.0</v>
       </c>
-      <c r="L26"/>
-[...1 lines deleted...]
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
         <v>1116000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>75000.0</v>
       </c>
-      <c r="P26"/>
-[...1 lines deleted...]
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
         <v>1069000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
+      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26">
+        <v>85031.0</v>
+      </c>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>431847.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
+      <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26"/>
+      <c r="AR26">
+        <v>7.0</v>
+      </c>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>490.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26">
         <v>3980.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>4542.0</v>
       </c>
-      <c r="BD26"/>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>148</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>2219000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>24132000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1637000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1382000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2784000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1722000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1861000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1639000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2184000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2172000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2183000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2347000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2603000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2672000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3491000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2290000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2434000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27">
         <v>1228.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>14302.0</v>
       </c>
-      <c r="AC27">
-[...2 lines deleted...]
-      <c r="AD27">
+      <c r="AE27">
+        <v>243451.0</v>
+      </c>
+      <c r="AF27">
         <v>111554.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>13079.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>129089.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>197883.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>57165.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>11869.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>42527.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>85000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27">
         <v>51763.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>9138000.0</v>
+      </c>
+      <c r="C28">
+        <v>7541000.0</v>
+      </c>
+      <c r="D28">
         <v>6850000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7743000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8684000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5769000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7684000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8639000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7650000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5130000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4927000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5737000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6909000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6690000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6666000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6968000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8350000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3929000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5692000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9370000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4012000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3371000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1769000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1137000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1255205.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1988452.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1200764.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1136181.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>724197.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1514431.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>793329.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1392283.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>769959.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1210354.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>758321.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>539853.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>622939.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>484931.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>182465.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>346848.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>286575.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>267298.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>340289.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>242875.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>128610.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>81617.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>94331.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>204364.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>209278.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>191925.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>219190.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>161610.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>183111.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1197161.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>10194.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>72233.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>37761.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15503.0</v>
       </c>
       <c r="BG28">
         <v>15503.0</v>
       </c>
       <c r="BH28">
         <v>15503.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28">
+        <v>15503.0</v>
+      </c>
+      <c r="BJ28">
+        <v>15503.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>100000.0</v>
       </c>
       <c r="C29">
         <v>100000.0</v>
       </c>
       <c r="D29">
         <v>100000.0</v>
       </c>
       <c r="E29">
         <v>100000.0</v>
       </c>
       <c r="F29">
         <v>100000.0</v>
       </c>
       <c r="G29">
         <v>100000.0</v>
       </c>
       <c r="H29">
         <v>100000.0</v>
       </c>
       <c r="I29">
         <v>100000.0</v>
       </c>
       <c r="J29">
         <v>100000.0</v>
       </c>
       <c r="K29">
         <v>100000.0</v>
       </c>
       <c r="L29">
         <v>100000.0</v>
       </c>
       <c r="M29">
         <v>100000.0</v>
       </c>
       <c r="N29">
+        <v>100000.0</v>
+      </c>
+      <c r="O29">
+        <v>100000.0</v>
+      </c>
+      <c r="P29">
         <v>300000.0</v>
       </c>
-      <c r="O29"/>
-[...1 lines deleted...]
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29">
         <v>400000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29">
         <v>-1723400.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>550439.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>740259.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>432700.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>13988054.0</v>
+      </c>
+      <c r="C30">
+        <v>8922722.0</v>
+      </c>
+      <c r="D30">
         <v>-16967000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-19042000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>16031000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>13043000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>16692000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-20614000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>30996000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>86892000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-20029000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>8477000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-18022000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-17571000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-15705000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8982000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>10332000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-14159000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-9850000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>11813000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6520000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-8657000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-952000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3170000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>881866.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1806394.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1289172.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1156762.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>815443.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1033319.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1083466.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1647296.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>948816.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1020939.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>912653.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>588144.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>724583.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1019826.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>285351.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>389936.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>358478.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>331907.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>386891.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>315714.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>163563.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>270404.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>98147.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>209077.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>212637.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>199128.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>222075.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>205074.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>185996.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1343537.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>14174.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>76775.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>37761.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-30158.0</v>
       </c>
       <c r="BG30">
         <v>-30158.0</v>
       </c>
       <c r="BH30">
         <v>-30158.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30">
+        <v>-30158.0</v>
+      </c>
+      <c r="BJ30">
+        <v>-30158.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>9956665.0</v>
+      </c>
+      <c r="C31">
+        <v>15636246.0</v>
+      </c>
+      <c r="D31">
         <v>-89627000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-37481000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>6290000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-6428000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>11097000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-28611000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>2082000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>78605000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-28473000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>15006000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-38335000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-17582000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-24410000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>411000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-124000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-20347000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-17781000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-157000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-15800000.0</v>
       </c>
       <c r="V31">
         <v>-641000.0</v>
       </c>
       <c r="W31">
+        <v>-15800000.0</v>
+      </c>
+      <c r="X31">
+        <v>-641000.0</v>
+      </c>
+      <c r="Y31">
         <v>-145000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-91113.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-72946.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-18055.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-107780.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-64690.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-2187.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-49662.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-11746.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>29626.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-951369.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-2208.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>113.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-5032.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>2007.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-497.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-4080.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-5093.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-208803.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>450.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-512.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-618.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-507806.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-35946.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-59312.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-46978.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-722153.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-32327.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-294.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-335.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-697.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-258624.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-84331.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-53.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-21.25</v>
       </c>
       <c r="BG31">
         <v>-21.25</v>
       </c>
       <c r="BH31">
         <v>-21.25</v>
       </c>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31">
+        <v>-21.25</v>
+      </c>
+      <c r="BJ31">
+        <v>-21.25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -15745,1833 +16359,1924 @@
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
+      <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
+        <v>0.0</v>
+      </c>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>104212985.0</v>
+      </c>
+      <c r="C2">
         <v>36332000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>59924000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62355000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4520000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4077000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3794449.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10147987.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2411011.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>222529.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>115474.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>862478.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>830136.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>408362.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>-101525.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>13666853</v>
+      </c>
+      <c r="C3">
         <v>14055000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10073000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>26678000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36984000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1269000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15422193</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17940744</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4561763</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2101328</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2351533</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>848058</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>560282</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>711795</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>52278</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>-29713746.0</v>
+      </c>
+      <c r="C6">
         <v>69964000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-23592000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2431000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>57835000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>443000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>282996.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6353538.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7736976.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2188482.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>107055.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-747004.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>32342.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>421774.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>459007.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B7">
+        <v>476610.0</v>
+      </c>
+      <c r="C7">
         <v>-1505000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2078000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3068000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3247000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-135000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-461844.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4814912.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-215684.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>357764.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-177917.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11381.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>138512.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-19059.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>70820.0</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>852304.0</v>
+      </c>
+      <c r="C9">
         <v>-789000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>236000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>78000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3084000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2070000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>314000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-786437.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-223988.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>188407.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-227993.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2390000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1850000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-878000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1624334.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>127989.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1344000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7703000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-1163000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>323000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3698880.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1689939.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-5637000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1985000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-2136000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-679704.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-343673.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B14">
+        <v>7337015.0</v>
+      </c>
+      <c r="C14">
         <v>9093000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8148000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4557000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1095000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1202000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>724030.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>493070.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>22818.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>18307.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11541.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11542.0</v>
       </c>
       <c r="M14">
         <v>11542.0</v>
       </c>
       <c r="N14">
+        <v>11542.0</v>
+      </c>
+      <c r="O14">
         <v>10095.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>650.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>74499238.0</v>
+      </c>
+      <c r="C16">
         <v>106296000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>36332000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>59924000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>62355000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4520000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4077445.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3794449.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10147987.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2411011.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>222529.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>115474.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>862478.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>830136.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>357482.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>-58482301.0</v>
+      </c>
+      <c r="C18">
         <v>-66008000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-49588000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-71559000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-71309000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19318000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20562177.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16992393.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7197195.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3344610.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3314977.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1452777.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1126112.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1526358.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-101525.0</v>
       </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>171</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-14055000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-10073000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-27998000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-34578000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-661000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-15186358.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-18553597.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4485163.0</v>
       </c>
-      <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B20">
+        <v>27563000.0</v>
+      </c>
+      <c r="C20">
         <v>139065000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>29565000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3987000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>114242000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>23000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>20250000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>10859436.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>-877000.0</v>
+      </c>
+      <c r="C21">
         <v>-1201000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-712000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>66448000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1219000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15896000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3308141.0</v>
       </c>
       <c r="I21">
         <v>3308141.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>3308141.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>-105091287.0</v>
+      </c>
+      <c r="C22">
         <v>-73285000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-55983000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-47714000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-39890000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-17978000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6831065.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-8059675.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5025869.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1963948.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1317858.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1204071.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1551572.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1404782.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-103344.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>-626488.0</v>
+      </c>
+      <c r="C23">
         <v>-2401000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2567000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-304000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12708000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3492000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-351000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3700413.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>24059.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>666779.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-128483.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-12647.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-96571.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-85568.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-17493.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>4335000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1180000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2406000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>608000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>235835.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-612853.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>76600.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>114784.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>55139.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>177.79</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>25000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>52462213.0</v>
+      </c>
+      <c r="C25">
         <v>9814000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3181000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-7362000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1041000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3168000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>134128.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>35357.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>829240.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>168191.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>256953.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>507818.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>681398.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>649310.0</v>
       </c>
-      <c r="O25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>134071000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3493000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>20300000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11806840.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>15741640.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5548330.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B27">
+        <v>4290000.0</v>
+      </c>
+      <c r="C27">
         <v>3930000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3061000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8706000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6676000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2030000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>518974.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>844949.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>856739.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>273710.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>353537.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>159887.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>206618.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>23987435.0</v>
+      </c>
+      <c r="C28">
         <v>135463000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26286000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>70293000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>125731000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19153000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>20609338.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11251708.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14857571.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5418308.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3366893.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>682353.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1133055.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1948132.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>459007.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>-44815448.0</v>
+      </c>
+      <c r="C29">
         <v>-51953000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-39515000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-44881000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-34325000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-18049000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5139984.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>948351.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2635432.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1243282.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-963444.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-604719.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-565830.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-814563.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-49247.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>-13666852.0</v>
+      </c>
+      <c r="C30">
         <v>-14055000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10073000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-27998000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-34578000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-661000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-15186358.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-18553597.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4485163.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1986544.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2296394.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-824638.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-534883.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-711795.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-52278.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH30"/>
+  <dimension ref="A1:BJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
       <c r="BF1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BG1" t="s">
-        <v>119</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>75717609.0</v>
+      </c>
+      <c r="C2">
+        <v>60852189.0</v>
+      </c>
+      <c r="D2">
         <v>73462000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>88988000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>106296000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>56502000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>73876000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>88033000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>36332000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>48593000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>59848000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>48798000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>59924000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14034000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>32110000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>43487000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>62355000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>81289000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>86457000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>34073000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4520000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7045000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1061000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2765000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4077000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6775659.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>15227487.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>742958.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3794449.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3899221.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>955729.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>5836194.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>10147987.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3903874.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>47542.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2484652.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2411011.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1327896.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2043860.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>47542.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>222529.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1829515.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>86547.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>41155.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>115474.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>688652.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>182916.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>551578.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>862478.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>288666.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>117312.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>447870.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>830136.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>256135.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>646789.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>71732.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-13069.5</v>
       </c>
       <c r="BG2">
         <v>-13069.5</v>
       </c>
       <c r="BH2">
         <v>-13069.5</v>
       </c>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2">
+        <v>-13069.5</v>
+      </c>
+      <c r="BJ2">
+        <v>-13069.5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>4098563</v>
+      </c>
+      <c r="C3">
+        <v>2454997</v>
+      </c>
+      <c r="D3">
         <v>5361000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2669000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3191000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4694000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5390000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1561000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2223000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1283000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2335000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5161000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1481000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8929000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5936000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5773000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6040000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>14626000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>10606000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>8900000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2852000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>759000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>162000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>199000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>149000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>44217</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3315177</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>7413302</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1111978</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>15018811</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4754</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2677881</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2255838</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2231303</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1300901</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>830304</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>392499</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>453388</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1013000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>300610</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>334329</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1189753</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>877439</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>181971</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>102370</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>272228</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>230245</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>216836</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>128749</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>152112</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>129931</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>59185</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>219054</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>27.71</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>186939</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>378718</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>118426</v>
-      </c>
-[...4 lines deleted...]
-        <v>13069.5</v>
       </c>
       <c r="BG3">
         <v>13069.5</v>
       </c>
       <c r="BH3">
         <v>13069.5</v>
       </c>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3">
+        <v>13069.5</v>
+      </c>
+      <c r="BJ3">
+        <v>13069.5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17588,54 +18293,56 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17652,418 +18359,432 @@
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>-17638906.0</v>
+      </c>
+      <c r="C6">
+        <v>13647048.0</v>
+      </c>
+      <c r="D6">
         <v>-11695000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-15526000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-17308000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>49794000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-17374000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-14157000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>51701000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-12261000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-11255000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>11050000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11126000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>45890000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-18076000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-11377000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-18868000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-18934000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5168000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>52384000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>29553000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2525000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>5984000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1704000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1312000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-3509307.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6256514.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>14484529.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-3051491.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-104772.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2943492.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-4880465.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-4311793.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>6244113.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1935716.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1357983.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>73641.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1083115.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-715964.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1935716.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-174987.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1606986.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1742968.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>45392.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-74319.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-573178.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>505736.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-368662.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-310900.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>573812.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>171354.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-330559.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-382266.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>574000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>53523.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>192394.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-28268.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>102440.0</v>
       </c>
       <c r="BG6">
         <v>102440.0</v>
       </c>
       <c r="BH6">
         <v>102440.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6">
+        <v>102440.0</v>
+      </c>
+      <c r="BJ6">
+        <v>102440.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B7">
+        <v>-331854.0</v>
+      </c>
+      <c r="C7">
+        <v>-1602691.0</v>
+      </c>
+      <c r="D7">
         <v>3210000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1578000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-768000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2586000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1569000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>429000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-917000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>694000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-86000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-759000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2229000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>871000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-3512000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>779000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1206000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3629000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-6179000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3462000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4159000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-708000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2403000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>467000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1922000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>223942.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-707834.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1043265.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-1087671.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>6183839.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>314553.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-510403.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-1173077.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>190334.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-67839.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-62779.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-344795.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>201925.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-67839.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-276350.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>439426.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-235904.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-29497.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-92124.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>179608.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-142794.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>241509.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>16089.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-103423.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>33215.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>160866.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-118092.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>62523.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-76070.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-105833.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>6307.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>9493.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17705.0</v>
       </c>
       <c r="BG7">
         <v>17705.0</v>
       </c>
       <c r="BH7">
         <v>17705.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7">
+        <v>17705.0</v>
+      </c>
+      <c r="BJ7">
+        <v>17705.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18080,164 +18801,172 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>161</v>
+      </c>
+      <c r="B9">
+        <v>-66169.0</v>
+      </c>
       <c r="C9">
+        <v>419657.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>-199000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>61000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-956000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-415000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1008000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-426000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-79000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-467000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>208000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>574000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-113000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>344000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-626000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>473000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1072000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1628000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>515000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-899000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="W9"/>
+      <c r="X9">
         <v>-802000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-248000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-359000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-157665.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
-      <c r="AZ9">
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9">
         <v>-28598.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -18254,510 +18983,524 @@
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+    </row>
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>1309000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1570000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>165000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>367000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-3131000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2854000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-1179000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3081000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2366000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2479158.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-492875.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>298320.0</v>
       </c>
-      <c r="X11"/>
-      <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>3998000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-13398000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-13398000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-6302000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2167000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2001000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3478000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>457000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>579000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5550000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1117000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-3821343.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1399110.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>961705.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-1395000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>811000.0</v>
       </c>
       <c r="M13">
         <v>811000.0</v>
       </c>
       <c r="N13">
+        <v>811000.0</v>
+      </c>
+      <c r="O13">
+        <v>811000.0</v>
+      </c>
+      <c r="P13">
         <v>-3677000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>412000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1925000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>775000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-5000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>381000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1793000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-1996359.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-125883.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>48275.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B14">
+        <v>345891.0</v>
+      </c>
+      <c r="C14">
+        <v>1629670.0</v>
+      </c>
+      <c r="D14">
         <v>1174000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2346000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2192000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2070000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1879000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2523000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2621000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2640000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2625000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1726000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1157000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1185000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1187000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1190000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>995000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>270000.0</v>
       </c>
       <c r="S14">
         <v>267000.0</v>
       </c>
       <c r="T14">
+        <v>270000.0</v>
+      </c>
+      <c r="U14">
+        <v>267000.0</v>
+      </c>
+      <c r="V14">
         <v>291000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>306000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>300000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>302000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>298000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>160245.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>180611.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>171100.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>164520.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>162318.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>160584.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>160862.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>9306.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>8953.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>5975.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>4685.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3560.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>6562.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>5975.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2885.0</v>
       </c>
       <c r="AO14">
         <v>2885.0</v>
       </c>
       <c r="AP14">
-        <v>2886.0</v>
+        <v>2885.0</v>
       </c>
       <c r="AQ14">
         <v>2885.0</v>
       </c>
       <c r="AR14">
+        <v>2886.0</v>
+      </c>
+      <c r="AS14">
         <v>2885.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2916.0</v>
       </c>
       <c r="AT14">
         <v>2885.0</v>
       </c>
       <c r="AU14">
-        <v>2856.0</v>
+        <v>2916.0</v>
       </c>
       <c r="AV14">
         <v>2885.0</v>
       </c>
       <c r="AW14">
-        <v>2886.0</v>
+        <v>2856.0</v>
       </c>
       <c r="AX14">
         <v>2885.0</v>
       </c>
       <c r="AY14">
         <v>2886.0</v>
       </c>
       <c r="AZ14">
         <v>2885.0</v>
       </c>
       <c r="BA14">
+        <v>2886.0</v>
+      </c>
+      <c r="BB14">
+        <v>2885.0</v>
+      </c>
+      <c r="BC14">
         <v>3.39</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2342.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14">
+      <c r="BE14"/>
+      <c r="BF14">
         <v>2205.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>162.5</v>
       </c>
       <c r="BG14">
         <v>162.5</v>
       </c>
       <c r="BH14">
         <v>162.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14">
+        <v>162.5</v>
+      </c>
+      <c r="BJ14">
+        <v>162.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -18774,236 +19517,244 @@
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>58078702.0</v>
+      </c>
+      <c r="C16">
+        <v>74499238.0</v>
+      </c>
+      <c r="D16">
         <v>61767000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>73462000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>88988000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>106296000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>56502000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>73876000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>88033000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>36332000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>48593000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>59848000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>48798000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>59924000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>14034000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>32110000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>43487000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>62355000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>81289000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>86457000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>34073000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4520000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7045000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1061000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2765000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3266352.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>8970973.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>15227487.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>742958.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3794449.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3899221.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>955729.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>5836194.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>10147987.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1983258.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1126669.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2484652.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2411011.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1327896.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1983258.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>47542.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>222529.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1829515.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>86547.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>41155.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>115474.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>688652.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>182916.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>551578.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>862478.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>288666.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>117311.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>447870.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>830136.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>700312.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>264126.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>71732.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>89370.0</v>
       </c>
       <c r="BG16">
         <v>89370.0</v>
       </c>
       <c r="BH16">
         <v>89370.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16">
+        <v>89370.0</v>
+      </c>
+      <c r="BJ16">
+        <v>89370.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19020,1988 +19771,2054 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>-16505543.0</v>
+      </c>
+      <c r="C18">
+        <v>-13031371.0</v>
+      </c>
+      <c r="D18">
         <v>-11602000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-14568000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-16638000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-21461000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-17075000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-12656000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-14629000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-11830000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-11322000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-16328000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-10295000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-18011000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-18859000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-15845000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-18844000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-20893000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-24879000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-12495000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-13042000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6766000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-6459000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3050000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3043000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1060620.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-5039855.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-7446397.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-3061491.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-10076861.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-539388.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-4060866.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-4338297.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-2911161.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1616727.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-1375348.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1226840.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-1076306.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1328826.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-825092.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-174987.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1661530.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-1142915.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-436963.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-73569.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-564190.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-115605.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-368662.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-404320.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-282182.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-131106.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-330559.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-382266.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-770703.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-563256.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-386319.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-146694.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-25381.25</v>
       </c>
       <c r="BG18">
         <v>-25381.25</v>
       </c>
       <c r="BH18">
         <v>-25381.25</v>
       </c>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18">
+        <v>-25381.25</v>
+      </c>
+      <c r="BJ18">
+        <v>-25381.25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>171</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-5361000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-2669000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-3191000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-5012000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-5259000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1561000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-2223000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1359000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-2227000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-5062000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1425000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-11361000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="P19">
         <v>-2500000.0</v>
       </c>
       <c r="Q19">
         <v>-2500000.0</v>
       </c>
       <c r="R19">
+        <v>-2500000.0</v>
+      </c>
+      <c r="S19">
+        <v>-2500000.0</v>
+      </c>
+      <c r="T19">
         <v>-9524000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-10578000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1189000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>8097704.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-4531672.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-2670703.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1556329.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
-        <v>0.0</v>
+        <v>27563000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
-        <v>71195000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>71195000.0</v>
+      </c>
+      <c r="H20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67870000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>67870000.0</v>
+      </c>
+      <c r="K20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29565000.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
-        <v>0.0</v>
+        <v>29565000.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>3795000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>192000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>18303000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>72939000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>-203000.0</v>
+      </c>
+      <c r="C21">
+        <v>-201000.0</v>
+      </c>
+      <c r="D21">
         <v>-178000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-321000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-172000.0</v>
       </c>
       <c r="F21">
         <v>-177000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="G21">
+        <v>-172000.0</v>
+      </c>
+      <c r="H21">
+        <v>-177000.0</v>
+      </c>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-167000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-165000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-165000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>66890000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-154000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-151000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-137000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>13000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-149000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2006000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>923000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-103764.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>12424885.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1466689.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+      <c r="BJ21"/>
+    </row>
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>-4477540.0</v>
+      </c>
+      <c r="C22">
+        <v>4983934.0</v>
+      </c>
+      <c r="D22">
         <v>-76709000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-21016000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-12442000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-21903000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-8062000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-11083000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-32237000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-16577000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-15524000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1264000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-25146000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-4836000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-12765000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-14042000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-16071000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-10623000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-8945000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-12878000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-7444000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-8229000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-501000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-4010000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5238000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1508585.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1877588.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-1702086.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1295133.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-2282126.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-3199316.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-1659042.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-919190.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-2917604.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-198767.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-588031.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-607520.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-1017819.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-198767.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-383791.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-335571.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-451010.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-386441.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-316226.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-164181.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-626919.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-101428.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-235413.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-240311.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-903905.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-251517.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-192426.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-203724.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-1293911.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-273826.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-58908.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-37761.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-25836.0</v>
       </c>
       <c r="BG22">
         <v>-25836.0</v>
       </c>
       <c r="BH22">
         <v>-25836.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22">
+        <v>-25836.0</v>
+      </c>
+      <c r="BJ22">
+        <v>-25836.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>174</v>
+      </c>
+      <c r="B23">
+        <v>-155402.0</v>
+      </c>
       <c r="C23">
+        <v>551549.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>-207000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-482000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-39000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-174000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-932000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1256000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1359000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-38000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1808000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-721000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>31000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>274000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-437000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-10000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>717000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-67000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-4951000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>17009000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3231000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>27000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-267018.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-44717.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-319075.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-354014.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>727561.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-7775.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>26500.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>75886.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-184014.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>49701.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>82486.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-32297.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>258467.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>440609.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-334329.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-595.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-109493.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-17645.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-750.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-8988.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-3659.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-216836.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>70.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-77455.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-19116.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-59185.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-219054.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>14437.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-28221.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>199995.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-20887.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-119125.0</v>
       </c>
       <c r="BG23">
         <v>-119125.0</v>
       </c>
       <c r="BH23">
         <v>-119125.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23">
+        <v>-119125.0</v>
+      </c>
+      <c r="BJ23">
+        <v>-119125.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>-318000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>131000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>102000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>85000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-76000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>108000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>99000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>56000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-2432000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>128000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>872000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>112000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1339000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1082000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-1678000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1663000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>878000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-1000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-127000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-142000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>181866.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>9532904.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-5310918.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-2818299.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-1.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>32336.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>387296.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-32335.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>75035.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-3750.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>387296.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>19139.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>55139.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>154.37</v>
       </c>
-      <c r="AT24"/>
-[...1 lines deleted...]
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24">
         <v>23.42</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>25399.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24">
         <v>-711795.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>-7943476.3</v>
+      </c>
+      <c r="C25">
+        <v>-15587287.0</v>
+      </c>
+      <c r="D25">
         <v>66084000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5079000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-5310000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7120000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-9026000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-5553000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>17273000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1888000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3134000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-14205000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>12364000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-7736000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>510000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-348000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>212000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>188000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>116000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>100000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>637000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1232000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-4536439.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-634259.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-369697.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>120488.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>58394.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>16718.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4577.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4937.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>36214.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>233.83</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-5.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>800573.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1192.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>104028.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>31614.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>51192.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1192.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>51999.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-28000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>256953.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>147576.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>150473.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>10489.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>505044.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>727.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1573.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>477.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>685135.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-1.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-1.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-28.24</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>599278.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>1000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>45000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>134071000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>133146000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>114525000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>41387000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>3493000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>27000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>27000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-7.12</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-369.5</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B27">
+        <v>1392000.0</v>
+      </c>
+      <c r="C27">
+        <v>486000.0</v>
+      </c>
+      <c r="D27">
         <v>809000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>114000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2881000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>-1468000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1955000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2589000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>854000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>808000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>864000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>807000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>582000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1434000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1657000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2349000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3266000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>272000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>465000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>5454000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>485000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1392000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>293000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>284000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>61000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>101804.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>210742.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>176687.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>13714.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>119432.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>87143.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>625598.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>12776.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>218612.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>329349.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>104028.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>204750.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>121414.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>30694.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>91000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>30602.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>44999.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>147576.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>150473.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>10489.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>-12330.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>91468.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>80749.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>67089.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>90329.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>49200.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>-599545.0</v>
+      </c>
+      <c r="C28">
+        <v>25351322.0</v>
+      </c>
+      <c r="D28">
         <v>-178000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-528000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-659000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>70984000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-351000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1613000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>66443000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-225000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-205000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>27592000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-876000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>66921000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>120000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3207000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>45000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>730000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>18087000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>65982000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>40932000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3363000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>12444000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1473000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1873000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-88626.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1216661.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>21930925.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>10000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>439185.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8793798.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1922226.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>26500.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>9122939.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>513467.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>49701.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1225446.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2163172.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>513467.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2741669.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>-595.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2885883.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>482355.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-750.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-8988.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>621341.0</v>
       </c>
-      <c r="AU28"/>
-      <c r="AV28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>70000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>830595.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>302460.0</v>
       </c>
-      <c r="AY28"/>
-[...1 lines deleted...]
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28">
         <v>1748137.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>616779.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>199995.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1161813.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>114751.0</v>
       </c>
       <c r="BG28">
         <v>114751.0</v>
       </c>
       <c r="BH28">
         <v>114751.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28">
+        <v>114751.0</v>
+      </c>
+      <c r="BJ28">
+        <v>114751.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>-12406980.0</v>
+      </c>
+      <c r="C29">
+        <v>-10576373.0</v>
+      </c>
+      <c r="D29">
         <v>-6241000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-11899000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-13447000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-16767000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-11685000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-11095000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-12406000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-10547000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-8987000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-11167000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-8814000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-9082000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-12923000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-10072000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-12804000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-6267000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-14273000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3595000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-10190000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6007000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-6297000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-2851000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2894000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1104838.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1724678.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-33095.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1949513.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>4941950.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-534634.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-1382985.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-2082459.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-679858.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-315826.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-545044.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-834341.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-622918.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-315826.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-524482.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>159342.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-471777.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-265476.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-254992.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>28801.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-291962.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>114640.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-151826.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-275571.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-130070.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-1175.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-271374.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-163212.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-770703.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-376317.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-7601.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-28268.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-12311.75</v>
       </c>
       <c r="BG29">
         <v>-12311.75</v>
       </c>
       <c r="BH29">
         <v>-12311.75</v>
       </c>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29">
+        <v>-12311.75</v>
+      </c>
+      <c r="BJ29">
+        <v>-12311.75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>-4098563.0</v>
+      </c>
+      <c r="C30">
+        <v>-2454997.0</v>
+      </c>
+      <c r="D30">
         <v>-5361000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2669000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3191000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-5012000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-5259000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1561000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-2223000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1359000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-2227000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-5062000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1425000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-11361000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-5808000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-4901000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-5928000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-13287000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-9524000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-10578000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1189000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>119000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-163000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-326000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-291000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2580220.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-3315177.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-7413302.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1111978.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-5485907.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-5315672.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-5496180.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-2255839.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-2198967.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-913605.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-862639.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-317464.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-457138.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-913605.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-281471.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-334329.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-1134614.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-877439.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-181971.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-102370.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-272228.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-230245.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-216836.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-105329.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-126713.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-129931.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-59185.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-219054.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-711795.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-186939.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-118426.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>