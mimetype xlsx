--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -860,15209 +866,15992 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>53343674000.0</v>
+      </c>
+      <c r="C2">
         <v>34387266000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29766134000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12709285000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12638991000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6368253000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3111699000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2869953000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>234011000.0</v>
       </c>
-      <c r="J2">
-[...3 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>14</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>582659000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>432991000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1036011000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-276300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-65452000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-203048000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-34708000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-13922000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>110452000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>17288982000.0</v>
+      </c>
+      <c r="C7">
         <v>13255365000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11860697000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7543064000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3061754000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1562403000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2336243000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>4343000.0</v>
+      </c>
+      <c r="C8">
         <v>3660000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>3622000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2922000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2892000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2679000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1827000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1809000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9">
+        <v>131728259000.0</v>
+      </c>
+      <c r="C9">
         <v>118688242000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>117717254000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>94593062000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>92467072000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>78880014000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>40227856000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>41918936000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>131907000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>70850000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>26036638000.0</v>
+      </c>
+      <c r="C10">
         <v>19328920000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>32935111000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19887575000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15333719000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>38425541000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>862839000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3133847000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7505954000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>581296000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11">
+        <v>11274094000.0</v>
+      </c>
+      <c r="C11">
         <v>19328920000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>32935111000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>19887575000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>15333719000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>38425541000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>862839000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3133847000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7505954000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>581296000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>45805028000.0</v>
+      </c>
+      <c r="C12">
         <v>22094232000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>49745218000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>39058592000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>52391273000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>42376288000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>973839000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8288550000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7505954000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>581296000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>4343000.0</v>
+      </c>
+      <c r="C13">
         <v>3660000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3622000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2922000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2892000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2679000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1827000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1809000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>60000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>52000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>2272635997.0</v>
+      </c>
+      <c r="C14">
         <v>2055159000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1700204000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1636999000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1572702000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1182660948.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1029931705.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1039712967.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050010046.0</v>
       </c>
       <c r="J14">
         <v>1050010046.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>1050010046.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>2679000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1827000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1809000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>60000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>52000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>25</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>4074895000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2856027000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2107558000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1384600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1004337000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>486268000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>342017000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>68439000.0</v>
       </c>
-      <c r="J16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>29667000.0</v>
+      </c>
+      <c r="C21">
         <v>231643000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>236947000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>212603000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>199121000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>204581000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>210337000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>217132000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4457000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6345000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>8536286000.0</v>
+      </c>
+      <c r="C22">
         <v>7087223000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5277726000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8191386000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2056352000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1081553000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>889528000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1465239000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>89464000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-41597000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>124480296000.0</v>
+      </c>
+      <c r="C23">
         <v>107604612000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>117383202000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>96263925000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>82883601000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>54641929000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14582029000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18842552000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10468034000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1770478000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>8626272000.0</v>
+      </c>
+      <c r="C24">
         <v>11440755000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>13042861000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10885799000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9739176000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5938279000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7154798000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1168012000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>642401000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>37500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25">
+        <v>8626272000.0</v>
+      </c>
+      <c r="C25">
         <v>11475900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13065034000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10885799000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9739176000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5938279000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7243588000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1168012000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>642401000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>37500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>2480518000.0</v>
+      </c>
+      <c r="C26">
         <v>3126007000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5487216000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>6356411000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3059383000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>300121000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>115325000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>148303000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>47125000.0</v>
       </c>
-      <c r="J26">
-[...3 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>210025000.0</v>
+      </c>
+      <c r="C28">
         <v>14494383000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1789945000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3818414000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4765173000.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
+        <v>-28905955000.0</v>
+      </c>
+      <c r="H28">
         <v>9707134000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>103017000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6779738000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-524214000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>18133613000.0</v>
+      </c>
+      <c r="C29">
         <v>26534961000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>64064873000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>40031090000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>51747062000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>35037670000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2063168000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10073905000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-10876873000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>17483821000.0</v>
+      </c>
+      <c r="C30">
         <v>1676246000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4657652000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5118170000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2797805000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1242699000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1352093000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>756508000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>493416000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>182871000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>23655562000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>34510803000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>26964250000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6510023000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6619909000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11607546000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3911122000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>-1949526000.0</v>
+      </c>
+      <c r="C32">
         <v>-424981000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>12582117000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13297698000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>34443163000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>32230577000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-4570850000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3576246000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6691491000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>47798459000.0</v>
+      </c>
+      <c r="C33">
         <v>45718569000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>47002969000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>37114173000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>19242286000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8435112000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9654021000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6672920000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2158029000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>895451000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
+        <v>423334000.0</v>
+      </c>
+      <c r="C34">
         <v>308715000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>63694000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5144027000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3540458000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1849906000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>61836000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>930812000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>-78410000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>478000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>33147052000.0</v>
+      </c>
+      <c r="C35">
         <v>31787045000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>29989070000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>22765111000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18899892000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13494733000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11360770000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3428021000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>20441300000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4960273000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>7635134000.0</v>
+      </c>
+      <c r="C36">
         <v>2360386000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3798453000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7512037000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5595892000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1583271000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1797623000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1446358000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>14384000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>39498000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38">
+        <v>7521910000.0</v>
+      </c>
+      <c r="C38">
         <v>2743426000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2425522000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7512037000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5595892000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1583888000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1642572000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1454328000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>195434000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>56102000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>4856701000.0</v>
+      </c>
+      <c r="C39">
         <v>31028342000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10699637000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6781604000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6395885000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1506277000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1712548000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1659335000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>221171000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>110860000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>17772498000.0</v>
+      </c>
+      <c r="C40">
         <v>12362049000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13236641000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>24415208000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6476429000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3911053000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3999768000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3261247000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1202194000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>686578000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>5362216000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>3565657000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1849906000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1063023000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>930812000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>141113000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>61199000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>4162109000.0</v>
+      </c>
+      <c r="C42">
         <v>118448914000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>115867654000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>92743462000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>90617472000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>78880014000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>40227856000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>41909750000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-19535065000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-4799910000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-      <c r="G43">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>64881668000.0</v>
+      </c>
+      <c r="C45">
         <v>55562301000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>47802648000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>23033122000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10387890000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6346522000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7530736000.0</v>
       </c>
-      <c r="H45">
-[...1 lines deleted...]
-      </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>37563179000.0</v>
+      </c>
+      <c r="C46">
         <v>40000533000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>37480353000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>23033122000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>10387890000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6346522000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7530736000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4853157000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1961895000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>849608000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47">
+        <v>37539274000.0</v>
+      </c>
+      <c r="C47">
         <v>38753697000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>36307105000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>23033122000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>10387890000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>6346522000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>7685787000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4853157000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1911013000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>833004000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-128029031000.0</v>
+      </c>
+      <c r="C48">
         <v>-113068210000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-90758034000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-69914230000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-55634140000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-51648410000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-46326321000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-35039810000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-11711948000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-4076945000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
+      <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>5347881000.0</v>
+      </c>
+      <c r="C50">
         <v>9127183000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>25475779000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5277126000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7297962000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1930560000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1208056000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2068852000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>83815000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>19582000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>26246663000.0</v>
+      </c>
+      <c r="C51">
         <v>33823303000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>34725056000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>23705989000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>20098892000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9519586000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10699097000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3236864000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>726216000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>57082000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>7516432000.0</v>
+      </c>
+      <c r="C52">
         <v>11086668000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>11589965000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6333703000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8070338000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2510939000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1857137000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2068852000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>83815000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>19582000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>19768389000.0</v>
+      </c>
+      <c r="C53">
         <v>2765312000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>16810107000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>19171017000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>37057554000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>3950747000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>111000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>5154703000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>12582000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>8534000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>124480296000.0</v>
+      </c>
+      <c r="C55">
         <v>107604612000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>117383202000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>96263925000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>82883601000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>54641929000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14582029000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>18842552000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>10468034000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1770478000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>76681836000.0</v>
+      </c>
+      <c r="C56">
         <v>61886043000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>70380233000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>59149752000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>63641315000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>46206817000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4928008000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>12169632000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8310005000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>875027000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>78632604000.0</v>
+      </c>
+      <c r="C57">
         <v>62311024000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>57798116000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>45852054000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>29198152000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>13976240000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9498858000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8593386000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1618514000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>726565000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>111779656000.0</v>
+      </c>
+      <c r="C58">
         <v>94098069000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>87787186000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>68617165000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>48098044000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>27470973000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>20859628000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12021407000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>22059814000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5686838000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-      <c r="G59">
-[...1 lines deleted...]
-      </c>
+      <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>4162109000.0</v>
+      </c>
+      <c r="C60">
         <v>5967023000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>25546233000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>23868165000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>34709924000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>27168831000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-6299686000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6837041000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-11603089000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-3904777000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
+      <c r="E61"/>
+      <c r="F61">
         <v>-1849600000.0</v>
       </c>
-      <c r="F61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
-        <v>-9186000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I61">
         <v>-9186000.0</v>
       </c>
       <c r="J61">
         <v>-9186000.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61">
+        <v>-9186000.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>53969730000.0</v>
+      </c>
+      <c r="C2">
+        <v>53343674000.0</v>
+      </c>
+      <c r="D2">
         <v>39547732000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>34951395000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>31385990000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>34387266000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>30197021000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>24585433000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>24164726000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14111853000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>28117924000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>19207083000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>18873747000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>25523209000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>20367423000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>16232628000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>14843784000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12638991000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>10798315000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>10573942000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6368253000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6368253000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4932003000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3917525000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3132301000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3132301000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3188825000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2059674000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2869953000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1376231.52</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1786727000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>708269000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>236973000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>234011000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>253477000.0</v>
       </c>
-      <c r="AI2"/>
-      <c r="AJ2"/>
       <c r="AK2"/>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...4 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>843138000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>582659000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...4 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
       <c r="J5">
         <v>432991000.0</v>
       </c>
       <c r="K5">
+        <v>432991000.0</v>
+      </c>
+      <c r="L5">
+        <v>432991000.0</v>
+      </c>
+      <c r="M5">
         <v>1308878000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1036011000.0</v>
       </c>
       <c r="N5">
         <v>1036011000.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>1036011000.0</v>
+      </c>
       <c r="P5">
+        <v>1036011000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5">
         <v>-276300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-276300000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-234396000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-254308000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-65452000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-65452000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-98128000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-306113000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-312590000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-312590000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-294837000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-165432000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-34708000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-677829000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-71888000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-167077000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-166920000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-13922000.0</v>
       </c>
-      <c r="AH5"/>
-[...1 lines deleted...]
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-3904777000.0</v>
       </c>
-      <c r="AK5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:37">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...4 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>11892597000.0</v>
+      </c>
+      <c r="C7">
+        <v>17288982000.0</v>
+      </c>
+      <c r="D7">
         <v>13002888000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>13755035000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>13770059000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>13255365000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>12357365000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>11995960000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>11746230000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>11860697000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>10016596000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>9788032000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>9363342000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>7543064000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>7657105000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>8097905000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3361547000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3061754000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2439625000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1759263000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1488955000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1562403000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1572359000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1793245000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>2063854000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2336243000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2210632000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2456775000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>2371231000.0</v>
       </c>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8">
-        <v>3934000.0</v>
+        <v>4343000.0</v>
       </c>
       <c r="D8"/>
       <c r="E8">
+        <v>3934000.0</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8">
         <v>3660000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
-[...1 lines deleted...]
-      </c>
+      <c r="I8"/>
       <c r="J8"/>
       <c r="K8">
-        <v>2933000.0</v>
+        <v>3622000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
+        <v>2933000.0</v>
+      </c>
+      <c r="N8"/>
+      <c r="O8">
         <v>2922000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8">
         <v>2892000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>2808000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>2801000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>94593062000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9">
         <v>92467072000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>80022293000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>81136762000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>80907636000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>78880014000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>58380028000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>43726092000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>40298197000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>40227856000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>40295567000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>40208643000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>40095980000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>128803903.8</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>125775723.02</v>
       </c>
-      <c r="AE9">
-[...3 lines deleted...]
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>8827507000.0</v>
+      </c>
+      <c r="C10">
+        <v>26036638000.0</v>
+      </c>
+      <c r="D10">
         <v>9270823000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>7111459000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>8075457000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>19328920000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>23791903000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>24652488000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>23821960000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>32935111000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>24084635000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>13723951000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>14763443000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>19887575000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>18080674000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>24513677000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>15900150000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>15333719000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>21594871000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>17394414000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>38425541000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>38425541000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>19327717000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>10494509000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1977260000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1977260000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>980991000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2352277000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3133847000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>3133847000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>6743487000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4423234000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>5522972000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>7505954000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7505954000.0</v>
       </c>
-      <c r="AI10"/>
-      <c r="AJ10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-589830000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>83724000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>11274094000.0</v>
+      </c>
+      <c r="D11">
         <v>9270823000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>7111459000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>8075457000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>19887575000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>18080674000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>24513677000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>15900150000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>15333719000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>21594871000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>17394414000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>31765664000.0</v>
+      </c>
+      <c r="C12">
+        <v>45805028000.0</v>
+      </c>
+      <c r="D12">
         <v>24106159000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>17800889000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>19722454000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="G12"/>
+      <c r="H12">
         <v>37150399000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>36268663000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>38425942000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>49745218000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>38954238000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>27851534000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>32605921000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>39408243000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>44809739000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>50604918000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>49407582000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>52391273000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>43301319000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>46852265000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>39508913000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>42422179000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>22046020000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>10726099000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2371515000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2371515000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1782991000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3372277000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>8288550000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>25468146.35</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>9120871000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4423234000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5538630000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>7505954000.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12">
         <v>589830000.0</v>
       </c>
-      <c r="AK12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:37">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>3934000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>-365896000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="G13"/>
+      <c r="H13">
         <v>11346837000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>16074652000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>20591153000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3622000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>15710837000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2933000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>19619448000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2922000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>29133646000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>32190572000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>33940237000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2892000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2808000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2801000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2679000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2679000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2414000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1992000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1832000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1832000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1824000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1818000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1809000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>808.1</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1767000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>67000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>61000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>60000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>60000.0</v>
       </c>
-      <c r="AI13"/>
-[...1 lines deleted...]
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>7000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>2481180303.0</v>
+      </c>
+      <c r="C14">
+        <v>2510927676.0</v>
+      </c>
+      <c r="D14">
         <v>2428558076.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2230044617.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2093882000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2091505895.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2055159000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2049836050.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2044151465.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1761324976.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1735661387.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1652857917.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1649309669.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1647356108.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1640001909.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1632803993.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1624805030.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1607187119.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1567807244.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1563893630.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1421322474.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1421322474.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1210613409.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1054638822.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1037488350.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1037488350.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1028698303.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1026505444.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1044777745.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1044777745.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1050010046.0</v>
       </c>
       <c r="AF14">
         <v>1050010046.0</v>
       </c>
       <c r="AG14">
         <v>1050010046.0</v>
       </c>
       <c r="AH14">
         <v>1050010046.0</v>
       </c>
       <c r="AI14">
         <v>1050010046.0</v>
       </c>
       <c r="AJ14">
         <v>1050010046.0</v>
       </c>
-      <c r="AK14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:37">
+      <c r="AK14">
+        <v>1050010046.0</v>
+      </c>
+      <c r="AL14">
+        <v>1050010046.0</v>
+      </c>
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>2801000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2679000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2679000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2414000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1992000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1832000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1827000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1824000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1818000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1813000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1809000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1767000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1408000.0</v>
       </c>
-      <c r="AF15">
-[...2 lines deleted...]
-      <c r="AG15">
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>60000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>4024017000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>4074895000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
-[...4 lines deleted...]
-      </c>
+      <c r="H16"/>
+      <c r="I16"/>
       <c r="J16">
         <v>2856027000.0</v>
       </c>
       <c r="K16">
+        <v>2856027000.0</v>
+      </c>
+      <c r="L16">
+        <v>2856027000.0</v>
+      </c>
+      <c r="M16">
         <v>2758625000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2107558000.0</v>
       </c>
       <c r="N16">
         <v>2107558000.0</v>
       </c>
-      <c r="O16"/>
+      <c r="O16">
+        <v>2107558000.0</v>
+      </c>
       <c r="P16">
+        <v>2107558000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16">
         <v>1384600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1384600000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1127014000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>144472000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1004337000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1004337000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>752028000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>76913000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>27016000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>27016000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>35836000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>40003000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>342017000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>353576000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>270262000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>68439000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...4 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AG20"/>
-      <c r="AH20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>225013000.0</v>
+      </c>
+      <c r="C21">
+        <v>29667000.0</v>
+      </c>
+      <c r="D21">
         <v>227665000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>228991000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>230317000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>231643000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>232969000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>234295000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>235621000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>236947000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>238273000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>239599000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>240925000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>212603000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>213929000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>215255000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>197910000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>199121000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>200336000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>201749000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>204581000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>204581000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>206031000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>207496000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>208928000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>208928000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>212708000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>214077000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>217132000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>217132000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>223957000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>225414000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>3882000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>4457000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>4457000.0</v>
       </c>
-      <c r="AI21"/>
-[...1 lines deleted...]
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>914000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>8579710000.0</v>
+      </c>
+      <c r="C22">
+        <v>8536286000.0</v>
+      </c>
+      <c r="D22">
         <v>7477682000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>8243337000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>8696102000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7087223000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>6818641000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4885743000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>6209727000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>5277726000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>7063308000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8493374000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>6376311000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>8191386000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>6671568000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3360593000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2676502000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2056352000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1703005000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2186916000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1081553000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1081553000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1039091000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1023986000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>955080000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>955080000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1815329000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1390696000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1465239000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1465239000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1361434000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>721880000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>165694000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>89464000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>89464000.0</v>
       </c>
-      <c r="AI22"/>
-      <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>126195009000.0</v>
+      </c>
+      <c r="C23">
+        <v>124480296000.0</v>
+      </c>
+      <c r="D23">
         <v>112044074000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>100045845000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>98163707000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>103989017000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>100515815000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>104186036000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>117383202000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>102466280000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>87378931000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>89327374000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>96263925000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>96877215000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>93903548000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>87194294000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>82883601000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>69010860000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>65519740000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>54641929000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>54641929000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>34393110000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>23150676000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>15337174000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>15337174000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>16844501000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>18202918000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>18842552000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>18858448000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>17019315000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>10276097000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>9427700000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>10468034000.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23">
         <v>945214000.0</v>
       </c>
-      <c r="AK23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:37">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>8389485000.0</v>
+      </c>
+      <c r="C24">
+        <v>8626272000.0</v>
+      </c>
+      <c r="D24">
         <v>8721286000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>9113178000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>9286728000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>11440755000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>11281994000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>11614644000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>11384242000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>13042861000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>12155738000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>6544565000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>11330771000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>10885799000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>12537116000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>12161493000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>11115321000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>9739176000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>9826612000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>9791620000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>10404564000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>5938279000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>6764903000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>7052650000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>7198157000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>7154798000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>7044832000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>6514508000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>6618557000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>521761.87</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>484790.35</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>139869826.03</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>132317968.31</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>98735000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>642401000.0</v>
       </c>
-      <c r="AI24"/>
-[...1 lines deleted...]
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>5401000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>8626272000.0</v>
+      </c>
+      <c r="D25">
         <v>8721286000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>9113178000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>9286728000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>10885799000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>12537116000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>12161493000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11115321000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9739176000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>9862562000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>9791620000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>10404564000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>5938279000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6764903000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7052650000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>7198157000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>7154798000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>7044832000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>6514508000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>6618557000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3588939.02</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3329976.43</v>
       </c>
-      <c r="AE25">
-[...3 lines deleted...]
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>2450240000.0</v>
+      </c>
+      <c r="C26">
+        <v>2480518000.0</v>
+      </c>
+      <c r="D26">
         <v>2148380000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2710730000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2878599000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3126007000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3731701000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>5375958000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>5454717000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>5487216000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>5532418000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>5273962000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5443621000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>6356411000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>5982684000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>4418184000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4050220000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3059383000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1307975000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>399959000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>403410000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>300121000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>340764000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>155225000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>111310000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>115325000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>149007000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>178074000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>154415000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>66248.33</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>62477.73</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>7365776.84</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>7370750.74</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>47125000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>47125000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...4 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>17740018000.0</v>
+      </c>
+      <c r="C28">
+        <v>210025000.0</v>
+      </c>
+      <c r="D28">
         <v>18369652000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>23852961000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>22278578000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1239018000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>10087647000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8471459000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8921722000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>17444226000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8152464000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>14667568000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>13633006000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3863480000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>8921061000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3923337000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6190195000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4765173000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2392366000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-149404000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-28994299000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-28905955000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-9494805000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2727037000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>11586529000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11586529000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>10078366000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>8388313000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>103017000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>103017000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-5064762000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-3166899000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-4622579000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-6779738000.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28">
         <v>589830000.0</v>
       </c>
-      <c r="AK28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:37">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>19014993000.0</v>
+      </c>
+      <c r="C29">
+        <v>18133613000.0</v>
+      </c>
+      <c r="D29">
         <v>18307326000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>14138500000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>16218080000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>26534961000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>32869022000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>37202639000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>41588605000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>64064873000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>37931340000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>33055144000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>38652555000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>40031090000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>48478276000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>52529681000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>52669035000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>51747062000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>41118695000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>41834919000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>40687624000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>35037670000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>16184166000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>5633421000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3446809000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>17535534000.0</v>
+      </c>
+      <c r="C30">
+        <v>17483821000.0</v>
+      </c>
+      <c r="D30">
         <v>14552510000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>15706959000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>10577248000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1676246000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7026280000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5635516000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3382708000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4657652000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5372382000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5664848000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5464539000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5118170000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6138288000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4701066000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>5202110000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4349139000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4276299000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2816712000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4120035000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1242699000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1520196000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1440666000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1293950000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1260211000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1269840000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1253019000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>844574000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2002143000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>248873000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>18436000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>670000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>493416000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>27553000.0</v>
       </c>
-      <c r="AI30"/>
-[...1 lines deleted...]
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>30414000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>15472564000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>14212058000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>23655562000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>28919717000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>31975317000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>33742327000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>34510803000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>24218970000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>26147423000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>26618307000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>26964250000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>7816237000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-6002376000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-8262054000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-6510023000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-3769264000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1174543000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2095203000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>2957175.18</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>4014015.78</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-3299119676.06</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-2497640633.71</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-11607546000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-11607546000.0</v>
       </c>
-      <c r="AI31"/>
-[...1 lines deleted...]
-      <c r="AK31">
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31">
         <v>-3911122000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>736380000.0</v>
+      </c>
+      <c r="C32">
+        <v>-1949526000.0</v>
+      </c>
+      <c r="D32">
         <v>-4260227000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-9773616000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-9701550000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-424981000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2583684000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5357818000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>7897337000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>12582117000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5226082000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-161733000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>11213979000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>13297698000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>23328351000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>30239589000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>32396146000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>34443163000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>27711776000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>32645409000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>35090799000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>32230577000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>15460235000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2039813000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-5745160000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>46854758000.0</v>
+      </c>
+      <c r="C33">
+        <v>47798459000.0</v>
+      </c>
+      <c r="D33">
         <v>48984748000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>47537874000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>48373319000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>45718569000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>43932586000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>45003890000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>45177164000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>47002969000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>41797131000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>39437052000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>37676326000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>37114173000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>33819436000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>29102452000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>22885839000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>19242286000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>14695429000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>10836730000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>8435112000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>8435112000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>8068000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>8061790000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>8968106000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>8968106000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>9833821000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>10207416000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>6672920000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>6672920000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>4714920000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3804053000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2836155000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>2158029000.0</v>
       </c>
-      <c r="AH33"/>
-[...1 lines deleted...]
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33"/>
+      <c r="AL33">
         <v>-589830000.0</v>
       </c>
-      <c r="AK33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:37">
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
+        <v>14098969000.0</v>
+      </c>
+      <c r="C34">
+        <v>423334000.0</v>
+      </c>
+      <c r="D34">
         <v>13170335000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>10439053000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>10247119000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>308715000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>8059286000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>7289020000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>6657163000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>63694000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>6295799000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>5712171000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>5468845000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>5144027000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>4704302000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>4217344000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>3911088000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>3540458000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>3055570000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>2444001000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>2273959000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>1849906000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>1541444000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>1391651000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>1218877000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>61836000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>1150741000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1053533000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>922287000.0</v>
       </c>
-      <c r="AC34">
-[...4 lines deleted...]
-      </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>33097414000.0</v>
+      </c>
+      <c r="C35">
+        <v>33147052000.0</v>
+      </c>
+      <c r="D35">
         <v>32636301000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>31148294000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>38943604000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>31787045000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>30445675000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>29645255000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>28360224000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>33849454000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>27331594000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>20914786000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>25428167000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>22765111000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>24283504000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>23642800000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>17795730000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>15622026000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>17885905000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>17130987000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>13494733000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>8803446000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>15501583000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>15890296000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>11269517000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>11269517000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>11411561000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>10892113000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>3428021000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>3428021000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>3056544000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>2251474000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>988523000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>20441300000.0</v>
       </c>
-      <c r="AH35"/>
-[...1 lines deleted...]
-      <c r="AJ35">
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35">
         <v>-945214000.0</v>
       </c>
-      <c r="AK35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:37">
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>7445125000.0</v>
+      </c>
+      <c r="C36">
+        <v>7635134000.0</v>
+      </c>
+      <c r="D36">
         <v>7798862000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1837841000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>5111261000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>359783000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>3459817000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>3312170000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>3553269000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>159724000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>5658709000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>6035044000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>6967818000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>7029082000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>7340318000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>6797031000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>6727963000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>5595892000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>10043000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>3671865000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1583271000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1472929000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>82133000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1019953000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1595727000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1595727000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1947004000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1895145000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1446358000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>6307485000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>37918000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>36486000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>222611000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>14384000.0</v>
       </c>
-      <c r="AH36"/>
-[...1 lines deleted...]
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-589830000.0</v>
       </c>
-      <c r="AK36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:37">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...4 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
-      <c r="AH37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>7521910000.0</v>
+      </c>
+      <c r="D38">
         <v>7798862000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>4834798000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>5111261000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>5658709000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>5995543000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>7512037000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>7340318000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>6797031000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>6727963000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>5595892000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>4736027000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>3671865000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>2203609000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1583888000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>888716000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>885524000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1453124000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1642572000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1947004000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1895145000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1774784000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>649661.9</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>238383.71</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>51067786.44</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>35444789.43</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>37965000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>195434000.0</v>
       </c>
-      <c r="AI38"/>
-[...1 lines deleted...]
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38">
         <v>8994000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>21459343000.0</v>
+      </c>
+      <c r="C39">
+        <v>4856701000.0</v>
+      </c>
+      <c r="D39">
         <v>16922975000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>10756786000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>10794584000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="G39"/>
+      <c r="H39">
         <v>9061111000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>8722003000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>10990495000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>6358056000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>9279221000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>5932123000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>7204277000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>6431953000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>5438184000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6134519000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>7022261000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>-42040000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>5034808000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2827117000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>-44645000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1460386000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1719803000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1898135000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1748523000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1782262000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2142520000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1979510000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>-47124000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>630724.55</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1573217000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1308494000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>217221000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>221171000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>674452000.0</v>
       </c>
-      <c r="AI39"/>
-      <c r="AJ39">
+      <c r="AK39"/>
+      <c r="AL39">
         <v>-589830000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>15967000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>15862939000.0</v>
+      </c>
+      <c r="C40">
+        <v>17772498000.0</v>
+      </c>
+      <c r="D40">
         <v>18478131000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>13772108000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>18010359000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="G40"/>
+      <c r="H40">
         <v>14695360000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>13615861000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>14571781000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>13236641000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>15501154000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>12451295000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>12631483000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>13708842000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>11515159000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>8753261000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>8279576000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>7132038000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>6946355000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5073712000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4125948000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>3911053000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>3190924000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>4020066000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>3927398000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>3954414000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>3481770000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>3812855000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>3312564000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>811981.33</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>2020229000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1801849000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1640178000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1202194000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>590031000.0</v>
       </c>
-      <c r="AI40"/>
-[...1 lines deleted...]
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40">
         <v>98888000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>6511802000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>5916987000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>5362216000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>4920900000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>4425772000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>4131433000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>3565657000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>3019620000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2444001000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2273959000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1849906000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1473822000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1314389000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1140161000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1063023000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1150741000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>1053533000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>922287000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>415802.41</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>305932.6</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>29082483.5</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>25077621.21</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>21689000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>141113000.0</v>
       </c>
-      <c r="AI41"/>
-[...1 lines deleted...]
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41">
         <v>8814000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>4340065000.0</v>
+      </c>
+      <c r="C42">
+        <v>4162109000.0</v>
+      </c>
+      <c r="D42">
         <v>3669739000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>122754937000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>118448914000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="G42"/>
+      <c r="H42">
         <v>11346837000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>16074652000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>115867654000.0</v>
       </c>
       <c r="J42">
         <v>115867654000.0</v>
       </c>
       <c r="K42">
+        <v>115867654000.0</v>
+      </c>
+      <c r="L42">
+        <v>115867654000.0</v>
+      </c>
+      <c r="M42">
         <v>93832404000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>92743462000.0</v>
       </c>
       <c r="N42">
         <v>92743462000.0</v>
       </c>
       <c r="O42">
+        <v>92743462000.0</v>
+      </c>
+      <c r="P42">
+        <v>92743462000.0</v>
+      </c>
+      <c r="Q42">
         <v>32190572000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>90617472000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>90617472000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>78172693000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>79287162000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>78880014000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>78880014000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>58380028000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>43726092000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>40298197000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>40298197000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>40295567000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>40208643000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>41909750000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-15504.39</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>40753088000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>160376000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>140166000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-19535065000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-13922000.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42">
+      <c r="AK42"/>
+      <c r="AL42">
         <v>-11583000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>110452000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...4 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-      <c r="AG43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...4 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
         <v>3021346000.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
       <c r="AJ44"/>
-      <c r="AK44">
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44">
         <v>700213000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>36734380000.0</v>
+      </c>
+      <c r="C45">
+        <v>64881668000.0</v>
+      </c>
+      <c r="D45">
         <v>38809841000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>39763355000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>40153142000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>55562301000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>36508099000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>36081467000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>35933557000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>47802648000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>30367731000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>27888447000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>25023962000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>23033122000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>20282505000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>6563157000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>6346522000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>6346522000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>6636314000.0</v>
       </c>
-      <c r="W45"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Y45"/>
+      <c r="Z45"/>
       <c r="AA45">
         <v>0.0</v>
       </c>
       <c r="AB45">
         <v>0.0</v>
       </c>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
       <c r="AF45">
+        <v>0.0</v>
+      </c>
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
+      <c r="AH45">
         <v>2563000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>1961895000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>36734380000.0</v>
+      </c>
+      <c r="C46">
+        <v>37563179000.0</v>
+      </c>
+      <c r="D46">
         <v>38809841000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>42760312000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>40153142000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>40000533000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>36508099000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>36081467000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>35933557000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>37480353000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>30367731000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>27888447000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>25023962000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>23516077000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>20282505000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>17671982000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>11909746000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>10387890000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>8615971000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>6563157000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>6346522000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>6457481000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>6636314000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>6679116000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>7052141000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>7052141000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>7517132000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>7912150000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>4853157000.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>4007611000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>3350251000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>2563370000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1961895000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>37539274000.0</v>
+      </c>
+      <c r="D47">
         <v>38809841000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>39763355000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>40153142000.0</v>
       </c>
-      <c r="E47"/>
-      <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>30367731000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>27927948000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>23033122000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>20282505000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>17671982000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>11909746000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>10387890000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>8451091000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>6563157000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>6186458000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>6346522000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>6632489000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>6813545000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>7194744000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>7685787000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>7517132000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>7912150000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>7432244000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>2167950.56</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1716532.44</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>478254949.01</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>408147440.49</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>293718000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1911013000.0</v>
       </c>
-      <c r="AI47"/>
-[...1 lines deleted...]
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47">
         <v>119978000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48"/>
       <c r="C48">
+        <v>-128029031000.0</v>
+      </c>
+      <c r="D48"/>
+      <c r="E48">
         <v>-124807714000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-113068210000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-113068210000.0</v>
       </c>
-      <c r="F48"/>
-[...6 lines deleted...]
-      </c>
+      <c r="H48"/>
+      <c r="I48"/>
       <c r="J48">
         <v>-90758034000.0</v>
       </c>
       <c r="K48">
+        <v>-90758034000.0</v>
+      </c>
+      <c r="L48">
+        <v>-90758034000.0</v>
+      </c>
+      <c r="M48">
         <v>-80692558000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-69914230000.0</v>
       </c>
       <c r="N48">
         <v>-69914230000.0</v>
       </c>
-      <c r="O48"/>
+      <c r="O48">
+        <v>-69914230000.0</v>
+      </c>
       <c r="P48">
+        <v>-69914230000.0</v>
+      </c>
+      <c r="Q48"/>
+      <c r="R48">
         <v>-55634140000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-55634140000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-53521799000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-52686483000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-51648410000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-51648410000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-50262046000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-49216851000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-48040565000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-48040565000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-43559110000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-41005495000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-35039810000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-35039810000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-31523325000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-21766482000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-15655857000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-11711948000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-11711948000.0</v>
       </c>
-      <c r="AI48"/>
-[...1 lines deleted...]
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48">
         <v>-4076945000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...4 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
-      <c r="AH49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>6285443000.0</v>
+      </c>
+      <c r="C50">
+        <v>5347881000.0</v>
+      </c>
+      <c r="D50">
         <v>5916301000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>6231027000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>7297248000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>9127183000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>10240191000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>9513343000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>9613210000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>25475779000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>10064765000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>12058922000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>7702336000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>5277126000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>6807514000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>8177616000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>7613477000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>7297962000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>6872777000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>5694127000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>3461584000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1930560000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1396995000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>4375651000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>4301778000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>1208056000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>1803893000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>1769307000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>2630554000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>88829.05</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>75889.85</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>21460707.86</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>2336.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>726216000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>726216000.0</v>
       </c>
-      <c r="AI50"/>
-[...1 lines deleted...]
-      <c r="AK50">
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50">
         <v>57082000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>26567525000.0</v>
+      </c>
+      <c r="C51">
+        <v>26246663000.0</v>
+      </c>
+      <c r="D51">
         <v>27640475000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>30964420000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>30354035000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="G51"/>
+      <c r="H51">
         <v>33879550000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>33123947000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>32743682000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>50379337000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>32237099000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>28391519000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>28396449000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>23751055000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>27001735000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>28437014000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>22090345000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>20098892000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>19202505000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>17245010000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>12882266000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>9519586000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>9832912000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>13221546000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>13563789000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>13563789000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>11059357000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>10740590000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>8687409000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>3236864000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1678725000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1496902000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>900393000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>726216000.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>8464856000.0</v>
+      </c>
+      <c r="C52">
+        <v>7516432000.0</v>
+      </c>
+      <c r="D52">
         <v>8665830000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>9030635000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>9702934000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="G52"/>
+      <c r="H52">
         <v>12021808000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>11261762000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>11254329000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>27244246000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>11417307000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>13430120000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>8653523000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>6333703000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>7639131000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>9219986000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>8426048000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>8042523000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>7547205000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>6245475000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2477702000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2510939000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1950689000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>5034569000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>5000497000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>5000497000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>2222417000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>2293982000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2068852000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>2068852000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>599523000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>564250000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>69370000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>83815000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>726216000.0</v>
       </c>
-      <c r="AI52"/>
-[...1 lines deleted...]
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52">
         <v>57082000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>22938157000.0</v>
+      </c>
+      <c r="C53">
+        <v>19768389000.0</v>
+      </c>
+      <c r="D53">
         <v>14835336000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>10689430000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>11646997000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>2765312000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>13358496000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>11616175000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>14603982000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>16810107000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>14869603000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>14127583000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>17842478000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>19520668000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>26729065000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>26091241000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>33507432000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>37057554000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>21706448000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>29457851000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1083372000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>3996638000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>2718303000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>231590000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>394255000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>394255000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>802000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>1020000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>5154703000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>5154703000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>2377384000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>13053000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>15658000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>12582000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>12582000.0</v>
       </c>
-      <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>1179660000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>8534000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...4 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-      <c r="AH54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>126195009000.0</v>
+      </c>
+      <c r="C55">
+        <v>124480296000.0</v>
+      </c>
+      <c r="D55">
         <v>112044074000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>100045845000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>98163707000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>107604612000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>103989017000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>100515815000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>104186036000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>117383202000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>102466280000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>87378931000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>89327374000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>96263925000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>96877215000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>93903548000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>87194294000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>82883601000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>69010860000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>65519740000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>54641929000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>54641929000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>34393110000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>23150676000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>15337174000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>15337174000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>16844501000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>18202918000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>18842552000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>18842552000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>17019315000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>10276097000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>9427700000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>10468034000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>10468034000.0</v>
       </c>
-      <c r="AI55"/>
-[...1 lines deleted...]
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55"/>
+      <c r="AM55">
         <v>255002000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>79340251000.0</v>
+      </c>
+      <c r="C56">
+        <v>76681836000.0</v>
+      </c>
+      <c r="D56">
         <v>63059326000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>52507971000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>49790388000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>61886043000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>60056431000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>55511925000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>59008872000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>70380233000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>60669149000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>47941879000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>51651048000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>59149752000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>63057779000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>64801096000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>64308455000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>63641315000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>54315431000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>54683010000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>46206817000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>46206817000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>26325110000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>15088886000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>6369068000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>6369068000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>7010680000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>7995502000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>12169632000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>12169632000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>12304395000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>6472044000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>6591545000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>8310005000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>8310005000.0</v>
       </c>
-      <c r="AI56"/>
-      <c r="AJ56">
+      <c r="AK56"/>
+      <c r="AL56">
         <v>589830000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>875027000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>78603871000.0</v>
+      </c>
+      <c r="C57">
+        <v>78632604000.0</v>
+      </c>
+      <c r="D57">
         <v>67319553000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>62281587000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>59491938000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>62311024000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>57472747000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>50154107000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>51111535000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>57798116000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>55443067000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>48103612000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>40437069000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>45852054000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>39729428000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>34561507000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>31912309000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>29198152000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>26603655000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>22037601000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>13976240000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>13976240000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>10864875000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>13049073000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>12114228000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>12114228000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>8964684000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>8246517000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>8593386000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>8593386000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>4800598000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3107694000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1946521000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1618514000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1618514000.0</v>
       </c>
-      <c r="AI57"/>
-[...1 lines deleted...]
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57">
         <v>104647000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>111701285000.0</v>
+      </c>
+      <c r="C58">
+        <v>111779656000.0</v>
+      </c>
+      <c r="D58">
         <v>99955854000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>93429881000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>98435542000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>94098069000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>87918422000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>79799362000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>79471759000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>91647570000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>82774661000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>69018398000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>65865236000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>68617165000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>64012932000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>58204307000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>49708039000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>44820178000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>44489560000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>39168588000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>27470973000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>22779686000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>26366458000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>28939369000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>23383745000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>23383745000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>20376245000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>19138630000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>12021407000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>12021407000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>7857142000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>5359168000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>2935044000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>22059814000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>2402028000.0</v>
       </c>
-      <c r="AI58"/>
-      <c r="AJ58">
+      <c r="AK58"/>
+      <c r="AL58">
         <v>-945214000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>118862000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...4 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
-      <c r="AH59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>4340065000.0</v>
+      </c>
+      <c r="C60">
+        <v>4162109000.0</v>
+      </c>
+      <c r="D60">
         <v>3669739000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-1205705000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-365896000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>5967023000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>11346837000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>16074652000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>20591153000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>25546233000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>15710837000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>14451657000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>19619448000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>23868165000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>29133646000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>32190572000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>33940237000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>34709924000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>24419306000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>26349172000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>27168831000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>27168831000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>8022268000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-5794880000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-8053126000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-8053126000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-3556556000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-960466000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>6837041000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>3054170.08</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>9159642000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>4906398000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>6475090000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-11603089000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-11603089000.0</v>
       </c>
-      <c r="AI60"/>
-      <c r="AJ60">
+      <c r="AK60"/>
+      <c r="AL60">
         <v>945214000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>137808000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...4 lines deleted...]
-      </c>
+      <c r="Q61"/>
+      <c r="R61"/>
       <c r="S61">
         <v>-1849600000.0</v>
       </c>
       <c r="T61">
         <v>-1849600000.0</v>
       </c>
-      <c r="U61"/>
-      <c r="V61"/>
+      <c r="U61">
+        <v>-1849600000.0</v>
+      </c>
+      <c r="V61">
+        <v>-1849600000.0</v>
+      </c>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...4 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
+        <v>0.0</v>
+      </c>
+      <c r="AD61">
+        <v>0.0</v>
+      </c>
+      <c r="AE61">
         <v>-1335465.58</v>
       </c>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
         <v>-1412000.0</v>
       </c>
-      <c r="AH61"/>
-      <c r="AI61"/>
       <c r="AJ61"/>
-      <c r="AK61">
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61">
         <v>-1323000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:37">
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...4 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-      <c r="AG62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>73512863840.0</v>
+      </c>
+      <c r="C2">
         <v>59238797000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>52566137000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44124568000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29314990000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14384514000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9023726000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5207047000.0</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>101</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>7700681000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4907441000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3994055000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2351914000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1545721000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1520973000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>474223000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>167858000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>46087000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>103</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-21626161000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-20055388000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-14048785000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3337274000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4871699000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10917228000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9493292000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4998682000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2602540000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>-13555801426.0</v>
+      </c>
+      <c r="C6">
         <v>-13925480000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15147947000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-10054730000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-985360000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3325978000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9396255000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9019069000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4830824000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2556453000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>11591063612.0</v>
+      </c>
+      <c r="C9">
         <v>6492762000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3051796000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5143993000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6821433000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1873419000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1198822000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-255876000.0</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-14416930990.0</v>
+      </c>
+      <c r="C10">
         <v>-22424524000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-20458918000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14382001000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3974684000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5297714000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-11287764000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9616935000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7590203000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3550173000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>118561344.0</v>
+      </c>
+      <c r="C11">
         <v>-22815000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>260835000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>55103000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>42265000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6368000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7888000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>22044000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7906000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4314000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>861129564.0</v>
+      </c>
+      <c r="C12">
         <v>798363000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>403530000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>333216000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>637410000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>426015000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>370536000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>123643000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18084000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>55000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>1215774000.0</v>
+      </c>
+      <c r="C13">
         <v>853728000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2210018000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1403278000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>911833000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>166904000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>274735000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>19000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>18970000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>27556000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>-628077000.0</v>
+      </c>
+      <c r="C14">
         <v>-255983000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-427214000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-122341000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>31219000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4693412000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1477874000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1313301000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11309000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-11583000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-14553215939.0</v>
+      </c>
+      <c r="C15">
         <v>-22657692000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-21146967000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-14559445000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10572309000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-5610790000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-11413101000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9660571000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4984734000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2536316000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16">
+        <v>-15570678000.0</v>
+      </c>
+      <c r="C16">
         <v>-22657692000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-21146967000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-14559445000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-10572309000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-5610790000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-11413101000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-23327862000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-7561669000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-3517549000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-14942601000.0</v>
+      </c>
+      <c r="C17">
         <v>-22401709000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-20719753000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-14437104000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4016949000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5304082000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-11295652000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-9638979000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5021174000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2573254000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-123590000.0</v>
+      </c>
+      <c r="C18">
         <v>55365000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1806488000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1025503000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>274423000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-259111000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-210257000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9741000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>886000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>27501000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-14374437156.0</v>
+      </c>
+      <c r="C21">
         <v>-21874073000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-22655184000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-15640659000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4496303000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4607645000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11079189000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-9595608000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4953596000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2602540000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>99478364616.0</v>
+      </c>
+      <c r="C23">
         <v>87605632000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>78273117000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>64909220000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>40632726000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20865578000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18904093000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14546779000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4953596000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2602540000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>9375280000.0</v>
+      </c>
+      <c r="C25">
         <v>7700681000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4907441000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3994055000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2351914000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1545721000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1520973000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>474223000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>167858000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>10316061738.0</v>
+      </c>
+      <c r="C26">
         <v>13037304000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13431399000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>10836261000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4591852000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2487770000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4428580000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3997942000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2602889000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1465353000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>125</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>3408931000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2642531000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1775539000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1428290000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>675142000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>818053000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1158519000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>523534999.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>239549000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>15818560000.0</v>
+      </c>
+      <c r="C28">
         <v>11043337000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9305215000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7943434000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4859230000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2851777000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4067911000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3933506000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1839539000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>908123000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>121882000.0</v>
+      </c>
+      <c r="C29">
         <v>-22815000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>260835000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>55103000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>42265000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6368000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7888000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22044000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7906000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4314000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>25965500768.0</v>
+      </c>
+      <c r="C30">
         <v>28366835000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25706980000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20784652000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11317736000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6481064000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9880367000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9339732000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4953596000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2602540000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-42493834.0</v>
+      </c>
+      <c r="C31">
         <v>-550451000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2196266000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1258658000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>521619000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-690069000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-208575000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-21327000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2636607000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-947633000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>85103927460.0</v>
+      </c>
+      <c r="C32">
         <v>65731559000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>55617933000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>49268561000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>36136423000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16257933000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7824904000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4951171000.0</v>
       </c>
-      <c r="I32">
-[...1 lines deleted...]
-      </c>
       <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>20673518000.0</v>
+      </c>
+      <c r="C2">
+        <v>28181771494.0</v>
+      </c>
+      <c r="D2">
         <v>18769306000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>17111142000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11115175000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>17394484000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>16666155000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15757253000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9420905000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15823948000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>17543228000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>8684779000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>10514182000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>15441756000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11267002000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8952061000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8463749000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>8201198000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>7812139000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6874126000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6427527000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5499146000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3940148000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3405789000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1539431000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1539431000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2058428000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2012754000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1850462000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3421977000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1585891000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>199179000.0</v>
       </c>
-      <c r="AF2">
-[...4 lines deleted...]
-      </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2">
+        <v>0.0</v>
+      </c>
+      <c r="AM2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
+      <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>844494250.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1468875000.0</v>
+      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>844494250.0</v>
       </c>
       <c r="I3">
         <v>844494250.0</v>
       </c>
       <c r="J3">
-        <v>713078750.0</v>
+        <v>844494250.0</v>
       </c>
       <c r="K3">
-        <v>705278000.0</v>
+        <v>844494250.0</v>
       </c>
       <c r="L3">
         <v>713078750.0</v>
       </c>
       <c r="M3">
+        <v>705278000.0</v>
+      </c>
+      <c r="N3">
         <v>713078750.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
+        <v>713078750.0</v>
+      </c>
+      <c r="P3">
         <v>427004750.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>562786000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>767204000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>767204000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>493870000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>325526000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>431539000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>431539000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>233856000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>254685000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>522383000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>276188000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>280243000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>219054000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>189311000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>189311000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>139838000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>80700000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>64428000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>58316000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>43023000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>37281000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>29238000.0</v>
       </c>
-      <c r="AK3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:37">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
+        <v>-8402849000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
         <v>-5237767000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-5209298000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-5394073000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-5815478250.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-4843911000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-6074115000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-5376275750.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-6736134000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-3870300000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2845560000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2034245000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2801449000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1248732000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-850358000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1293118000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1293118000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-945988000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1160003000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2759963000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1570268000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2409220000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3226107000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3410293000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3423764000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2781480000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1858280000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1588367000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1694553000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1297115000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1043041000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-952575000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2602540000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>-105559000.0</v>
+      </c>
+      <c r="C6">
+        <v>498159137.0</v>
+      </c>
+      <c r="D6">
         <v>-3200948000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-4739114000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-6500540000.0</v>
       </c>
-      <c r="E6"/>
-      <c r="F6">
+      <c r="G6"/>
+      <c r="H6">
         <v>-4817652000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-4867823000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-5006712000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4970984000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4466568000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5954639000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4663197000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-5678704000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4000620000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2694599000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1674862000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-2034245000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-754862000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-524832000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-23335000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-861579000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-937023000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1061720000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1579838000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1294080000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2417903000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3185202000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2554160000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3234453000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2641642000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1777580000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1523939000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1636237000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1254092000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1005760000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-923337000.0</v>
       </c>
-      <c r="AK6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:37">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...4 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>4859137000.0</v>
+      </c>
+      <c r="C9">
+        <v>5990224404.0</v>
+      </c>
+      <c r="D9">
         <v>3024569000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1897523000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>919554000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2308943000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2007373000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1688715000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>487731000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1279228000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1523323000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>86956000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>162289000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>621758000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1735093000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1340303000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1446839000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1699544000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1993162000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1573921000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1554806000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1141945000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>585812000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>313141000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-167479000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-167479000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-221584000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-504184000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-219301000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>13630000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-116318000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-153188000.0</v>
       </c>
-      <c r="AF9">
-[...4 lines deleted...]
-      </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-319964000.0</v>
+      </c>
+      <c r="C10">
+        <v>295860360.0</v>
+      </c>
+      <c r="D10">
         <v>-3423456000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-4951862000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-6745402000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-7181560000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-5021413000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-5043964000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-5177587000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-5134865000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-4555114000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-6037079000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4731860000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-5769305000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-4101184000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2759311000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1752201000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2110182000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-832052000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-585359000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-447091000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1386959000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1045784000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1174637000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1690334000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1690334000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2521114000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-3282086000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2622278000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-3486712000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2809062000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1792022000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1529139000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-1697652000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-1299419000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-2540553000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-3490173000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-3550173000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>12118000.0</v>
+      </c>
+      <c r="C11">
+        <v>17044455.0</v>
+      </c>
+      <c r="D11">
         <v>57029000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>42939000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4631000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="G11"/>
+      <c r="H11">
         <v>38265000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2019000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>6990000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>232880000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1610000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>18671000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>7674000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>16796000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>9639000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1791000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>30459000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>33247000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3250000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1811000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3957000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1664000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1213000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2017000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1474000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1474000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>536000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>3679000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1341000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>16302000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1374000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2485000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1883000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>2325000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1256000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2143000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2182000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>622000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>214405000.0</v>
+      </c>
+      <c r="C12">
+        <v>202298777.0</v>
+      </c>
+      <c r="D12">
         <v>222508000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>212748000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>244862000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>247586000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>203761000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>176141000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>170875000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>163881000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>88546000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>82440000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>68663000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>90601000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>100564000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>64712000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>77339000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>75937000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>77190000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>60527000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>423756000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>93841000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>108761000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>112917000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>110496000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>110496000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>103211000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>96884000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>68118000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>76419000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>27582000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>14442000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5200000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3099000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2304000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1871000.0</v>
       </c>
-      <c r="AJ12">
-[...2 lines deleted...]
-      <c r="AK12">
+      <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>115894000.0</v>
+      </c>
+      <c r="C13">
+        <v>607855000.0</v>
+      </c>
+      <c r="D13">
         <v>354396000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>107529000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>173216000.0</v>
       </c>
-      <c r="E13">
-[...2 lines deleted...]
-      <c r="F13">
+      <c r="G13">
+        <v>169919000.0</v>
+      </c>
+      <c r="H13">
         <v>310123000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>362731000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>350793000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1368062000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>288014000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>247180000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>306762000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>264698000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>264698000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>292863000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>400688000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>359061000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>127299000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>193034000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>119618000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>77019000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>70747000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>96741000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>106862000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>79927000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>112961000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>78579000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3268000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>-163926000.0</v>
+      </c>
+      <c r="C14">
+        <v>-160275000.0</v>
+      </c>
+      <c r="D14">
         <v>-180268000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-146506000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-141028000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-20298000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-81957000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-80387000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-73341000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-225028000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-71905000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-66186000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-64095000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-60978000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-31497000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>12512000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-42378000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>31088000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-14000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3689431000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3617325000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4693412000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>6149922000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>6317855000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1493903000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1477874000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1448692000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1416726000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1388835000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>586663.82</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>583449.86</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>170280593.88</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2796911.07</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>-6257000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>17566000.0</v>
       </c>
-      <c r="AI14">
-[...4 lines deleted...]
-      </c>
       <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>-11583000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-496008000.0</v>
+      </c>
+      <c r="C15">
+        <v>280146274.0</v>
+      </c>
+      <c r="D15">
         <v>-3660753000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-5141307000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-6891061000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-7131769000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-5141635000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-5126370000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-5257918000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-5592773000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-4628629000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-6121936000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-4803629000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-5847079000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-4142320000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-2745008000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-1825038000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-2179222000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2858850000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-659277000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-4874960000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-1386364000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1187937000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1207847000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1691276000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-1722837000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2553615000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-3313656000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-2652029000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3516485000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-2833835000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-1787471000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-1522780000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-1697910000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-1295573000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1087140000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-2043452000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-3517549000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>122443000.0</v>
+      </c>
+      <c r="D16">
         <v>-3660753000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-5141307000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-6891061000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-4628629000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-6121936000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-6121936000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-4142320000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-4142320000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2745008000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-1825038000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-2179222000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2858850000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-659277000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-4874960000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-1492170000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1187936000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1207847000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1722837000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2893801000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2553615000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-3313656000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-2652029000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-1570846.69</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-4382889.7</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-916410467.91</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-627960990.37</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-5913204000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-1648465000.0</v>
       </c>
-      <c r="AI16">
-[...4 lines deleted...]
-      </c>
       <c r="AK16">
+        <v>0.0</v>
+      </c>
+      <c r="AL16">
+        <v>0.0</v>
+      </c>
+      <c r="AM16">
         <v>-3517549000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-332082000.0</v>
+      </c>
+      <c r="C17">
+        <v>282718000.0</v>
+      </c>
+      <c r="D17">
         <v>-3480485000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-4994801000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-6750033000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-7111471000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-5059678000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-5045983000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-5184577000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-5367745000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-4556724000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-6055750000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-4739534000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-5786101000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-4110823000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-2757520000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-1782660000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-2143429000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-835302000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-587170000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-451048000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-1388623000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1046997000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1176654000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-1691808000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-2864618000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2521650000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-3285765000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-2623619000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-1579078.21</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-4386483.4</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-917465656.87</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-629273306.27</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-5944542000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-1653567000.0</v>
       </c>
-      <c r="AI17">
-[...4 lines deleted...]
-      </c>
       <c r="AK17">
+        <v>0.0</v>
+      </c>
+      <c r="AL17">
+        <v>0.0</v>
+      </c>
+      <c r="AM17">
         <v>-3554487000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-98511000.0</v>
+      </c>
+      <c r="C18">
+        <v>-78613000.0</v>
+      </c>
+      <c r="D18">
         <v>131888000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-105219000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-71646000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-417505000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>106362000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>186590000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>179918000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1204181000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>199468000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>164740000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>238099000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>281291000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>212644000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>228151000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>323349000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>283124000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>162930000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>132507000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-304138000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-16822000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-57109000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-92333000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-92847000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-79970000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-74542000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-50365000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-5380000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-308811000.0</v>
+      </c>
+      <c r="C21">
+        <v>503668041.0</v>
+      </c>
+      <c r="D21">
         <v>-3521522000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-4908858000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-6418128000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-6032935000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-5237767000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-5209298000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-5394073000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-6625310000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-4843911000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-6074115000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-5111848000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-6736134000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3870300000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2845560000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2188665000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2445131000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-991925000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-763323000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-295924000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-931386000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-945988000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1160003000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1570268000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1570268000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2409220000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-3226107000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-2617686000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3446926000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2809853000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1874961000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-1463868000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-1670123000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1287857000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1043041000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-952575000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-2602540000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...4 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>25841466000.0</v>
+      </c>
+      <c r="C23">
+        <v>33668327850.0</v>
+      </c>
+      <c r="D23">
         <v>25315397000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>23917523000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>18452857000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>23911295000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>22655266000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>15302709000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>23728486000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>23910462000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>14845850000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>15788319000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>22799648000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>16872395000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>13137924000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>12099253000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>12345873000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10797226000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>9211370000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>8278257000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>7572477000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>5471948000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4878933000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2942220000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2942220000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4246064000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4734677000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4248847000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>6882533000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4279426000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1920952000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1463868000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1670123000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1287857000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1043040999.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>952575000.0</v>
       </c>
-      <c r="AK23">
-[...3 lines deleted...]
-    <row r="24" spans="1:37">
+      <c r="AM23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25">
         <v>767204000.0</v>
       </c>
-      <c r="R25"/>
-[...1 lines deleted...]
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25">
         <v>431539000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>431539000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>361929000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>522383000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>522383000.0</v>
       </c>
-      <c r="Z25"/>
-[...1 lines deleted...]
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25">
         <v>189311000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>189311000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>139838000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>80700000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>64400000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>58316000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>43023000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>1885024000.0</v>
+      </c>
+      <c r="C26">
+        <v>1997991633.0</v>
+      </c>
+      <c r="D26">
         <v>2390604000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>3007032000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3181403000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3635826000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3318740000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>3218522000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2864216000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3972127000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3039089000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>3344572000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3075611000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3980578000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2944517000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2149479000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1761687000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1828516000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1193122000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>883666000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>686548000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>829443000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>590783000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>545185000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>522359000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>522359000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1023193000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1300531000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1078448000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1515163000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1023435000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>765205000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>694139000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>824427000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>747209000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>521940000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>509313000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>211054000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>3408931000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...4 lines deleted...]
-      </c>
+      <c r="H27"/>
+      <c r="I27"/>
       <c r="J27">
         <v>2642531000.0</v>
       </c>
-      <c r="K27"/>
+      <c r="K27">
+        <v>2642531000.0</v>
+      </c>
       <c r="L27">
-        <v>1775539000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2642531000.0</v>
+      </c>
+      <c r="M27"/>
       <c r="N27">
         <v>1775539000.0</v>
       </c>
-      <c r="O27"/>
+      <c r="O27">
+        <v>1775539000.0</v>
+      </c>
       <c r="P27">
+        <v>1775539000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27">
         <v>458747000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>458747000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="T27"/>
+      <c r="U27">
         <v>611617000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>273300000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>273300000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>198852000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>202990000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>229937000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>139125000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>448991000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>894675000.0</v>
       </c>
-      <c r="AC27"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27">
+        <v>180982000.0</v>
+      </c>
+      <c r="AH27"/>
+      <c r="AI27">
         <v>225135000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>78264000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>133952000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>86184000.0</v>
       </c>
-      <c r="AK27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>3497306000.0</v>
+      </c>
+      <c r="C28">
+        <v>3537388000.0</v>
+      </c>
+      <c r="D28">
         <v>4184675000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3964921000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1309971000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3589206000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4108806000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3757458000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>665208000.0</v>
       </c>
       <c r="J28">
         <v>665208000.0</v>
       </c>
       <c r="K28">
+        <v>665208000.0</v>
+      </c>
+      <c r="L28">
+        <v>665208000.0</v>
+      </c>
+      <c r="M28">
         <v>2856603000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1751832000.0</v>
       </c>
       <c r="N28">
         <v>1751832000.0</v>
       </c>
       <c r="O28">
+        <v>1751832000.0</v>
+      </c>
+      <c r="P28">
+        <v>1751832000.0</v>
+      </c>
+      <c r="Q28">
         <v>2282461000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1798836000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1798836000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1824875000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>886143000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>857059000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>945186000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>482794000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>733798000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1316078000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1546015000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1025318000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>972401000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1050718000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1945393000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1670100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>775586000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>124158586.1</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>491643000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>462384000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>389567000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>359489000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>368205000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>12118000.0</v>
+      </c>
+      <c r="C29">
+        <v>17283000.0</v>
+      </c>
+      <c r="D29">
         <v>57029000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>42939000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4631000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-70089000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>38265000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2019000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6990000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>232880000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1610000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>18671000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7674000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>9639000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>9639000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1791000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>30459000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>33247000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3250000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1811000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3957000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1664000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1213000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2017000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1474000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2332000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>536000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>3679000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1341000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>16302000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>5167948000.0</v>
+      </c>
+      <c r="C30">
+        <v>5486556356.0</v>
+      </c>
+      <c r="D30">
         <v>6546091000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6806381000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7337682000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>25736362000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7245140000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6898013000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5881804000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>7904538000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6367234000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6161071000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5274137000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7357892000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5605393000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4185863000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3635504000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4144675000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2985087000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2337244000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1850730000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2073331000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1531800000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1473144000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1402789000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1402789000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2187636000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2721923000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2398385000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3460556000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2693535000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1721773000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1463868000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1670123000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1287857000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-58945000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>900599000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2602540000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-11153000.0</v>
+      </c>
+      <c r="C31">
+        <v>-207807681.0</v>
+      </c>
+      <c r="D31">
         <v>98066000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-43004000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-327274000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-731120000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>216354000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>165334000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>216486000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>1490445000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>288797000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>37036000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>379988000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>966829000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-230884000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>86249000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>436464000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>51825000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>159873000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>177964000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-151167000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-455573000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-99796000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-14634000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-120066000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-120066000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-111894000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-55979000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-4592000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>39786000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>791000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>82939000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-65271000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-27529000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-11562000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1497512000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-2537598000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-947633000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>25532655000.0</v>
+      </c>
+      <c r="C32">
+        <v>34171995899.0</v>
+      </c>
+      <c r="D32">
         <v>21793875000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>19008665000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>12034729000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>19703427000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>18673528000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>17445968000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>9908636000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>17103176000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>19066551000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>8771735000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>10676471000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>16063514000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>13002095000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>10292364000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>9910588000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>9900742000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>9805301000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>8448047000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>7982333000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>6641091000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>4525960000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3718930000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1371952000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1371952000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1836844000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1508570000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1631161000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>3435607000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1469573000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>45991000.0</v>
       </c>
-      <c r="AF32">
-[...4 lines deleted...]
-      </c>
       <c r="AH32">
         <v>0.0</v>
       </c>
       <c r="AI32">
         <v>0.0</v>
       </c>
       <c r="AJ32">
         <v>0.0</v>
       </c>
       <c r="AK32">
+        <v>0.0</v>
+      </c>
+      <c r="AL32">
+        <v>0.0</v>
+      </c>
+      <c r="AM32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>27747368000.0</v>
+      </c>
+      <c r="C2">
         <v>38621507000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23155293000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18374564000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38545098000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>989869000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3224387000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7530853000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>596631000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>347109000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>6065226000</v>
+      </c>
+      <c r="C3">
         <v>9142293000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14340771000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6972854000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4078764000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1127686000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1706787000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2643964000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1113893000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>654455000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-1638974000.0</v>
+      </c>
+      <c r="C6">
         <v>-10874139000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>15466214000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4780729000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-20170534000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>37555229000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2234518000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4306466000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6934222000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>249522000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>5812268000.0</v>
+      </c>
+      <c r="C7">
         <v>-1158575000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8153647000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7058284000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4039750000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4829873000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>436837000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>505654000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>130729000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>256862000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>-8088094000.0</v>
+      </c>
+      <c r="C9">
         <v>2985794000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>453382000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2303364000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1717747000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>237928000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-681556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-756508000.0</v>
       </c>
       <c r="I9">
         <v>-756508000.0</v>
       </c>
       <c r="J9">
-        <v>0.0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10">
+        <v>-756508000.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-3115254000.0</v>
+      </c>
+      <c r="C10">
         <v>-1785940000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2895477000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6257514000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-990550000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-197828000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>569163000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1375862000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-89464000.0</v>
       </c>
-      <c r="J10">
-[...3 lines deleted...]
-    <row r="11" spans="1:10">
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
         <v>6285510000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3638461000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>218918000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3020668000.0</v>
       </c>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>7494037000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1186090000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>733585000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14436217000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2688363000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1013036000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-1331453000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1020770000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>338260000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-404042000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>210543000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>241229000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>9375280000.0</v>
+      </c>
+      <c r="C14">
         <v>7700681000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4907441000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3994055000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2351914000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1545721000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1520973000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>474223000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>167858000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>46087000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
         <v>2872226000.0</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>26108394000.0</v>
+      </c>
+      <c r="C16">
         <v>27747368000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>38621507000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23155293000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18374564000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>38545098000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>989869000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3224387000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7530853000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>596631000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-3072614000.0</v>
+      </c>
+      <c r="C18">
         <v>-16991461000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15722317000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10838862000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2112378000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>823208000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10428493000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10555732000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5688612000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2856019000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-4942487000.0</v>
+      </c>
+      <c r="C19">
         <v>-4958493000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-10885375000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>10385017000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-35737066000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4106446000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>3382069000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7940843000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-49002000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>117843000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>11854716000.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>20962289000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>12677554000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>34607139000.0</v>
       </c>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>7609688000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-5474919000.0</v>
+      </c>
+      <c r="C21">
         <v>-1633986000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6614022000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1659231000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13207627000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3677450000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3044163000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2631119000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>621299000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>37500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-14942601000.0</v>
+      </c>
+      <c r="C22">
         <v>-22657692000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-21146967000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-14559445000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10572309000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5304082000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-11295652000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9638979000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5021174000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2573254000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>365500000.0</v>
+      </c>
+      <c r="C23">
         <v>3406469000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21048859000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>42847000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4921116000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3047047000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>76589000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1448426000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12246035000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2263612000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24">
+        <v>113471000.0</v>
+      </c>
+      <c r="C24">
         <v>4183800000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3455396000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>17357871000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-35685940000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>163072000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5088856000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-31276000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-49002000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>772298000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>971714000.0</v>
+      </c>
+      <c r="C25">
         <v>6337906000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4335292000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11461770000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13216391000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>682634000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>282641000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>26161000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21132000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-44881000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26">
+        <v>11953779000.0</v>
+      </c>
+      <c r="C26">
         <v>111347000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>21049109000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>78726000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>12822116000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>34762000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>50790000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-7490000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>12232659000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-8408000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>1790727000.0</v>
+      </c>
+      <c r="C27">
         <v>1928512000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2369041000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2295896000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1010140000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>187094000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>333495000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>679468000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>90296000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>76684000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>6844360000.0</v>
+      </c>
+      <c r="C28">
         <v>1772483000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27662881000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1616384000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18128743000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>41357435000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3094953000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11603092000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12867334000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2292704000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>2992612000.0</v>
+      </c>
+      <c r="C29">
         <v>-7849168000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1381546000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3866008000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1966386000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1950894000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8721706000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7911768000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4574719000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2201564000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-11459690000.0</v>
+      </c>
+      <c r="C30">
         <v>-4958493000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10885375000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10385017000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-39764704000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5071060000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3382069000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7940843000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1190273000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>117843000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>131</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2">
         <v>16368071000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>27747368000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>27747368000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>28688425000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>28441893000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>38621507000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>38621507000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3866349627.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>15929559000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23155293000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>28362146000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>20846211000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>30194289000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18374564000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>18907715000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>25294973000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>18840192000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>38545098000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>19555584000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>19555584000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10981006000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2048220000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>989869000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>989869000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7517889000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5061704000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3224387000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6813848000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4479724000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>5547362000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>7530853000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1821039000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1418579000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>446505000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>862839000.0</v>
       </c>
-      <c r="AK2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:37">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
         <v>2965426000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4785990000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4356303000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9302141000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5038630000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3509691000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1859174000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1859174000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3463163000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3260984000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1683845000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1577139000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>817780000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>175329000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>175329000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>379823000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>216765000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>355769000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>355769000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>270079000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>415548000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>800215000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>806489000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>758205000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>628695000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>450575000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>456975000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>187300000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>191033000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>278585000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>94261000</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6"/>
-      <c r="C6">
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6">
         <v>-11297568000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-694525000.0</v>
       </c>
-      <c r="E6"/>
-      <c r="F6">
+      <c r="G6"/>
+      <c r="H6">
         <v>1344222000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-10179614000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>22651910000.0</v>
       </c>
-      <c r="I6"/>
-      <c r="J6">
+      <c r="K6"/>
+      <c r="L6">
         <v>12308583000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-7185696000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-5206853000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1865087000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-8467466000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>9987582000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-533151000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6920409000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>6372429000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-19637383000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>18989514000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>18989514000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>8574578000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8932786000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1058351000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1058351000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6320284000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2456185000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1837317000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3589461000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2334124000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1067638000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1983491000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>5709814000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>402460000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>972074000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-416334000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>249522000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7">
         <v>-5466039000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1760999000.0</v>
       </c>
-      <c r="E7"/>
-[...1 lines deleted...]
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7">
         <v>602424000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>6429433000.0</v>
       </c>
-      <c r="I7"/>
-[...1 lines deleted...]
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>1724214000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-5150160000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-5060243000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-5060243000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1908124000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-160277000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2539809000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1045596000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-3879473000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2520434000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2520434000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-171908000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>591362000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-191427000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-191427000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-798084000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-62074000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-614731000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>530307000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-1205074000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-346714000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-233476000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>371392000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-17033000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-77278000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-146337000.0</v>
       </c>
-      <c r="AK7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:37">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>324317000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>285058000.0</v>
       </c>
-      <c r="E9"/>
-[...1 lines deleted...]
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9">
         <v>2700736000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1002039000.0</v>
       </c>
-      <c r="I9"/>
-[...1 lines deleted...]
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-548657000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1594981000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-859618000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-859618000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-708383000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-485877000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>484110000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-969987000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1231870000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>375508000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>375508000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-101850000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-171862000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>136138000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>136138000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-16821000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-231597000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-264914000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-507635000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-248873000.0</v>
       </c>
-      <c r="AE9">
-[...2 lines deleted...]
-      <c r="AF9">
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
         <v>-39626303.64</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-756508000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-248873000.0</v>
       </c>
-      <c r="AI9"/>
-[...1 lines deleted...]
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9">
         <v>-756508000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10">
         <v>-1947234000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2091752000.0</v>
       </c>
-      <c r="E10"/>
-[...1 lines deleted...]
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10">
         <v>305812000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3089332000.0</v>
       </c>
-      <c r="I10"/>
-[...1 lines deleted...]
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10">
         <v>-193855000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4950174000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>407414000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>407414000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1307340000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>114813000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-361334000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>476147000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1105363000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-46080000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-46080000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-13623000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-69424000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-68701000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-68701000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-432579000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-249967000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>324810000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-103362000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-640084000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-556186000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-76230000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-25080000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>10777000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-73097000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-2064000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-89464000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...5 lines deleted...]
-      <c r="L11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>1210974000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>457353000.0</v>
       </c>
-      <c r="S11">
-[...4 lines deleted...]
-      </c>
       <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>1547320000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1138836000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>970714000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-18409000.0</v>
       </c>
-      <c r="Y11">
-[...4 lines deleted...]
-      </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>567440.13</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>254829885.43</v>
       </c>
-      <c r="AE11">
-[...4 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
-      <c r="AI11"/>
-[...5 lines deleted...]
-    <row r="12" spans="1:37">
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12">
         <v>502761000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2230582000.0</v>
       </c>
       <c r="T12">
         <v>2230582000.0</v>
       </c>
       <c r="U12">
+        <v>2230582000.0</v>
+      </c>
+      <c r="V12">
+        <v>2230582000.0</v>
+      </c>
+      <c r="W12">
         <v>687803000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>229517000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>91010000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>177760000.0</v>
       </c>
       <c r="Z12">
         <v>177760000.0</v>
       </c>
       <c r="AA12">
         <v>177760000.0</v>
       </c>
       <c r="AB12">
-        <v>0.0</v>
+        <v>177760000.0</v>
       </c>
       <c r="AC12">
+        <v>177760000.0</v>
+      </c>
+      <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
         <v>96996.23</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1072605657.38</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>645333683.26</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>405760050.95</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2688363000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>376358000.0</v>
       </c>
-      <c r="AI12"/>
-[...1 lines deleted...]
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12">
         <v>1013036000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13">
         <v>762543000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-551756000.0</v>
       </c>
       <c r="T13">
         <v>-551756000.0</v>
       </c>
       <c r="U13">
+        <v>-551756000.0</v>
+      </c>
+      <c r="V13">
+        <v>-551756000.0</v>
+      </c>
+      <c r="W13">
         <v>501276000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-54290000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>832648000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-258864000.0</v>
       </c>
       <c r="Z13">
         <v>-258864000.0</v>
       </c>
       <c r="AA13">
         <v>-258864000.0</v>
       </c>
       <c r="AB13">
-        <v>0.0</v>
+        <v>-258864000.0</v>
       </c>
       <c r="AC13">
+        <v>-258864000.0</v>
+      </c>
+      <c r="AD13">
+        <v>0.0</v>
+      </c>
+      <c r="AE13">
         <v>-62606.76</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-46021488.16</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>31414517.1</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-25037178.57</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>210543000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-32916000.0</v>
       </c>
-      <c r="AI13"/>
-[...1 lines deleted...]
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>241229000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14">
         <v>4570057000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>4204487000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
         <v>3496194000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2868133000.0</v>
       </c>
-      <c r="I14"/>
-[...1 lines deleted...]
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14">
         <v>2039308000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2377199000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-1198743000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-1198743000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1616856000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1425793000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>767204000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>658372000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>926121000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>431539000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>431539000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>353415000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>361929000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>398747000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>398747000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>404163000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>305561000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>288866000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>189311000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>139838000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>80646000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>64428000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>58316000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>43023000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>37281000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>29238000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>46087000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>923156000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>923156000.0</v>
       </c>
-      <c r="Z15">
-[...4 lines deleted...]
-      </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15"/>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>16449800000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>27747368000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>27511575000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>28441893000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>28441893000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>38621507000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3866350000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>28238142000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>15969597000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>23155293000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>22711298000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>21726823000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>28362146000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>18374564000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>18374564000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>25212621000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>18907715000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>38545098000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>38419064000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>19555584000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>10981006000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2048220000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2048220000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1197605000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>7517889000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5061704000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3224387000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6813848000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>4479724000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>5547362000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>7530853000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1821039000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1418579000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>446505000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>862839000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18"/>
-      <c r="C18">
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18">
         <v>-13891869000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2607388000.0</v>
       </c>
-      <c r="E18"/>
-[...1 lines deleted...]
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18">
         <v>-14384073000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>913092000.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>-16635409000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-6027181000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1918984000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1918984000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4811681000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2147868999.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-53293000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2094576000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>35490999.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1972277000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>1972277000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-53428000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>633102000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1728743000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1728743000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1884327000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-3039767000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-4815271000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-3386221000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-2455461000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-2704216000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-2009834000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-1652933000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1433417000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-1273904000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1328358000.0</v>
       </c>
-      <c r="AK18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:37">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19">
         <v>-16996020000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6824117000.0</v>
       </c>
       <c r="T19">
         <v>6824117000.0</v>
       </c>
       <c r="U19">
+        <v>6824117000.0</v>
+      </c>
+      <c r="V19">
+        <v>6824117000.0</v>
+      </c>
+      <c r="W19">
         <v>-1234326000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-2694030000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>115165000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-293255000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>532208000.0</v>
       </c>
-      <c r="Z19">
-[...4 lines deleted...]
-      </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
+        <v>0.0</v>
+      </c>
+      <c r="AD19">
+        <v>0.0</v>
+      </c>
+      <c r="AE19">
         <v>-1244026.99</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-359793271.12</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-1402219.56</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-1488734.97</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-49002000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>1203118000.0</v>
       </c>
-      <c r="AI19"/>
-[...1 lines deleted...]
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19">
         <v>772298000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>12074740000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>504358000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1162074000.0</v>
       </c>
       <c r="T21">
         <v>1162074000.0</v>
       </c>
       <c r="U21">
+        <v>1162074000.0</v>
+      </c>
+      <c r="V21">
+        <v>1162074000.0</v>
+      </c>
+      <c r="W21">
         <v>680625000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>86010000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1526000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2912341000.0</v>
       </c>
       <c r="Z21">
         <v>2912341000.0</v>
       </c>
       <c r="AA21">
         <v>2912341000.0</v>
       </c>
       <c r="AB21">
-        <v>0.0</v>
+        <v>2912341000.0</v>
       </c>
       <c r="AC21">
+        <v>2912341000.0</v>
+      </c>
+      <c r="AD21">
+        <v>0.0</v>
+      </c>
+      <c r="AE21">
         <v>688253.57</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>61493106.61</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>65807588.48</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>36494705.84</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>621299000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>375111000.0</v>
       </c>
-      <c r="AI21"/>
-[...1 lines deleted...]
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>37500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-496008000.0</v>
+      </c>
+      <c r="C22">
+        <v>122443000.0</v>
+      </c>
+      <c r="D22">
         <v>-3660753000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-12032368000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-6891061000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-7131769000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-5141635000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-10384288000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-5257918000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-5592773000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-4628629000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-10925565000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-9989399000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-5847079000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4142320000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-4570046000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-5038072000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-2143429000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2858850000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-5534237000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1388623000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1388623000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1187936000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1207847000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1722837000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1722837000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2553615000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-3313656000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-2652029000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-3503014000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-2810436000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-6110625000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-3943909000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-1699977000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-1300675000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1087140000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-2043452000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-3517549000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
         <v>3690885000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2866163000.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>540306000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>21033177000.0</v>
       </c>
-      <c r="I23"/>
-[...1 lines deleted...]
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>15682000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>34847000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4062343000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4062343000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>10355999000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-246715000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>259974000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-5434883000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1501591000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1501591000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>11417211000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>8093054000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8012000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2920353000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>16492000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>20458000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6185999.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1649938000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6738344000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1107368000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>93667000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>7325643000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>373723000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3466033000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1228864000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>13376000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
         <v>3482223000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-999691000.0</v>
       </c>
-      <c r="E24"/>
-[...1 lines deleted...]
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>5183491000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-3799773000.0</v>
       </c>
-      <c r="I24"/>
-[...1 lines deleted...]
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>7255169000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>5363818000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-50218000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-50218000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>11994053000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-10120777000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>50000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>6825025000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-25565163000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>50000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1234326000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-2694030000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>115165000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-130183000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-130183000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>210000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1470000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>2655703000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-770063095.15</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>34066000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-9350000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-65342000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-31276000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1203118000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-1199721000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-52399000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-31276000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>1104793000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6401768000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="G25"/>
+      <c r="H25">
         <v>4494579000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-4534264000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4976507000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5026724000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4025080000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-5634179000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>8912516000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8446031000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3532282000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2549254000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4223390000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>70277000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2728637000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>8993001000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>524057000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>524057000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1283584000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1059135000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>110176000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>110176000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1262850000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>353740000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1156781000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>61954000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1746222000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>4237728000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2511578000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>37276000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>11145000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>32024000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1087182000.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>12822116000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>726091000.0</v>
       </c>
-      <c r="S26"/>
-[...1 lines deleted...]
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>34762000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>15040235000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-11200000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-11200000.0</v>
       </c>
-      <c r="Z26">
-[...4 lines deleted...]
-      </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>23489023.52</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-7490000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>11200000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>79200000.0</v>
       </c>
-      <c r="AG26"/>
-[...1 lines deleted...]
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>3630500000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>916200000.0</v>
       </c>
-      <c r="AK26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:37">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>897114000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>489293000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="G27"/>
+      <c r="H27">
         <v>647056000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>792164000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>281411000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>566049000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>603549000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1199443000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1332354000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>722316000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>610038000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>963542000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>662281000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>396691000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="T27"/>
+      <c r="U27">
         <v>347859000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>60199000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>60199000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>49240000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>45288000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>32367000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>32367000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>70438000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>92210000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>119619000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>141710000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>432194000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>63444000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>42120000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>37035000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>17423000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>12242000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>23596000.0</v>
       </c>
-      <c r="AK27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28">
         <v>-917821000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3019185000.0</v>
       </c>
-      <c r="E28"/>
-[...1 lines deleted...]
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28">
         <v>-1246702000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>25610216000.0</v>
       </c>
-      <c r="I28"/>
-[...1 lines deleted...]
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>2052665000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-4361013000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-29442716000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-29442716000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2744629000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>12022431000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>10600383000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1422048000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6106312000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>18842333000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>18842333000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>11399907000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>8194842000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2920353000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2920353000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>402769000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1076868000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4039576000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2552016000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>7153244000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1574960000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>322872000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>7423603000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>748834000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3466033000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1228864000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>330218000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29">
         <v>-10926443000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2178602000.0</v>
       </c>
-      <c r="E29"/>
-[...1 lines deleted...]
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29">
         <v>-10027770000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>10215233000.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29">
         <v>-11596779000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-2517490000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-3778158000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3778158000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1348518000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1113115000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1630552000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-517437000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>853271000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2147606000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2147606000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>326395000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>849867000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1372974000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1372974000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1614248000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-2624219000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-4015056000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-2579732000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-1697256000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-2075521000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-1559259000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-1195958000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1246117000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-1082871000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-1049773000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-2201564000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30">
         <v>516797000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-5785681000.0</v>
       </c>
-      <c r="E30"/>
-[...1 lines deleted...]
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30">
         <v>827188000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-13101914000.0</v>
       </c>
-      <c r="I30"/>
-[...1 lines deleted...]
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>2216539000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1854127000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>20039302000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>8530890000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-13381761000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-18629647000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5247886000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-26382943000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1409655000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1409655000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-3073853000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-101600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-485952000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-485952000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-60079000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1054452000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1855488000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1604293.16</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-3195523000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-638045000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-515917000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-456975000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>988440000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-1390754000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-330984000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>16973000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>