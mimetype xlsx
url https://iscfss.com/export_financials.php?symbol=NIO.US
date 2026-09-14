--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2844,5844 +2847,5972 @@
       <c r="K62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>60406836000.0</v>
+      </c>
+      <c r="C2">
         <v>53969730000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>53343674000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39547732000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34951395000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31385990000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34387266000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30197021000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24585433000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24164726000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14111853000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28117924000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19207083000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18873747000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25523209000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20367423000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16232628000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14843784000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12638991000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10798315000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10573942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6368253000.0</v>
       </c>
       <c r="W2">
         <v>6368253000.0</v>
       </c>
       <c r="X2">
+        <v>6368253000.0</v>
+      </c>
+      <c r="Y2">
         <v>4932003000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3917525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3132301000.0</v>
       </c>
       <c r="AA2">
         <v>3132301000.0</v>
       </c>
       <c r="AB2">
+        <v>3132301000.0</v>
+      </c>
+      <c r="AC2">
         <v>3188825000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2059674000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2869953000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1376231.52</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1786727000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>708269000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>236973000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>234011000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>253477000.0</v>
       </c>
-      <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
-    </row>
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>843138000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>582659000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5">
         <v>432991000.0</v>
       </c>
       <c r="L5">
         <v>432991000.0</v>
       </c>
       <c r="M5">
+        <v>432991000.0</v>
+      </c>
+      <c r="N5">
         <v>1308878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036011000.0</v>
       </c>
       <c r="O5">
         <v>1036011000.0</v>
       </c>
       <c r="P5">
         <v>1036011000.0</v>
       </c>
-      <c r="Q5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q5">
+        <v>1036011000.0</v>
+      </c>
+      <c r="R5"/>
       <c r="S5">
         <v>-276300000.0</v>
       </c>
       <c r="T5">
+        <v>-276300000.0</v>
+      </c>
+      <c r="U5">
         <v>-234396000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-254308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65452000.0</v>
       </c>
       <c r="W5">
         <v>-65452000.0</v>
       </c>
       <c r="X5">
+        <v>-65452000.0</v>
+      </c>
+      <c r="Y5">
         <v>-98128000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-306113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-312590000.0</v>
       </c>
       <c r="AA5">
         <v>-312590000.0</v>
       </c>
       <c r="AB5">
+        <v>-312590000.0</v>
+      </c>
+      <c r="AC5">
         <v>-294837000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-165432000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-34708000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-677829000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-71888000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-167077000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-166920000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-13922000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-3904777000.0</v>
       </c>
-      <c r="AM5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>11382536000.0</v>
+      </c>
+      <c r="C7">
         <v>11892597000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17288982000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13002888000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13755035000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>13770059000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13255365000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12357365000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11995960000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11746230000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11860697000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10016596000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9788032000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9363342000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7543064000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7657105000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8097905000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3361547000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3061754000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2439625000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1759263000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1488955000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1562403000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1572359000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1793245000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2063854000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2336243000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2210632000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2456775000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2371231000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>4343000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>3934000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>3660000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>3622000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>2933000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>2922000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>2892000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2808000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2801000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>94593062000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>92467072000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>80022293000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>81136762000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>80907636000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>78880014000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>58380028000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>43726092000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>40298197000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>40227856000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>40295567000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>40208643000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>40095980000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>128803903.8</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>125775723.02</v>
       </c>
-      <c r="AG9">
-[...2 lines deleted...]
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>30975023000.0</v>
+      </c>
+      <c r="C10">
         <v>8827507000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26036638000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9270823000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7111459000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8075457000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19328920000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23791903000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>24652488000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23821960000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>32935111000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24084635000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13723951000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14763443000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19887575000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>18080674000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>24513677000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15900150000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>15333719000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>21594871000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17394414000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38425541000.0</v>
       </c>
       <c r="W10">
         <v>38425541000.0</v>
       </c>
       <c r="X10">
+        <v>38425541000.0</v>
+      </c>
+      <c r="Y10">
         <v>19327717000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10494509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977260000.0</v>
       </c>
       <c r="AA10">
         <v>1977260000.0</v>
       </c>
       <c r="AB10">
+        <v>1977260000.0</v>
+      </c>
+      <c r="AC10">
         <v>980991000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2352277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3133847000.0</v>
       </c>
       <c r="AE10">
         <v>3133847000.0</v>
       </c>
       <c r="AF10">
+        <v>3133847000.0</v>
+      </c>
+      <c r="AG10">
         <v>6743487000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4423234000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5522972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7505954000.0</v>
       </c>
       <c r="AJ10">
         <v>7505954000.0</v>
       </c>
-      <c r="AK10"/>
-      <c r="AL10">
+      <c r="AK10">
+        <v>7505954000.0</v>
+      </c>
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-589830000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>83724000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>11274094000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9270823000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7111459000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8075457000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>19887575000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>18080674000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>24513677000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>15900150000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>15333719000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>21594871000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>17394414000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>56618831000.0</v>
+      </c>
+      <c r="C12">
         <v>31765664000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>45805028000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24106159000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17800889000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19722454000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>37150399000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>36268663000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>38425942000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>49745218000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>38954238000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>27851534000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>32605921000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>39408243000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>44809739000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>50604918000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>49407582000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>52391273000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>43301319000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>46852265000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>39508913000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>42422179000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>22046020000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10726099000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2371515000.0</v>
       </c>
       <c r="AA12">
         <v>2371515000.0</v>
       </c>
       <c r="AB12">
+        <v>2371515000.0</v>
+      </c>
+      <c r="AC12">
         <v>1782991000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3372277000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8288550000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>25468146.35</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9120871000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4423234000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5538630000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7505954000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>589830000.0</v>
       </c>
-      <c r="AM12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>3934000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-365896000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>11346837000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>16074652000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>20591153000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3622000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>15710837000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2933000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>19619448000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2922000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>29133646000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>32190572000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>33940237000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2892000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2808000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2679000.0</v>
       </c>
       <c r="W13">
         <v>2679000.0</v>
       </c>
       <c r="X13">
+        <v>2679000.0</v>
+      </c>
+      <c r="Y13">
         <v>2414000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1832000.0</v>
       </c>
       <c r="AA13">
         <v>1832000.0</v>
       </c>
       <c r="AB13">
+        <v>1832000.0</v>
+      </c>
+      <c r="AC13">
         <v>1824000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1818000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1809000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>808.1</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1767000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>67000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AJ13">
         <v>60000.0</v>
       </c>
-      <c r="AK13"/>
+      <c r="AK13">
+        <v>60000.0</v>
+      </c>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>7000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>2496741061.0</v>
+      </c>
+      <c r="C14">
         <v>2481180303.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2510927676.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2428558076.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2230044617.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2093882000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2091505895.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2055159000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2049836050.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2044151465.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1761324976.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1735661387.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1652857917.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1649309669.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1647356108.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1640001909.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1632803993.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1624805030.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1607187119.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1567807244.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1563893630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1421322474.0</v>
       </c>
       <c r="W14">
         <v>1421322474.0</v>
       </c>
       <c r="X14">
+        <v>1421322474.0</v>
+      </c>
+      <c r="Y14">
         <v>1210613409.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1054638822.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037488350.0</v>
       </c>
       <c r="AA14">
         <v>1037488350.0</v>
       </c>
       <c r="AB14">
+        <v>1037488350.0</v>
+      </c>
+      <c r="AC14">
         <v>1028698303.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1026505444.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044777745.0</v>
       </c>
       <c r="AE14">
         <v>1044777745.0</v>
       </c>
       <c r="AF14">
-        <v>1050010046.0</v>
+        <v>1044777745.0</v>
       </c>
       <c r="AG14">
         <v>1050010046.0</v>
       </c>
       <c r="AH14">
         <v>1050010046.0</v>
       </c>
       <c r="AI14">
         <v>1050010046.0</v>
       </c>
       <c r="AJ14">
         <v>1050010046.0</v>
       </c>
       <c r="AK14">
         <v>1050010046.0</v>
       </c>
       <c r="AL14">
         <v>1050010046.0</v>
       </c>
-      <c r="AM14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:39">
+      <c r="AM14">
+        <v>1050010046.0</v>
+      </c>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>2801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2679000.0</v>
       </c>
       <c r="W15">
         <v>2679000.0</v>
       </c>
       <c r="X15">
+        <v>2679000.0</v>
+      </c>
+      <c r="Y15">
         <v>2414000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1992000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1832000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1827000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1824000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1818000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1813000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1809000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1767000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1408000.0</v>
       </c>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
       <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>60000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>4024017000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4074895000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16">
         <v>2856027000.0</v>
       </c>
       <c r="L16">
         <v>2856027000.0</v>
       </c>
       <c r="M16">
+        <v>2856027000.0</v>
+      </c>
+      <c r="N16">
         <v>2758625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2107558000.0</v>
       </c>
       <c r="O16">
         <v>2107558000.0</v>
       </c>
       <c r="P16">
         <v>2107558000.0</v>
       </c>
-      <c r="Q16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q16">
+        <v>2107558000.0</v>
+      </c>
+      <c r="R16"/>
       <c r="S16">
         <v>1384600000.0</v>
       </c>
       <c r="T16">
+        <v>1384600000.0</v>
+      </c>
+      <c r="U16">
         <v>1127014000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>144472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004337000.0</v>
       </c>
       <c r="W16">
         <v>1004337000.0</v>
       </c>
       <c r="X16">
+        <v>1004337000.0</v>
+      </c>
+      <c r="Y16">
         <v>752028000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>76913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27016000.0</v>
       </c>
       <c r="AA16">
         <v>27016000.0</v>
       </c>
       <c r="AB16">
+        <v>27016000.0</v>
+      </c>
+      <c r="AC16">
         <v>35836000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>40003000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>342017000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>353576000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>270262000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>68439000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
-      <c r="AI18"/>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>173273000.0</v>
+      </c>
+      <c r="C21">
         <v>225013000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>29667000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>227665000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>228991000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>230317000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>231643000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>232969000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>234295000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>235621000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>236947000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>238273000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>239599000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>240925000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>212603000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>213929000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>215255000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>197910000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>199121000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>200336000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>201749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204581000.0</v>
       </c>
       <c r="W21">
         <v>204581000.0</v>
       </c>
       <c r="X21">
+        <v>204581000.0</v>
+      </c>
+      <c r="Y21">
         <v>206031000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>207496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208928000.0</v>
       </c>
       <c r="AA21">
         <v>208928000.0</v>
       </c>
       <c r="AB21">
+        <v>208928000.0</v>
+      </c>
+      <c r="AC21">
         <v>212708000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>214077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217132000.0</v>
       </c>
       <c r="AE21">
         <v>217132000.0</v>
       </c>
       <c r="AF21">
+        <v>217132000.0</v>
+      </c>
+      <c r="AG21">
         <v>223957000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>225414000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4457000.0</v>
       </c>
       <c r="AJ21">
         <v>4457000.0</v>
       </c>
-      <c r="AK21"/>
+      <c r="AK21">
+        <v>4457000.0</v>
+      </c>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>914000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>11093664000.0</v>
+      </c>
+      <c r="C22">
         <v>8579710000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8536286000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7477682000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8243337000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8696102000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7087223000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6818641000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4885743000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6209727000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5277726000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7063308000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8493374000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6376311000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8191386000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6671568000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3360593000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2676502000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2056352000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1703005000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2186916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081553000.0</v>
       </c>
       <c r="W22">
         <v>1081553000.0</v>
       </c>
       <c r="X22">
+        <v>1081553000.0</v>
+      </c>
+      <c r="Y22">
         <v>1039091000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1023986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>955080000.0</v>
       </c>
       <c r="AA22">
         <v>955080000.0</v>
       </c>
       <c r="AB22">
+        <v>955080000.0</v>
+      </c>
+      <c r="AC22">
         <v>1815329000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1390696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465239000.0</v>
       </c>
       <c r="AE22">
         <v>1465239000.0</v>
       </c>
       <c r="AF22">
+        <v>1465239000.0</v>
+      </c>
+      <c r="AG22">
         <v>1361434000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>721880000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>165694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89464000.0</v>
       </c>
       <c r="AJ22">
         <v>89464000.0</v>
       </c>
-      <c r="AK22"/>
+      <c r="AK22">
+        <v>89464000.0</v>
+      </c>
       <c r="AL22"/>
       <c r="AM22"/>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>136259518000.0</v>
+      </c>
+      <c r="C23">
         <v>126195009000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>124480296000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>112044074000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>100045845000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>98163707000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>103989017000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>100515815000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>104186036000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>117383202000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>102466280000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>87378931000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>89327374000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>96263925000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>96877215000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>93903548000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>87194294000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>82883601000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>69010860000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>65519740000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54641929000.0</v>
       </c>
       <c r="W23">
         <v>54641929000.0</v>
       </c>
       <c r="X23">
+        <v>54641929000.0</v>
+      </c>
+      <c r="Y23">
         <v>34393110000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>23150676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15337174000.0</v>
       </c>
       <c r="AA23">
         <v>15337174000.0</v>
       </c>
       <c r="AB23">
+        <v>15337174000.0</v>
+      </c>
+      <c r="AC23">
         <v>16844501000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>18202918000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>18842552000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>18858448000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>17019315000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>10276097000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9427700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10468034000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>945214000.0</v>
       </c>
-      <c r="AM23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>8550926000.0</v>
+      </c>
+      <c r="C24">
         <v>8389485000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8626272000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8721286000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9113178000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9286728000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11440755000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11281994000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11614644000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11384242000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13042861000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>12155738000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6544565000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11330771000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10885799000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>12537116000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12161493000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>11115321000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9739176000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9826612000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9791620000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10404564000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5938279000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>6764903000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7052650000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>7198157000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7154798000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7044832000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6514508000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6618557000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>521761.87</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>484790.35</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>139869826.03</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>132317968.31</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>98735000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>642401000.0</v>
       </c>
-      <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>5401000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>8626272000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8721286000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9113178000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9286728000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>10885799000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12537116000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12161493000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11115321000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9739176000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9862562000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9791620000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10404564000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5938279000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6764903000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7052650000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7198157000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7154798000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7044832000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6514508000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6618557000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3588939.02</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3329976.43</v>
       </c>
-      <c r="AG25">
-[...2 lines deleted...]
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26">
+        <v>2340908000.0</v>
+      </c>
+      <c r="C26">
         <v>2450240000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2480518000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2148380000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2710730000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2878599000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3126007000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3731701000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5375958000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5454717000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>5487216000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5532418000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5273962000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5443621000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6356411000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5982684000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>4418184000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4050220000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3059383000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1307975000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>399959000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>403410000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>300121000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>340764000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>155225000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>111310000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>115325000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>149007000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>178074000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>154415000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>66248.33</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>62477.73</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>7365776.84</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7370750.74</v>
-      </c>
-[...1 lines deleted...]
-        <v>47125000.0</v>
       </c>
       <c r="AJ26">
         <v>47125000.0</v>
       </c>
-      <c r="AK26"/>
+      <c r="AK26">
+        <v>47125000.0</v>
+      </c>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-1968827000.0</v>
+      </c>
+      <c r="C28">
         <v>17740018000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>210025000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18369652000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23852961000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22278578000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1239018000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10087647000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8471459000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8921722000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17444226000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8152464000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14667568000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13633006000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3863480000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8921061000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3923337000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6190195000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4765173000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2392366000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-149404000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-28994299000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-28905955000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9494805000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2727037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11586529000.0</v>
       </c>
       <c r="AA28">
         <v>11586529000.0</v>
       </c>
       <c r="AB28">
+        <v>11586529000.0</v>
+      </c>
+      <c r="AC28">
         <v>10078366000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8388313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103017000.0</v>
       </c>
       <c r="AE28">
         <v>103017000.0</v>
       </c>
       <c r="AF28">
+        <v>103017000.0</v>
+      </c>
+      <c r="AG28">
         <v>-5064762000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3166899000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-4622579000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-6779738000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>589830000.0</v>
       </c>
-      <c r="AM28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>21677444000.0</v>
+      </c>
+      <c r="C29">
         <v>19014993000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18133613000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18307326000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14138500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16218080000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26534961000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>32869022000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>37202639000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>41588605000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>64064873000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>37931340000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>33055144000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>38652555000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>40031090000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>48478276000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>52529681000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>52669035000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>51747062000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>41118695000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>41834919000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>40687624000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>35037670000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16184166000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5633421000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3446809000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>16188502000.0</v>
+      </c>
+      <c r="C30">
         <v>17535534000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17483821000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14552510000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15706959000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10577248000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1676246000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7026280000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5635516000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3382708000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4657652000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5372382000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5664848000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5464539000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5118170000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6138288000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4701066000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5202110000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4349139000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4276299000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2816712000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4120035000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1242699000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1520196000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1440666000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1293950000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1260211000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1269840000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1253019000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>844574000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2002143000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>248873000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>18436000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>670000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>493416000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27553000.0</v>
       </c>
-      <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>30414000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>15472564000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>14212058000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>23655562000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>28919717000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>31975317000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>33742327000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>34510803000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>24218970000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>26147423000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>26618307000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>26964250000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>7816237000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6002376000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-8262054000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-6510023000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3769264000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1174543000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2095203000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2957175.18</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4014015.78</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3299119676.06</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2497640633.71</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11607546000.0</v>
       </c>
       <c r="AJ31">
         <v>-11607546000.0</v>
       </c>
-      <c r="AK31"/>
+      <c r="AK31">
+        <v>-11607546000.0</v>
+      </c>
       <c r="AL31"/>
-      <c r="AM31">
+      <c r="AM31"/>
+      <c r="AN31">
         <v>-3911122000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>1631219000.0</v>
+      </c>
+      <c r="C32">
         <v>736380000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1949526000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-4260227000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-9773616000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-9701550000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-424981000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2583684000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5357818000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>7897337000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>12582117000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5226082000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-161733000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>11213979000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>13297698000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>23328351000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>30239589000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>32396146000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>34443163000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>27711776000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>32645409000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>35090799000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>32230577000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>15460235000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2039813000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-5745160000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>46978173000.0</v>
+      </c>
+      <c r="C33">
         <v>46854758000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>47798459000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>48984748000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>47537874000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>48373319000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>45718569000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>43932586000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>45003890000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>45177164000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>47002969000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>41797131000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>39437052000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>37676326000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>37114173000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>33819436000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>29102452000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>22885839000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>19242286000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>14695429000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>10836730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8435112000.0</v>
       </c>
       <c r="W33">
         <v>8435112000.0</v>
       </c>
       <c r="X33">
+        <v>8435112000.0</v>
+      </c>
+      <c r="Y33">
         <v>8068000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>8061790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8968106000.0</v>
       </c>
       <c r="AA33">
         <v>8968106000.0</v>
       </c>
       <c r="AB33">
+        <v>8968106000.0</v>
+      </c>
+      <c r="AC33">
         <v>9833821000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>10207416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6672920000.0</v>
       </c>
       <c r="AE33">
         <v>6672920000.0</v>
       </c>
       <c r="AF33">
+        <v>6672920000.0</v>
+      </c>
+      <c r="AG33">
         <v>4714920000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3804053000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2836155000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2158029000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-589830000.0</v>
       </c>
-      <c r="AM33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:39">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34">
+        <v>15029869000.0</v>
+      </c>
+      <c r="C34">
         <v>14098969000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>423334000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>13170335000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>10439053000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>10247119000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>308715000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>8059286000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>7289020000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>6657163000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>63694000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>6295799000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>5712171000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>5468845000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>5144027000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>4704302000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4217344000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3911088000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3540458000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3055570000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2444001000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2273959000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1849906000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1541444000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1391651000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1218877000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>61836000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1150741000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1053533000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>922287000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>34336698000.0</v>
+      </c>
+      <c r="C35">
         <v>33097414000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>33147052000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>32636301000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>31148294000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>38943604000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>31787045000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>30445675000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>29645255000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>28360224000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>33849454000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>27331594000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>20914786000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>25428167000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>22765111000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>24283504000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>23642800000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>17795730000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>15622026000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>17885905000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>17130987000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>13494733000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8803446000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>15501583000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>15890296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11269517000.0</v>
       </c>
       <c r="AA35">
         <v>11269517000.0</v>
       </c>
       <c r="AB35">
+        <v>11269517000.0</v>
+      </c>
+      <c r="AC35">
         <v>11411561000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>10892113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3428021000.0</v>
       </c>
       <c r="AE35">
         <v>3428021000.0</v>
       </c>
       <c r="AF35">
+        <v>3428021000.0</v>
+      </c>
+      <c r="AG35">
         <v>3056544000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2251474000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>988523000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>20441300000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>-945214000.0</v>
       </c>
-      <c r="AM35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:39">
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>8173377000.0</v>
+      </c>
+      <c r="C36">
         <v>7445125000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7635134000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7798862000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1837841000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5111261000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>359783000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3459817000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3312170000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3553269000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>159724000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5658709000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6035044000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6967818000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7029082000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>7340318000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6797031000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6727963000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5595892000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>10043000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3671865000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1583271000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1472929000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>82133000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1019953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1595727000.0</v>
       </c>
       <c r="AA36">
         <v>1595727000.0</v>
       </c>
       <c r="AB36">
+        <v>1595727000.0</v>
+      </c>
+      <c r="AC36">
         <v>1947004000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1895145000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1446358000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>6307485000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>37918000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>36486000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>222611000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>14384000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-589830000.0</v>
       </c>
-      <c r="AM36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:39">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>7521910000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7798862000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4834798000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5111261000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>5658709000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>5995543000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>7512037000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7340318000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6797031000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6727963000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5595892000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4736027000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3671865000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2203609000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1583888000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>888716000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>885524000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1453124000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1642572000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1947004000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1895145000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1774784000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>649661.9</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>238383.71</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>51067786.44</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>35444789.43</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>37965000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>195434000.0</v>
       </c>
-      <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>8994000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>5380347000.0</v>
+      </c>
+      <c r="C39">
         <v>21459343000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4856701000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>16922975000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10756786000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10794584000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>9061111000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8722003000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10990495000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6358056000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9279221000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5932123000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7204277000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6431953000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5438184000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>6134519000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7022261000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-42040000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5034808000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2827117000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-44645000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1460386000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1719803000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1898135000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1748523000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1782262000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2142520000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1979510000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-47124000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>630724.55</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1573217000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1308494000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>217221000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>221171000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>674452000.0</v>
       </c>
-      <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>-589830000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>15967000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>16214481000.0</v>
+      </c>
+      <c r="C40">
         <v>15862939000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>17772498000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>18478131000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>13772108000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>18010359000.0</v>
       </c>
-      <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>14695360000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>13615861000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>14571781000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>13236641000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>15501154000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>12451295000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>12631483000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>13708842000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>11515159000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8753261000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>8279576000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7132038000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6946355000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5073712000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4125948000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3911053000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3190924000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4020066000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3927398000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3954414000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3481770000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3812855000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3312564000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>811981.33</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2020229000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1801849000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1640178000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1202194000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>590031000.0</v>
       </c>
-      <c r="AK40"/>
       <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>98888000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>6511802000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>5916987000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>5362216000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4920900000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>4425772000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4131433000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3565657000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3019620000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2444001000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2273959000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1849906000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1473822000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1314389000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1140161000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1063023000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1150741000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1053533000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>922287000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>415802.41</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>305932.6</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>29082483.5</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>25077621.21</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>21689000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>141113000.0</v>
       </c>
-      <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>8814000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>4065477000.0</v>
+      </c>
+      <c r="C42">
         <v>4340065000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4162109000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3669739000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>122754937000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>118448914000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42">
+      <c r="H42"/>
+      <c r="I42">
         <v>11346837000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>16074652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115867654000.0</v>
       </c>
       <c r="K42">
         <v>115867654000.0</v>
       </c>
       <c r="L42">
         <v>115867654000.0</v>
       </c>
       <c r="M42">
+        <v>115867654000.0</v>
+      </c>
+      <c r="N42">
         <v>93832404000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92743462000.0</v>
       </c>
       <c r="O42">
         <v>92743462000.0</v>
       </c>
       <c r="P42">
         <v>92743462000.0</v>
       </c>
       <c r="Q42">
+        <v>92743462000.0</v>
+      </c>
+      <c r="R42">
         <v>32190572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90617472000.0</v>
       </c>
       <c r="S42">
         <v>90617472000.0</v>
       </c>
       <c r="T42">
+        <v>90617472000.0</v>
+      </c>
+      <c r="U42">
         <v>78172693000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>79287162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78880014000.0</v>
       </c>
       <c r="W42">
         <v>78880014000.0</v>
       </c>
       <c r="X42">
+        <v>78880014000.0</v>
+      </c>
+      <c r="Y42">
         <v>58380028000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>43726092000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40298197000.0</v>
       </c>
       <c r="AA42">
         <v>40298197000.0</v>
       </c>
       <c r="AB42">
+        <v>40298197000.0</v>
+      </c>
+      <c r="AC42">
         <v>40295567000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>40208643000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>41909750000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-15504.39</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>40753088000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>160376000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>140166000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-19535065000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-13922000.0</v>
       </c>
-      <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42">
         <v>-11583000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>110452000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:39">
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
         <v>3021346000.0</v>
       </c>
-      <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-      <c r="AM44">
+      <c r="AM44"/>
+      <c r="AN44">
         <v>700213000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:39">
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>36208331000.0</v>
+      </c>
+      <c r="C45">
         <v>36734380000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>64881668000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>38809841000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>39763355000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>40153142000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>55562301000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>36508099000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>36081467000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>35933557000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>47802648000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>30367731000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>27888447000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>25023962000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>23033122000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>20282505000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>6563157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6346522000.0</v>
       </c>
       <c r="W45">
         <v>6346522000.0</v>
       </c>
       <c r="X45">
+        <v>6346522000.0</v>
+      </c>
+      <c r="Y45">
         <v>6636314000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
-[...1 lines deleted...]
-      </c>
+      <c r="AA45"/>
       <c r="AB45">
         <v>0.0</v>
       </c>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
       <c r="AF45">
         <v>0.0</v>
       </c>
       <c r="AG45">
         <v>0.0</v>
       </c>
       <c r="AH45">
+        <v>0.0</v>
+      </c>
+      <c r="AI45">
         <v>2563000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1961895000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-    </row>
-    <row r="46" spans="1:39">
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>36221138000.0</v>
+      </c>
+      <c r="C46">
         <v>36734380000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>37563179000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>38809841000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>42760312000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>40153142000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>40000533000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>36508099000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>36081467000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>35933557000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>37480353000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>30367731000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>27888447000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>25023962000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>23516077000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>20282505000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>17671982000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>11909746000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>10387890000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8615971000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6563157000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>6346522000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6457481000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6636314000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>6679116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7052141000.0</v>
       </c>
       <c r="AA46">
         <v>7052141000.0</v>
       </c>
       <c r="AB46">
+        <v>7052141000.0</v>
+      </c>
+      <c r="AC46">
         <v>7517132000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>7912150000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>4853157000.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>4007611000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3350251000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2563370000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1961895000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>37539274000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>38809841000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>39763355000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>40153142000.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>30367731000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>27927948000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>23033122000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>20282505000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>17671982000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>11909746000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>10387890000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8451091000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6563157000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>6186458000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6346522000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>6632489000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>6813545000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>7194744000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>7685787000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>7517132000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>7912150000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>7432244000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2167950.56</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1716532.44</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>478254949.01</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>408147440.49</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>293718000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1911013000.0</v>
       </c>
-      <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>119978000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48"/>
-      <c r="C48">
+      <c r="C48"/>
+      <c r="D48">
         <v>-128029031000.0</v>
       </c>
-      <c r="D48"/>
-      <c r="E48">
+      <c r="E48"/>
+      <c r="F48">
         <v>-124807714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-113068210000.0</v>
       </c>
       <c r="G48">
         <v>-113068210000.0</v>
       </c>
-      <c r="H48"/>
+      <c r="H48">
+        <v>-113068210000.0</v>
+      </c>
       <c r="I48"/>
-      <c r="J48">
-[...1 lines deleted...]
-      </c>
+      <c r="J48"/>
       <c r="K48">
         <v>-90758034000.0</v>
       </c>
       <c r="L48">
         <v>-90758034000.0</v>
       </c>
       <c r="M48">
+        <v>-90758034000.0</v>
+      </c>
+      <c r="N48">
         <v>-80692558000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-69914230000.0</v>
       </c>
       <c r="O48">
         <v>-69914230000.0</v>
       </c>
       <c r="P48">
         <v>-69914230000.0</v>
       </c>
-      <c r="Q48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q48">
+        <v>-69914230000.0</v>
+      </c>
+      <c r="R48"/>
       <c r="S48">
         <v>-55634140000.0</v>
       </c>
       <c r="T48">
+        <v>-55634140000.0</v>
+      </c>
+      <c r="U48">
         <v>-53521799000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-52686483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51648410000.0</v>
       </c>
       <c r="W48">
         <v>-51648410000.0</v>
       </c>
       <c r="X48">
+        <v>-51648410000.0</v>
+      </c>
+      <c r="Y48">
         <v>-50262046000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-49216851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48040565000.0</v>
       </c>
       <c r="AA48">
         <v>-48040565000.0</v>
       </c>
       <c r="AB48">
+        <v>-48040565000.0</v>
+      </c>
+      <c r="AC48">
         <v>-43559110000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-41005495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35039810000.0</v>
       </c>
       <c r="AE48">
         <v>-35039810000.0</v>
       </c>
       <c r="AF48">
+        <v>-35039810000.0</v>
+      </c>
+      <c r="AG48">
         <v>-31523325000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-21766482000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-15655857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11711948000.0</v>
       </c>
       <c r="AJ48">
         <v>-11711948000.0</v>
       </c>
-      <c r="AK48"/>
+      <c r="AK48">
+        <v>-11711948000.0</v>
+      </c>
       <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-4076945000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:39">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-    </row>
-    <row r="50" spans="1:39">
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50">
+        <v>9062478000.0</v>
+      </c>
+      <c r="C50">
         <v>6285443000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>5347881000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5916301000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>6231027000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7297248000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9127183000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>10240191000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>9513343000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>9613210000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>25475779000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>10064765000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>12058922000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>7702336000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>5277126000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>6807514000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>8177616000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>7613477000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>7297962000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>6872777000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>5694127000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3461584000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1930560000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1396995000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>4375651000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>4301778000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1208056000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1803893000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1769307000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2630554000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>88829.05</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>75889.85</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>21460707.86</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2336.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>726216000.0</v>
       </c>
       <c r="AJ50">
         <v>726216000.0</v>
       </c>
-      <c r="AK50"/>
+      <c r="AK50">
+        <v>726216000.0</v>
+      </c>
       <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>57082000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:39">
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>29006196000.0</v>
+      </c>
+      <c r="C51">
         <v>26567525000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>26246663000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>27640475000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>30964420000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>30354035000.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>33879550000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>33123947000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>32743682000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>50379337000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>32237099000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>28391519000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>28396449000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>23751055000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>27001735000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>28437014000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>22090345000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>20098892000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>19202505000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>17245010000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>12882266000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>9519586000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>9832912000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>13221546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13563789000.0</v>
       </c>
       <c r="AA51">
         <v>13563789000.0</v>
       </c>
       <c r="AB51">
+        <v>13563789000.0</v>
+      </c>
+      <c r="AC51">
         <v>11059357000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>10740590000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>8687409000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3236864000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1678725000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1496902000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>900393000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>726216000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-    </row>
-    <row r="52" spans="1:39">
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>11028232000.0</v>
+      </c>
+      <c r="C52">
         <v>8464856000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7516432000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8665830000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9030635000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9702934000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>12021808000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>11261762000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>11254329000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>27244246000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11417307000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>13430120000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8653523000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6333703000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7639131000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9219986000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>8426048000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8042523000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>7547205000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6245475000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2477702000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2510939000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1950689000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>5034569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000497000.0</v>
       </c>
       <c r="AA52">
         <v>5000497000.0</v>
       </c>
       <c r="AB52">
+        <v>5000497000.0</v>
+      </c>
+      <c r="AC52">
         <v>2222417000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2293982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2068852000.0</v>
       </c>
       <c r="AE52">
         <v>2068852000.0</v>
       </c>
       <c r="AF52">
+        <v>2068852000.0</v>
+      </c>
+      <c r="AG52">
         <v>599523000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>564250000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>69370000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>83815000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>726216000.0</v>
       </c>
-      <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>57082000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:39">
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>25643808000.0</v>
+      </c>
+      <c r="C53">
         <v>22938157000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>19768389000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>14835336000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>10689430000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>11646997000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2765312000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>13358496000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>11616175000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>14603982000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>16810107000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>14869603000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>14127583000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>17842478000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>19520668000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>26729065000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>26091241000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>33507432000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>37057554000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>21706448000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>29457851000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1083372000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3996638000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2718303000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>231590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>394255000.0</v>
       </c>
       <c r="AA53">
         <v>394255000.0</v>
       </c>
       <c r="AB53">
+        <v>394255000.0</v>
+      </c>
+      <c r="AC53">
         <v>802000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1020000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5154703000.0</v>
       </c>
       <c r="AE53">
         <v>5154703000.0</v>
       </c>
       <c r="AF53">
+        <v>5154703000.0</v>
+      </c>
+      <c r="AG53">
         <v>2377384000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>13053000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>15658000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12582000.0</v>
       </c>
       <c r="AJ53">
         <v>12582000.0</v>
       </c>
-      <c r="AK53"/>
-      <c r="AL53">
+      <c r="AK53">
+        <v>12582000.0</v>
+      </c>
+      <c r="AL53"/>
+      <c r="AM53">
         <v>1179660000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>8534000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:39">
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-    </row>
-    <row r="55" spans="1:39">
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>136259518000.0</v>
+      </c>
+      <c r="C55">
         <v>126195009000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>124480296000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>112044074000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>100045845000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>98163707000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>107604612000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>103989017000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>100515815000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>104186036000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>117383202000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>102466280000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>87378931000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>89327374000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>96263925000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>96877215000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>93903548000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>87194294000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>82883601000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>69010860000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>65519740000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54641929000.0</v>
       </c>
       <c r="W55">
         <v>54641929000.0</v>
       </c>
       <c r="X55">
+        <v>54641929000.0</v>
+      </c>
+      <c r="Y55">
         <v>34393110000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>23150676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15337174000.0</v>
       </c>
       <c r="AA55">
         <v>15337174000.0</v>
       </c>
       <c r="AB55">
+        <v>15337174000.0</v>
+      </c>
+      <c r="AC55">
         <v>16844501000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>18202918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18842552000.0</v>
       </c>
       <c r="AE55">
         <v>18842552000.0</v>
       </c>
       <c r="AF55">
+        <v>18842552000.0</v>
+      </c>
+      <c r="AG55">
         <v>17019315000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>10276097000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>9427700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10468034000.0</v>
       </c>
       <c r="AJ55">
         <v>10468034000.0</v>
       </c>
-      <c r="AK55"/>
+      <c r="AK55">
+        <v>10468034000.0</v>
+      </c>
       <c r="AL55"/>
-      <c r="AM55">
+      <c r="AM55"/>
+      <c r="AN55">
         <v>255002000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:39">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>89281345000.0</v>
+      </c>
+      <c r="C56">
         <v>79340251000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>76681836000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>63059326000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>52507971000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>49790388000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>61886043000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>60056431000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>55511925000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>59008872000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>70380233000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>60669149000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>47941879000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>51651048000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>59149752000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>63057779000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>64801096000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>64308455000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>63641315000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>54315431000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>54683010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46206817000.0</v>
       </c>
       <c r="W56">
         <v>46206817000.0</v>
       </c>
       <c r="X56">
+        <v>46206817000.0</v>
+      </c>
+      <c r="Y56">
         <v>26325110000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>15088886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6369068000.0</v>
       </c>
       <c r="AA56">
         <v>6369068000.0</v>
       </c>
       <c r="AB56">
+        <v>6369068000.0</v>
+      </c>
+      <c r="AC56">
         <v>7010680000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>7995502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12169632000.0</v>
       </c>
       <c r="AE56">
         <v>12169632000.0</v>
       </c>
       <c r="AF56">
+        <v>12169632000.0</v>
+      </c>
+      <c r="AG56">
         <v>12304395000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>6472044000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>6591545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8310005000.0</v>
       </c>
       <c r="AJ56">
         <v>8310005000.0</v>
       </c>
-      <c r="AK56"/>
-      <c r="AL56">
+      <c r="AK56">
+        <v>8310005000.0</v>
+      </c>
+      <c r="AL56"/>
+      <c r="AM56">
         <v>589830000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>875027000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>87649549000.0</v>
+      </c>
+      <c r="C57">
         <v>78603871000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>78632604000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>67319553000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>62281587000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>59491938000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>62311024000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>57472747000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>50154107000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>51111535000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>57798116000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>55443067000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>48103612000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>40437069000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>45852054000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>39729428000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>34561507000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>31912309000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>29198152000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>26603655000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>22037601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13976240000.0</v>
       </c>
       <c r="W57">
         <v>13976240000.0</v>
       </c>
       <c r="X57">
+        <v>13976240000.0</v>
+      </c>
+      <c r="Y57">
         <v>10864875000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>13049073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12114228000.0</v>
       </c>
       <c r="AA57">
         <v>12114228000.0</v>
       </c>
       <c r="AB57">
+        <v>12114228000.0</v>
+      </c>
+      <c r="AC57">
         <v>8964684000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>8246517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8593386000.0</v>
       </c>
       <c r="AE57">
         <v>8593386000.0</v>
       </c>
       <c r="AF57">
+        <v>8593386000.0</v>
+      </c>
+      <c r="AG57">
         <v>4800598000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3107694000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1946521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618514000.0</v>
       </c>
       <c r="AJ57">
         <v>1618514000.0</v>
       </c>
-      <c r="AK57"/>
+      <c r="AK57">
+        <v>1618514000.0</v>
+      </c>
       <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>104647000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>121986246000.0</v>
+      </c>
+      <c r="C58">
         <v>111701285000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>111779656000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>99955854000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>93429881000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>98435542000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>94098069000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>87918422000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>79799362000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>79471759000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>91647570000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>82774661000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>69018398000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>65865236000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>68617165000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>64012932000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>58204307000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>49708039000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>44820178000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>44489560000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>39168588000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>27470973000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>22779686000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>26366458000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>28939369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23383745000.0</v>
       </c>
       <c r="AA58">
         <v>23383745000.0</v>
       </c>
       <c r="AB58">
+        <v>23383745000.0</v>
+      </c>
+      <c r="AC58">
         <v>20376245000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>19138630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12021407000.0</v>
       </c>
       <c r="AE58">
         <v>12021407000.0</v>
       </c>
       <c r="AF58">
+        <v>12021407000.0</v>
+      </c>
+      <c r="AG58">
         <v>7857142000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>5359168000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2935044000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>22059814000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2402028000.0</v>
       </c>
-      <c r="AK58"/>
-      <c r="AL58">
+      <c r="AL58"/>
+      <c r="AM58">
         <v>-945214000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>118862000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:39">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-    </row>
-    <row r="60" spans="1:39">
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>4065477000.0</v>
+      </c>
+      <c r="C60">
         <v>4340065000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4162109000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3669739000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-1205705000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-365896000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5967023000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11346837000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>16074652000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>20591153000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>25546233000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>15710837000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>14451657000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>19619448000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>23868165000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>29133646000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>32190572000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>33940237000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>34709924000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>24419306000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>26349172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27168831000.0</v>
       </c>
       <c r="W60">
         <v>27168831000.0</v>
       </c>
       <c r="X60">
+        <v>27168831000.0</v>
+      </c>
+      <c r="Y60">
         <v>8022268000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-5794880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8053126000.0</v>
       </c>
       <c r="AA60">
         <v>-8053126000.0</v>
       </c>
       <c r="AB60">
+        <v>-8053126000.0</v>
+      </c>
+      <c r="AC60">
         <v>-3556556000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-960466000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6837041000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3054170.08</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>9159642000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4906398000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>6475090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11603089000.0</v>
       </c>
       <c r="AJ60">
         <v>-11603089000.0</v>
       </c>
-      <c r="AK60"/>
-      <c r="AL60">
+      <c r="AK60">
+        <v>-11603089000.0</v>
+      </c>
+      <c r="AL60"/>
+      <c r="AM60">
         <v>945214000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>137808000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:39">
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-1849600000.0</v>
       </c>
       <c r="U61">
         <v>-1849600000.0</v>
       </c>
       <c r="V61">
         <v>-1849600000.0</v>
       </c>
-      <c r="W61"/>
+      <c r="W61">
+        <v>-1849600000.0</v>
+      </c>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
+        <v>0.0</v>
+      </c>
+      <c r="AF61">
         <v>-1335465.58</v>
       </c>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
         <v>-1412000.0</v>
       </c>
-      <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-1323000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:39">
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8718,1009 +8849,1013 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>73512863840.0</v>
       </c>
       <c r="C2">
         <v>59238797000.0</v>
       </c>
       <c r="D2">
         <v>52566137000.0</v>
       </c>
       <c r="E2">
         <v>44124568000.0</v>
       </c>
       <c r="F2">
         <v>29314990000.0</v>
       </c>
       <c r="G2">
         <v>14384514000.0</v>
       </c>
       <c r="H2">
         <v>9023726000.0</v>
       </c>
       <c r="I2">
         <v>5207047000.0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>102</v>
+      </c>
+      <c r="B3">
+        <v>9375280000.0</v>
+      </c>
       <c r="C3">
         <v>7700681000.0</v>
       </c>
       <c r="D3">
         <v>4907441000.0</v>
       </c>
       <c r="E3">
         <v>3994055000.0</v>
       </c>
       <c r="F3">
         <v>2351914000.0</v>
       </c>
       <c r="G3">
         <v>1545721000.0</v>
       </c>
       <c r="H3">
         <v>1520973000.0</v>
       </c>
       <c r="I3">
         <v>474223000.0</v>
       </c>
       <c r="J3">
         <v>167858000.0</v>
       </c>
       <c r="K3">
         <v>46087000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>104</v>
+      </c>
+      <c r="B5">
+        <v>-13555801426.0</v>
+      </c>
       <c r="C5">
         <v>-21626161000.0</v>
       </c>
       <c r="D5">
         <v>-20055388000.0</v>
       </c>
       <c r="E5">
         <v>-14048785000.0</v>
       </c>
       <c r="F5">
         <v>-3337274000.0</v>
       </c>
       <c r="G5">
         <v>-4871699000.0</v>
       </c>
       <c r="H5">
         <v>-10917228000.0</v>
       </c>
       <c r="I5">
         <v>-9493292000.0</v>
       </c>
       <c r="J5">
         <v>-4998682000.0</v>
       </c>
       <c r="K5">
         <v>-2602540000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
-        <v>-13555801426.0</v>
+        <v>-4180521426.0</v>
       </c>
       <c r="C6">
         <v>-13925480000.0</v>
       </c>
       <c r="D6">
         <v>-15147947000.0</v>
       </c>
       <c r="E6">
         <v>-10054730000.0</v>
       </c>
       <c r="F6">
         <v>-985360000.0</v>
       </c>
       <c r="G6">
         <v>-3325978000.0</v>
       </c>
       <c r="H6">
         <v>-9396255000.0</v>
       </c>
       <c r="I6">
         <v>-9019069000.0</v>
       </c>
       <c r="J6">
         <v>-4830824000.0</v>
       </c>
       <c r="K6">
         <v>-2556453000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>11591063612.0</v>
       </c>
       <c r="C9">
         <v>6492762000.0</v>
       </c>
       <c r="D9">
         <v>3051796000.0</v>
       </c>
       <c r="E9">
         <v>5143993000.0</v>
       </c>
       <c r="F9">
         <v>6821433000.0</v>
       </c>
       <c r="G9">
         <v>1873419000.0</v>
       </c>
       <c r="H9">
         <v>-1198822000.0</v>
       </c>
       <c r="I9">
         <v>-255876000.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>-14416930990.0</v>
       </c>
       <c r="C10">
         <v>-22424524000.0</v>
       </c>
       <c r="D10">
         <v>-20458918000.0</v>
       </c>
       <c r="E10">
         <v>-14382001000.0</v>
       </c>
       <c r="F10">
         <v>-3974684000.0</v>
       </c>
       <c r="G10">
         <v>-5297714000.0</v>
       </c>
       <c r="H10">
         <v>-11287764000.0</v>
       </c>
       <c r="I10">
         <v>-9616935000.0</v>
       </c>
       <c r="J10">
         <v>-7590203000.0</v>
       </c>
       <c r="K10">
         <v>-3550173000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>118561344.0</v>
       </c>
       <c r="C11">
         <v>-22815000.0</v>
       </c>
       <c r="D11">
         <v>260835000.0</v>
       </c>
       <c r="E11">
         <v>55103000.0</v>
       </c>
       <c r="F11">
         <v>42265000.0</v>
       </c>
       <c r="G11">
         <v>6368000.0</v>
       </c>
       <c r="H11">
         <v>7888000.0</v>
       </c>
       <c r="I11">
         <v>22044000.0</v>
       </c>
       <c r="J11">
         <v>7906000.0</v>
       </c>
       <c r="K11">
         <v>4314000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>861129564.0</v>
       </c>
       <c r="C12">
         <v>798363000.0</v>
       </c>
       <c r="D12">
         <v>403530000.0</v>
       </c>
       <c r="E12">
         <v>333216000.0</v>
       </c>
       <c r="F12">
         <v>637410000.0</v>
       </c>
       <c r="G12">
         <v>426015000.0</v>
       </c>
       <c r="H12">
         <v>370536000.0</v>
       </c>
       <c r="I12">
         <v>123643000.0</v>
       </c>
       <c r="J12">
         <v>18084000.0</v>
       </c>
       <c r="K12">
         <v>55000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>1215774000.0</v>
       </c>
       <c r="C13">
         <v>853728000.0</v>
       </c>
       <c r="D13">
         <v>2210018000.0</v>
       </c>
       <c r="E13">
         <v>1403278000.0</v>
       </c>
       <c r="F13">
         <v>911833000.0</v>
       </c>
       <c r="G13">
         <v>166904000.0</v>
       </c>
       <c r="H13">
         <v>274735000.0</v>
       </c>
       <c r="I13">
         <v>19000.0</v>
       </c>
       <c r="J13">
         <v>18970000.0</v>
       </c>
       <c r="K13">
         <v>27556000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>-628077000.0</v>
       </c>
       <c r="C14">
         <v>-255983000.0</v>
       </c>
       <c r="D14">
         <v>-427214000.0</v>
       </c>
       <c r="E14">
         <v>-122341000.0</v>
       </c>
       <c r="F14">
         <v>31219000.0</v>
       </c>
       <c r="G14">
         <v>4693412000.0</v>
       </c>
       <c r="H14">
         <v>1477874000.0</v>
       </c>
       <c r="I14">
         <v>1313301000.0</v>
       </c>
       <c r="J14">
         <v>11309000.0</v>
       </c>
       <c r="K14">
         <v>-11583000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>-14553215939.0</v>
       </c>
       <c r="C15">
         <v>-22657692000.0</v>
       </c>
       <c r="D15">
         <v>-21146967000.0</v>
       </c>
       <c r="E15">
         <v>-14559445000.0</v>
       </c>
       <c r="F15">
         <v>-10572309000.0</v>
       </c>
       <c r="G15">
         <v>-5610790000.0</v>
       </c>
       <c r="H15">
         <v>-11413101000.0</v>
       </c>
       <c r="I15">
         <v>-9660571000.0</v>
       </c>
       <c r="J15">
         <v>-4984734000.0</v>
       </c>
       <c r="K15">
         <v>-2536316000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16">
         <v>-15570678000.0</v>
       </c>
       <c r="C16">
         <v>-22657692000.0</v>
       </c>
       <c r="D16">
         <v>-21146967000.0</v>
       </c>
       <c r="E16">
         <v>-14559445000.0</v>
       </c>
       <c r="F16">
         <v>-10572309000.0</v>
       </c>
       <c r="G16">
         <v>-5610790000.0</v>
       </c>
       <c r="H16">
         <v>-11413101000.0</v>
       </c>
       <c r="I16">
         <v>-23327862000.0</v>
       </c>
       <c r="J16">
         <v>-7561669000.0</v>
       </c>
       <c r="K16">
         <v>-3517549000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>-14942601000.0</v>
       </c>
       <c r="C17">
         <v>-22401709000.0</v>
       </c>
       <c r="D17">
         <v>-20719753000.0</v>
       </c>
       <c r="E17">
         <v>-14437104000.0</v>
       </c>
       <c r="F17">
         <v>-4016949000.0</v>
       </c>
       <c r="G17">
         <v>-5304082000.0</v>
       </c>
       <c r="H17">
         <v>-11295652000.0</v>
       </c>
       <c r="I17">
         <v>-9638979000.0</v>
       </c>
       <c r="J17">
         <v>-5021174000.0</v>
       </c>
       <c r="K17">
         <v>-2573254000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-123590000.0</v>
       </c>
       <c r="C18">
         <v>55365000.0</v>
       </c>
       <c r="D18">
         <v>1806488000.0</v>
       </c>
       <c r="E18">
         <v>1025503000.0</v>
       </c>
       <c r="F18">
         <v>274423000.0</v>
       </c>
       <c r="G18">
         <v>-259111000.0</v>
       </c>
       <c r="H18">
         <v>-210257000.0</v>
       </c>
       <c r="I18">
         <v>9741000.0</v>
       </c>
       <c r="J18">
         <v>886000.0</v>
       </c>
       <c r="K18">
         <v>27501000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-14374437156.0</v>
       </c>
       <c r="C21">
         <v>-21874073000.0</v>
       </c>
       <c r="D21">
         <v>-22655184000.0</v>
       </c>
       <c r="E21">
         <v>-15640659000.0</v>
       </c>
       <c r="F21">
         <v>-4496303000.0</v>
       </c>
       <c r="G21">
         <v>-4607645000.0</v>
       </c>
       <c r="H21">
         <v>-11079189000.0</v>
       </c>
       <c r="I21">
         <v>-9595608000.0</v>
       </c>
       <c r="J21">
         <v>-4953596000.0</v>
       </c>
       <c r="K21">
         <v>-2602540000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>99478364616.0</v>
       </c>
       <c r="C23">
         <v>87605632000.0</v>
       </c>
       <c r="D23">
         <v>78273117000.0</v>
       </c>
       <c r="E23">
         <v>64909220000.0</v>
       </c>
       <c r="F23">
         <v>40632726000.0</v>
       </c>
       <c r="G23">
         <v>20865578000.0</v>
       </c>
       <c r="H23">
         <v>18904093000.0</v>
       </c>
       <c r="I23">
         <v>14546779000.0</v>
       </c>
       <c r="J23">
         <v>4953596000.0</v>
       </c>
       <c r="K23">
         <v>2602540000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>9375280000.0</v>
       </c>
       <c r="C25">
         <v>7700681000.0</v>
       </c>
       <c r="D25">
         <v>4907441000.0</v>
       </c>
       <c r="E25">
         <v>3994055000.0</v>
       </c>
       <c r="F25">
         <v>2351914000.0</v>
       </c>
       <c r="G25">
         <v>1545721000.0</v>
       </c>
       <c r="H25">
         <v>1520973000.0</v>
       </c>
       <c r="I25">
         <v>474223000.0</v>
       </c>
       <c r="J25">
         <v>167858000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
         <v>10316061738.0</v>
       </c>
       <c r="C26">
         <v>13037304000.0</v>
       </c>
       <c r="D26">
         <v>13431399000.0</v>
       </c>
       <c r="E26">
         <v>10836261000.0</v>
       </c>
       <c r="F26">
         <v>4591852000.0</v>
       </c>
       <c r="G26">
         <v>2487770000.0</v>
       </c>
       <c r="H26">
         <v>4428580000.0</v>
       </c>
       <c r="I26">
         <v>3997942000.0</v>
       </c>
       <c r="J26">
         <v>2602889000.0</v>
       </c>
       <c r="K26">
         <v>1465353000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>3408931000.0</v>
       </c>
       <c r="D27">
         <v>2642531000.0</v>
       </c>
       <c r="E27">
         <v>1775539000.0</v>
       </c>
       <c r="F27">
         <v>1428290000.0</v>
       </c>
       <c r="G27">
         <v>675142000.0</v>
       </c>
       <c r="H27">
         <v>818053000.0</v>
       </c>
       <c r="I27">
         <v>1158519000.0</v>
       </c>
       <c r="J27">
         <v>523534999.0</v>
       </c>
       <c r="K27">
         <v>239549000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>15818560000.0</v>
       </c>
       <c r="C28">
         <v>11043337000.0</v>
       </c>
       <c r="D28">
         <v>9305215000.0</v>
       </c>
       <c r="E28">
         <v>7943434000.0</v>
       </c>
       <c r="F28">
         <v>4859230000.0</v>
       </c>
       <c r="G28">
         <v>2851777000.0</v>
       </c>
       <c r="H28">
         <v>4067911000.0</v>
       </c>
       <c r="I28">
         <v>3933506000.0</v>
       </c>
       <c r="J28">
         <v>1839539000.0</v>
       </c>
       <c r="K28">
         <v>908123000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>121882000.0</v>
       </c>
       <c r="C29">
         <v>-22815000.0</v>
       </c>
       <c r="D29">
         <v>260835000.0</v>
       </c>
       <c r="E29">
         <v>55103000.0</v>
       </c>
       <c r="F29">
         <v>42265000.0</v>
       </c>
       <c r="G29">
         <v>6368000.0</v>
       </c>
       <c r="H29">
         <v>7888000.0</v>
       </c>
       <c r="I29">
         <v>22044000.0</v>
       </c>
       <c r="J29">
         <v>7906000.0</v>
       </c>
       <c r="K29">
         <v>4314000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>25965500768.0</v>
       </c>
       <c r="C30">
         <v>28366835000.0</v>
       </c>
       <c r="D30">
         <v>25706980000.0</v>
       </c>
       <c r="E30">
         <v>20784652000.0</v>
       </c>
       <c r="F30">
         <v>11317736000.0</v>
       </c>
       <c r="G30">
         <v>6481064000.0</v>
       </c>
       <c r="H30">
         <v>9880367000.0</v>
       </c>
       <c r="I30">
         <v>9339732000.0</v>
       </c>
       <c r="J30">
         <v>4953596000.0</v>
       </c>
       <c r="K30">
         <v>2602540000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>-42493834.0</v>
       </c>
       <c r="C31">
         <v>-550451000.0</v>
       </c>
       <c r="D31">
         <v>2196266000.0</v>
       </c>
       <c r="E31">
         <v>1258658000.0</v>
       </c>
       <c r="F31">
         <v>521619000.0</v>
       </c>
       <c r="G31">
         <v>-690069000.0</v>
       </c>
       <c r="H31">
         <v>-208575000.0</v>
       </c>
       <c r="I31">
         <v>-21327000.0</v>
       </c>
       <c r="J31">
         <v>-2636607000.0</v>
       </c>
       <c r="K31">
         <v>-947633000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>85103927460.0</v>
       </c>
       <c r="C32">
         <v>65731559000.0</v>
       </c>
       <c r="D32">
         <v>55617933000.0</v>
       </c>
       <c r="E32">
         <v>49268561000.0</v>
       </c>
       <c r="F32">
         <v>36136423000.0</v>
       </c>
       <c r="G32">
         <v>16257933000.0</v>
       </c>
       <c r="H32">
         <v>7824904000.0</v>
       </c>
       <c r="I32">
         <v>4951171000.0</v>
       </c>
@@ -9730,3318 +9865,3392 @@
       <c r="K32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>26258439742.0</v>
+      </c>
+      <c r="C2">
         <v>20673518000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28181771494.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18769306000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17111142000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11115175000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17394484000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16666155000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15757253000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9420905000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15823948000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17543228000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8684779000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10514182000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15441756000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11267002000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8952061000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8463749000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8201198000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7812139000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6874126000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6427527000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5499146000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3940148000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3405789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1539431000.0</v>
       </c>
       <c r="AA2">
         <v>1539431000.0</v>
       </c>
       <c r="AB2">
+        <v>1539431000.0</v>
+      </c>
+      <c r="AC2">
         <v>2058428000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2012754000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1850462000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3421977000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1585891000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>199179000.0</v>
       </c>
-      <c r="AH2">
-[...1 lines deleted...]
-      </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:39">
+      <c r="AN2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>1468875000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>4570057000.0</v>
+      </c>
+      <c r="G3">
+        <v>4204487000.0</v>
+      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>844494250.0</v>
       </c>
       <c r="J3">
+        <v>3496194000.0</v>
+      </c>
+      <c r="K3">
+        <v>2868133000.0</v>
+      </c>
+      <c r="L3">
         <v>844494250.0</v>
       </c>
-      <c r="K3">
-[...2 lines deleted...]
-      <c r="L3">
+      <c r="M3">
         <v>713078750.0</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
       <c r="N3">
+        <v>2039308000.0</v>
+      </c>
+      <c r="O3">
+        <v>2377199000.0</v>
+      </c>
+      <c r="P3">
         <v>713078750.0</v>
       </c>
-      <c r="O3">
-[...2 lines deleted...]
-      <c r="P3">
+      <c r="Q3">
         <v>427004750.0</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
-        <v>767204000.0</v>
+        <v>1616856000.0</v>
       </c>
       <c r="S3">
         <v>767204000.0</v>
       </c>
       <c r="T3">
+        <v>767204000.0</v>
+      </c>
+      <c r="U3">
         <v>493870000.0</v>
       </c>
-      <c r="U3">
-[...1 lines deleted...]
-      </c>
       <c r="V3">
-        <v>431539000.0</v>
+        <v>926121000.0</v>
       </c>
       <c r="W3">
         <v>431539000.0</v>
       </c>
       <c r="X3">
-        <v>233856000.0</v>
+        <v>431539000.0</v>
       </c>
       <c r="Y3">
-        <v>254685000.0</v>
+        <v>353415000.0</v>
       </c>
       <c r="Z3">
-        <v>522383000.0</v>
+        <v>361929000.0</v>
       </c>
       <c r="AA3">
+        <v>398747000.0</v>
+      </c>
+      <c r="AB3">
         <v>276188000.0</v>
       </c>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
       <c r="AC3">
-        <v>219054000.0</v>
+        <v>404163000.0</v>
       </c>
       <c r="AD3">
+        <v>305561000.0</v>
+      </c>
+      <c r="AE3">
+        <v>288866000.0</v>
+      </c>
+      <c r="AF3">
         <v>189311000.0</v>
       </c>
-      <c r="AE3">
-[...2 lines deleted...]
-      <c r="AF3">
+      <c r="AG3">
         <v>139838000.0</v>
       </c>
-      <c r="AG3">
-[...1 lines deleted...]
-      </c>
       <c r="AH3">
+        <v>80646000.0</v>
+      </c>
+      <c r="AI3">
         <v>64428000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>58316000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>43023000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>37281000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>29238000.0</v>
       </c>
-      <c r="AM3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
-        <v>-8402849000.0</v>
-[...2 lines deleted...]
-      <c r="H5">
+        <v>-4739114000.0</v>
+      </c>
+      <c r="G5">
+        <v>-6933974000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
         <v>-5237767000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
-        <v>-5394073000.0</v>
+        <v>-4867823000.0</v>
       </c>
       <c r="K5">
+        <v>-4970984000.0</v>
+      </c>
+      <c r="L5">
         <v>-5815478250.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4843911000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
-        <v>-5376275750.0</v>
+        <v>-5954639000.0</v>
       </c>
       <c r="O5">
+        <v>-5678704000.0</v>
+      </c>
+      <c r="P5">
         <v>-6736134000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3870300000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
+        <v>-2694599000.0</v>
+      </c>
+      <c r="S5">
         <v>-2034245000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2801449000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1248732000.0</v>
       </c>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
       <c r="V5">
-        <v>-1293118000.0</v>
+        <v>-524832000.0</v>
       </c>
       <c r="W5">
         <v>-1293118000.0</v>
       </c>
       <c r="X5">
-        <v>-945988000.0</v>
+        <v>-1293118000.0</v>
       </c>
       <c r="Y5">
-        <v>-1160003000.0</v>
+        <v>-937023000.0</v>
       </c>
       <c r="Z5">
-        <v>-2759963000.0</v>
+        <v>-1061720000.0</v>
       </c>
       <c r="AA5">
+        <v>-1579838000.0</v>
+      </c>
+      <c r="AB5">
         <v>-1570268000.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
-        <v>-3226107000.0</v>
+        <v>-2417903000.0</v>
       </c>
       <c r="AD5">
-        <v>-3410293000.0</v>
+        <v>-3185202000.0</v>
       </c>
       <c r="AE5">
+        <v>-2554160000.0</v>
+      </c>
+      <c r="AF5">
         <v>-3423764000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2781480000.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
+        <v>-1777580000.0</v>
+      </c>
+      <c r="AI5">
         <v>-1588367000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1694553000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1297115000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1043041000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-952575000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2602540000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>-663653406.0</v>
+      </c>
+      <c r="C6">
         <v>-105559000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>498159137.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3200948000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>-169057000.0</v>
+      </c>
+      <c r="G6">
         <v>-6500540000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>-4817652000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>-1371629000.0</v>
+      </c>
+      <c r="K6">
         <v>-5006712000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4970984000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4466568000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
+        <v>-3915331000.0</v>
+      </c>
+      <c r="O6">
         <v>-4663197000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5678704000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4000620000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
+        <v>-1077743000.0</v>
+      </c>
+      <c r="S6">
         <v>-1674862000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2034245000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-754862000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>401289000.0</v>
+      </c>
+      <c r="W6">
         <v>-23335000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-861579000.0</v>
       </c>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
       <c r="Y6">
-        <v>-1061720000.0</v>
+        <v>-583608000.0</v>
       </c>
       <c r="Z6">
-        <v>-1579838000.0</v>
+        <v>-699791000.0</v>
       </c>
       <c r="AA6">
+        <v>-1181091000.0</v>
+      </c>
+      <c r="AB6">
         <v>-1294080000.0</v>
       </c>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
       <c r="AC6">
-        <v>-3185202000.0</v>
+        <v>-2013740000.0</v>
       </c>
       <c r="AD6">
-        <v>-2554160000.0</v>
+        <v>-2879641000.0</v>
       </c>
       <c r="AE6">
+        <v>-2265294000.0</v>
+      </c>
+      <c r="AF6">
         <v>-3234453000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2641642000.0</v>
       </c>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
       <c r="AH6">
+        <v>-1696934000.0</v>
+      </c>
+      <c r="AI6">
         <v>-1523939000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1636237000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1254092000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1005760000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-923337000.0</v>
       </c>
-      <c r="AM6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>5912810447.0</v>
+      </c>
+      <c r="C9">
         <v>4859137000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5990224404.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3024569000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1897523000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>919554000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2308943000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2007373000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1688715000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>487731000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1279228000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1523323000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>86956000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>162289000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>621758000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1735093000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1340303000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1446839000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1699544000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1993162000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1573921000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1554806000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1141945000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>585812000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>313141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-167479000.0</v>
       </c>
       <c r="AA9">
         <v>-167479000.0</v>
       </c>
       <c r="AB9">
+        <v>-167479000.0</v>
+      </c>
+      <c r="AC9">
         <v>-221584000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-504184000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-219301000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>13630000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-116318000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-153188000.0</v>
       </c>
-      <c r="AH9">
-[...1 lines deleted...]
-      </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-495705878.0</v>
+      </c>
+      <c r="C10">
         <v>-319964000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>295860360.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3423456000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4951862000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6745402000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7181560000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5021413000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5043964000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5177587000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5134865000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4555114000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6037079000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4731860000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-5769305000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4101184000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2759311000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1752201000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2110182000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-832052000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-585359000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-447091000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1386959000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1045784000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1174637000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1690334000.0</v>
       </c>
       <c r="AA10">
         <v>-1690334000.0</v>
       </c>
       <c r="AB10">
+        <v>-1690334000.0</v>
+      </c>
+      <c r="AC10">
         <v>-2521114000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3282086000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2622278000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-3486712000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2809062000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1792022000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1529139000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1697652000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1299419000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2540553000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3490173000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3550173000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>32868128.0</v>
+      </c>
+      <c r="C11">
         <v>12118000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>17044455.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>57029000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>42939000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4631000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>38265000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2019000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6990000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>232880000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1610000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>18671000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7674000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16796000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9639000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1791000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>30459000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>33247000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3250000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1811000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3957000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1664000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1213000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474000.0</v>
       </c>
       <c r="AA11">
         <v>1474000.0</v>
       </c>
       <c r="AB11">
+        <v>1474000.0</v>
+      </c>
+      <c r="AC11">
         <v>536000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3679000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1341000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16302000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1374000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2485000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1883000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2325000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1256000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2143000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2182000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>622000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>242648371.0</v>
+      </c>
+      <c r="C12">
         <v>214405000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>202298777.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>222508000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>212748000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>244862000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>247586000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>203761000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>176141000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>170875000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>163881000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>88546000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>82440000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>68663000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>90601000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>100564000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>64712000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>77339000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>75937000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>77190000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>60527000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>423756000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>93841000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>108761000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>112917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110496000.0</v>
       </c>
       <c r="AA12">
         <v>110496000.0</v>
       </c>
       <c r="AB12">
+        <v>110496000.0</v>
+      </c>
+      <c r="AC12">
         <v>103211000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>96884000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>68118000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>76419000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>27582000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14442000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3099000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2304000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1871000.0</v>
       </c>
-      <c r="AL12">
-[...1 lines deleted...]
-      </c>
       <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>112</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>115894000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>607855000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>354396000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>107529000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>173216000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>169919000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>310123000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>362731000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>350793000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1368062000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>288014000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>247180000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>306762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264698000.0</v>
       </c>
       <c r="P13">
         <v>264698000.0</v>
       </c>
       <c r="Q13">
+        <v>264698000.0</v>
+      </c>
+      <c r="R13">
         <v>292863000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>400688000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>359061000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>127299000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>193034000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>119618000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>77019000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>70747000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>96741000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>106862000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>79927000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>112961000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>78579000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3268000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-193582000.0</v>
+      </c>
+      <c r="C14">
         <v>-163926000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-160275000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-180268000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-146506000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-141028000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-20298000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-81957000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-80387000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-73341000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-225028000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-71905000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-66186000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-64095000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-60978000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-31497000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12512000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-42378000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>31088000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-14000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3689431000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3617325000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4693412000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6149922000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6317855000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1493903000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1477874000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1448692000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1416726000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1388835000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>586663.82</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>583449.86</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>170280593.88</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2796911.07</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-6257000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>17566000.0</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
         <v>-11583000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-529832356.0</v>
+      </c>
+      <c r="C15">
         <v>-496008000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>280146274.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3660753000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-5141307000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6891061000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-7131769000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5141635000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5126370000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-5257918000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5592773000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4628629000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-6121936000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-4803629000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-5847079000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-4142320000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2745008000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1825038000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2179222000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2858850000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-659277000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-4874960000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1386364000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1187937000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1207847000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1691276000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1722837000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2553615000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3313656000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-2652029000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-3516485000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-2833835000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1787471000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1522780000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-1697910000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1295573000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1087140000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-2043452000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3517549000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>122443000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-3660753000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-5141307000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-6891061000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-4628629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6121936000.0</v>
       </c>
       <c r="N16">
         <v>-6121936000.0</v>
       </c>
       <c r="O16">
-        <v>-4142320000.0</v>
+        <v>-6121936000.0</v>
       </c>
       <c r="P16">
         <v>-4142320000.0</v>
       </c>
       <c r="Q16">
+        <v>-4142320000.0</v>
+      </c>
+      <c r="R16">
         <v>-2745008000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-1825038000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2179222000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2858850000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-659277000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-4874960000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1492170000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1187936000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1207847000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1722837000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2893801000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2553615000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3313656000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-2652029000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1570846.69</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-4382889.7</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-916410467.91</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-627960990.37</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-5913204000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-1648465000.0</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
       <c r="AL16">
         <v>0.0</v>
       </c>
       <c r="AM16">
+        <v>0.0</v>
+      </c>
+      <c r="AN16">
         <v>-3517549000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-528009000.0</v>
+      </c>
+      <c r="C17">
         <v>-332082000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>282718000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3480485000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4994801000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6750033000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-7111471000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5059678000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5045983000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-5184577000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-5367745000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4556724000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-6055750000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-4739534000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-5786101000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-4110823000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-2757520000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-1782660000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2143429000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-835302000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-587170000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-451048000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1388623000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1046997000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-1176654000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1691808000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2864618000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2521650000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3285765000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-2623619000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1579078.21</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-4386483.4</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-917465656.87</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-629273306.27</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-5944542000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1653567000.0</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
       <c r="AL17">
         <v>0.0</v>
       </c>
       <c r="AM17">
+        <v>0.0</v>
+      </c>
+      <c r="AN17">
         <v>-3554487000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-261348000.0</v>
+      </c>
+      <c r="C18">
         <v>-98511000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-78613000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>131888000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-105219000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-71646000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-417505000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>106362000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>186590000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>179918000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1204181000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>199468000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>164740000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>238099000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>281291000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>212644000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>228151000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>323349000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>283124000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>162930000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>132507000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-304138000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-16822000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-57109000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-92333000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-92847000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-79970000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-74542000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-50365000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-5380000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-663653406.0</v>
+      </c>
+      <c r="C21">
         <v>-308811000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>503668041.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3521522000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4908858000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6418128000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6032935000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5237767000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5209298000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5394073000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-6625310000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4843911000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-6074115000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5111848000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6736134000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3870300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2845560000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2188665000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2445131000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-991925000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-763323000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-295924000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-931386000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-945988000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1160003000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1570268000.0</v>
       </c>
       <c r="AA21">
         <v>-1570268000.0</v>
       </c>
       <c r="AB21">
+        <v>-1570268000.0</v>
+      </c>
+      <c r="AC21">
         <v>-2409220000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3226107000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2617686000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3446926000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-2809853000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1874961000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1463868000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1670123000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1287857000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1043041000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-952575000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2602540000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>32834903602.0</v>
+      </c>
+      <c r="C23">
         <v>25841466000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>33668327850.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>25315397000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23917523000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18452857000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>23911295000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22655266000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15302709000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23728486000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>23910462000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14845850000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15788319000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>22799648000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16872395000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13137924000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12099253000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>12345873000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10797226000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>9211370000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8278257000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7572477000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5471948000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4878933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2942220000.0</v>
       </c>
       <c r="AA23">
         <v>2942220000.0</v>
       </c>
       <c r="AB23">
+        <v>2942220000.0</v>
+      </c>
+      <c r="AC23">
         <v>4246064000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4734677000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4248847000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6882533000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4279426000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1920952000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1463868000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1670123000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1287857000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1043040999.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>952575000.0</v>
       </c>
-      <c r="AM23">
-[...3 lines deleted...]
-    <row r="24" spans="1:39">
+      <c r="AN23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>767204000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
-[...1 lines deleted...]
-      </c>
+      <c r="V25"/>
       <c r="W25">
         <v>431539000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="X25">
+        <v>431539000.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>361929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>522383000.0</v>
       </c>
       <c r="AA25">
         <v>522383000.0</v>
       </c>
-      <c r="AB25"/>
+      <c r="AB25">
+        <v>522383000.0</v>
+      </c>
       <c r="AC25"/>
-      <c r="AD25">
-[...1 lines deleted...]
-      </c>
+      <c r="AD25"/>
       <c r="AE25">
         <v>189311000.0</v>
       </c>
       <c r="AF25">
+        <v>189311000.0</v>
+      </c>
+      <c r="AG25">
         <v>139838000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>80700000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>64400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>58316000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>43023000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
+        <v>2147213241.0</v>
+      </c>
+      <c r="C26">
         <v>1885024000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1997991633.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2390604000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3007032000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3181403000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3635826000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3318740000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3218522000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2864216000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3972127000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3039089000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3344572000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3075611000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3980578000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2944517000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2149479000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1761687000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1828516000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1193122000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>883666000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>686548000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>829443000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>590783000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>545185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>522359000.0</v>
       </c>
       <c r="AA26">
         <v>522359000.0</v>
       </c>
       <c r="AB26">
+        <v>522359000.0</v>
+      </c>
+      <c r="AC26">
         <v>1023193000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1300531000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1078448000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1515163000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1023435000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>765205000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>694139000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>824427000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>747209000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>521940000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>509313000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>211054000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>3408931000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
-[...1 lines deleted...]
-      </c>
+      <c r="J27"/>
       <c r="K27">
         <v>2642531000.0</v>
       </c>
       <c r="L27">
         <v>2642531000.0</v>
       </c>
-      <c r="M27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M27">
+        <v>2642531000.0</v>
+      </c>
+      <c r="N27"/>
       <c r="O27">
         <v>1775539000.0</v>
       </c>
       <c r="P27">
         <v>1775539000.0</v>
       </c>
-      <c r="Q27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q27">
+        <v>1775539000.0</v>
+      </c>
+      <c r="R27"/>
       <c r="S27">
         <v>458747000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="T27">
+        <v>458747000.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27">
         <v>611617000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>273300000.0</v>
       </c>
       <c r="W27">
         <v>273300000.0</v>
       </c>
       <c r="X27">
+        <v>273300000.0</v>
+      </c>
+      <c r="Y27">
         <v>198852000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>202990000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>229937000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>139125000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>448991000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>894675000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>180982000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>225135000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>78264000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>133952000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>86184000.0</v>
       </c>
-      <c r="AM27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>4424516000.0</v>
+      </c>
+      <c r="C28">
         <v>3497306000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3537388000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4184675000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3964921000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1309971000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3589206000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4108806000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3757458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>665208000.0</v>
       </c>
       <c r="K28">
         <v>665208000.0</v>
       </c>
       <c r="L28">
         <v>665208000.0</v>
       </c>
       <c r="M28">
+        <v>665208000.0</v>
+      </c>
+      <c r="N28">
         <v>2856603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1751832000.0</v>
       </c>
       <c r="O28">
         <v>1751832000.0</v>
       </c>
       <c r="P28">
         <v>1751832000.0</v>
       </c>
       <c r="Q28">
+        <v>1751832000.0</v>
+      </c>
+      <c r="R28">
         <v>2282461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1798836000.0</v>
       </c>
       <c r="S28">
         <v>1798836000.0</v>
       </c>
       <c r="T28">
+        <v>1798836000.0</v>
+      </c>
+      <c r="U28">
         <v>1824875000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>886143000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>857059000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>945186000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>482794000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>733798000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1316078000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1546015000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1025318000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>972401000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1050718000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1945393000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1670100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>775586000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>124158586.1</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>491643000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>462384000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>389567000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>359489000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>368205000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>32833000.0</v>
+      </c>
+      <c r="C29">
         <v>12118000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17283000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>57029000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>42939000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4631000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-70089000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>38265000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2019000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6990000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>232880000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1610000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18671000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9639000.0</v>
       </c>
       <c r="P29">
         <v>9639000.0</v>
       </c>
       <c r="Q29">
+        <v>9639000.0</v>
+      </c>
+      <c r="R29">
         <v>-1791000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>30459000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>33247000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3250000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1811000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3957000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1664000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1213000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2017000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1474000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2332000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>536000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3679000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1341000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>16302000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>6576463853.0</v>
+      </c>
+      <c r="C30">
         <v>5167948000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5486556356.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6546091000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6806381000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7337682000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25736362000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7245140000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6898013000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5881804000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7904538000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6367234000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6161071000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5274137000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7357892000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5605393000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4185863000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3635504000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4144675000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2985087000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2337244000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1850730000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2073331000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1531800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1473144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402789000.0</v>
       </c>
       <c r="AA30">
         <v>1402789000.0</v>
       </c>
       <c r="AB30">
+        <v>1402789000.0</v>
+      </c>
+      <c r="AC30">
         <v>2187636000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2721923000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2398385000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3460556000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2693535000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1721773000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1463868000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1670123000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1287857000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-58945000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>900599000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2602540000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>167947527.0</v>
+      </c>
+      <c r="C31">
         <v>-11153000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-207807681.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>98066000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-43004000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-327274000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-731120000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>216354000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>165334000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>216486000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1490445000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>288797000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>37036000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>379988000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>966829000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-230884000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>86249000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>436464000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>51825000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>159873000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>177964000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-151167000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-455573000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-99796000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-14634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-120066000.0</v>
       </c>
       <c r="AA31">
         <v>-120066000.0</v>
       </c>
       <c r="AB31">
+        <v>-120066000.0</v>
+      </c>
+      <c r="AC31">
         <v>-111894000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-55979000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4592000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>39786000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>791000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>82939000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-65271000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-27529000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-11562000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1497512000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2537598000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-947633000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>32171250196.0</v>
+      </c>
+      <c r="C32">
         <v>25532655000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>34171995899.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>21793875000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>19008665000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>12034729000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>19703427000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>18673528000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>17445968000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>9908636000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>17103176000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>19066551000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8771735000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>10676471000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>16063514000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>13002095000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>10292364000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>9910588000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>9900742000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>9805301000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>8448047000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7982333000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>6641091000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4525960000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3718930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371952000.0</v>
       </c>
       <c r="AA32">
         <v>1371952000.0</v>
       </c>
       <c r="AB32">
+        <v>1371952000.0</v>
+      </c>
+      <c r="AC32">
         <v>1836844000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1508570000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1631161000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3435607000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1469573000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>45991000.0</v>
       </c>
-      <c r="AH32">
-[...1 lines deleted...]
-      </c>
       <c r="AI32">
         <v>0.0</v>
       </c>
       <c r="AJ32">
         <v>0.0</v>
       </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
       <c r="AM32">
+        <v>0.0</v>
+      </c>
+      <c r="AN32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -13080,945 +13289,945 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>27747368000.0</v>
       </c>
       <c r="C2">
         <v>38621507000.0</v>
       </c>
       <c r="D2">
         <v>23155293000.0</v>
       </c>
       <c r="E2">
         <v>18374564000.0</v>
       </c>
       <c r="F2">
         <v>38545098000.0</v>
       </c>
       <c r="G2">
         <v>989869000.0</v>
       </c>
       <c r="H2">
         <v>3224387000.0</v>
       </c>
       <c r="I2">
         <v>7530853000.0</v>
       </c>
       <c r="J2">
         <v>596631000.0</v>
       </c>
       <c r="K2">
         <v>347109000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>6065226000</v>
       </c>
       <c r="C3">
         <v>9142293000</v>
       </c>
       <c r="D3">
         <v>14340771000</v>
       </c>
       <c r="E3">
         <v>6972854000</v>
       </c>
       <c r="F3">
         <v>4078764000</v>
       </c>
       <c r="G3">
         <v>1127686000</v>
       </c>
       <c r="H3">
         <v>1706787000</v>
       </c>
       <c r="I3">
         <v>2643964000</v>
       </c>
       <c r="J3">
         <v>1113893000</v>
       </c>
       <c r="K3">
         <v>654455000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>-1638974000.0</v>
       </c>
       <c r="C6">
         <v>-10874139000.0</v>
       </c>
       <c r="D6">
         <v>15466214000.0</v>
       </c>
       <c r="E6">
         <v>4780729000.0</v>
       </c>
       <c r="F6">
         <v>-20170534000.0</v>
       </c>
       <c r="G6">
         <v>37555229000.0</v>
       </c>
       <c r="H6">
         <v>-2234518000.0</v>
       </c>
       <c r="I6">
         <v>-4306466000.0</v>
       </c>
       <c r="J6">
         <v>6934222000.0</v>
       </c>
       <c r="K6">
         <v>249522000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>5812268000.0</v>
       </c>
       <c r="C7">
         <v>-1158575000.0</v>
       </c>
       <c r="D7">
         <v>8153647000.0</v>
       </c>
       <c r="E7">
         <v>-7058284000.0</v>
       </c>
       <c r="F7">
         <v>-4039750000.0</v>
       </c>
       <c r="G7">
         <v>4829873000.0</v>
       </c>
       <c r="H7">
         <v>436837000.0</v>
       </c>
       <c r="I7">
         <v>505654000.0</v>
       </c>
       <c r="J7">
         <v>130729000.0</v>
       </c>
       <c r="K7">
         <v>256862000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
         <v>-8088094000.0</v>
       </c>
       <c r="C9">
         <v>2985794000.0</v>
       </c>
       <c r="D9">
         <v>453382000.0</v>
       </c>
       <c r="E9">
         <v>-2303364000.0</v>
       </c>
       <c r="F9">
         <v>-1717747000.0</v>
       </c>
       <c r="G9">
         <v>237928000.0</v>
       </c>
       <c r="H9">
         <v>-681556000.0</v>
       </c>
       <c r="I9">
         <v>-756508000.0</v>
       </c>
       <c r="J9">
         <v>-756508000.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>-3115254000.0</v>
       </c>
       <c r="C10">
         <v>-1785940000.0</v>
       </c>
       <c r="D10">
         <v>2895477000.0</v>
       </c>
       <c r="E10">
         <v>-6257514000.0</v>
       </c>
       <c r="F10">
         <v>-990550000.0</v>
       </c>
       <c r="G10">
         <v>-197828000.0</v>
       </c>
       <c r="H10">
         <v>569163000.0</v>
       </c>
       <c r="I10">
         <v>-1375862000.0</v>
       </c>
       <c r="J10">
         <v>-89464000.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>6285510000.0</v>
       </c>
       <c r="G11">
         <v>3638461000.0</v>
       </c>
       <c r="H11">
         <v>218918000.0</v>
       </c>
       <c r="I11">
         <v>3020668000.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>7494037000.0</v>
       </c>
       <c r="G12">
         <v>1186090000.0</v>
       </c>
       <c r="H12">
         <v>733585000.0</v>
       </c>
       <c r="I12">
         <v>14436217000.0</v>
       </c>
       <c r="J12">
         <v>2688363000.0</v>
       </c>
       <c r="K12">
         <v>1013036000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-1331453000.0</v>
       </c>
       <c r="G13">
         <v>1020770000.0</v>
       </c>
       <c r="H13">
         <v>338260000.0</v>
       </c>
       <c r="I13">
         <v>-404042000.0</v>
       </c>
       <c r="J13">
         <v>210543000.0</v>
       </c>
       <c r="K13">
         <v>241229000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>9375280000.0</v>
       </c>
       <c r="C14">
         <v>7700681000.0</v>
       </c>
       <c r="D14">
         <v>4907441000.0</v>
       </c>
       <c r="E14">
         <v>3994055000.0</v>
       </c>
       <c r="F14">
         <v>2351914000.0</v>
       </c>
       <c r="G14">
         <v>1545721000.0</v>
       </c>
       <c r="H14">
         <v>1520973000.0</v>
       </c>
       <c r="I14">
         <v>474223000.0</v>
       </c>
       <c r="J14">
         <v>167858000.0</v>
       </c>
       <c r="K14">
         <v>46087000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>2872226000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>26108394000.0</v>
       </c>
       <c r="C16">
         <v>27747368000.0</v>
       </c>
       <c r="D16">
         <v>38621507000.0</v>
       </c>
       <c r="E16">
         <v>23155293000.0</v>
       </c>
       <c r="F16">
         <v>18374564000.0</v>
       </c>
       <c r="G16">
         <v>38545098000.0</v>
       </c>
       <c r="H16">
         <v>989869000.0</v>
       </c>
       <c r="I16">
         <v>3224387000.0</v>
       </c>
       <c r="J16">
         <v>7530853000.0</v>
       </c>
       <c r="K16">
         <v>596631000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>-3072614000.0</v>
       </c>
       <c r="C18">
         <v>-16991461000.0</v>
       </c>
       <c r="D18">
         <v>-15722317000.0</v>
       </c>
       <c r="E18">
         <v>-10838862000.0</v>
       </c>
       <c r="F18">
         <v>-2112378000.0</v>
       </c>
       <c r="G18">
         <v>823208000.0</v>
       </c>
       <c r="H18">
         <v>-10428493000.0</v>
       </c>
       <c r="I18">
         <v>-10555732000.0</v>
       </c>
       <c r="J18">
         <v>-5688612000.0</v>
       </c>
       <c r="K18">
         <v>-2856019000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>-4942487000.0</v>
       </c>
       <c r="C19">
         <v>-4958493000.0</v>
       </c>
       <c r="D19">
         <v>-10885375000.0</v>
       </c>
       <c r="E19">
         <v>10385017000.0</v>
       </c>
       <c r="F19">
         <v>-35737066000.0</v>
       </c>
       <c r="G19">
         <v>-4106446000.0</v>
       </c>
       <c r="H19">
         <v>3382069000.0</v>
       </c>
       <c r="I19">
         <v>-7940843000.0</v>
       </c>
       <c r="J19">
         <v>-49002000.0</v>
       </c>
       <c r="K19">
         <v>117843000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20">
         <v>11854716000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>20962289000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>12677554000.0</v>
       </c>
       <c r="G20">
         <v>34607139000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>7609688000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>-5474919000.0</v>
       </c>
       <c r="C21">
         <v>-1633986000.0</v>
       </c>
       <c r="D21">
         <v>6614022000.0</v>
       </c>
       <c r="E21">
         <v>-1659231000.0</v>
       </c>
       <c r="F21">
         <v>13207627000.0</v>
       </c>
       <c r="G21">
         <v>3677450000.0</v>
       </c>
       <c r="H21">
         <v>3044163000.0</v>
       </c>
       <c r="I21">
         <v>2631119000.0</v>
       </c>
       <c r="J21">
         <v>621299000.0</v>
       </c>
       <c r="K21">
         <v>37500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>-14942601000.0</v>
       </c>
       <c r="C22">
         <v>-22657692000.0</v>
       </c>
       <c r="D22">
         <v>-21146967000.0</v>
       </c>
       <c r="E22">
         <v>-14559445000.0</v>
       </c>
       <c r="F22">
         <v>-10572309000.0</v>
       </c>
       <c r="G22">
         <v>-5304082000.0</v>
       </c>
       <c r="H22">
         <v>-11295652000.0</v>
       </c>
       <c r="I22">
         <v>-9638979000.0</v>
       </c>
       <c r="J22">
         <v>-5021174000.0</v>
       </c>
       <c r="K22">
         <v>-2573254000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>365500000.0</v>
       </c>
       <c r="C23">
         <v>3406469000.0</v>
       </c>
       <c r="D23">
         <v>21048859000.0</v>
       </c>
       <c r="E23">
         <v>42847000.0</v>
       </c>
       <c r="F23">
         <v>4921116000.0</v>
       </c>
       <c r="G23">
         <v>3047047000.0</v>
       </c>
       <c r="H23">
         <v>76589000.0</v>
       </c>
       <c r="I23">
         <v>1448426000.0</v>
       </c>
       <c r="J23">
         <v>12246035000.0</v>
       </c>
       <c r="K23">
         <v>2263612000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
         <v>113471000.0</v>
       </c>
       <c r="C24">
         <v>4183800000.0</v>
       </c>
       <c r="D24">
         <v>3455396000.0</v>
       </c>
       <c r="E24">
         <v>17357871000.0</v>
       </c>
       <c r="F24">
         <v>-35685940000.0</v>
       </c>
       <c r="G24">
         <v>163072000.0</v>
       </c>
       <c r="H24">
         <v>5088856000.0</v>
       </c>
       <c r="I24">
         <v>-31276000.0</v>
       </c>
       <c r="J24">
         <v>-49002000.0</v>
       </c>
       <c r="K24">
         <v>772298000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>971714000.0</v>
       </c>
       <c r="C25">
         <v>6337906000.0</v>
       </c>
       <c r="D25">
         <v>4335292000.0</v>
       </c>
       <c r="E25">
         <v>11461770000.0</v>
       </c>
       <c r="F25">
         <v>13216391000.0</v>
       </c>
       <c r="G25">
         <v>682634000.0</v>
       </c>
       <c r="H25">
         <v>282641000.0</v>
       </c>
       <c r="I25">
         <v>26161000.0</v>
       </c>
       <c r="J25">
         <v>21132000.0</v>
       </c>
       <c r="K25">
         <v>-44881000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
         <v>11953779000.0</v>
       </c>
       <c r="C26">
         <v>111347000.0</v>
       </c>
       <c r="D26">
         <v>21049109000.0</v>
       </c>
       <c r="E26">
         <v>78726000.0</v>
       </c>
       <c r="F26">
         <v>12822116000.0</v>
       </c>
       <c r="G26">
         <v>34762000000.0</v>
       </c>
       <c r="H26">
         <v>50790000.0</v>
       </c>
       <c r="I26">
         <v>-7490000.0</v>
       </c>
       <c r="J26">
         <v>12232659000.0</v>
       </c>
       <c r="K26">
         <v>-8408000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
         <v>1790727000.0</v>
       </c>
       <c r="C27">
         <v>1928512000.0</v>
       </c>
       <c r="D27">
         <v>2369041000.0</v>
       </c>
       <c r="E27">
         <v>2295896000.0</v>
       </c>
       <c r="F27">
         <v>1010140000.0</v>
       </c>
       <c r="G27">
         <v>187094000.0</v>
       </c>
       <c r="H27">
         <v>333495000.0</v>
       </c>
       <c r="I27">
         <v>679468000.0</v>
       </c>
       <c r="J27">
         <v>90296000.0</v>
       </c>
       <c r="K27">
         <v>76684000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>6844360000.0</v>
       </c>
       <c r="C28">
         <v>1772483000.0</v>
       </c>
       <c r="D28">
         <v>27662881000.0</v>
       </c>
       <c r="E28">
         <v>-1616384000.0</v>
       </c>
       <c r="F28">
         <v>18128743000.0</v>
       </c>
       <c r="G28">
         <v>41357435000.0</v>
       </c>
       <c r="H28">
         <v>3094953000.0</v>
       </c>
       <c r="I28">
         <v>11603092000.0</v>
       </c>
       <c r="J28">
         <v>12867334000.0</v>
       </c>
       <c r="K28">
         <v>2292704000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>2992612000.0</v>
       </c>
       <c r="C29">
         <v>-7849168000.0</v>
       </c>
       <c r="D29">
         <v>-1381546000.0</v>
       </c>
       <c r="E29">
         <v>-3866008000.0</v>
       </c>
       <c r="F29">
         <v>1966386000.0</v>
       </c>
       <c r="G29">
         <v>1950894000.0</v>
       </c>
       <c r="H29">
         <v>-8721706000.0</v>
       </c>
       <c r="I29">
         <v>-7911768000.0</v>
       </c>
       <c r="J29">
         <v>-4574719000.0</v>
       </c>
       <c r="K29">
         <v>-2201564000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>-11459690000.0</v>
       </c>
       <c r="C30">
         <v>-4958493000.0</v>
       </c>
       <c r="D30">
         <v>-10885375000.0</v>
       </c>
       <c r="E30">
         <v>10385017000.0</v>
       </c>
       <c r="F30">
         <v>-39764704000.0</v>
       </c>
       <c r="G30">
         <v>-5071060000.0</v>
       </c>
       <c r="H30">
         <v>3382069000.0</v>
       </c>
       <c r="I30">
         <v>-7940843000.0</v>
       </c>
@@ -14028,2830 +14237,2878 @@
       <c r="K30">
         <v>117843000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>16368071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27747368000.0</v>
       </c>
       <c r="F2">
         <v>27747368000.0</v>
       </c>
       <c r="G2">
+        <v>27747368000.0</v>
+      </c>
+      <c r="H2">
         <v>28688425000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28441893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38621507000.0</v>
       </c>
       <c r="J2">
         <v>38621507000.0</v>
       </c>
       <c r="K2">
+        <v>38621507000.0</v>
+      </c>
+      <c r="L2">
         <v>3866349627.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15929559000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23155293000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>28362146000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20846211000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>30194289000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18374564000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18907715000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25294973000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>18840192000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>38545098000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19555584000.0</v>
       </c>
       <c r="W2">
         <v>19555584000.0</v>
       </c>
       <c r="X2">
+        <v>19555584000.0</v>
+      </c>
+      <c r="Y2">
         <v>10981006000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2048220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>989869000.0</v>
       </c>
       <c r="AA2">
         <v>989869000.0</v>
       </c>
       <c r="AB2">
+        <v>989869000.0</v>
+      </c>
+      <c r="AC2">
         <v>7517889000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5061704000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3224387000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6813848000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4479724000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5547362000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7530853000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1821039000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1418579000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>446505000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>862839000.0</v>
       </c>
-      <c r="AM2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
         <v>2965426000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4785990000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>4356303000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9302141000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
         <v>5038630000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3509691000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1859174000</v>
       </c>
       <c r="P3">
         <v>1859174000</v>
       </c>
       <c r="Q3">
+        <v>1859174000</v>
+      </c>
+      <c r="R3">
         <v>3463163000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3260984000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1683845000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1577139000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>817780000</v>
-      </c>
-[...1 lines deleted...]
-        <v>175329000</v>
       </c>
       <c r="W3">
         <v>175329000</v>
       </c>
       <c r="X3">
+        <v>175329000</v>
+      </c>
+      <c r="Y3">
         <v>379823000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>216765000</v>
-      </c>
-[...1 lines deleted...]
-        <v>355769000</v>
       </c>
       <c r="AA3">
         <v>355769000</v>
       </c>
       <c r="AB3">
+        <v>355769000</v>
+      </c>
+      <c r="AC3">
         <v>270079000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>415548000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>800215000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>806489000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>758205000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>628695000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>450575000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>456975000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>187300000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>191033000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>278585000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>94261000</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>-11297568000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-694525000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>1344222000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10179614000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>22651910000.0</v>
       </c>
-      <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>12308583000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7185696000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5206853000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1865087000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8467466000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>9987582000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-533151000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6920409000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6372429000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-19637383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18989514000.0</v>
       </c>
       <c r="W6">
         <v>18989514000.0</v>
       </c>
       <c r="X6">
+        <v>18989514000.0</v>
+      </c>
+      <c r="Y6">
         <v>8574578000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>8932786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058351000.0</v>
       </c>
       <c r="AA6">
         <v>1058351000.0</v>
       </c>
       <c r="AB6">
+        <v>1058351000.0</v>
+      </c>
+      <c r="AC6">
         <v>-6320284000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2456185000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1837317000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3589461000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2334124000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1067638000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1983491000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5709814000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>402460000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>972074000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-416334000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>249522000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>-5466039000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1760999000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>602424000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6429433000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>1724214000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5150160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5060243000.0</v>
       </c>
       <c r="P7">
         <v>-5060243000.0</v>
       </c>
       <c r="Q7">
+        <v>-5060243000.0</v>
+      </c>
+      <c r="R7">
         <v>-1908124000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-160277000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2539809000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1045596000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3879473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2520434000.0</v>
       </c>
       <c r="W7">
         <v>2520434000.0</v>
       </c>
       <c r="X7">
+        <v>2520434000.0</v>
+      </c>
+      <c r="Y7">
         <v>-171908000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>591362000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-191427000.0</v>
       </c>
       <c r="AA7">
         <v>-191427000.0</v>
       </c>
       <c r="AB7">
+        <v>-191427000.0</v>
+      </c>
+      <c r="AC7">
         <v>-798084000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-62074000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-614731000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>530307000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1205074000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-346714000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-233476000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>371392000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-17033000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-77278000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-146337000.0</v>
       </c>
-      <c r="AM7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>324317000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>285058000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>2700736000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1002039000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>-548657000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1594981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-859618000.0</v>
       </c>
       <c r="P9">
         <v>-859618000.0</v>
       </c>
       <c r="Q9">
+        <v>-859618000.0</v>
+      </c>
+      <c r="R9">
         <v>-708383000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-485877000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>484110000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-969987000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1231870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375508000.0</v>
       </c>
       <c r="W9">
         <v>375508000.0</v>
       </c>
       <c r="X9">
+        <v>375508000.0</v>
+      </c>
+      <c r="Y9">
         <v>-101850000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-171862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136138000.0</v>
       </c>
       <c r="AA9">
         <v>136138000.0</v>
       </c>
       <c r="AB9">
+        <v>136138000.0</v>
+      </c>
+      <c r="AC9">
         <v>-16821000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-231597000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-264914000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-507635000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-248873000.0</v>
       </c>
-      <c r="AG9">
-[...1 lines deleted...]
-      </c>
       <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>-39626303.64</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-756508000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-248873000.0</v>
       </c>
-      <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>-756508000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-1947234000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2091752000.0</v>
       </c>
-      <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>305812000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3089332000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>-193855000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4950174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>407414000.0</v>
       </c>
       <c r="P10">
         <v>407414000.0</v>
       </c>
       <c r="Q10">
+        <v>407414000.0</v>
+      </c>
+      <c r="R10">
         <v>-1307340000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>114813000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-361334000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>476147000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1105363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46080000.0</v>
       </c>
       <c r="W10">
         <v>-46080000.0</v>
       </c>
       <c r="X10">
+        <v>-46080000.0</v>
+      </c>
+      <c r="Y10">
         <v>-13623000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-69424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68701000.0</v>
       </c>
       <c r="AA10">
         <v>-68701000.0</v>
       </c>
       <c r="AB10">
+        <v>-68701000.0</v>
+      </c>
+      <c r="AC10">
         <v>-432579000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-249967000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>324810000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-103362000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-640084000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-556186000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-76230000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-25080000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10777000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-73097000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2064000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-89464000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="N11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>1210974000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>457353000.0</v>
       </c>
-      <c r="U11">
-[...1 lines deleted...]
-      </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>1547320000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1138836000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>970714000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-18409000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>567440.13</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>254829885.43</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AK11"/>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
       <c r="AL11"/>
-      <c r="AM11">
-[...3 lines deleted...]
-    <row r="12" spans="1:39">
+      <c r="AM11"/>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>502761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230582000.0</v>
       </c>
       <c r="U12">
         <v>2230582000.0</v>
       </c>
       <c r="V12">
         <v>2230582000.0</v>
       </c>
       <c r="W12">
+        <v>2230582000.0</v>
+      </c>
+      <c r="X12">
         <v>687803000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>229517000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>91010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177760000.0</v>
       </c>
       <c r="AA12">
         <v>177760000.0</v>
       </c>
       <c r="AB12">
         <v>177760000.0</v>
       </c>
       <c r="AC12">
         <v>177760000.0</v>
       </c>
       <c r="AD12">
-        <v>0.0</v>
+        <v>177760000.0</v>
       </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>96996.23</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1072605657.38</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>645333683.26</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>405760050.95</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2688363000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>376358000.0</v>
       </c>
-      <c r="AK12"/>
       <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>1013036000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>762543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-551756000.0</v>
       </c>
       <c r="U13">
         <v>-551756000.0</v>
       </c>
       <c r="V13">
         <v>-551756000.0</v>
       </c>
       <c r="W13">
+        <v>-551756000.0</v>
+      </c>
+      <c r="X13">
         <v>501276000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-54290000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>832648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-258864000.0</v>
       </c>
       <c r="AA13">
         <v>-258864000.0</v>
       </c>
       <c r="AB13">
         <v>-258864000.0</v>
       </c>
       <c r="AC13">
         <v>-258864000.0</v>
       </c>
       <c r="AD13">
-        <v>0.0</v>
+        <v>-258864000.0</v>
       </c>
       <c r="AE13">
+        <v>0.0</v>
+      </c>
+      <c r="AF13">
         <v>-62606.76</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-46021488.16</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>31414517.1</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-25037178.57</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>210543000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-32916000.0</v>
       </c>
-      <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>241229000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>4570057000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4204487000.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>3496194000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2868133000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>2039308000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2377199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1198743000.0</v>
       </c>
       <c r="P14">
         <v>-1198743000.0</v>
       </c>
       <c r="Q14">
+        <v>-1198743000.0</v>
+      </c>
+      <c r="R14">
         <v>1616856000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1425793000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>767204000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>658372000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>926121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>431539000.0</v>
       </c>
       <c r="W14">
         <v>431539000.0</v>
       </c>
       <c r="X14">
+        <v>431539000.0</v>
+      </c>
+      <c r="Y14">
         <v>353415000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>361929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>398747000.0</v>
       </c>
       <c r="AA14">
         <v>398747000.0</v>
       </c>
       <c r="AB14">
+        <v>398747000.0</v>
+      </c>
+      <c r="AC14">
         <v>404163000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>305561000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>288866000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>189311000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>139838000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>80646000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>64428000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>58316000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>43023000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>37281000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>29238000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>46087000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>923156000.0</v>
       </c>
       <c r="AB15">
-        <v>0.0</v>
+        <v>923156000.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>16449800000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27747368000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>27511575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28441893000.0</v>
       </c>
       <c r="I16">
         <v>28441893000.0</v>
       </c>
       <c r="J16">
+        <v>28441893000.0</v>
+      </c>
+      <c r="K16">
         <v>38621507000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3866350000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>28238142000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15969597000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23155293000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>22711298000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>21726823000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>28362146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18374564000.0</v>
       </c>
       <c r="S16">
         <v>18374564000.0</v>
       </c>
       <c r="T16">
+        <v>18374564000.0</v>
+      </c>
+      <c r="U16">
         <v>25212621000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18907715000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>38545098000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>38419064000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>19555584000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10981006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2048220000.0</v>
       </c>
       <c r="AA16">
         <v>2048220000.0</v>
       </c>
       <c r="AB16">
+        <v>2048220000.0</v>
+      </c>
+      <c r="AC16">
         <v>1197605000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7517889000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5061704000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3224387000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6813848000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4479724000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5547362000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>7530853000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1821039000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1418579000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>446505000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>862839000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-13891869000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2607388000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>-14384073000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>913092000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>-16635409000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6027181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1918984000.0</v>
       </c>
       <c r="P18">
         <v>-1918984000.0</v>
       </c>
       <c r="Q18">
+        <v>-1918984000.0</v>
+      </c>
+      <c r="R18">
         <v>-4811681000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2147868999.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-53293000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2094576000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>35490999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1972277000.0</v>
       </c>
       <c r="W18">
         <v>1972277000.0</v>
       </c>
       <c r="X18">
+        <v>1972277000.0</v>
+      </c>
+      <c r="Y18">
         <v>-53428000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>633102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1728743000.0</v>
       </c>
       <c r="AA18">
         <v>-1728743000.0</v>
       </c>
       <c r="AB18">
+        <v>-1728743000.0</v>
+      </c>
+      <c r="AC18">
         <v>-1884327000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3039767000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-4815271000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3386221000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2455461000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-2704216000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-2009834000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1652933000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1433417000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1273904000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1328358000.0</v>
       </c>
-      <c r="AM18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-16996020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6824117000.0</v>
       </c>
       <c r="U19">
         <v>6824117000.0</v>
       </c>
       <c r="V19">
         <v>6824117000.0</v>
       </c>
       <c r="W19">
+        <v>6824117000.0</v>
+      </c>
+      <c r="X19">
         <v>-1234326000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2694030000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>115165000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-293255000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>532208000.0</v>
       </c>
-      <c r="AB19">
-[...1 lines deleted...]
-      </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
+        <v>0.0</v>
+      </c>
+      <c r="AF19">
         <v>-1244026.99</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-359793271.12</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1402219.56</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-1488734.97</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-49002000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1203118000.0</v>
       </c>
-      <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>772298000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>12074740000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>504358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162074000.0</v>
       </c>
       <c r="U21">
         <v>1162074000.0</v>
       </c>
       <c r="V21">
         <v>1162074000.0</v>
       </c>
       <c r="W21">
+        <v>1162074000.0</v>
+      </c>
+      <c r="X21">
         <v>680625000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>86010000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2912341000.0</v>
       </c>
       <c r="AA21">
         <v>2912341000.0</v>
       </c>
       <c r="AB21">
         <v>2912341000.0</v>
       </c>
       <c r="AC21">
         <v>2912341000.0</v>
       </c>
       <c r="AD21">
-        <v>0.0</v>
+        <v>2912341000.0</v>
       </c>
       <c r="AE21">
+        <v>0.0</v>
+      </c>
+      <c r="AF21">
         <v>688253.57</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>61493106.61</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>65807588.48</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>36494705.84</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>621299000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>375111000.0</v>
       </c>
-      <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>37500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-721591000.0</v>
+      </c>
+      <c r="C22">
         <v>-496008000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>122443000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3660753000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-12032368000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-6891061000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-7131769000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5141635000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-10384288000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-5257918000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5592773000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4628629000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-10925565000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-9989399000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-5847079000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-4142320000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-4570046000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-5038072000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2143429000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2858850000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-5534237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1388623000.0</v>
       </c>
       <c r="W22">
         <v>-1388623000.0</v>
       </c>
       <c r="X22">
+        <v>-1388623000.0</v>
+      </c>
+      <c r="Y22">
         <v>-1187936000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1207847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1722837000.0</v>
       </c>
       <c r="AA22">
         <v>-1722837000.0</v>
       </c>
       <c r="AB22">
+        <v>-1722837000.0</v>
+      </c>
+      <c r="AC22">
         <v>-2553615000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3313656000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2652029000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-3503014000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-2810436000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6110625000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3943909000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1699977000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1300675000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1087140000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2043452000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-3517549000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>3690885000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2866163000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>540306000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21033177000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>15682000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>34847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4062343000.0</v>
       </c>
       <c r="P23">
         <v>4062343000.0</v>
       </c>
       <c r="Q23">
+        <v>4062343000.0</v>
+      </c>
+      <c r="R23">
         <v>8000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10355999000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-246715000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>259974000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-5434883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1501591000.0</v>
       </c>
       <c r="W23">
         <v>-1501591000.0</v>
       </c>
       <c r="X23">
+        <v>-1501591000.0</v>
+      </c>
+      <c r="Y23">
         <v>11417211000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8093054000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8012000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2920353000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>16492000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>20458000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6185999.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1649938000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6738344000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1107368000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>93667000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7325643000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>373723000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3466033000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1228864000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13376000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>3482223000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-999691000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>5183491000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3799773000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>7255169000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5363818000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50218000.0</v>
       </c>
       <c r="P24">
         <v>-50218000.0</v>
       </c>
       <c r="Q24">
+        <v>-50218000.0</v>
+      </c>
+      <c r="R24">
         <v>11994053000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-10120777000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>50000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6825025000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-25565163000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>50000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1234326000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2694030000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>115165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-130183000.0</v>
       </c>
       <c r="AA24">
         <v>-130183000.0</v>
       </c>
       <c r="AB24">
+        <v>-130183000.0</v>
+      </c>
+      <c r="AC24">
         <v>210000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1470000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2655703000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-770063095.15</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>34066000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-9350000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-65342000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-31276000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1203118000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1199721000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-52399000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-31276000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25"/>
-      <c r="C25"/>
-      <c r="D25"/>
+      <c r="C25">
+        <v>120438000.0</v>
+      </c>
+      <c r="D25">
+        <v>-566511000.0</v>
+      </c>
       <c r="E25">
+        <v>3211208000.0</v>
+      </c>
+      <c r="F25">
         <v>1104793000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6401768000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>4494579000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-4534264000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4976507000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5026724000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4025080000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-5634179000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8912516000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8446031000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3532282000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2549254000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4223390000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>70277000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2728637000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8993001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>524057000.0</v>
       </c>
       <c r="W25">
         <v>524057000.0</v>
       </c>
       <c r="X25">
+        <v>524057000.0</v>
+      </c>
+      <c r="Y25">
         <v>1283584000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1059135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110176000.0</v>
       </c>
       <c r="AA25">
         <v>110176000.0</v>
       </c>
       <c r="AB25">
+        <v>110176000.0</v>
+      </c>
+      <c r="AC25">
         <v>1262850000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>353740000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1156781000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>61954000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1746222000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4237728000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2511578000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>37276000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>11145000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>32024000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1087182000.0</v>
       </c>
-      <c r="AM25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>12822116000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>726091000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>34762000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>15040235000.0</v>
       </c>
-      <c r="Y26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>-11200000.0</v>
       </c>
       <c r="AB26">
-        <v>0.0</v>
+        <v>-11200000.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>23489023.52</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-7490000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11200000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>79200000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>3630500000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>916200000.0</v>
       </c>
-      <c r="AM26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
-      <c r="D27"/>
+      <c r="C27">
+        <v>375570000.0</v>
+      </c>
+      <c r="D27">
+        <v>444068000.0</v>
+      </c>
       <c r="E27">
+        <v>449545000.0</v>
+      </c>
+      <c r="F27">
         <v>897114000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>489293000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>647056000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>792164000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>281411000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>566049000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>603549000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1199443000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1332354000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>722316000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>610038000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>963542000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>662281000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>396691000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>347859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60199000.0</v>
       </c>
       <c r="W27">
         <v>60199000.0</v>
       </c>
       <c r="X27">
+        <v>60199000.0</v>
+      </c>
+      <c r="Y27">
         <v>49240000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>45288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32367000.0</v>
       </c>
       <c r="AA27">
         <v>32367000.0</v>
       </c>
       <c r="AB27">
+        <v>32367000.0</v>
+      </c>
+      <c r="AC27">
         <v>70438000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>92210000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>119619000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>141710000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>432194000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>63444000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>42120000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>37035000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>17423000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>12242000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>23596000.0</v>
       </c>
-      <c r="AM27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>-917821000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3019185000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>-1246702000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25610216000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>2052665000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4361013000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29442716000.0</v>
       </c>
       <c r="P28">
         <v>-29442716000.0</v>
       </c>
       <c r="Q28">
+        <v>-29442716000.0</v>
+      </c>
+      <c r="R28">
         <v>2744629000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12022431000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10600383000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1422048000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6106312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18842333000.0</v>
       </c>
       <c r="W28">
         <v>18842333000.0</v>
       </c>
       <c r="X28">
+        <v>18842333000.0</v>
+      </c>
+      <c r="Y28">
         <v>11399907000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8194842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2920353000.0</v>
       </c>
       <c r="AA28">
         <v>2920353000.0</v>
       </c>
       <c r="AB28">
+        <v>2920353000.0</v>
+      </c>
+      <c r="AC28">
         <v>402769000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1076868000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4039576000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2552016000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7153244000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1574960000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>322872000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7423603000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>748834000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3466033000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1228864000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>330218000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>-10926443000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2178602000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>-10027770000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10215233000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>-11596779000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2517490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3778158000.0</v>
       </c>
       <c r="P29">
         <v>-3778158000.0</v>
       </c>
       <c r="Q29">
+        <v>-3778158000.0</v>
+      </c>
+      <c r="R29">
         <v>-1348518000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1113115000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1630552000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-517437000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>853271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2147606000.0</v>
       </c>
       <c r="W29">
         <v>2147606000.0</v>
       </c>
       <c r="X29">
+        <v>2147606000.0</v>
+      </c>
+      <c r="Y29">
         <v>326395000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>849867000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1372974000.0</v>
       </c>
       <c r="AA29">
         <v>-1372974000.0</v>
       </c>
       <c r="AB29">
+        <v>-1372974000.0</v>
+      </c>
+      <c r="AC29">
         <v>-1614248000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2624219000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4015056000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2579732000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1697256000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-2075521000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1559259000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1195958000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1246117000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1082871000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1049773000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-2201564000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>516797000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5785681000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>827188000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-13101914000.0</v>
       </c>
-      <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>2216539000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1854127000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>20039302000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>8530890000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-13381761000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-18629647000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5247886000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-26382943000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1409655000.0</v>
       </c>
       <c r="W30">
         <v>-1409655000.0</v>
       </c>
       <c r="X30">
+        <v>-1409655000.0</v>
+      </c>
+      <c r="Y30">
         <v>-3073853000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-101600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-485952000.0</v>
       </c>
       <c r="AA30">
         <v>-485952000.0</v>
       </c>
       <c r="AB30">
+        <v>-485952000.0</v>
+      </c>
+      <c r="AC30">
         <v>-60079000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1054452000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1855488000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1604293.16</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3195523000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-638045000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-515917000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-456975000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>988440000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1390754000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-330984000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16973000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>