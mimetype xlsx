--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -830,9739 +836,10580 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>809763000.0</v>
+      </c>
+      <c r="C2">
         <v>55999290000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>38454926000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22006530000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19135155589.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14356023000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>809944000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>819164812.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>828438524.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>49925925000.0</v>
+      </c>
+      <c r="C5">
         <v>27640518000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>22599035000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6797579000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6786776104.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6787823000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6801278000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6805831900.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6800438956.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>1398883674.0</v>
+      </c>
+      <c r="C7">
         <v>1264473073.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1949026293.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1305882347.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1897870151.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>49994000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>212712898140.0</v>
       </c>
       <c r="C8">
         <v>212712898140.0</v>
       </c>
       <c r="D8">
+        <v>212712898140.0</v>
+      </c>
+      <c r="E8">
         <v>193250321140.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>193250000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>153250000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>250000000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9">
         <v>426117142470.0</v>
       </c>
       <c r="C9">
         <v>426117142470.0</v>
       </c>
       <c r="D9">
+        <v>426117142470.0</v>
+      </c>
+      <c r="E9">
         <v>153649135480.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>153644639520.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1491868320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="H9">
         <v>100000000.0</v>
       </c>
       <c r="I9">
         <v>100000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9">
+        <v>100000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>240905311000.0</v>
+      </c>
+      <c r="C10">
         <v>227951745000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>135773480000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>95501125000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>98880106380.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26715940000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>335961000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>294803565.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>296680282.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11">
+        <v>165000000000.0</v>
+      </c>
+      <c r="C11">
         <v>150000000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>15157510000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>48761559000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>98880106380.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>240905311000.0</v>
+      </c>
+      <c r="C12">
         <v>227951745000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>135773480000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>95501125000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>98880106380.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26715940000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>335961000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>294803565.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>296680282.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>212712898000.0</v>
       </c>
       <c r="C13">
         <v>212712898000.0</v>
       </c>
       <c r="D13">
+        <v>212712898000.0</v>
+      </c>
+      <c r="E13">
         <v>193250321000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>193250000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>153250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000000.0</v>
       </c>
       <c r="H13">
         <v>250000000.0</v>
       </c>
       <c r="I13">
         <v>250000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>250000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>10635645000.0</v>
       </c>
       <c r="C14">
+        <v>10635645000.0</v>
+      </c>
+      <c r="D14">
         <v>10165463000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9662509000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8622311234.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9662500000.0</v>
       </c>
       <c r="G14">
         <v>9662500000.0</v>
       </c>
       <c r="H14">
         <v>9662500000.0</v>
       </c>
       <c r="I14">
         <v>9662500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>9662500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>8081736562.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>23313754000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>3172607000.0</v>
+      </c>
+      <c r="C21">
         <v>2991389000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>7084168000.0</v>
+      </c>
+      <c r="C22">
         <v>12821917000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>65713359000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13050980000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9045001460.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10388577000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-809944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6195524390.0</v>
       </c>
       <c r="I22">
         <v>6195524390.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22">
+        <v>6195524390.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>873053951000.0</v>
+      </c>
+      <c r="C23">
         <v>1050106851000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>856837978000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>600874396000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>417347357927.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>189714866000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>44374173000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>51975240647.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>56678304941.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
         <v>306518510.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2090410915.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>136375790.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>47172180.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>104270486990.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>104811927940.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>94560457030.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25">
+        <v>0.0</v>
+      </c>
+      <c r="C25">
         <v>306518510.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2090410920.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>0.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>136375790.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>47172180.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>104270486990.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>104811927940.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>94560457030.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-239199909000.0</v>
+      </c>
+      <c r="C28">
         <v>-224596861000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-130041305000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-94195242000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-96961239447.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-26488922000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>103934526000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>104517124372.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>94263776751.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>774155235539.0</v>
+      </c>
+      <c r="C29">
         <v>878378635203.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>748069207416.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>496344266972.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>346619762391.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>106278245067.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27401630929.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>8674142000.0</v>
+      </c>
+      <c r="C30">
         <v>219314892000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49039261000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>194848155000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>56759495449.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>60130329000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>809944000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>819164812.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>828438524.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>496344266972.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>346598765609.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>106101221027.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-76868856061.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>234593717534.0</v>
+      </c>
+      <c r="C32">
         <v>444817076442.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>376497262843.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>420885618901.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>269968345171.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>45746326239.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-8817770262.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>564588236000.0</v>
+      </c>
+      <c r="C33">
         <v>454331818000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>258197658000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>87516020000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>83092636454.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>65597251000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>43228268000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>44665747880.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>49357661745.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>22752613000.0</v>
+      </c>
+      <c r="C35">
         <v>20963552000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14224754000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11085838000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5966892486.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4563496000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>111279354000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>105898522369.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>99769053833.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>126357591000.0</v>
+      </c>
+      <c r="C36">
         <v>4352318000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>159833726000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>14166868000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8848313693.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3830920000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1505490000.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36"/>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38">
+        <v>161729569550.0</v>
+      </c>
+      <c r="C38">
         <v>57624316950.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>39216244908.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>26132415600.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>20610529430.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>15509189979.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>9669619040.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>4438325980.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>103604186076.0</v>
+      </c>
+      <c r="C39">
         <v>135686479000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>223114221000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>209958116000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>110709508814.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>26882770000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>809944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I39">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:9">
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
-        <v>20245357000.0</v>
+        <v>71356832000.0</v>
       </c>
       <c r="C40">
+        <v>40498434799.0</v>
+      </c>
+      <c r="D40">
         <v>46964630000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>22433133000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>43368729566.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>30093996000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7025506000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6530071394.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1658094546.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>11085838151.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>5830516700.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>4516323931.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>7008867137.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
         <v>426117142000.0</v>
       </c>
       <c r="C42">
+        <v>426117142000.0</v>
+      </c>
+      <c r="D42">
         <v>411117142000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>153649135000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>153644639517.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-1491868000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>100000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>6905831900.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>100000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>195840342774.0</v>
+      </c>
+      <c r="C45">
         <v>211917954965.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>202876973681.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>154047465303.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>105884441935.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>130446451825.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>109731768053.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>80124297000.0</v>
+      </c>
+      <c r="C46">
         <v>81851112000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>83856424000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>48299775000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>56960220854.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>44986721000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>27719078000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>34996128839.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>44919335768.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47">
+        <v>80124297080.0</v>
+      </c>
+      <c r="C47">
         <v>81851111860.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>83856424310.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>48299774943.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>56960220854.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>44986721341.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>27719078349.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>34996128840.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>44919335770.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>85092751000.0</v>
+      </c>
+      <c r="C48">
         <v>209817665000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>97856983000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>142647232000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-7082650012.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-52444734000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-84020134000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-69952409187.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-53574068570.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>306518510.0</v>
+      </c>
+      <c r="C50">
         <v>1783892442.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1692738151.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>20996782.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>129851860.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>0.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>1705402000.0</v>
+      </c>
+      <c r="C51">
         <v>3354884000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5732175000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1305882000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1918866937.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>227018000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>104270487000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>104811927940.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>94560457033.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>3104285674.0</v>
+      </c>
+      <c r="C52">
         <v>3048365000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3641764000.0</v>
       </c>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
+        <v>2611764347.0</v>
+      </c>
+      <c r="F52">
         <v>1782491147.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>179846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:9">
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>48761559000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>873053951000.0</v>
+      </c>
+      <c r="C55">
         <v>1050106851000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>856837978000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>600874396000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>417347357927.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>189714866000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>44374173000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>51975240647.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>56678304941.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>308465715000.0</v>
+      </c>
+      <c r="C56">
         <v>595775033000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>473640320000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>513358377000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>334254721473.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>124117615000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1145904000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7309492767.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7320643196.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>73871997000.0</v>
+      </c>
+      <c r="C57">
         <v>150957957000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>97143057000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>92472758000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>64286376302.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>78371289000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9963675000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8873295565.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3332880722.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>96624610000.0</v>
+      </c>
+      <c r="C58">
         <v>171921509000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>111367811000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>103558596000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>70253268788.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>82934785000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>121243029000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>114771817934.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>103101934555.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>773848717000.0</v>
+      </c>
+      <c r="C60">
         <v>876288224000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>744286058000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>496344267000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>346598765609.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>106101221000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-76868856000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-62796577287.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-46423629614.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>14249151000.0</v>
+      </c>
+      <c r="C2">
+        <v>809763000.0</v>
+      </c>
+      <c r="D2">
         <v>21863452000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>55041990000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>47053747000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>55999290000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>38902937000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>71863024000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>38078889000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>38454926000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>26097133311.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>21089905167.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>17980946574.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>22006530281.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15021651863.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>21377398683.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>21974150391.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>19135155589.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8126919247.0</v>
       </c>
-      <c r="S2"/>
-[...1 lines deleted...]
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2">
         <v>14356023156.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>19790712840.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>49925925347.0</v>
+      </c>
+      <c r="C5">
+        <v>49925925000.0</v>
+      </c>
+      <c r="D5">
         <v>50247327000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>50183098000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>27640518000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>27640518000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>27599035000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>27599035000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>7599035000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>22599035000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>23597630250.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>6789507634.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>6789507634.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>6797578639.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>6795695428.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>6795695429.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6795695429.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>6786776104.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>6782085965.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>5306589457.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>106101221027.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>5295955033.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-76868856061.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>15</v>
+      </c>
+      <c r="B7">
+        <v>1398883674.0</v>
+      </c>
       <c r="C7">
-        <v>1264473073.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1398883674.0</v>
+      </c>
+      <c r="D7"/>
       <c r="E7">
         <v>1264473073.0</v>
       </c>
       <c r="F7">
-        <v>1949026293.0</v>
+        <v>1264473073.0</v>
       </c>
       <c r="G7">
-        <v>1949026293.0</v>
+        <v>1264473073.0</v>
       </c>
       <c r="H7">
         <v>1949026293.0</v>
       </c>
-      <c r="I7"/>
+      <c r="I7">
+        <v>1949026293.0</v>
+      </c>
       <c r="J7">
+        <v>1949026293.0</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7">
         <v>2074121024.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1305882347.0</v>
       </c>
       <c r="M7">
         <v>1305882347.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7"/>
+      <c r="N7">
+        <v>1305882347.0</v>
+      </c>
+      <c r="O7">
+        <v>1305882347.0</v>
+      </c>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>16</v>
+      </c>
+      <c r="B8">
+        <v>212712898140.0</v>
+      </c>
       <c r="C8">
         <v>212712898140.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>212712898140.0</v>
       </c>
       <c r="F8">
         <v>212712898140.0</v>
       </c>
       <c r="G8">
         <v>212712898140.0</v>
       </c>
       <c r="H8">
         <v>212712898140.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>212712898140.0</v>
+      </c>
       <c r="J8">
         <v>212712898140.0</v>
       </c>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
+        <v>212712898140.0</v>
+      </c>
+      <c r="M8">
         <v>202845274740.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>193250321140.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>193250321140.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>426117142470.0</v>
       </c>
       <c r="D9">
         <v>426117142470.0</v>
       </c>
       <c r="E9">
         <v>426117142470.0</v>
       </c>
       <c r="F9">
         <v>426117142470.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>426117142470.0</v>
+      </c>
+      <c r="H9">
+        <v>426117142470.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>426117142470.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>287978485880.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>170313433480.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>153649135480.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>153644639520.0</v>
       </c>
       <c r="P9">
         <v>153644639520.0</v>
       </c>
       <c r="Q9">
         <v>153644639520.0</v>
       </c>
       <c r="R9">
+        <v>153644639520.0</v>
+      </c>
+      <c r="S9">
+        <v>153644639520.0</v>
+      </c>
+      <c r="T9">
         <v>160100000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1491868320.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>297629919000.0</v>
+      </c>
+      <c r="C10">
+        <v>240905311000.0</v>
+      </c>
+      <c r="D10">
         <v>260047201000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>358560096000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>479523175000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>227951745000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>188657389000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>123359296000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>104578109000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>135773480000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>101928163215.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>67399086500.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>185213067820.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>95501124834.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>106096797266.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>172778835753.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>138536078025.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>98880106380.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>47359668316.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>49032112700.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-26715940259.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>26715940259.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>16827390411.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-335960812.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>19</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>165000000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
+        <v>165000000000.0</v>
+      </c>
+      <c r="E11">
         <v>270155549350.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>375000000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>150000000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>52457510000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11">
         <v>98880106380.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>297629919000.0</v>
+      </c>
+      <c r="C12">
+        <v>240905311000.0</v>
+      </c>
+      <c r="D12">
         <v>260047201000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>358560096000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>479523175000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>227951745000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>188657389000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>123359296000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>104578109000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>135773480000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>101928163215.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>67399086500.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>185213067820.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>95501124834.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>106096797266.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>172778835753.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>138536078025.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>98880106380.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>47359668316.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>49032112700.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>26715940259.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>26715940259.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>16827390411.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>335960812.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>212712898000.0</v>
       </c>
       <c r="C13">
         <v>212712898000.0</v>
       </c>
       <c r="D13">
         <v>212712898000.0</v>
       </c>
       <c r="E13">
         <v>212712898000.0</v>
       </c>
       <c r="F13">
         <v>212712898000.0</v>
       </c>
       <c r="G13">
         <v>212712898000.0</v>
       </c>
       <c r="H13">
         <v>212712898000.0</v>
       </c>
       <c r="I13">
         <v>212712898000.0</v>
       </c>
       <c r="J13">
+        <v>212712898000.0</v>
+      </c>
+      <c r="K13">
+        <v>212712898000.0</v>
+      </c>
+      <c r="L13">
         <v>212712898140.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>202845274740.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>193250321140.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>193250321140.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>193250289920.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>193250289920.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>193250000000.0</v>
       </c>
       <c r="R13">
         <v>193250000000.0</v>
       </c>
       <c r="S13">
-        <v>153250000000.0</v>
-[...1 lines deleted...]
-      <c r="T13"/>
+        <v>193250000000.0</v>
+      </c>
+      <c r="T13">
+        <v>193250000000.0</v>
+      </c>
       <c r="U13">
         <v>153250000000.0</v>
       </c>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>153250000000.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="X13">
+        <v>153250000000.0</v>
+      </c>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
-        <v>10634645000.0</v>
+        <v>10635645000.0</v>
       </c>
       <c r="C14">
         <v>10635645000.0</v>
       </c>
       <c r="D14">
-        <v>10635645000.0</v>
+        <v>10634645000.0</v>
       </c>
       <c r="E14">
         <v>10635645000.0</v>
       </c>
       <c r="F14">
         <v>10635645000.0</v>
       </c>
       <c r="G14">
         <v>10635645000.0</v>
       </c>
       <c r="H14">
         <v>10635645000.0</v>
       </c>
       <c r="I14">
         <v>10635645000.0</v>
       </c>
       <c r="J14">
         <v>10635645000.0</v>
       </c>
       <c r="K14">
+        <v>10635645000.0</v>
+      </c>
+      <c r="L14">
+        <v>10635645000.0</v>
+      </c>
+      <c r="M14">
         <v>10142264000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>9718064000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>9662516000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9662514000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>9662514000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>7756422000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>9662500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7662500000.0</v>
       </c>
       <c r="T14">
         <v>7662500000.0</v>
       </c>
       <c r="U14">
         <v>7662500000.0</v>
       </c>
       <c r="V14">
         <v>7662500000.0</v>
       </c>
       <c r="W14">
         <v>7662500000.0</v>
       </c>
       <c r="X14">
         <v>7662500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>7662500000.0</v>
+      </c>
+      <c r="Z14">
+        <v>7662500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
-[...1 lines deleted...]
-      </c>
+      <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
+        <v>16513604000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16">
         <v>8081737000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
         <v>2246072316.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>86928669538.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>11663608202.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>8943437391.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>3148443000.0</v>
+      </c>
+      <c r="C21">
+        <v>3172607000.0</v>
+      </c>
+      <c r="D21">
         <v>2544719000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3122014000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3130920000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2991389000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>27896327000.0</v>
+      </c>
+      <c r="C22">
+        <v>7084168000.0</v>
+      </c>
+      <c r="D22">
         <v>29617165000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>15114934000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>15923877000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>12821917000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>62254505000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>57503646000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>76443436000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>65713359000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>29274392358.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>47713171792.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>19287506841.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>13050980387.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>46734200112.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>84456437076.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>79024980039.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>67905610830.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2475810641.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>10388576588.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="V22"/>
+      <c r="W22">
         <v>32399439006.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>18516290341.0</v>
       </c>
-      <c r="W22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>1069240334000.0</v>
+      </c>
+      <c r="C23">
+        <v>873053951000.0</v>
+      </c>
+      <c r="D23">
         <v>971889125000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1099826782000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1268181757000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1050106851000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>978351276000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>918715743000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>881704426000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>856837978000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>931647153250.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>769918783929.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>692116772286.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>600874396472.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>494595370915.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>553469002035.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>521333938537.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>417347357927.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>382419350832.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>177009470870.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>106780080899.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>189714865927.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>174584532079.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>-76868856061.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
         <v>306518510.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>306518510.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2090410920.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2090410915.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2090410915.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>2776806000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
+        <v>136375790.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24">
         <v>0.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
         <v>306518510.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>306518510.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2090410920.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>2776806000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
         <v>136375780.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1282319530.0</v>
       </c>
       <c r="Q25">
         <v>136375790.0</v>
       </c>
       <c r="R25">
+        <v>1282319530.0</v>
+      </c>
+      <c r="S25">
+        <v>136375790.0</v>
+      </c>
+      <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>47172180.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-296231035000.0</v>
+      </c>
+      <c r="C28">
+        <v>-239199909000.0</v>
+      </c>
+      <c r="D28">
         <v>-256894556000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-356085464000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-476631091000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-224596861000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-184313616000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-118552723000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-99308735000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-130041305000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-95226032191.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-66093204153.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-183907185473.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-94195242487.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-105951428700.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-160907974570.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-136629215092.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-96961239447.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-46169884664.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-48873070660.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>26715940259.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-26538916220.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-16012301134.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>335960812.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>37</v>
+      </c>
+      <c r="B29">
+        <v>892414889936.0</v>
+      </c>
       <c r="C29">
+        <v>774155235539.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>947893426791.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1070766777041.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>878378635203.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>829570544129.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>783393493210.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>759803462247.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="K29"/>
+      <c r="L29">
         <v>827176278622.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>675586019267.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>571052569435.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>496344266972.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>76752929000.0</v>
+      </c>
+      <c r="C30">
+        <v>8674142000.0</v>
+      </c>
+      <c r="D30">
         <v>57938660000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>116203462000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>213938999000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>219314892000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>148225406000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>91218750000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>70803147000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>49039261000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>196863187014.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>183622448222.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>73228621453.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>194848155440.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>96053250622.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>89735692925.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>101248677321.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>56759495449.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>26067756970.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>14877362079.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="V30"/>
+      <c r="W30">
         <v>52899525551.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>76493728302.0</v>
       </c>
-      <c r="W30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>496344266972.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>431459222241.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-    </row>
-    <row r="32" spans="1:24">
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>40</v>
+      </c>
+      <c r="B32">
+        <v>304161646569.0</v>
+      </c>
       <c r="C32">
+        <v>234593717534.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>459868626719.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>658191920626.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>444817076442.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>576159167573.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>499411837247.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>512321702580.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="K32"/>
+      <c r="L32">
         <v>576400776847.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>600840425941.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>496086170075.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>420885618901.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>613919120000.0</v>
+      </c>
+      <c r="C33">
+        <v>564588236000.0</v>
+      </c>
+      <c r="D33">
         <v>519293982000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>509920778000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>434092413000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>454331818000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>266814509000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>296658220000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>259646001000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>258197658000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>261341341105.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>87030223991.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>87185403596.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>87516019851.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>85568810975.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>85921945473.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>85595915149.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>83092636453.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>116482482438.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>68649970968.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>-26715940259.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>65597250771.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>59063061025.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-335960812.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>22752613000.0</v>
+      </c>
+      <c r="C35">
+        <v>22752613000.0</v>
+      </c>
+      <c r="D35">
         <v>23184434000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>20657033000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>20963552000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>20963552000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14224754000.0</v>
       </c>
       <c r="H35">
         <v>14224754000.0</v>
       </c>
       <c r="I35">
         <v>14224754000.0</v>
       </c>
       <c r="J35">
+        <v>14224754000.0</v>
+      </c>
+      <c r="K35">
+        <v>14224754000.0</v>
+      </c>
+      <c r="L35">
         <v>13939575134.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11085838151.0</v>
       </c>
       <c r="M35">
         <v>11085838151.0</v>
       </c>
       <c r="N35">
+        <v>11085838151.0</v>
+      </c>
+      <c r="O35">
+        <v>11085838151.0</v>
+      </c>
+      <c r="P35">
         <v>5966892484.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>15930890736.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>7112836229.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>5966892486.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>11827979575.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3973529855.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="V35">
+        <v>-106780080899.0</v>
+      </c>
+      <c r="W35">
         <v>4563496111.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3822028647.0</v>
       </c>
-      <c r="W35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>514987756000.0</v>
+      </c>
+      <c r="C36">
+        <v>126357591000.0</v>
+      </c>
+      <c r="D36">
         <v>98897449000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>84352318000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>4352318000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>4352318000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>124705211000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>156705210000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>139212718000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>124705210000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>139507507897.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14166868202.0</v>
       </c>
       <c r="M36">
         <v>14166868202.0</v>
       </c>
       <c r="N36">
+        <v>14166868202.0</v>
+      </c>
+      <c r="O36">
+        <v>14166868202.0</v>
+      </c>
+      <c r="P36">
         <v>27889487241.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>27889487240.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2616400000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>26132415600.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>48094093810.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>20610529429.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-26715940259.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>20610529430.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>3241197241.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-335960812.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>161729569550.0</v>
+      </c>
+      <c r="D38">
         <v>112544279770.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>112651251070.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>37498789460.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>57624316950.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>186123474160.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>47630601540.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>39208183900.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>39208183900.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>39216244908.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>27889487240.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>26132415600.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>26132415600.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>17057483940.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>20610529430.0</v>
       </c>
-      <c r="T38"/>
-      <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>53042040000.0</v>
+      </c>
+      <c r="C39">
+        <v>103604186076.0</v>
+      </c>
+      <c r="D39">
         <v>104992117000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>100027512000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>124703293000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>135686479000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>312399468000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>349975831000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>370233733000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>348114221000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>42028775716.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>378108404879.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>80885223986.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>215372228084.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>244345145882.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>267482076216.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>116928288002.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>169676444271.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>190033632467.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>34061448536.0</v>
       </c>
-      <c r="T39"/>
-      <c r="U39">
+      <c r="V39"/>
+      <c r="W39">
         <v>12102710341.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>80177790302.0</v>
       </c>
-      <c r="W39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>48010141276.0</v>
+      </c>
+      <c r="C40">
+        <v>71356832000.0</v>
+      </c>
+      <c r="D40">
         <v>90408878000.0</v>
       </c>
-      <c r="C40">
-[...4 lines deleted...]
-      </c>
       <c r="E40">
-        <v>20245357000.0</v>
+        <v>22486755835.0</v>
       </c>
       <c r="F40">
-        <v>48749218000.0</v>
+        <v>45432062044.0</v>
       </c>
       <c r="G40">
+        <v>40498434799.0</v>
+      </c>
+      <c r="H40">
+        <v>97501261450.0</v>
+      </c>
+      <c r="I40">
         <v>18721521000.0</v>
       </c>
-      <c r="H40">
-[...2 lines deleted...]
-      <c r="I40">
+      <c r="J40">
+        <v>97267300317.0</v>
+      </c>
+      <c r="K40">
         <v>38882893000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>36557243566.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>29066269273.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>28647979322.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>22433132872.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>39619512967.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>108742135016.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>109319038596.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>20041513162.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>11574693640.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>39789057003.0</v>
       </c>
-      <c r="T40"/>
-      <c r="U40">
+      <c r="V40"/>
+      <c r="W40">
         <v>63835419903.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>62144869029.0</v>
       </c>
-      <c r="W40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>11085838151.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>5830516700.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
-        <v>426117142000.0</v>
+        <v>476043067000.0</v>
       </c>
       <c r="C42">
         <v>426117142000.0</v>
       </c>
       <c r="D42">
         <v>426117142000.0</v>
       </c>
       <c r="E42">
         <v>426117142000.0</v>
       </c>
       <c r="F42">
         <v>426117142000.0</v>
       </c>
       <c r="G42">
         <v>426117142000.0</v>
       </c>
       <c r="H42">
         <v>426117142000.0</v>
       </c>
       <c r="I42">
         <v>426117142000.0</v>
       </c>
       <c r="J42">
+        <v>426117142000.0</v>
+      </c>
+      <c r="K42">
+        <v>426117142000.0</v>
+      </c>
+      <c r="L42">
         <v>426117142474.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>287978485877.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>170313433477.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>153649135477.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>153644639517.0</v>
       </c>
       <c r="P42">
         <v>153644639517.0</v>
       </c>
       <c r="Q42">
         <v>153644639517.0</v>
       </c>
       <c r="R42">
+        <v>153644639517.0</v>
+      </c>
+      <c r="S42">
+        <v>153644639517.0</v>
+      </c>
+      <c r="T42">
         <v>160100000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>6798457780.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>678859872.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="W42"/>
+      <c r="X42">
         <v>4006295992.0</v>
       </c>
-      <c r="W42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>53</v>
+      </c>
+      <c r="B45">
+        <v>196176603034.0</v>
+      </c>
       <c r="C45">
+        <v>195840342774.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>214510285379.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>212634491114.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>211917954965.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>206065585353.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>203319158481.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>202982985281.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45">
+      <c r="K45"/>
+      <c r="L45">
         <v>202881177674.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>134926936466.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>154250314992.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>154047465303.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>79158279000.0</v>
+      </c>
+      <c r="C46">
+        <v>80124297000.0</v>
+      </c>
+      <c r="D46">
         <v>77794853000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>82282513000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>81597703000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>81851112000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>80691034000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>80603085000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>82914905000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>83856424000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>88710739562.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>47822040091.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>47977219696.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>48299774943.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>57679323734.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>58032458233.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>56847099550.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>56960220854.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>51330904693.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>48039441539.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="V46"/>
+      <c r="W46">
         <v>44986721341.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>42475515556.0</v>
       </c>
-      <c r="W46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>80124297080.0</v>
+      </c>
+      <c r="D47">
         <v>77794852590.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>82282512720.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>81597702980.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>81851111860.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>80691034350.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>88710739560.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>47822040090.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>47977219700.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>48299774943.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>57679323734.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>58032458230.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>56847099550.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>56960220850.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>51330904690.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>48039441540.0</v>
       </c>
-      <c r="T47"/>
-      <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>203658924000.0</v>
+      </c>
+      <c r="C48">
+        <v>85092751000.0</v>
+      </c>
+      <c r="D48">
         <v>141570528000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>257670129000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>402668608000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>209817665000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>160746722000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>114106871000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>110054039000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>82856983000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>160120597758.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>177972751016.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>200699307184.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>142647231716.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>77768597375.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>46800224176.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>17585387010.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-7082650012.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-28765109217.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-26461243672.0</v>
       </c>
-      <c r="T48"/>
-      <c r="U48">
+      <c r="V48"/>
+      <c r="W48">
         <v>-52444734006.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-77353955127.0</v>
       </c>
-      <c r="W48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>58</v>
+      </c>
+      <c r="B50">
+        <v>0.0</v>
+      </c>
       <c r="C50">
+        <v>306518510.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>1210159781.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1321091442.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1783892442.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>304335151.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>767136151.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1229937151.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="K50"/>
+      <c r="L50">
         <v>1851204000.0</v>
       </c>
-      <c r="K50"/>
-[...1 lines deleted...]
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
         <v>0.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>1398884000.0</v>
+      </c>
+      <c r="C51">
+        <v>1705402000.0</v>
+      </c>
+      <c r="D51">
         <v>3152645000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2474633000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>2892083000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3354884000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4343772000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4806573000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>5269374000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>5732175000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>6702131024.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1305882347.0</v>
       </c>
       <c r="M51">
         <v>1305882347.0</v>
       </c>
       <c r="N51">
+        <v>1305882347.0</v>
+      </c>
+      <c r="O51">
+        <v>1305882347.0</v>
+      </c>
+      <c r="P51">
         <v>145368566.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>11870861183.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1906862933.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1918866933.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1189783652.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>159042040.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="V51"/>
+      <c r="W51">
         <v>177024039.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>815089277.0</v>
       </c>
-      <c r="W51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>2797767674.0</v>
+      </c>
+      <c r="C52">
+        <v>3104285674.0</v>
+      </c>
+      <c r="D52">
         <v>3152645000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2474633000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2585564000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3048365000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2253361000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2716162000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3178963000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3641764000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>3925325024.0</v>
       </c>
-      <c r="K52">
-[...4 lines deleted...]
-      </c>
       <c r="M52">
-        <v>1305882347.0</v>
+        <v>2611764694.0</v>
       </c>
       <c r="N52">
+        <v>2611764694.0</v>
+      </c>
+      <c r="O52">
+        <v>2611764694.0</v>
+      </c>
+      <c r="P52">
         <v>1770487147.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1770487147.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1249086806.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1782491147.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1189783652.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>161863860.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="V52"/>
+      <c r="W52">
         <v>179845859.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>767917097.0</v>
       </c>
-      <c r="W52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>-14507507897.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>4598754000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>47261604000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>48761559000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>52266879000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>56054439000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>57745089000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>53431880518.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>671921624.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>1069240334000.0</v>
+      </c>
+      <c r="C55">
+        <v>873053951000.0</v>
+      </c>
+      <c r="D55">
         <v>971889125000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1099826782000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1268181757000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1050106851000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>978351276000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>918715743000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>881704426000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>856837978000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>931647153250.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>769918783929.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>692116772286.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>600874396472.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>494595370915.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>553469002035.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>521333938537.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>417347357927.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>382419350832.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>177009470871.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="V55"/>
+      <c r="W55">
         <v>189714865928.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>174584532079.0</v>
       </c>
-      <c r="W55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>455321214000.0</v>
+      </c>
+      <c r="C56">
+        <v>308465715000.0</v>
+      </c>
+      <c r="D56">
         <v>452595143000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>589906004000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>834089344000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>595775033000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>711536768000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>622057523000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>622058425000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>598640320000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>670305812145.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>682888559938.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>604931368690.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>513358376621.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>409026559940.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>467547056562.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>435738023387.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>334254721473.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>265936868394.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>108359499903.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>26715940259.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>124117615157.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>115521471054.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>335960812.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>151159568000.0</v>
+      </c>
+      <c r="C57">
+        <v>73871997000.0</v>
+      </c>
+      <c r="D57">
         <v>115424975000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>130037378000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>175897423000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>150957957000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>135377600000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>122645686000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>109736723000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>97143057000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>93905035298.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>82048133997.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>108845198615.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>92472757720.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>56411651977.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>136382165478.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>142393062305.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>64286376302.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>38778271321.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>39950920863.0</v>
       </c>
-      <c r="T57"/>
-      <c r="U57">
+      <c r="V57"/>
+      <c r="W57">
         <v>78371288918.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>90461753332.0</v>
       </c>
-      <c r="W57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>173912180000.0</v>
+      </c>
+      <c r="C58">
+        <v>96624610000.0</v>
+      </c>
+      <c r="D58">
         <v>138609408000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>150694411000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>196860975000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>171921509000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>149602354000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>136870439000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>123961476000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>111367811000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>107844610432.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>93133972148.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>119931036766.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>103558595871.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>62378544461.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>152313056214.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>149505898535.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>70253268788.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>50606250897.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>43924450718.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="V58">
+        <v>-106780080899.0</v>
+      </c>
+      <c r="W58">
         <v>82934785029.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>94283781979.0</v>
       </c>
-      <c r="W58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>892414890000.0</v>
+      </c>
+      <c r="C60">
+        <v>773848717000.0</v>
+      </c>
+      <c r="D60">
         <v>830647896000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>946683267000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1069139167000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>876288224000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>827175798000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>780535946000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>756483114000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>744286058000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>822548268622.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>675586019267.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>571052569435.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>496344266972.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>431459222241.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>400490849042.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>371275721956.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>346598765609.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>331366976748.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>132095345784.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>106780080899.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>106101221026.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>79902340865.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>-76868856061.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B2">
+        <v>879067670000.0</v>
+      </c>
+      <c r="C2">
         <v>925222099000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1009828894000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>872543816000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>322609778000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>117593499000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8345465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>16284919000.0</v>
+      </c>
+      <c r="C3">
         <v>9469890000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18009412000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3821017000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7917243000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1392561000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8345465000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9923207000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9956189000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>458643428000.0</v>
+      </c>
+      <c r="C5">
         <v>415284667000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>46803442000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>202459736000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>61434309000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>46901250000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-14740668000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-17871985000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-12499088000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>474928347000.0</v>
+      </c>
+      <c r="C6">
         <v>424754557000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>64812854000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>206280753000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>69351552000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>48293811000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6395203000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7948778000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2542899000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>594013653000.0</v>
+      </c>
+      <c r="C9">
         <v>517268256000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>131634002000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>279414092000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>96837160000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>70428271000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8345465000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9923207000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-9956189000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>457939753000.0</v>
+      </c>
+      <c r="C10">
         <v>415079209000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>46664087000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>202425390000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>61286011000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>44700815000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-18400287000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-21611431000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-16336937000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>112801391000.0</v>
+      </c>
+      <c r="C11">
         <v>96321686000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>19529057000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>52219389000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>15787484000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12690777000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-4332563000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-5233091000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3966760000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B12">
+        <v>189966000.0</v>
+      </c>
+      <c r="C12">
         <v>205458000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>139355000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>177338000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>148297000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2200435000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3656537000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3744044072.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3434550000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B13">
+        <v>9404096966.0</v>
+      </c>
+      <c r="C13">
         <v>1226402790.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>800706482.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>703850970.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>442093660.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1141938950.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1891154530.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1976985940.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2217987390.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B14">
+        <v>-683698125.0</v>
+      </c>
+      <c r="C14">
         <v>-712985000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-553868346.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-476119311.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-136442978.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-101344505.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>344454664000.0</v>
+      </c>
+      <c r="C15">
         <v>318044538000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>26924381000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>149729882000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>45362084000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>31575400000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-14067724000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-16378341000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-12370177000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B16">
+        <v>344454664130.0</v>
+      </c>
+      <c r="C16">
         <v>318044538130.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>26924380570.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>149729881728.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>45362083994.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>31575399660.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-14067724479.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-16378340620.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-12370176860.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B17">
+        <v>345138362258.0</v>
+      </c>
+      <c r="C17">
         <v>318757523125.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>155076548579.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>150206001039.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>45498526972.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>383135519.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-14067724479.0</v>
       </c>
-      <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B18">
+        <v>9214130821.0</v>
+      </c>
+      <c r="C18">
         <v>1226402787.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>608937570.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>703850965.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>442093664.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5181671076.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3622326142.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>458643428000.0</v>
+      </c>
+      <c r="C21">
         <v>414101018000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>45164311000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>200163757000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>59484688000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>50745449000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-16509133000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-19634445000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-14118950000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>1014437895000.0</v>
+      </c>
+      <c r="C23">
         <v>1028389337000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1096590525000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>949230848000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>359962251000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>137550654000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12203765000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>19634445000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14118950000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B25">
+        <v>8063660384.0</v>
+      </c>
+      <c r="C25">
         <v>7745897748.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6040593341.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3821016818.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2845896955.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4217410436.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8345464553.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>115</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>56751839000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>50062103000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27"/>
+      <c r="E27">
+        <v>42024002299.0</v>
+      </c>
       <c r="F27">
+        <v>19683787523.0</v>
+      </c>
+      <c r="G27">
         <v>6156727108.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>50243827248.0</v>
+      </c>
+      <c r="C28">
         <v>16037243000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20197247000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32445471000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14933264000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12015864000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2497900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>105571517.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>175365214.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B29">
+        <v>112801390835.0</v>
+      </c>
+      <c r="C29">
         <v>96321685930.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>56352913967.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>52219388670.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15787484180.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12690776740.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4332562840.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5233090710.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3966760230.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>135370225000.0</v>
+      </c>
+      <c r="C30">
         <v>103167237000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>86469691000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>79250335000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>37352473000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19141400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12203765000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1446426000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1811689000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>-703675000.0</v>
+      </c>
+      <c r="C31">
         <v>978191000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1499776000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2261633000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1801324000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6044634000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1891155000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1976986000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2217987000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>1473081323000.0</v>
+      </c>
+      <c r="C32">
         <v>1442490355000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1141462896000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1149394604000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>419446939000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>188021770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B2">
+        <v>114403961000.0</v>
+      </c>
+      <c r="C2">
+        <v>121115017000.0</v>
+      </c>
+      <c r="D2">
         <v>222422267000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>281087449000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>252096437000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>397671084000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>251212555000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>202830936000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>73507525000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>421812040000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>244827546000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>176473441000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>163637235000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>265708197000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>180590216000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>239880800000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>183801300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>150460339000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>127779205000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>25417221000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>83990658000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>26364244000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>143796460000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>351353000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>351353000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>1326442000.0</v>
+      </c>
+      <c r="C3">
+        <v>4595183000.0</v>
+      </c>
+      <c r="D3">
         <v>9343236000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1199891000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1146610000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4716554000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>-474008000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2455821000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1047531000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>13041113000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3492518000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>699151000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>11052541000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>13386872000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>975641000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>342186000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>630743000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5225662000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1324942000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1206304000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>564796000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>303978000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>457879000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2086366000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2086366000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>151913210000.0</v>
+      </c>
+      <c r="C5">
+        <v>-46246035000.0</v>
+      </c>
+      <c r="D5">
         <v>47663088000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>210564115000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>251910000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>188899234000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>138650054000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>68498023000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>19734082000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-43481680000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1611722000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>13439021000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>78064264000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>99042691000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>27431048000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>28983584000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>24750554000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>37971098000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-50524698000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>21959971000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>8854754000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>37542274000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>14713297000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-755061000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-755061000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>153239652000.0</v>
+      </c>
+      <c r="C6">
+        <v>-41650852000.0</v>
+      </c>
+      <c r="D6">
         <v>57006324000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>211764006000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>253056610000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>193615788000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>138176046000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>70953844000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>20781613000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-30440567000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1880796000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>14138172000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>89116805000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>112429563000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>28406689000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>29325770000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>25381297000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>43196760000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-49199756000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>23166275000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>9419550000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>37846252000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>15171176000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1331305000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1331305000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>180653272000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1748530000.0</v>
+      </c>
+      <c r="D9">
         <v>74640477000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>231653219000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>291814987000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>223465190000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>150947071000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>98283425000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>43292086000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-5440462000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4960656000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>44730006000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>95475939000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>127632737000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5885640000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>90368442000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>38399783000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>42966597000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-50320755000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>24960226000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>14193447000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-16591560000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>34452626000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-351353000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-351353000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>153818446000.0</v>
+      </c>
+      <c r="C10">
+        <v>-52025502000.0</v>
+      </c>
+      <c r="D10">
         <v>47663088000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>209494946000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>252807221000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>188771170000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>138109738000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>68486938000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>19711363000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-43501549000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1670739000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>13801518000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>78034856000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>121263827000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>27108916000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>29327616000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>24725032000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>37839123000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2847383000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>18210529000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>8083742000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>31140384000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>15383366000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-911467000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-911467000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>34919634000.0</v>
+      </c>
+      <c r="C11">
+        <v>4503228000.0</v>
+      </c>
+      <c r="D11">
         <v>4069748000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>44556632000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>59671782000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>43682656000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>38040475000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>7159974000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>7438581000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-8711282000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1130172000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>7289019000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>19821148000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>28112575000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>24106814000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>991135772.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>224031000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>15787484000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="T11"/>
+      <c r="U11">
         <v>20965.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>20965.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>12690777000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B12"/>
       <c r="C12">
+        <v>189966000.0</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12">
         <v>114663000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>57286000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>111193000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>44707000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>26838000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>22719000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>19868000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>59017000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>31062000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>29407928.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>72282167.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>45502000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>34032000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>25523000.0</v>
       </c>
-      <c r="Q12"/>
-[...2 lines deleted...]
-      <c r="T12"/>
+      <c r="S12">
+        <v>131975109.0</v>
+      </c>
+      <c r="T12">
+        <v>16322268.0</v>
+      </c>
       <c r="U12"/>
-      <c r="V12"/>
+      <c r="V12">
+        <v>25558465.0</v>
+      </c>
       <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>101</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>9214130820.0</v>
+      </c>
+      <c r="D13">
         <v>3401525190.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2640104580.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>818706660.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>604313460.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>313504740.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>226688341.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>176160484.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>139019750.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>163427850.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>174092880.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>132397090.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>249322010.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>176995120.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>145136750.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>92009700.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>317943120.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>102282490.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="V13"/>
+      <c r="W13">
         <v>1141938960.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>357256900.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>102</v>
+      </c>
+      <c r="B14">
+        <v>-332639775.0</v>
+      </c>
       <c r="C14">
+        <v>50954210.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-267489776.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-284496223.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-323969606.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-263766933.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-49522000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-75726461.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="K14"/>
+      <c r="L14">
         <v>-51242789.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-65626429.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-161632456.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-275366672.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-30979390.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-112778733.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-56994516.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>118566173000.0</v>
+      </c>
+      <c r="C15">
+        <v>-56477777000.0</v>
+      </c>
+      <c r="D15">
         <v>43410674000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>164670824000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>192850943000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>144764544000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>99805496000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>61277442000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>12197056000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-34722415000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2852153000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>6446873000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>58052075000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>92875885000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2971123000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>29214837000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>24668037000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>21682459000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2847383000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>18008112000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>7975378000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>18014968000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>15383366000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-911467000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-911467000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>104</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-56477776620.0</v>
+      </c>
+      <c r="D16">
         <v>43410673640.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>164670824270.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>192850942840.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>144764543750.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>99805496370.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-2852153260.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>6446873210.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>58052075470.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>64878634341.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>30968373199.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>29214837170.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>24668037020.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>21682459210.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2614646040.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>18008112400.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16">
         <v>31575399660.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>13560431680.0</v>
       </c>
-      <c r="W16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>105</v>
+      </c>
+      <c r="B17">
+        <v>118898812682.0</v>
+      </c>
       <c r="C17">
+        <v>-56528730828.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>164938314050.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>193135439061.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>145088513359.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>100069263306.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>61326964168.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>12272782292.0</v>
       </c>
-      <c r="I17"/>
-      <c r="J17">
+      <c r="K17"/>
+      <c r="L17">
         <v>-2800910469.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>6512499638.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>58213707924.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>93151251486.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>3002102116.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>29327615899.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>24725031538.0</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B18"/>
-      <c r="C18">
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18">
         <v>2640104584.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>761420610.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>604313462.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>268797389.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>199850076.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>153441860.0</v>
       </c>
-      <c r="I18"/>
-      <c r="J18">
+      <c r="K18"/>
+      <c r="L18">
         <v>139019750.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>163427848.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>174092883.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>132397089.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>249322006.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>176995119.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>145136751.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>151913210000.0</v>
+      </c>
+      <c r="C21">
+        <v>-46246034000.0</v>
+      </c>
+      <c r="D21">
         <v>51836865000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>204397809000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>251910001000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>188414655000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>137820102000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>68297961000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>19568300000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-43312901000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1901605000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>8924191000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>77860763000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>103474193000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>26876951000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>28105227000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>24579895000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>35952869000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-50320755000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>18312812000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>7790042000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>37542274000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>14713297000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-889087000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-889087000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>143144022000.0</v>
+      </c>
+      <c r="C23">
+        <v>165612521000.0</v>
+      </c>
+      <c r="D23">
         <v>245225879000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>308342860000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>292001423000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>432721620000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>264339523000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>234096884000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>97231310000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>458901613000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>251747512000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>212279257000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>181594364000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>289866740000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>159666062000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>301098622000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>197621188000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>157474067000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>80623776000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>32064636000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>90394063000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>54175939000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>163191888000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>927011000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>927011000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>113</v>
+      </c>
+      <c r="B25">
+        <v>1326441630.0</v>
+      </c>
       <c r="C25">
+        <v>2901671626.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>1199890776.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1146609585.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4716553695.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-474007930.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2455820679.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1047531304.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="K25"/>
+      <c r="L25">
         <v>2692365723.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>699150989.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>776629936.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1872446693.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>975641157.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>342185764.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>630743204.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>19213938000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>10545323000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>22366911000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>11053011000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1666064000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>12519146000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>34997173000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>7491238000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6505052950.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1068638813.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>17149075969.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27">
+        <v>7773723750.0</v>
+      </c>
+      <c r="Q27">
+        <v>10753750284.0</v>
+      </c>
+      <c r="R27">
         <v>6347452296.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2181276000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>26249717000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>35518737000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3504474000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>7385260000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>514854000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>284781000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>284781000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>10200624000.0</v>
+      </c>
+      <c r="C28">
+        <v>11492060865.0</v>
+      </c>
+      <c r="D28">
         <v>26046949750.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>15792096000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7736858000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4383578000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4195485000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>9563194000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5064534000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4673793000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>743730000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7545505685.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>16581804009.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5934813223.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>30933060000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>55269748327.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4261039758.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1159986000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6794804000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>15811505000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1621965000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10865581000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>18563053000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>252952000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>252952000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B29">
+        <v>34919633626.0</v>
+      </c>
+      <c r="C29">
+        <v>4503228453.0</v>
+      </c>
+      <c r="D29">
         <v>4069748200.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>44556632380.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>59671781800.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>43682656180.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>38040475090.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7159973893.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7438580761.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="K29"/>
+      <c r="L29">
         <v>1130171910.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7289018700.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>19821148270.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>52219388670.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>24106813581.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15787484180.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>15787484180.0</v>
+      </c>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
         <v>-20970.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="V29"/>
+      <c r="W29">
         <v>12690776740.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>28740062000.0</v>
+      </c>
+      <c r="C30">
+        <v>44497504000.0</v>
+      </c>
+      <c r="D30">
         <v>22803612000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>27255410000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>39904986000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>35050536000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13126969000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>29985464000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>23723785000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>34278576000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6919967000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>35805816000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>17973231000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>24158543000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-20924154000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>61217822000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13819888000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7013728000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>35560515000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>65555311000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6403405000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3506938000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>19395429000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>575658000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>575658000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>1905236000.0</v>
+      </c>
+      <c r="C31">
+        <v>-5779468000.0</v>
+      </c>
+      <c r="D31">
         <v>-4173777000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>5097137000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>897220000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>356515000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>289636000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>188977000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>143063000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-188648000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>230866000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-11469065000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>225462000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>17789633000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>231964000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1222389000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>145137000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1886254000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>47473372000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-102282000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>293700000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-32808240000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>28586541000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-22381000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-22381000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>295057232000.0</v>
+      </c>
+      <c r="C32">
+        <v>119366486000.0</v>
+      </c>
+      <c r="D32">
         <v>297062744000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>512740669000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>543911424000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>621136275000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>402159625000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>302394845000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>116799610000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>415588712000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>249788202000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>216666121000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>259419860000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>393340933000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>186475855000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>330249243000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>222201083000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>193426936000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>77458451000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>50377448000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>98184104000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>9772685000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>178249086000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>227951745000.0</v>
+      </c>
+      <c r="C2">
         <v>135773480000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>95501125000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>98880106380.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26715940000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>335961000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>294803565.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>296680282.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>279538940.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>7703635000</v>
+      </c>
+      <c r="C3">
         <v>10303008000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2038245000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4900227064</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8727344000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7379925000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>150000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>12953566000.0</v>
+      </c>
+      <c r="C6">
         <v>92178265000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>40272355000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3378981546.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-33768443000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>26379979000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>41157247.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1876717.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17141342.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>-77590427430.0</v>
+      </c>
+      <c r="C7">
         <v>-63001486070.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-144668900880.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-32497209090.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16442013330.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11703913730.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2829507880.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-665877890.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-728724570.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
-      <c r="H11"/>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-140507145013.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-153414696124.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-7267637950.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2886123301.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>16284919000.0</v>
+      </c>
+      <c r="C14">
         <v>9469890000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16347766000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15335442177.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7917243000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1392561000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8345464553.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9923206929.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9956189274.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B15">
+        <v>446636999000.0</v>
+      </c>
+      <c r="C15">
         <v>186083855000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>71714630000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>240905311000.0</v>
+      </c>
+      <c r="C16">
         <v>227951745000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>135773480000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>95501124834.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-7052503000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>26715940000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>335960812.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>294803565.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>296680282.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>473454492000.0</v>
+      </c>
+      <c r="C18">
         <v>481408917000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-47530254000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4322509651.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-108862712000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>18320397000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2986136625.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-672749141.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-729962068.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-207297076610.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-16814209019.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-10218781573.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-11191011764.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-17707463867.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1645240000.0</v>
       </c>
-      <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>139</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>291943182180.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4817100.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>193644639517.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>153000000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>-1783892442.0</v>
+      </c>
+      <c r="C21">
         <v>-1692738114.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3750060971.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2387753788.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8831475869.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-127736917950.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4522533872.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>344454664000.0</v>
+      </c>
+      <c r="C22">
         <v>318044538000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>26924381000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>149729881728.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>45362084000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31575400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-14067724479.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-16378340617.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-12370176855.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>141</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-4459991000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3692645000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2366757006.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-200541115000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-99988000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4541083872.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4862703136.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24">
+        <v>-8056603000.0</v>
+      </c>
+      <c r="C24">
         <v>-13631183000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>29360000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-5318554509.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2463668000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-11274365000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10250000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8547424.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>13500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>120418544000.0</v>
+      </c>
+      <c r="C25">
         <v>164197497000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-88764155000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-155842587190.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-153414696000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-7267638000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2886123301.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>25628798405.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21596404061.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>144</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>291930584000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4817100.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-656337018.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-6454908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>-451922358000.0</v>
+      </c>
+      <c r="C28">
         <v>-192236584000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>212773249000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2382936688.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7052503000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25263082000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4522533872.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>662325000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>733603410.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>481158127000.0</v>
+      </c>
+      <c r="C29">
         <v>491711925000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-45492008000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9222736715.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-100135369000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25700323000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2836136625.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-672749141.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-729962068.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>-16282203000.0</v>
+      </c>
+      <c r="C30">
         <v>-207297077000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-127008885000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10218781573.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-11191012000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-24649893000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1645240000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8547424.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>240905311348.0</v>
+      </c>
+      <c r="C2">
+        <v>260047201000.0</v>
+      </c>
+      <c r="D2">
         <v>358560096000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>479523175000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>227951744981.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>188657389000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>123359296000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>104578108940.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>135773480179.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>101928163000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>67399086500.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>185213067820.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>95501124834.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>106096797266.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>172778835753.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>138536078025.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>98880106380.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>47359668316.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>49032112700.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>60930173319.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>26715940259.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7421345186.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>336260260</v>
+      </c>
+      <c r="C3">
+        <v>2331317000</v>
+      </c>
+      <c r="D3">
         <v>2330966000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1875794000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1165558149</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7414397000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2446427000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>336173200</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>106011600</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7594855000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>8383829378</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>543971384</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>705299689</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2232554059</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>622506663</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1126373373</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>918792969</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2605661622</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4715488857</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>384211331</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3836466988</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>10842647149</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2532880800</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>56724607248.0</v>
+      </c>
+      <c r="C6">
+        <v>-19141890000.0</v>
+      </c>
+      <c r="D6">
         <v>-98512895000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-120963078000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>251571429522.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>39294356000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>65298092000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>18781187479.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-31195371239.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>33845317000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>34529076715.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-117813981320.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>89711942986.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-10595672432.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-66682038487.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>34242757728.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>39655971645.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>51520438064.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1672444384.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-11898060619.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>34214233060.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>19294595073.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>7018916520.0</v>
       </c>
-      <c r="W6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>126</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-77590427430.0</v>
+      </c>
+      <c r="D7">
         <v>-112156916080.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-76458777580.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-13018045140.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-63001486070.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-69351727510.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-101537688000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-57900566500.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-21686214570.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-32497209090.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-78695948490.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-83257039000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-16439446550.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-16691637820.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-36396532090.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-7007896840.0</v>
       </c>
-      <c r="T7"/>
-[...1 lines deleted...]
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7">
         <v>-21754729140.0</v>
       </c>
-      <c r="W7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-212226699851.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-212226699851.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-63591691392.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-66942983138.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>1326441630.0</v>
+      </c>
+      <c r="C14">
+        <v>4595183000.0</v>
+      </c>
+      <c r="D14">
         <v>9343236000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1199891000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="F14">
+        <v>1146609585.0</v>
+      </c>
+      <c r="G14">
         <v>3115889000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2658477000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2647993157.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1047531304.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>13041113000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3492517702.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-9576759917.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>11052540842.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>13386872052.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>975641157.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-273526238.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5171764016.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>5225661627.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>741405419.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1206304325.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>564796307.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>18923644.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>134</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>446636998870.0</v>
+      </c>
+      <c r="D15">
         <v>159510275000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>287126724000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="F15"/>
+      <c r="G15">
         <v>95693601000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>53165644000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>37224610205.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="J15"/>
+      <c r="K15">
         <v>42541200000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>29173429380.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>29173429377.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>297629918596.0</v>
+      </c>
+      <c r="C16">
+        <v>240905311000.0</v>
+      </c>
+      <c r="D16">
         <v>260047201000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>358560096000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>479523174503.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>227951745000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>188657389000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>123359296419.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>104578108940.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>135773480000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>101928163215.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>67399086500.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>185213067820.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>95501124834.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>106096797266.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>172778835753.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>138536078025.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>98880106380.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>47359668316.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>49032112700.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>60930173319.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>26715940259.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7421345186.0</v>
       </c>
-      <c r="W16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>74665039880.0</v>
+      </c>
+      <c r="C18">
+        <v>-9111525000.0</v>
+      </c>
+      <c r="D18">
         <v>63396922000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>166626447000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>252542647978.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>336746351000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>118926538000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>56468598684.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-30732570239.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>207149970000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-111324860637.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-215900557943.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>72545194986.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2894181235.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-35621475440.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>164053094868.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-121214928542.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>11033661724.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-143904130931.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-6479268808.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>27672540372.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-26688828409.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-1875794265.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1673975605.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-204408464938.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-2446426872.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-336173200.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-106011600.0</v>
       </c>
-      <c r="I19"/>
-      <c r="J19">
+      <c r="K19"/>
+      <c r="L19">
         <v>-8516279378.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-543971384.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-202849689.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-7551108568.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-622506663.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1126373373.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-918792969.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...4 lines deleted...]
-      </c>
+      <c r="E20"/>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20"/>
+      <c r="L20">
         <v>148014351000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>127260006000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>16664298000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>4527180.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>154827496587.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>154827786507.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-2387753788.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-2387753788.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>118566172907.0</v>
+      </c>
+      <c r="C22">
+        <v>-56477777000.0</v>
+      </c>
+      <c r="D22">
         <v>43410674000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>164670824000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>192850942838.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>144764544000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>99805496000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>61277442168.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>12197055831.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-34722415000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2852153258.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>6446873209.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>58052075468.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>64878634341.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>30968373199.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>29214837166.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>24668037022.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>21682459205.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2303865545.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>18008112404.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>7975377930.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>18014967976.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>15383366469.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-911467392.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-911467393.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>-4459990000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23">
         <v>-1664681000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2027963648.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>127260006000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>16664298000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2387753788.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-31060273127.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-6043113680.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6043113680.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-823398593.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>152569137214.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-5418791811.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6541692688.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>152984337321.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-5494706510.0</v>
       </c>
-      <c r="W23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:24">
+      <c r="Y23"/>
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24">
+        <v>-17633914119.0</v>
+      </c>
+      <c r="C24">
+        <v>-8070151000.0</v>
+      </c>
+      <c r="D24">
         <v>-508417460.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-508417460.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-508417456.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-200496183000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>-340640000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>370000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>502450000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>502450000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-5318554509.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-5318554509.0</v>
       </c>
-      <c r="O24"/>
-[...1 lines deleted...]
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>-2463668208.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>0.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="V24"/>
+      <c r="W24">
         <v>15225634919.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-26500000000.0</v>
       </c>
-      <c r="W24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>-44891314397.0</v>
+      </c>
+      <c r="C25">
+        <v>45102385000.0</v>
+      </c>
+      <c r="D25">
         <v>12973978000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2631527000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>253708206127.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>196280315000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>18908992000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-7120663441.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-43871145774.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>221236416000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-103581395703.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-212226699851.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4145878365.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-78927133569.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-66942983133.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>136238157313.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-139792408579.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-2817474232.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-137626181948.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-25309474206.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>24098425737.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-33880072880.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-15383366469.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>911467392.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>911467393.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>-8071000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>291938655000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>143924304000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>16664298000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>4817100.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-154827496587.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>154827786510.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>195136507840.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>160000000000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>-306518510.0</v>
+      </c>
+      <c r="C28">
+        <v>-1960213000.0</v>
+      </c>
+      <c r="D28">
         <v>-161909818000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-287589525000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-462801000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-100457926000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-53628445000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-37687411205.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-462801000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-47964013000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>145986387352.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>98086576623.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>16664298000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2383226608.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-31060563047.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-160870610267.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>160870900187.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>42950444548.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>142231686547.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-5418791811.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6541692688.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>30757788563.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-5494706510.0</v>
       </c>
-      <c r="W28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:24">
+      <c r="Y28"/>
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>75001300140.0</v>
+      </c>
+      <c r="C29">
+        <v>-6780209000.0</v>
+      </c>
+      <c r="D29">
         <v>65727888000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>168502242000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>253708206127.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>344160748000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>121372965000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>56804771884.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-30626558639.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>199555115000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-102941031259.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-215356586559.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>73250494675.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-661627176.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-34998968777.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>165179468241.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-120296135573.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>13639323346.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-139188642074.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-6095057477.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>31509007360.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-15846181260.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>41546503830.0</v>
       </c>
-      <c r="W29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>-17970174379.0</v>
+      </c>
+      <c r="C30">
+        <v>-10401467000.0</v>
+      </c>
+      <c r="D30">
         <v>-2330966000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1875794000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1673975605.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-204408465000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2446427000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-336173200.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-106011600.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-117745785000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-8516279378.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-543971384.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-202849689.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-7551108568.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-622506663.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1126373373.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-918792969.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-5069329830.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4715488857.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-384211331.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-3836466988.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4382987770.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-29032880800.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>