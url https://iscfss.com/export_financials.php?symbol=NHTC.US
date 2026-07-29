--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22380,60 +22380,60 @@
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>185</v>
       </c>
       <c r="B5">
         <v>-567000.0</v>
       </c>
       <c r="C5">
-        <v>-1299000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="D5">
         <v>-1671000.0</v>
       </c>
       <c r="E5">
-        <v>-270000.0</v>
+        <v>602000.0</v>
       </c>
       <c r="F5">
-        <v>1571000.0</v>
+        <v>1510000.0</v>
       </c>
       <c r="G5">
         <v>669000.0</v>
       </c>
       <c r="H5">
         <v>-5259000.0</v>
       </c>
       <c r="I5">
         <v>33732000.0</v>
       </c>
       <c r="J5">
         <v>43059000.0</v>
       </c>
       <c r="K5">
         <v>1497000000.0</v>
       </c>
       <c r="L5">
         <v>64136000.0</v>
       </c>
       <c r="M5">
         <v>1462000000.0</v>
       </c>
       <c r="N5">
         <v>47877000.0</v>
       </c>
@@ -22484,60 +22484,60 @@
       </c>
       <c r="AD5">
         <v>-12187293.0</v>
       </c>
       <c r="AE5">
         <v>-7117170.0</v>
       </c>
       <c r="AF5">
         <v>-2540297.0</v>
       </c>
       <c r="AG5">
         <v>-3975012.0</v>
       </c>
       <c r="AH5">
         <v>-658427.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>186</v>
       </c>
       <c r="B6">
         <v>-458000.0</v>
       </c>
       <c r="C6">
-        <v>-1168000.0</v>
+        <v>751000.0</v>
       </c>
       <c r="D6">
         <v>-1671000.0</v>
       </c>
       <c r="E6">
-        <v>-66000.0</v>
+        <v>806000.0</v>
       </c>
       <c r="F6">
-        <v>1870000.0</v>
+        <v>1809000.0</v>
       </c>
       <c r="G6">
         <v>1079000.0</v>
       </c>
       <c r="H6">
         <v>-4872000.0</v>
       </c>
       <c r="I6">
         <v>34156000.0</v>
       </c>
       <c r="J6">
         <v>43595000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>64530000.0</v>
       </c>
       <c r="M6"/>
       <c r="N6">
         <v>48140000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6">
         <v>20925000.0</v>
       </c>
@@ -25902,108 +25902,108 @@
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
     </row>
     <row r="5" spans="1:121">
       <c r="A5" t="s">
         <v>185</v>
       </c>
       <c r="B5">
-        <v>-474000.0</v>
+        <v>-179000.0</v>
       </c>
       <c r="C5">
         <v>-657000.0</v>
       </c>
       <c r="D5">
         <v>-289000.0</v>
       </c>
       <c r="E5">
-        <v>-333000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="F5">
-        <v>-345000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="G5">
-        <v>-421000.0</v>
+        <v>-25000.0</v>
       </c>
       <c r="H5">
-        <v>-275000.0</v>
+        <v>166000.0</v>
       </c>
       <c r="I5">
-        <v>-238000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="J5">
-        <v>-365000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="K5">
-        <v>-242000.0</v>
+        <v>466000.0</v>
       </c>
       <c r="L5">
-        <v>-292000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="M5">
-        <v>-743000.0</v>
+        <v>-301000.0</v>
       </c>
       <c r="N5">
-        <v>-394000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="O5">
-        <v>43000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="P5">
-        <v>-145000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="Q5">
-        <v>215000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="R5">
-        <v>-383000.0</v>
+        <v>-273000.0</v>
       </c>
       <c r="S5">
-        <v>487000.0</v>
+        <v>518000.0</v>
       </c>
       <c r="T5">
-        <v>479000.0</v>
+        <v>426000.0</v>
       </c>
       <c r="U5">
-        <v>385000.0</v>
+        <v>326000.0</v>
       </c>
       <c r="V5">
         <v>220000.0</v>
       </c>
       <c r="W5">
         <v>1266000.0</v>
       </c>
       <c r="X5">
         <v>668000.0</v>
       </c>
       <c r="Y5">
         <v>183000.0</v>
       </c>
       <c r="Z5">
         <v>-1448000.0</v>
       </c>
       <c r="AA5">
         <v>-1482000.0</v>
       </c>
       <c r="AB5">
         <v>-1064000.0</v>
       </c>
       <c r="AC5">
         <v>-4000.0</v>
       </c>
@@ -26267,108 +26267,108 @@
       </c>
       <c r="DL5">
         <v>-4280000.0</v>
       </c>
       <c r="DM5">
         <v>-1360000.0</v>
       </c>
       <c r="DN5">
         <v>-740000.0</v>
       </c>
       <c r="DO5">
         <v>-410000.0</v>
       </c>
       <c r="DP5">
         <v>-269999.0</v>
       </c>
       <c r="DQ5">
         <v>-320000.0</v>
       </c>
     </row>
     <row r="6" spans="1:121">
       <c r="A6" t="s">
         <v>186</v>
       </c>
       <c r="B6">
-        <v>-463000.0</v>
+        <v>-168000.0</v>
       </c>
       <c r="C6">
         <v>-413000.0</v>
       </c>
       <c r="D6">
         <v>-261000.0</v>
       </c>
       <c r="E6">
-        <v>-304000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="F6">
-        <v>-315000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="G6">
-        <v>-390000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="H6">
-        <v>-244000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="I6">
-        <v>-204000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="J6">
-        <v>-330000.0</v>
+        <v>233000.0</v>
       </c>
       <c r="K6">
-        <v>-208000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="L6">
-        <v>-253000.0</v>
+        <v>332000.0</v>
       </c>
       <c r="M6">
-        <v>-698000.0</v>
+        <v>-256000.0</v>
       </c>
       <c r="N6">
-        <v>-348000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="O6">
-        <v>91000.0</v>
+        <v>491000.0</v>
       </c>
       <c r="P6">
-        <v>-95000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="Q6">
-        <v>268000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="R6">
-        <v>-330000.0</v>
+        <v>-220000.0</v>
       </c>
       <c r="S6">
-        <v>549000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="T6">
-        <v>560000.0</v>
+        <v>507000.0</v>
       </c>
       <c r="U6">
-        <v>462000.0</v>
+        <v>403000.0</v>
       </c>
       <c r="V6">
         <v>299000.0</v>
       </c>
       <c r="W6">
         <v>1375000.0</v>
       </c>
       <c r="X6">
         <v>767000.0</v>
       </c>
       <c r="Y6">
         <v>290000.0</v>
       </c>
       <c r="Z6">
         <v>-1353000.0</v>
       </c>
       <c r="AA6">
         <v>-1385000.0</v>
       </c>
       <c r="AB6">
         <v>-963000.0</v>
       </c>
       <c r="AC6">
         <v>92000.0</v>
       </c>