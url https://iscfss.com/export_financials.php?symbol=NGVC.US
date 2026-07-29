--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2637,54 +2637,54 @@
       <c r="O38">
         <v>251000.0</v>
       </c>
       <c r="P38">
         <v>835000.0</v>
       </c>
       <c r="Q38">
         <v>829000.0</v>
       </c>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
         <v>6025000.0</v>
       </c>
       <c r="C39">
         <v>4905000.0</v>
       </c>
       <c r="D39">
         <v>4151000.0</v>
       </c>
       <c r="E39">
-        <v>4369000.0</v>
+        <v>8738000.0</v>
       </c>
       <c r="F39">
-        <v>2914000.0</v>
+        <v>5828000.0</v>
       </c>
       <c r="G39">
         <v>6185000.0</v>
       </c>
       <c r="H39">
         <v>7728000.0</v>
       </c>
       <c r="I39">
         <v>2590000.0</v>
       </c>
       <c r="J39">
         <v>3222000.0</v>
       </c>
       <c r="K39">
         <v>3233000.0</v>
       </c>
       <c r="L39">
         <v>1974000.0</v>
       </c>
       <c r="M39">
         <v>1473000.0</v>
       </c>
       <c r="N39">
         <v>2711000.0</v>
       </c>
@@ -5918,51 +5918,53 @@
       <c r="BA15">
         <v>22402.0</v>
       </c>
       <c r="BB15">
         <v>22402.0</v>
       </c>
       <c r="BC15">
         <v>22372.0</v>
       </c>
       <c r="BD15">
         <v>22372.0</v>
       </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
     </row>
     <row r="16" spans="1:64">
       <c r="A16" t="s">
         <v>32</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1855000.0</v>
+      </c>
       <c r="C16">
         <v>2225000.0</v>
       </c>
       <c r="D16">
         <v>1927000.0</v>
       </c>
       <c r="E16">
         <v>2042000.0</v>
       </c>
       <c r="F16">
         <v>1971000.0</v>
       </c>
       <c r="G16">
         <v>2268000.0</v>
       </c>
       <c r="H16">
         <v>1895000.0</v>
       </c>
       <c r="I16">
         <v>1964000.0</v>
       </c>
       <c r="J16">
         <v>1866000.0</v>
       </c>
       <c r="K16">
@@ -9356,57 +9358,57 @@
       <c r="M39">
         <v>6071000.0</v>
       </c>
       <c r="N39">
         <v>3837000.0</v>
       </c>
       <c r="O39">
         <v>3834000.0</v>
       </c>
       <c r="P39">
         <v>4369000.0</v>
       </c>
       <c r="Q39">
         <v>4216000.0</v>
       </c>
       <c r="R39">
         <v>3462000.0</v>
       </c>
       <c r="S39">
         <v>3616000.0</v>
       </c>
       <c r="T39">
         <v>2914000.0</v>
       </c>
       <c r="U39">
-        <v>4134000.0</v>
+        <v>8268000.0</v>
       </c>
       <c r="V39">
-        <v>4073000.0</v>
+        <v>8146000.0</v>
       </c>
       <c r="W39">
-        <v>3754000.0</v>
+        <v>7508000.0</v>
       </c>
       <c r="X39">
         <v>6185000.0</v>
       </c>
       <c r="Y39">
         <v>4688000.0</v>
       </c>
       <c r="Z39">
         <v>3253000.0</v>
       </c>
       <c r="AA39">
         <v>8071000.0</v>
       </c>
       <c r="AB39">
         <v>7728000.0</v>
       </c>
       <c r="AC39">
         <v>3298000.0</v>
       </c>
       <c r="AD39">
         <v>2544000.0</v>
       </c>
       <c r="AE39">
         <v>2716000.0</v>
       </c>
@@ -9487,51 +9489,51 @@
       </c>
       <c r="BE39">
         <v>1134750.0</v>
       </c>
       <c r="BF39">
         <v>1370231.0</v>
       </c>
       <c r="BG39">
         <v>996359.0</v>
       </c>
       <c r="BH39">
         <v>1038794.0</v>
       </c>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39">
         <v>909000.0</v>
       </c>
     </row>
     <row r="40" spans="1:64">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
-        <v>31355000.0</v>
+        <v>29500000.0</v>
       </c>
       <c r="C40">
         <v>29509000.0</v>
       </c>
       <c r="D40">
         <v>35309000.0</v>
       </c>
       <c r="E40">
         <v>29439000.0</v>
       </c>
       <c r="F40">
         <v>24830000.0</v>
       </c>
       <c r="G40">
         <v>22471000.0</v>
       </c>
       <c r="H40">
         <v>-15541000.0</v>
       </c>
       <c r="I40">
         <v>20951000.0</v>
       </c>
       <c r="J40">
         <v>22032000.0</v>
       </c>
@@ -15311,51 +15313,51 @@
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5">
-        <v>18672000.0</v>
+        <v>18105000.0</v>
       </c>
       <c r="C5">
         <v>14647000.0</v>
       </c>
       <c r="D5">
         <v>15502000.0</v>
       </c>
       <c r="E5">
         <v>15587000.0</v>
       </c>
       <c r="F5">
         <v>17553000.0</v>
       </c>
       <c r="G5">
         <v>13348000.0</v>
       </c>
       <c r="H5">
         <v>12066000.0</v>
       </c>
       <c r="I5">
         <v>12847000.0</v>
       </c>
       <c r="J5">
         <v>11261000.0</v>
       </c>
@@ -15514,51 +15516,51 @@
       </c>
       <c r="BJ5">
         <v>1892817.0</v>
       </c>
       <c r="BK5">
         <v>1614991.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>130</v>
       </c>
       <c r="B6">
-        <v>26823000.0</v>
+        <v>26256000.0</v>
       </c>
       <c r="C6">
         <v>22620000.0</v>
       </c>
       <c r="D6">
         <v>23525000.0</v>
       </c>
       <c r="E6">
         <v>23540000.0</v>
       </c>
       <c r="F6">
         <v>25441000.0</v>
       </c>
       <c r="G6">
         <v>21298000.0</v>
       </c>
       <c r="H6">
         <v>19998000.0</v>
       </c>
       <c r="I6">
         <v>20692000.0</v>
       </c>
       <c r="J6">
         <v>18963000.0</v>
       </c>
@@ -20182,51 +20184,51 @@
       </c>
       <c r="M2">
         <v>8132000.0</v>
       </c>
       <c r="N2">
         <v>17291000.0</v>
       </c>
       <c r="O2">
         <v>377549.0</v>
       </c>
       <c r="P2">
         <v>445570.0</v>
       </c>
       <c r="Q2">
         <v>2139893.0</v>
       </c>
       <c r="R2">
         <v>3719376.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>161</v>
       </c>
       <c r="B3">
-        <v>31201000</v>
+        <v>31379000</v>
       </c>
       <c r="C3">
         <v>38680000</v>
       </c>
       <c r="D3">
         <v>38093000</v>
       </c>
       <c r="E3">
         <v>31444000</v>
       </c>
       <c r="F3">
         <v>28287000</v>
       </c>
       <c r="G3">
         <v>29584000</v>
       </c>
       <c r="H3">
         <v>32733000</v>
       </c>
       <c r="I3">
         <v>23717000</v>
       </c>
       <c r="J3">
         <v>41231000</v>
       </c>
@@ -20378,51 +20380,51 @@
       </c>
       <c r="M6">
         <v>-3019000.0</v>
       </c>
       <c r="N6">
         <v>-9159000.0</v>
       </c>
       <c r="O6">
         <v>16913399.0</v>
       </c>
       <c r="P6">
         <v>-68021.0</v>
       </c>
       <c r="Q6">
         <v>-1694323.0</v>
       </c>
       <c r="R6">
         <v>-1579483.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>165</v>
       </c>
       <c r="B7">
-        <v>10068000.0</v>
+        <v>-24364000.0</v>
       </c>
       <c r="C7">
         <v>8052000.0</v>
       </c>
       <c r="D7">
         <v>10906000.0</v>
       </c>
       <c r="E7">
         <v>-14393000.0</v>
       </c>
       <c r="F7">
         <v>537000.0</v>
       </c>
       <c r="G7">
         <v>9848000.0</v>
       </c>
       <c r="H7">
         <v>-6431000.0</v>
       </c>
       <c r="I7">
         <v>5337000.0</v>
       </c>
       <c r="J7">
         <v>3457000.0</v>
       </c>
@@ -20476,51 +20478,51 @@
       <c r="J8">
         <v>-1100000.0</v>
       </c>
       <c r="K8">
         <v>-1171000.0</v>
       </c>
       <c r="L8">
         <v>-430000.0</v>
       </c>
       <c r="M8">
         <v>255000.0</v>
       </c>
       <c r="N8">
         <v>-546000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>167</v>
       </c>
       <c r="B9">
-        <v>-1014999.0</v>
+        <v>-1015000.0</v>
       </c>
       <c r="C9">
         <v>-1538000.0</v>
       </c>
       <c r="D9">
         <v>315000.0</v>
       </c>
       <c r="E9">
         <v>-2973000.0</v>
       </c>
       <c r="F9">
         <v>30000.0</v>
       </c>
       <c r="G9">
         <v>-3418000.0</v>
       </c>
       <c r="H9">
         <v>-315000.0</v>
       </c>
       <c r="I9">
         <v>145000.0</v>
       </c>
       <c r="J9">
         <v>-1100000.0</v>
       </c>
@@ -20906,51 +20908,51 @@
         <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>176</v>
       </c>
       <c r="B18">
-        <v>24103000.0</v>
+        <v>23925000.0</v>
       </c>
       <c r="C18">
         <v>35080000.0</v>
       </c>
       <c r="D18">
         <v>26513000.0</v>
       </c>
       <c r="E18">
         <v>8249000.0</v>
       </c>
       <c r="F18">
         <v>25593000.0</v>
       </c>
       <c r="G18">
         <v>36919000.0</v>
       </c>
       <c r="H18">
         <v>4649000.0</v>
       </c>
       <c r="I18">
         <v>19146000.0</v>
       </c>
       <c r="J18">
         <v>-382000.0</v>
       </c>
@@ -21132,51 +21134,51 @@
       </c>
       <c r="M22">
         <v>13473000.0</v>
       </c>
       <c r="N22">
         <v>10552000.0</v>
       </c>
       <c r="O22">
         <v>7476572.0</v>
       </c>
       <c r="P22">
         <v>4609886.0</v>
       </c>
       <c r="Q22">
         <v>5596568.0</v>
       </c>
       <c r="R22">
         <v>5051449.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>180</v>
       </c>
       <c r="B23">
-        <v>34431999.0</v>
+        <v>-1254000.0</v>
       </c>
       <c r="C23">
         <v>-18000.0</v>
       </c>
       <c r="D23">
         <v>-304000.0</v>
       </c>
       <c r="E23">
         <v>128597000.0</v>
       </c>
       <c r="F23">
         <v>100508000.0</v>
       </c>
       <c r="G23">
         <v>235738000.0</v>
       </c>
       <c r="H23">
         <v>405900000.0</v>
       </c>
       <c r="I23">
         <v>-89000.0</v>
       </c>
       <c r="J23">
         <v>-71000.0</v>
       </c>
@@ -21188,51 +21190,51 @@
       </c>
       <c r="M23">
         <v>369000.0</v>
       </c>
       <c r="N23">
         <v>151000.0</v>
       </c>
       <c r="O23">
         <v>-12705217.0</v>
       </c>
       <c r="P23">
         <v>-991493.0</v>
       </c>
       <c r="Q23">
         <v>-1082500.0</v>
       </c>
       <c r="R23">
         <v>-2025000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>181</v>
       </c>
       <c r="B24">
-        <v>-30971000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="C24">
         <v>-1059000.0</v>
       </c>
       <c r="D24">
         <v>36000.0</v>
       </c>
       <c r="E24">
         <v>280000.0</v>
       </c>
       <c r="F24">
         <v>443000.0</v>
       </c>
       <c r="G24">
         <v>-2805000.0</v>
       </c>
       <c r="H24">
         <v>32000.0</v>
       </c>
       <c r="I24">
         <v>174000.0</v>
       </c>
       <c r="J24">
         <v>2732000.0</v>
       </c>
@@ -21244,51 +21246,51 @@
       </c>
       <c r="M24">
         <v>500000.0</v>
       </c>
       <c r="N24">
         <v>-500000.0</v>
       </c>
       <c r="O24">
         <v>1451455.0</v>
       </c>
       <c r="P24">
         <v>-65927.0</v>
       </c>
       <c r="Q24">
         <v>-65517.0</v>
       </c>
       <c r="R24">
         <v>-64640.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>182</v>
       </c>
       <c r="B25">
-        <v>-34374000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="C25">
         <v>1969000.0</v>
       </c>
       <c r="D25">
         <v>1666000.0</v>
       </c>
       <c r="E25">
         <v>3020000.0</v>
       </c>
       <c r="F25">
         <v>1388000.0</v>
       </c>
       <c r="G25">
         <v>582000.0</v>
       </c>
       <c r="H25">
         <v>262000.0</v>
       </c>
       <c r="I25">
         <v>597000.0</v>
       </c>
       <c r="J25">
         <v>-9000.0</v>
       </c>
@@ -22006,57 +22008,57 @@
       <c r="BH2">
         <v>559549.0</v>
       </c>
       <c r="BI2">
         <v>237536.0</v>
       </c>
       <c r="BJ2">
         <v>47949.0</v>
       </c>
       <c r="BK2">
         <v>445570.0</v>
       </c>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
     </row>
     <row r="3" spans="1:67">
       <c r="A3" t="s">
         <v>161</v>
       </c>
       <c r="B3">
         <v>20781000</v>
       </c>
       <c r="C3">
-        <v>9572000</v>
+        <v>9601000</v>
       </c>
       <c r="D3">
         <v>8077000</v>
       </c>
       <c r="E3">
-        <v>7084000</v>
+        <v>7099000</v>
       </c>
       <c r="F3">
         <v>9678000</v>
       </c>
       <c r="G3">
         <v>9678000</v>
       </c>
       <c r="H3">
         <v>6825000</v>
       </c>
       <c r="I3">
         <v>9301000</v>
       </c>
       <c r="J3">
         <v>10709000</v>
       </c>
       <c r="K3">
         <v>11845000</v>
       </c>
       <c r="L3">
         <v>13719000</v>
       </c>
       <c r="M3">
         <v>6537000</v>
       </c>
@@ -24561,57 +24563,57 @@
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
     </row>
     <row r="18" spans="1:67">
       <c r="A18" t="s">
         <v>176</v>
       </c>
       <c r="B18">
         <v>1924000.0</v>
       </c>
       <c r="C18">
-        <v>11562000.0</v>
+        <v>11533000.0</v>
       </c>
       <c r="D18">
         <v>41982000.0</v>
       </c>
       <c r="E18">
-        <v>-4151000.0</v>
+        <v>-4166000.0</v>
       </c>
       <c r="F18">
         <v>43740000.0</v>
       </c>
       <c r="G18">
         <v>-6996000.0</v>
       </c>
       <c r="H18">
         <v>17655000.0</v>
       </c>
       <c r="I18">
         <v>3132000.0</v>
       </c>
       <c r="J18">
         <v>9514000.0</v>
       </c>
       <c r="K18">
         <v>4779000.0</v>
       </c>
       <c r="L18">
         <v>14728000.0</v>
       </c>
       <c r="M18">
         <v>-5235000.0</v>
       </c>
@@ -25331,53 +25333,55 @@
       </c>
       <c r="BJ22">
         <v>1180714.0</v>
       </c>
       <c r="BK22">
         <v>985730.0</v>
       </c>
       <c r="BL22">
         <v>846000.0</v>
       </c>
       <c r="BM22">
         <v>1075000.0</v>
       </c>
       <c r="BN22">
         <v>1392000.0</v>
       </c>
       <c r="BO22">
         <v>1095000.0</v>
       </c>
     </row>
     <row r="23" spans="1:67">
       <c r="A23" t="s">
         <v>180</v>
       </c>
       <c r="B23">
-        <v>-40000.0</v>
-[...1 lines deleted...]
-      <c r="C23"/>
+        <v>-161500000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1120000.0</v>
+      </c>
       <c r="D23">
         <v>-1254000.0</v>
       </c>
       <c r="E23">
         <v>-167000.0</v>
       </c>
       <c r="F23">
         <v>-8973000.0</v>
       </c>
       <c r="G23">
         <v>-1002000.0</v>
       </c>
       <c r="H23">
         <v>-1206000.0</v>
       </c>
       <c r="I23">
         <v>-164000.0</v>
       </c>
       <c r="J23">
         <v>-1000.0</v>
       </c>
       <c r="K23">
         <v>-18000.0</v>
       </c>
       <c r="L23">
@@ -25527,57 +25531,57 @@
       <c r="BH23">
         <v>-715122.0</v>
       </c>
       <c r="BI23">
         <v>-360000.0</v>
       </c>
       <c r="BJ23">
         <v>-450000.0</v>
       </c>
       <c r="BK23">
         <v>1620613.0</v>
       </c>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
     </row>
     <row r="24" spans="1:67">
       <c r="A24" t="s">
         <v>181</v>
       </c>
       <c r="B24">
         <v>-408000.0</v>
       </c>
       <c r="C24">
-        <v>-9579000.0</v>
+        <v>-7000.0</v>
       </c>
       <c r="D24">
         <v>9999.0</v>
       </c>
       <c r="E24">
-        <v>-7062000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="F24">
         <v>-16141000.0</v>
       </c>
       <c r="G24">
         <v>261000.0</v>
       </c>
       <c r="H24">
         <v>-267000.0</v>
       </c>
       <c r="I24">
         <v>3000.0</v>
       </c>
       <c r="J24">
         <v>3000.0</v>
       </c>
       <c r="K24">
         <v>38000.0</v>
       </c>
       <c r="L24">
         <v>36000.0</v>
       </c>
       <c r="M24">
         <v>-270000.0</v>
       </c>
@@ -25914,51 +25918,51 @@
       <c r="BG25">
         <v>12830.0</v>
       </c>
       <c r="BH25">
         <v>-51435.0</v>
       </c>
       <c r="BI25">
         <v>33875.0</v>
       </c>
       <c r="BJ25">
         <v>33879.0</v>
       </c>
       <c r="BK25">
         <v>33877.0</v>
       </c>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
     </row>
     <row r="26" spans="1:67">
       <c r="A26" t="s">
         <v>183</v>
       </c>
       <c r="B26">
-        <v>1120000.0</v>
+        <v>-40000.0</v>
       </c>
       <c r="C26">
         <v>-1120000.0</v>
       </c>
       <c r="D26">
         <v>1242000.0</v>
       </c>
       <c r="E26">
         <v>-167000.0</v>
       </c>
       <c r="F26">
         <v>-73000.0</v>
       </c>
       <c r="G26">
         <v>-1002000.0</v>
       </c>
       <c r="H26">
         <v>-1206000.0</v>
       </c>
       <c r="I26">
         <v>-164000.0</v>
       </c>
       <c r="J26">
         <v>-1000.0</v>
       </c>