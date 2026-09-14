--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -1827,51 +1830,51 @@
       <c r="M20">
         <v>511000.0</v>
       </c>
       <c r="N20">
         <v>511000.0</v>
       </c>
       <c r="O20">
         <v>511029.0</v>
       </c>
       <c r="P20">
         <v>511029.0</v>
       </c>
       <c r="Q20">
         <v>511029.0</v>
       </c>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
         <v>11700000.0</v>
       </c>
       <c r="C21">
-        <v>8271000.0</v>
+        <v>8461000.0</v>
       </c>
       <c r="D21">
         <v>8931000.0</v>
       </c>
       <c r="E21">
         <v>8933000.0</v>
       </c>
       <c r="F21">
         <v>6570000.0</v>
       </c>
       <c r="G21">
         <v>5270000.0</v>
       </c>
       <c r="H21">
         <v>3446000.0</v>
       </c>
       <c r="I21">
         <v>450000.0</v>
       </c>
       <c r="J21">
         <v>457000.0</v>
       </c>
       <c r="K21">
         <v>403000.0</v>
       </c>
@@ -2493,57 +2496,57 @@
       <c r="M35">
         <v>40245000.0</v>
       </c>
       <c r="N35">
         <v>36972000.0</v>
       </c>
       <c r="O35">
         <v>18625262.0</v>
       </c>
       <c r="P35">
         <v>29016428.0</v>
       </c>
       <c r="Q35">
         <v>23657904.0</v>
       </c>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
         <v>309000.0</v>
       </c>
       <c r="C36">
-        <v>458000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D36">
         <v>395000.0</v>
       </c>
       <c r="E36">
-        <v>-15450000.0</v>
+        <v>452000.0</v>
       </c>
       <c r="F36">
         <v>530000.0</v>
       </c>
       <c r="G36">
         <v>647000.0</v>
       </c>
       <c r="H36">
         <v>1655000.0</v>
       </c>
       <c r="I36">
         <v>1713000.0</v>
       </c>
       <c r="J36">
         <v>1642000.0</v>
       </c>
       <c r="K36">
         <v>971000.0</v>
       </c>
       <c r="L36">
         <v>778000.0</v>
       </c>
       <c r="M36">
         <v>712000.0</v>
       </c>
@@ -2637,99 +2640,99 @@
       <c r="O38">
         <v>251000.0</v>
       </c>
       <c r="P38">
         <v>835000.0</v>
       </c>
       <c r="Q38">
         <v>829000.0</v>
       </c>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
         <v>6025000.0</v>
       </c>
       <c r="C39">
         <v>4905000.0</v>
       </c>
       <c r="D39">
         <v>4151000.0</v>
       </c>
       <c r="E39">
-        <v>8738000.0</v>
+        <v>4369000.0</v>
       </c>
       <c r="F39">
         <v>5828000.0</v>
       </c>
       <c r="G39">
         <v>6185000.0</v>
       </c>
       <c r="H39">
         <v>7728000.0</v>
       </c>
       <c r="I39">
         <v>2590000.0</v>
       </c>
       <c r="J39">
         <v>3222000.0</v>
       </c>
       <c r="K39">
         <v>3233000.0</v>
       </c>
       <c r="L39">
         <v>1974000.0</v>
       </c>
       <c r="M39">
         <v>1473000.0</v>
       </c>
       <c r="N39">
         <v>2711000.0</v>
       </c>
       <c r="O39">
         <v>1439053.0</v>
       </c>
       <c r="P39">
         <v>1038794.0</v>
       </c>
       <c r="Q39">
         <v>908617.0</v>
       </c>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
         <v>35309000.0</v>
       </c>
       <c r="C40">
-        <v>-15541000.0</v>
+        <v>24345000.0</v>
       </c>
       <c r="D40">
         <v>21354000.0</v>
       </c>
       <c r="E40">
         <v>16530000.0</v>
       </c>
       <c r="F40">
         <v>16110000.0</v>
       </c>
       <c r="G40">
         <v>-19728000.0</v>
       </c>
       <c r="H40">
         <v>8845000.0</v>
       </c>
       <c r="I40">
         <v>8619000.0</v>
       </c>
       <c r="J40">
         <v>6311000.0</v>
       </c>
       <c r="K40">
         <v>5456000.0</v>
       </c>
@@ -3243,51 +3246,51 @@
       <c r="M51">
         <v>21977000.0</v>
       </c>
       <c r="N51">
         <v>19822000.0</v>
       </c>
       <c r="O51">
         <v>5525842.0</v>
       </c>
       <c r="P51">
         <v>27236324.0</v>
       </c>
       <c r="Q51">
         <v>22008695.0</v>
       </c>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
         <v>40556000.0</v>
       </c>
       <c r="C52">
-        <v>79772000.0</v>
+        <v>39886000.0</v>
       </c>
       <c r="D52">
         <v>40290000.0</v>
       </c>
       <c r="E52">
         <v>39708000.0</v>
       </c>
       <c r="F52">
         <v>38234000.0</v>
       </c>
       <c r="G52">
         <v>69984000.0</v>
       </c>
       <c r="H52">
         <v>2090000.0</v>
       </c>
       <c r="I52">
         <v>1472000.0</v>
       </c>
       <c r="J52">
         <v>1096000.0</v>
       </c>
       <c r="K52">
         <v>956000.0</v>
       </c>
@@ -3742,445 +3745,451 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
         <v>104</v>
       </c>
       <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
         <v>107</v>
       </c>
       <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>110</v>
       </c>
       <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
         <v>113</v>
       </c>
       <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
         <v>122</v>
       </c>
       <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BJ1" t="s">
         <v>124</v>
       </c>
       <c r="BK1" t="s">
         <v>125</v>
       </c>
       <c r="BL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
+        <v>89670000.0</v>
+      </c>
+      <c r="C2">
         <v>89640000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>83955000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>80991000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>82455000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>91998000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>75581000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>88397000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>79310000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>84176000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>81587000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>80675000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>72755000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>75714000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>75511000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>71283000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>69429000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>68028000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>65119000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>68949000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60397000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>57216000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>65750000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>69163000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>69558000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>70767000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>62220000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>63162000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>61025000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>61547000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>54420000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>61104000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>58211000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>60564000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>52163000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>56849000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>57489000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>60888000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>53738000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>53615000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>56050000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>55188000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>52994000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>49896000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>44970000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>41067000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>36185000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>33835000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>35718000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>34096000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>28080000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28918000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>26847736.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>26319211.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>20061204.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>26032000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19064903.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>18984230.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14492277.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>16087882.0</v>
       </c>
-      <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
-      <c r="BL2">
+      <c r="BL2"/>
+      <c r="BM2">
         <v>13029000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4203,52 +4212,53 @@
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
+      <c r="BM3"/>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4271,458 +4281,464 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
+      <c r="BM4"/>
     </row>
-    <row r="5" spans="1:64">
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="N5"/>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
       <c r="O5"/>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
+      <c r="P5"/>
       <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-220471000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>57088000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-210249000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-205516000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-200850000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-193971000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-187078000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-186851000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-181382000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-176127000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-170132000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-164655000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-159979000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-153736000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-150441000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-143437000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-136195000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-128820000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-121526000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-114456000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-107821000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-101572000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-95388000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-90389000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-84590000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-79211000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-74071000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-69118000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-64476000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-59974000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-55858000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-51920000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-495.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-366.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1997.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-3696.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-38124167.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-35585920.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-33183442.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-30899922.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
+      <c r="BM5"/>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
+        <v>0.0</v>
+      </c>
+      <c r="AO6">
         <v>55437000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
+        <v>0.0</v>
+      </c>
+      <c r="AS6">
         <v>115488000.0</v>
       </c>
-      <c r="AS6">
-[...1 lines deleted...]
-      </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
+        <v>0.0</v>
+      </c>
+      <c r="AW6">
         <v>98854000.0</v>
       </c>
-      <c r="AW6">
-[...1 lines deleted...]
-      </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
-      <c r="BD6"/>
+      <c r="BD6">
+        <v>0.0</v>
+      </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
+      <c r="BM6"/>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7">
+        <v>321228000.0</v>
+      </c>
+      <c r="C7">
         <v>323071000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>324947000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>332019000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>334533000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>335564000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>338232000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>346507000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>346419000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>352232000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>357637000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>362490000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>367646000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>361580000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>370997000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>377686000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>383472000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>373235000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>376547000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>377829000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>383719000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>390297000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>393877000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>400139000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>396759000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>404566000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>406586000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>52520000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>50228000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>45623000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-      <c r="BB7">
+      <c r="BB7"/>
+      <c r="BC7">
         <v>4696557.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>4735432.0</v>
       </c>
-      <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
+      <c r="BM7"/>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
         <v>23000.0</v>
       </c>
       <c r="C8">
         <v>23000.0</v>
       </c>
       <c r="D8">
         <v>23000.0</v>
       </c>
       <c r="E8">
         <v>23000.0</v>
       </c>
       <c r="F8">
         <v>23000.0</v>
       </c>
       <c r="G8">
         <v>23000.0</v>
       </c>
       <c r="H8">
         <v>23000.0</v>
       </c>
       <c r="I8">
@@ -4742,437 +4758,444 @@
       </c>
       <c r="N8">
         <v>23000.0</v>
       </c>
       <c r="O8">
         <v>23000.0</v>
       </c>
       <c r="P8">
         <v>23000.0</v>
       </c>
       <c r="Q8">
         <v>23000.0</v>
       </c>
       <c r="R8">
         <v>23000.0</v>
       </c>
       <c r="S8">
         <v>23000.0</v>
       </c>
       <c r="T8">
         <v>23000.0</v>
       </c>
       <c r="U8">
         <v>23000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>23000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
+      <c r="BM8"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>58725000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>58519000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>58311000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>58072000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>57783000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>57661000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>57460000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>57289000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>57085000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>57065000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>56918000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>56752000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>56472000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>56439000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>56454000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>56319000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>56162000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>56192000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>56337000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>56236000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>56077000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>55894000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>55826000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>55678000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>55873000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>55659000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>55617000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>55437000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>55604000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>55407000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>55207000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>54982000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>54916000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>54809000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>54711000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>54552000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>54578000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>54428000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>53842000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>53704000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>52961713.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>52918503.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>52681695.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
+      <c r="BM9"/>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>17467000.0</v>
+      </c>
+      <c r="C10">
         <v>20723000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23210000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17116000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13178000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21209000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6316000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8871000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13915000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10970000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13620000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18342000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8576000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18965000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16939000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12039000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>19916000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>28889000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>25296000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>23678000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14523000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>20977000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>24661000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>28534000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>29855000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>29374000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5157000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6214000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11659000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>11283000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4536000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9398000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7204000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8071000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8089000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6521000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5123000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4234000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7142000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4017000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2703000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5600000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2142000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2915000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3234000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7236000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1855000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5113000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6634000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7814000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6222000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>8132000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5651928.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>9497330.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10270427.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>17290948.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3300505.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3454355.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2665404.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>377549.0</v>
       </c>
-      <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>446000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5195,238 +5218,242 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
+      <c r="BM11"/>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>17467000.0</v>
+      </c>
+      <c r="C12">
         <v>20723000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23210000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17116000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13178000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21209000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6316000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8871000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13915000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10970000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13620000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18342000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8576000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18965000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16939000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12039000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19916000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>28889000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25296000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>23678000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14523000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>20977000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>24661000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>28534000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>29855000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>29374000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5157000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6214000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11659000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11283000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4536000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9398000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7204000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8071000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8089000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6521000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5123000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4234000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7142000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4017000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2703000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5600000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2142000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2915000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3234000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7236000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1855000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5113000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6634000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7909000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>7372000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9281000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>7387932.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11326045.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>11133024.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>18068393.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3300505.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3454355.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2665404.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>377549.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
+      <c r="BM12"/>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
         <v>23000.0</v>
       </c>
       <c r="C13">
         <v>23000.0</v>
       </c>
       <c r="D13">
         <v>23000.0</v>
       </c>
       <c r="E13">
         <v>23000.0</v>
       </c>
       <c r="F13">
         <v>23000.0</v>
       </c>
       <c r="G13">
         <v>23000.0</v>
       </c>
       <c r="H13">
         <v>23000.0</v>
       </c>
       <c r="I13">
@@ -5510,316 +5537,320 @@
       <c r="AI13">
         <v>23000.0</v>
       </c>
       <c r="AJ13">
         <v>23000.0</v>
       </c>
       <c r="AK13">
         <v>23000.0</v>
       </c>
       <c r="AL13">
         <v>23000.0</v>
       </c>
       <c r="AM13">
         <v>23000.0</v>
       </c>
       <c r="AN13">
         <v>23000.0</v>
       </c>
       <c r="AO13">
         <v>23000.0</v>
       </c>
       <c r="AP13">
         <v>23000.0</v>
       </c>
       <c r="AQ13">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AR13">
         <v>22000.0</v>
       </c>
       <c r="AS13">
         <v>22000.0</v>
       </c>
       <c r="AT13">
         <v>22000.0</v>
       </c>
       <c r="AU13">
         <v>22000.0</v>
       </c>
       <c r="AV13">
         <v>22000.0</v>
       </c>
       <c r="AW13">
         <v>22000.0</v>
       </c>
       <c r="AX13">
         <v>22000.0</v>
       </c>
       <c r="AY13">
         <v>22000.0</v>
       </c>
       <c r="AZ13">
         <v>22000.0</v>
       </c>
       <c r="BA13">
-        <v>22402.0</v>
+        <v>22000.0</v>
       </c>
       <c r="BB13">
         <v>22402.0</v>
       </c>
       <c r="BC13">
-        <v>22372.0</v>
+        <v>22402.0</v>
       </c>
       <c r="BD13">
         <v>22372.0</v>
       </c>
       <c r="BE13">
+        <v>22372.0</v>
+      </c>
+      <c r="BF13">
         <v>794000.0</v>
       </c>
-      <c r="BF13"/>
       <c r="BG13"/>
-      <c r="BH13">
+      <c r="BH13"/>
+      <c r="BI13">
         <v>794000.0</v>
       </c>
-      <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-      <c r="BL13">
+      <c r="BL13"/>
+      <c r="BM13">
         <v>794000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
+        <v>23263405.0</v>
+      </c>
+      <c r="C14">
         <v>23103448.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23250050.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23292229.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23311935.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23273700.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23168064.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23175214.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23115356.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23061119.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22979744.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>22945750.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22887923.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>22824673.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22801450.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22838786.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22854754.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>22819526.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22752725.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22704008.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22711067.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22737646.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22690817.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22662651.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>22641255.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>22543429.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>22542967.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>22538737.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>22525287.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>22561825.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22595961.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22566767.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>22497066.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22444808.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>22366749.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22447284.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>22469186.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>22469349.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>22461094.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>22484050.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>22506098.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>22510409.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>22504026.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>22503680.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>22500454.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>22499322.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>22494373.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>22482842.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>22482352.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22483753.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>22470979.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22457043.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22443576.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>22441445.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>22464229.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>22463093.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>21803031.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22461405.0</v>
       </c>
       <c r="BG14">
         <v>22461405.0</v>
       </c>
       <c r="BH14">
+        <v>22461405.0</v>
+      </c>
+      <c r="BI14">
         <v>22372184.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22461405.0</v>
       </c>
       <c r="BJ14">
         <v>22461405.0</v>
       </c>
       <c r="BK14">
         <v>22461405.0</v>
       </c>
-      <c r="BL14"/>
+      <c r="BL14">
+        <v>22461405.0</v>
+      </c>
+      <c r="BM14"/>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>23000.0</v>
       </c>
       <c r="O15">
         <v>23000.0</v>
       </c>
       <c r="P15">
         <v>23000.0</v>
       </c>
       <c r="Q15">
         <v>23000.0</v>
       </c>
       <c r="R15">
         <v>23000.0</v>
       </c>
       <c r="S15">
         <v>23000.0</v>
       </c>
       <c r="T15">
         <v>23000.0</v>
       </c>
       <c r="U15">
         <v>23000.0</v>
       </c>
       <c r="V15">
@@ -5864,287 +5895,293 @@
       <c r="AI15">
         <v>23000.0</v>
       </c>
       <c r="AJ15">
         <v>23000.0</v>
       </c>
       <c r="AK15">
         <v>23000.0</v>
       </c>
       <c r="AL15">
         <v>23000.0</v>
       </c>
       <c r="AM15">
         <v>23000.0</v>
       </c>
       <c r="AN15">
         <v>23000.0</v>
       </c>
       <c r="AO15">
         <v>23000.0</v>
       </c>
       <c r="AP15">
         <v>23000.0</v>
       </c>
       <c r="AQ15">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AR15">
         <v>22000.0</v>
       </c>
       <c r="AS15">
         <v>22000.0</v>
       </c>
       <c r="AT15">
         <v>22000.0</v>
       </c>
       <c r="AU15">
         <v>22000.0</v>
       </c>
       <c r="AV15">
         <v>22000.0</v>
       </c>
       <c r="AW15">
         <v>22000.0</v>
       </c>
       <c r="AX15">
         <v>22000.0</v>
       </c>
       <c r="AY15">
         <v>22000.0</v>
       </c>
       <c r="AZ15">
         <v>22000.0</v>
       </c>
       <c r="BA15">
-        <v>22402.0</v>
+        <v>22000.0</v>
       </c>
       <c r="BB15">
         <v>22402.0</v>
       </c>
       <c r="BC15">
-        <v>22372.0</v>
+        <v>22402.0</v>
       </c>
       <c r="BD15">
         <v>22372.0</v>
       </c>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>22372.0</v>
+      </c>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
+      <c r="BM15"/>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16">
+        <v>1767000.0</v>
+      </c>
+      <c r="C16">
         <v>1855000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2225000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1927000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2042000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1971000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2268000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1895000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1964000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1866000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2221000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1866000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2045000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1786000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2202000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1757000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1737000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1772000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2197000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2157000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1916000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2012000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2211000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1819000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1438000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1599000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1612000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1410000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1143000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1361000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1554000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1453000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1197000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1332000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1558000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>906000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>892000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>914000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1203000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>866000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>947000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>835000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1030000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>864000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>817000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>838000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>981000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>725000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>682000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>728000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>803000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>625000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-167094.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-198868.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>536742.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>555757.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-10297843.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-9952986.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-14659609.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-11536324.0</v>
       </c>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
+      <c r="BM16"/>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6167,206 +6204,208 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
+      <c r="BM17"/>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>18000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>16133000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>16051000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16120000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>37000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>42000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>47000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15640000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>59000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>16245000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>16000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>14429000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>34000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>37000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>40000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>17000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>24444000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>24000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>27000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>27068000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>34000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>37000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>29043000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>62000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>32025000.0</v>
       </c>
-      <c r="AL18">
-[...1 lines deleted...]
-      </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>30308000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>30123000.0</v>
       </c>
-      <c r="AO18">
-[...1 lines deleted...]
-      </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
         <v>21284000.0</v>
       </c>
-      <c r="AS18">
-[...1 lines deleted...]
-      </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>18274000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
         <v>18572000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>18722000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>18111000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>17324000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>14802347.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>13887439.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>12735993.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
+      <c r="BM18"/>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6389,52 +6428,53 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
+      <c r="BM19"/>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20">
         <v>5198000.0</v>
       </c>
       <c r="C20">
         <v>5198000.0</v>
       </c>
       <c r="D20">
         <v>5198000.0</v>
       </c>
       <c r="E20">
         <v>5198000.0</v>
       </c>
       <c r="F20">
         <v>5198000.0</v>
       </c>
       <c r="G20">
         <v>5198000.0</v>
       </c>
       <c r="H20">
         <v>5198000.0</v>
       </c>
       <c r="I20">
@@ -6488,989 +6528,1005 @@
       <c r="Y20">
         <v>5198000.0</v>
       </c>
       <c r="Z20">
         <v>5198000.0</v>
       </c>
       <c r="AA20">
         <v>5198000.0</v>
       </c>
       <c r="AB20">
         <v>5198000.0</v>
       </c>
       <c r="AC20">
         <v>5198000.0</v>
       </c>
       <c r="AD20">
         <v>5198000.0</v>
       </c>
       <c r="AE20">
         <v>5198000.0</v>
       </c>
       <c r="AF20">
         <v>5198000.0</v>
       </c>
       <c r="AG20">
+        <v>5198000.0</v>
+      </c>
+      <c r="AH20">
         <v>5659000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>5667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5198000.0</v>
       </c>
       <c r="AJ20">
         <v>5198000.0</v>
       </c>
       <c r="AK20">
+        <v>5198000.0</v>
+      </c>
+      <c r="AL20">
         <v>5653000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>5594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5198000.0</v>
       </c>
       <c r="AN20">
         <v>5198000.0</v>
       </c>
       <c r="AO20">
+        <v>5198000.0</v>
+      </c>
+      <c r="AP20">
         <v>5599000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>5607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5198000.0</v>
       </c>
       <c r="AR20">
         <v>5198000.0</v>
       </c>
       <c r="AS20">
         <v>5198000.0</v>
       </c>
       <c r="AT20">
         <v>5198000.0</v>
       </c>
       <c r="AU20">
+        <v>5198000.0</v>
+      </c>
+      <c r="AV20">
         <v>5338000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="AX20">
         <v>900000.0</v>
       </c>
       <c r="AY20">
-        <v>511000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AZ20">
         <v>511000.0</v>
       </c>
       <c r="BA20">
-        <v>511029.0</v>
+        <v>511000.0</v>
       </c>
       <c r="BB20">
         <v>511029.0</v>
       </c>
       <c r="BC20">
         <v>511029.0</v>
       </c>
       <c r="BD20">
         <v>511029.0</v>
       </c>
       <c r="BE20">
         <v>511029.0</v>
       </c>
       <c r="BF20">
         <v>511029.0</v>
       </c>
       <c r="BG20">
         <v>511029.0</v>
       </c>
       <c r="BH20">
         <v>511029.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>511029.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
-      <c r="BL20">
+      <c r="BL20"/>
+      <c r="BM20">
         <v>511000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
-        <v>6113000.0</v>
+        <v>10748000.0</v>
       </c>
       <c r="C21">
+        <v>11444000.0</v>
+      </c>
+      <c r="D21">
         <v>11339000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10947000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9934000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9033000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8271000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8593000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8804000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8854000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8931000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8936000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9139000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9564000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8933000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8272000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7847000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7122000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6570000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6049000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5790000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5440000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5270000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5080000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4463000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4278000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3446000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2924000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1266000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1192000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>450000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5659000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5667000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5673000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>457000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5653000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5594000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5595000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>403000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5599000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5607000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5615000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>425000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>434000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>443000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>451000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="AX21">
         <v>900000.0</v>
       </c>
       <c r="AY21">
         <v>900000.0</v>
       </c>
       <c r="AZ21">
+        <v>900000.0</v>
+      </c>
+      <c r="BA21">
         <v>389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>388886.0</v>
       </c>
       <c r="BB21">
         <v>388886.0</v>
       </c>
       <c r="BC21">
+        <v>388886.0</v>
+      </c>
+      <c r="BD21">
         <v>398005.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>416464.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>434923.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>453383.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>471842.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>490301.0</v>
       </c>
-      <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-      <c r="BL21">
+      <c r="BL21"/>
+      <c r="BM21">
         <v>1150000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22">
+        <v>135294000.0</v>
+      </c>
+      <c r="C22">
         <v>129686000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>127886000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>132968000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>124626000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>124774000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>121820000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>120672000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>117337000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>117352000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>116077000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>119260000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>116709000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>116053000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>111375000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>113756000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>111329000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>106650000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>101753000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>100546000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>100362000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>98456000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>99598000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>100175000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>96347000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>88411000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>98145000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>96179000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>96092000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>95335000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>95197000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>94228000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>97247000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>96873000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>91422000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>93612000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>92864000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>92514000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>87987000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>86330000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>86368000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>82519000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>79282000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>74818000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>69763000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>64727000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>61807000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>58381000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>56017000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>53090000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>48572000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>45472000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>43372662.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>42536486.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>38399972.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>37543861.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>34060106.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>33612735.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>30643215.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>29820321.0</v>
       </c>
-      <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
-      <c r="BL22">
+      <c r="BL22"/>
+      <c r="BM22">
         <v>25564000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>687687000.0</v>
+      </c>
+      <c r="C23">
         <v>684701000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>668556000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>670504000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>658997000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>664590000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>648879000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>655476000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>654386000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>656571000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>663157000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>669185000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>656096000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>652046000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>658529000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>663108000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>664241000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>655100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>654345000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>655079000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>646480000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>659323000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>664091000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>681792000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>675383000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>676592000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>669332000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>327114000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>320313000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>313261000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>310132000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>307083000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>307609000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>304873000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>299339000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>299991000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>297793000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>295954000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>288281000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>282246000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>273613000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>258488000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>242216000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>233924000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>223203000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>211757000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>200479000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>188985000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>181031000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>175464000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>163608000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>159903000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>147655372.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>144531233.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>133367484.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>125661696.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>90721223.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>87254391.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>81661167.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>78915383.0</v>
       </c>
-      <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
+      <c r="BM23"/>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24">
+        <v>1394000.0</v>
+      </c>
+      <c r="C24">
         <v>1451000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>8900000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>16600000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>18400000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5938000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7938000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9938000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>11938000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>13938000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>15938000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>17938000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>19938000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>21938000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22375000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>32813000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>33250000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>8292000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5692000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>59337000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>10192000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>12692000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>53598000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>16292000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>19592000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>61712000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>61272000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>58987000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>57896000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>58386000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>58857000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>49336000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>38380000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>27246000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>27274000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>27324000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>24933000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>25011000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>21748000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>19508000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>19560000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>19611000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>19648000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>15811000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>15818000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>15677000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>5537000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>15527000.0</v>
       </c>
-      <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>16344000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>17406000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>7938000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9938000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11938000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>19938000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>22375000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>33250000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>34248000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>39370000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>57167000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>59337000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>54972000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>57541000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>53598000.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>61712000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>58987000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>58386000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>58857000.0</v>
       </c>
-      <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>27274000.0</v>
       </c>
-      <c r="AS25"/>
       <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>25011000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>19508000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>19560000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>19611000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>19648000.0</v>
       </c>
-      <c r="BA25"/>
-      <c r="BB25">
+      <c r="BB25"/>
+      <c r="BC25">
         <v>4696557.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4735432.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
+      <c r="BM25"/>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -7493,52 +7549,53 @@
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
+      <c r="BM26"/>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7561,2510 +7618,2546 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
+      <c r="BM27"/>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
+        <v>303761000.0</v>
+      </c>
+      <c r="C28">
         <v>302348000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>301737000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>314903000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>321355000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>314355000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>340816000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>337636000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>350791000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>356350000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>368105000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>351836000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>368758000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>354303000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>367746000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>381335000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>381244000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>364034000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>372939000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>377839000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>393321000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>403883000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>404216000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>371605000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>366904000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>375192000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>409721000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>51998000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>48661000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>44532000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>53810000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>44936000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>50306000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>49107000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>54227000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>55299000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>54385000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>54169000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>51728000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>55318000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>47068000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>33198000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>25510000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>24692000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>24411000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>17993000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>26517000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>16864000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>13075000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11941000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>13578000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>11690000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10326480.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>6673909.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5787357.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-11765106.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>22322338.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>21948631.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>28067737.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>26858775.0</v>
       </c>
-      <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
+      <c r="BM28"/>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29">
+        <v>240868000.0</v>
+      </c>
+      <c r="C29">
         <v>232346000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>220011000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>212395000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>202501000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>192975000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>190776000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>174254000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>186089000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>175062000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>177948000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>178529000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>176624000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>173695000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>171874000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>171500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>173321000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>173533000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>171242000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>166419000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>161022000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>167990000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>165158000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>173066000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>170630000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>167435000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
+      <c r="BM29"/>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
+        <v>10616000.0</v>
+      </c>
+      <c r="C30">
         <v>13095000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9950000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11966000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12810000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12449000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11895000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12610000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8921000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8741000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9324000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10797000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8873000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6923000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7985000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10496000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8090000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6207000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9603000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8489000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8004000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8996000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6703000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8519000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5174000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5594000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4681000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5059000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3956000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4501000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4876000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4738000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4913000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5692000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4477000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4860000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3285000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3189000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2619000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3747000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2593000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2270000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2107000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2576000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2671000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2173000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1650000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2146000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1706000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1801000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1698000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2401000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1881530.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1483034.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2100666.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1855000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2057077.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2090091.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2944141.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3840533.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
+      <c r="BM30"/>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>156730000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>166936000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>162007000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>158186000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>141681000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>155633000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>153845000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>149554000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>130963000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>125650000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>122439000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>130158000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>173066000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>160352000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>157774000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>159092000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>156906000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>155321000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>153181000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>149168000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>146726000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>144414000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>142239000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>138640000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>133883000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>132701000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>132150000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>128988000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>121124000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>125977000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>123239000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>119461000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>109865000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>112530000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>108078000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>102577000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>98854000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>95692000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>92178000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>87593000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>84533000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>81562686.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>78633713.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>75178046.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
+      <c r="BM31"/>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32">
+        <v>15897000.0</v>
+      </c>
+      <c r="C32">
         <v>8076000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10421000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9292000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2484000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-4476000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-5602000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-17072000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-6321000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-19026000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-15607000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-1479000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4395000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5026000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>595000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2932000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>12221000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>13378000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>10796000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1855000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3667000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>9533000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>8785000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>14263000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>7482000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-1113000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
+      <c r="BM32"/>
     </row>
-    <row r="33" spans="1:64">
+    <row r="33" spans="1:65">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>513563000.0</v>
+      </c>
+      <c r="C33">
         <v>514145000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>501748000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>502429000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>502021000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>501342000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>504354000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>508418000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>509187000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>515702000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>519898000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>516635000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>515867000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>506268000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>518396000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>522448000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>520690000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>509892000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>514077000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>519452000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>519457000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>526821000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>529375000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>538379000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>539319000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>549960000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>553278000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>211934000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>205308000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>199598000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>202807000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>196129000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>195035000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>191448000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>192590000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>191776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194295000.0</v>
       </c>
       <c r="AL33">
         <v>194295000.0</v>
       </c>
       <c r="AM33">
+        <v>194295000.0</v>
+      </c>
+      <c r="AN33">
         <v>188788000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>184919000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>178602000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>165377000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>156679000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>151641000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>145460000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>135601000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>133471000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>121872000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>114947000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>110202000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>103900000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>100038000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>92977315.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>86793329.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>80155309.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>66754973.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>50168785.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>46726979.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>44412048.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>43838186.0</v>
       </c>
-      <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
+      <c r="BM33"/>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:65">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>329255000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>323298000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>332747000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>369568000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>377278000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>369425000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>339741000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>378576000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>347607000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>402927000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>358752000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>365147000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>376171000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>381412000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>392195000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>86940000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>8074000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>80365000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>84148000.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34">
+      <c r="AG34"/>
+      <c r="AH34">
         <v>86655000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>85997000.0</v>
       </c>
-      <c r="AI34"/>
-      <c r="AJ34">
+      <c r="AJ34"/>
+      <c r="AK34">
         <v>94547000.0</v>
       </c>
-      <c r="AK34"/>
-      <c r="AL34">
+      <c r="AL34"/>
+      <c r="AM34">
         <v>88744000.0</v>
       </c>
-      <c r="AM34"/>
       <c r="AN34"/>
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34">
         <v>77858000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>64972000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>53000000.0</v>
       </c>
-      <c r="AR34"/>
-      <c r="AS34">
+      <c r="AS34"/>
+      <c r="AT34">
         <v>48606000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>42557000.0</v>
       </c>
-      <c r="AU34"/>
-      <c r="AV34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>40245000.0</v>
       </c>
-      <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-      <c r="BA34">
+      <c r="BA34"/>
+      <c r="BB34">
         <v>15811314.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>11121679.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>10942053.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
+      <c r="BM34"/>
     </row>
-    <row r="35" spans="1:64">
+    <row r="35" spans="1:65">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
-        <v>289875000.0</v>
+        <v>290044000.0</v>
       </c>
       <c r="C35">
+        <v>291326000.0</v>
+      </c>
+      <c r="D35">
         <v>292158000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>299326000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>302004000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>303891000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>316876000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>317092000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>335064000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>336702000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>350431000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>344315000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>353326000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>349287000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>360805000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>369568000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>377278000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>369425000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>375319000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>378576000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>386227000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>402927000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>408002000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>379576000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>376171000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>381412000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>392195000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>86940000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>83781000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>80365000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>84148000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>80666000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>86655000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>85997000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>90755000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>94547000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>91012000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>88744000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>88694000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>88980000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>77858000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>64972000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>53000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>48558000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>48606000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>42557000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>43285000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>40245000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>38080000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>38282000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>37722000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>36972000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>30613661.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>29705675.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>28413478.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>18625262.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>30234810.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>30173581.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>29483210.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>29016428.0</v>
       </c>
-      <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
+      <c r="BM35"/>
     </row>
-    <row r="36" spans="1:64">
+    <row r="36" spans="1:65">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>5569000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="C36">
+        <v>250000.0</v>
+      </c>
+      <c r="D36">
         <v>299000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>309000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>268000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>279000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>281000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>458000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>277000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>315000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>377000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>395000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>406000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-15629000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-15684000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-15450000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-15108000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>475000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>534000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>530000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>758000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>611000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>622000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>616000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>668000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>657000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>668000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1638000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1687000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1671000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1694000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1682000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1727000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1691000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1728000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1704000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1649000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1531000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1527000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1021000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>902000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>888000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>778000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>761000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>736000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>716000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>748000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>779000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>740000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>189000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>203000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>239882.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>201268.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-701195.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>196365.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1811925.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1170337.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1092733.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1099622.0</v>
       </c>
-      <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
+      <c r="BM36"/>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:65">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
         <v>115488000.0</v>
       </c>
-      <c r="AS37">
-[...1 lines deleted...]
-      </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
         <v>98854000.0</v>
       </c>
-      <c r="AW37">
-[...1 lines deleted...]
-      </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
-      <c r="BD37"/>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
+      <c r="BM37"/>
     </row>
-    <row r="38" spans="1:64">
+    <row r="38" spans="1:65">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>413000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>429000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>469000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>452000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>460000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>522000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>534000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>530000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>758000.0</v>
       </c>
-      <c r="V38">
-[...1 lines deleted...]
-      </c>
       <c r="W38">
+        <v>0.0</v>
+      </c>
+      <c r="X38">
         <v>373632000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>647000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>668000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>694000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>708000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1655000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1687000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1695000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1721000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1713000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1727000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1728000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>7401000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>7359000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>7302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7169000.0</v>
       </c>
       <c r="AM38">
         <v>7169000.0</v>
       </c>
       <c r="AN38">
+        <v>7169000.0</v>
+      </c>
+      <c r="AO38">
         <v>6622000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>6599000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>6564000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>6520000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>6422000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>6393000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>6405000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>6537000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1648000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1679000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128000.0</v>
       </c>
       <c r="AZ38">
         <v>1128000.0</v>
       </c>
       <c r="BA38">
+        <v>1128000.0</v>
+      </c>
+      <c r="BB38">
         <v>1140000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1143000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2230000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2152000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2758000.0</v>
       </c>
-      <c r="BF38"/>
       <c r="BG38"/>
-      <c r="BH38">
+      <c r="BH38"/>
+      <c r="BI38">
         <v>2101000.0</v>
       </c>
-      <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
-      <c r="BL38">
+      <c r="BL38"/>
+      <c r="BM38">
         <v>2208000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:65">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
+        <v>10747000.0</v>
+      </c>
+      <c r="C39">
         <v>7052000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5762000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6025000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6362000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4816000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4494000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4905000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5026000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3806000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4238000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4151000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6071000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3837000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3834000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4369000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4216000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3462000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3616000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2914000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8268000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8146000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7508000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6185000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4688000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3253000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>8071000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7728000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3298000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2544000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2716000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2590000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3210000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2789000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2761000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3222000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2226000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1722000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1745000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3233000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3347000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2722000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2006000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1974000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2075000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2020000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1696000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1473000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1727000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>2462000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2066000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2711000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2035933.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2392339.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1578513.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1439469.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1134750.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1370231.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>996359.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1038794.0</v>
       </c>
-      <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
-      <c r="BL39">
+      <c r="BL39"/>
+      <c r="BM39">
         <v>909000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:65">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
+        <v>24751000.0</v>
+      </c>
+      <c r="C40">
         <v>29500000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>29509000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35309000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>29439000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>24830000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>22471000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-15541000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>20951000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>22032000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>19849000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>21354000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>13604000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>15629000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>13384000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>16530000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>14097000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>16182000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>15399000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>16110000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>16492000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>19480000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>11088000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-19728000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-17774000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-20989000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-21029000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>8845000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>10950000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>8658000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>10827000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>8619000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>9843000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>7232000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>8575000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>6311000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>9442000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>6649000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>8626000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>5456000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>7438000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>9035000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>7046000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>8547000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>7012000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>8602000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>7083000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>6591000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>5513000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>6772000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5279000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>5821000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>5680893.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>6968542.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>4611397.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>5030500.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>19366979.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>18582020.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5839094.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>4295265.0</v>
       </c>
-      <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
-      <c r="BL40">
+      <c r="BL40"/>
+      <c r="BM40">
         <v>4936000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:65">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>14427000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>16133000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>16120000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>15902000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>15568000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>15401000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>15640000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>15293000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>16245000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>15518000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>16000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>14429000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>13969000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>11161000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>11110000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>29773000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>24444000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>25393000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>26607000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>27068000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>29844000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>29452000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>21070000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>20856000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>20547000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>19243000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>18301000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>17945000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>17561000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>16605000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>16134000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>15211000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>14900000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>13678000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>13532000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>13088000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>12668000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>12116000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>10937000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>10447000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>9253000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>8928000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>9120000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>8946000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>8871000.0</v>
       </c>
-      <c r="BF41"/>
       <c r="BG41"/>
-      <c r="BH41">
+      <c r="BH41"/>
+      <c r="BI41">
         <v>7724000.0</v>
       </c>
-      <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
-      <c r="BL41">
+      <c r="BL41"/>
+      <c r="BM41">
         <v>5436000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:65">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
+        <v>64579000.0</v>
+      </c>
+      <c r="C42">
         <v>63675000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>62770000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>63033000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>62185000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>61509000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>60760000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>60327000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>60604000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>59706000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>59275000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>58947000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>58649000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>58519000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>58311000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>58072000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>57783000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>57661000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>57460000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>57289000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>277556000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>57065000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>267167000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>113504000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>257322000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>250361000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>243269000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>242811000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>237118000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>231721000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>225573000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>219851000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>214948000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>208521000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>205032000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>198451000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>191263000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>183935000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>176475000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>169203000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>163286000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>156979000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>55207000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>145371000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>54916000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>54809000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>128782000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>123670000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>119054000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>114402000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>53842000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>105624000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>52961713.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>52918503.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>52681695.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>52676000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>38918522.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>36380275.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>33977797.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>31694277.0</v>
       </c>
-      <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
+      <c r="BM42"/>
     </row>
-    <row r="43" spans="1:64">
+    <row r="43" spans="1:65">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10087,1572 +10180,1592 @@
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
+      <c r="BM43"/>
     </row>
-    <row r="44" spans="1:64">
+    <row r="44" spans="1:65">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
         <v>115488000.0</v>
       </c>
-      <c r="AS44">
-[...1 lines deleted...]
-      </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
         <v>98854000.0</v>
       </c>
-      <c r="AW44">
-[...1 lines deleted...]
-      </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
-      <c r="BD44"/>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
+      <c r="BM44"/>
     </row>
-    <row r="45" spans="1:64">
+    <row r="45" spans="1:65">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45">
+        <v>809105000.0</v>
+      </c>
+      <c r="C45">
         <v>804370000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>785232000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>783301000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>777232000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>771158000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>770638000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>773974000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>769646000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>770405000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>768236000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>502111000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>759603000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>746467000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>752386000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>157179000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>148560000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>147786000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>149357000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>507452000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>515222000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>518115000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>527264000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>528373000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>539605000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>543094000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>201635000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>195499000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>191439000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>194696000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>188768000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>187649000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>184053000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>185189000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>184417000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>186993000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>187126000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>181619000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>178297000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>172003000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>158813000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>150159000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>145219000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>139067000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>129196000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>126934000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>120224000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>113268000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>108518000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>102772000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>98910000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>91837518.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>85649939.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>77925078.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>64602743.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>47410908.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>44592230.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>42336444.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>41737234.0</v>
       </c>
-      <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
+      <c r="BM45"/>
     </row>
-    <row r="46" spans="1:64">
+    <row r="46" spans="1:65">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
+        <v>497375000.0</v>
+      </c>
+      <c r="C46">
         <v>497253000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>484912000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>485222000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>485608000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>485931000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>489842000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>494472000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>495119000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>501412000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>505469000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>502111000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>501327000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>491509000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>503198000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>507865000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>506760000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>496372000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>501223000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>507154000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>507452000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>515222000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>518115000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>527264000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>528373000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>539605000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>543094000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>201635000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>195499000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>191439000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>194696000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>188768000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>187649000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>184053000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>185189000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>184417000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>186993000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>187126000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>181619000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>178297000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>172003000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>158813000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>150159000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>145219000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>139067000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>129196000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>126934000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>120224000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>113268000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>108518000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>102772000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>98910000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>91837518.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>85649939.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>77925078.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>64602743.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>47410908.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>44592230.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>42336444.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>41737234.0</v>
       </c>
-      <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
+      <c r="BM46"/>
     </row>
-    <row r="47" spans="1:64">
+    <row r="47" spans="1:65">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>502111000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>162312000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>157707000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>159230000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>507865000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>148560000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>147786000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>149357000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>507154000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>507452000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>515222000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>145105000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>147929000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>151927000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>154739000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>155619000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>201635000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>195499000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>191439000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>194696000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>188768000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>187649000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>184053000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>185189000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>184417000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>186993000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>187126000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>181619000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>178297000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>172003000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>158813000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>150159000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>145219000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>139067000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>129196000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>126934000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>120224000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>113268000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>108518000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>102772000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>98910000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>91837518.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>85649939.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>77925078.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>64603000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>47411000.0</v>
       </c>
-      <c r="BF47"/>
       <c r="BG47"/>
-      <c r="BH47">
+      <c r="BH47"/>
+      <c r="BI47">
         <v>41737000.0</v>
       </c>
-      <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
-      <c r="BL47">
+      <c r="BL47"/>
+      <c r="BM47">
         <v>27961000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:64">
+    <row r="48" spans="1:65">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
+        <v>174814000.0</v>
+      </c>
+      <c r="C48">
         <v>167197000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>157218000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>149339000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>140293000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>131443000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>121093000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>113904000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>107175000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>100245000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>94562000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>111871000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>108264000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>103465000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>99852000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>97717000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>97827000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>96161000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>92071000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>85419000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>79789000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>76339000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>73217000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>116291000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>114135000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>111022000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>102878000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>100923000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>99562000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>97564000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>93704000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>91507000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>89422000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>87431000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>84026000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>78846000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>77610000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>77012000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>74016000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>71955000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>70489000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>67809000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>64232000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>60484000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>57592000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>53247000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>47844000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>44280000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>41092000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>37728000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>33729000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>30807000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>28579066.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>25693174.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>22475976.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>20254576.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>19281961.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>17081168.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>14596088.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>13605776.0</v>
       </c>
-      <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>10102000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:64">
+    <row r="49" spans="1:65">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>108264000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>103465000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>99852000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>97717000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>97827000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>96161000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>92071000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>85419000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>79789000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>76339000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>73217000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>116291000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>114135000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>111022000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>102878000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>100923000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>99562000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>97564000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>93704000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>91507000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>89422000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>87431000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>84026000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>78846000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>77610000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>77012000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>74016000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>71955000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>70489000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>67809000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>64232000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>60484000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>57592000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>53247000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>47844000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>44280000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>41092000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>37728000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>33729000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>30807000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>28579066.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>25693174.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>22475976.0</v>
       </c>
-      <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
+      <c r="BM49"/>
     </row>
-    <row r="50" spans="1:64">
+    <row r="50" spans="1:65">
       <c r="A50" t="s">
         <v>66</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>58000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>1687000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3688000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>5688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750000.0</v>
       </c>
       <c r="M50">
         <v>1750000.0</v>
       </c>
       <c r="N50">
         <v>1750000.0</v>
       </c>
       <c r="O50">
         <v>1750000.0</v>
       </c>
       <c r="P50">
         <v>1750000.0</v>
       </c>
       <c r="Q50">
         <v>1750000.0</v>
       </c>
       <c r="R50">
         <v>1750000.0</v>
       </c>
       <c r="S50">
         <v>1750000.0</v>
       </c>
       <c r="T50">
         <v>1750000.0</v>
       </c>
       <c r="U50">
         <v>1750000.0</v>
       </c>
       <c r="V50">
         <v>1750000.0</v>
       </c>
       <c r="W50">
         <v>1750000.0</v>
       </c>
-      <c r="X50"/>
+      <c r="X50">
+        <v>1750000.0</v>
+      </c>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>57510000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>57178000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>62316000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>61820000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>59508000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>507000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>484000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>59335000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>435000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>27607000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>21977000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
+      <c r="BM50"/>
     </row>
-    <row r="51" spans="1:64">
+    <row r="51" spans="1:65">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
+        <v>321228000.0</v>
+      </c>
+      <c r="C51">
         <v>323071000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>324947000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>332019000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>334533000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>335564000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>347132000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>346507000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>364706000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>367320000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>381725000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>370178000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>377334000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>373268000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>384685000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>393374000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>401160000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>392923000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>398235000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>401517000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>407844000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>424860000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>428877000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>400139000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>396759000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>404566000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>414878000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>58212000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>60320000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>55815000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>58346000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>54334000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>57510000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>57178000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>62316000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>61820000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>59508000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>58403000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>58870000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>59335000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>49771000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>38798000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>27652000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>27607000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>27645000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>25229000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>28372000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>21977000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>19709000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>19755000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>19800000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>19822000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>15978408.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>16171239.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>16057784.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>5525842.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>25622843.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>25402986.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>30733141.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>27236324.0</v>
       </c>
-      <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
+      <c r="BM51"/>
     </row>
-    <row r="52" spans="1:64">
+    <row r="52" spans="1:65">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
+        <v>42039000.0</v>
+      </c>
+      <c r="C52">
         <v>41485000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>40698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40556000.0</v>
       </c>
       <c r="E52">
         <v>40556000.0</v>
       </c>
       <c r="F52">
+        <v>40556000.0</v>
+      </c>
+      <c r="G52">
         <v>40344000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>39986000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>79772000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>41550000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>43407000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>45290000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>40290000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>40141000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>40032000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>40000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>39708000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>39450000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>38899000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>38556000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>38234000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>37862000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>37451000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>36875000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>69984000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>69114000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>68630000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>67586000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2090000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1966000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1686000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1610000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1472000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1398000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1266000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1208000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1096000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1042000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1014000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>968000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>956000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>870000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>836000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>812000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>666000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>642000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>592000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>3361000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>458000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>402000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>390000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>378000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>348000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>334188.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>353003.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>380299.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>272000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>10297843.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>9952986.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>14659609.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>11536324.0</v>
       </c>
-      <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
+      <c r="BM52"/>
     </row>
-    <row r="53" spans="1:64">
+    <row r="53" spans="1:65">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -11661,1378 +11774,1399 @@
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
         <v>95000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1150000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1149000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1736004.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>1828715.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>862597.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>777445.0</v>
       </c>
-      <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
+      <c r="BM53"/>
     </row>
-    <row r="54" spans="1:64">
+    <row r="54" spans="1:65">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
         <v>115488000.0</v>
       </c>
-      <c r="AS54">
-[...1 lines deleted...]
-      </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
         <v>98854000.0</v>
       </c>
-      <c r="AW54">
-[...1 lines deleted...]
-      </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
-      <c r="BD54"/>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
+      <c r="BM54"/>
     </row>
-    <row r="55" spans="1:64">
+    <row r="55" spans="1:65">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>687687000.0</v>
+      </c>
+      <c r="C55">
         <v>684701000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>668556000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>670504000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>658997000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>664590000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>648879000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>655476000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>654386000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>656571000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>663157000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>669185000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>656096000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>652046000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>658529000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>663108000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>664241000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>655100000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>654345000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>655079000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>646480000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>659323000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>664091000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>681792000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>675383000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>676592000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>669332000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>327114000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>320313000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>313261000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>310132000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>307083000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>307609000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>304873000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>299339000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>299991000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>297793000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>295954000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>288281000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>282246000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>273613000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>258488000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>242216000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>233924000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>223203000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>211757000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>200479000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>188985000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>181031000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>175464000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>163608000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>159903000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>147655372.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>144531233.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>133367484.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>125661696.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>90721223.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>87254391.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>81661167.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>78915383.0</v>
       </c>
-      <c r="BI55"/>
       <c r="BJ55"/>
       <c r="BK55"/>
-      <c r="BL55">
+      <c r="BL55"/>
+      <c r="BM55">
         <v>60272000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:64">
+    <row r="56" spans="1:65">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>174124000.0</v>
+      </c>
+      <c r="C56">
         <v>170556000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>166808000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>168075000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>156976000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>163248000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>144525000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>147058000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>145199000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>140869000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>143259000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>152550000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>140229000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>145778000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>140133000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>140660000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>143551000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>145208000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>140268000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>135627000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>127023000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>132502000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>134716000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>143413000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>136064000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>126632000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>116054000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>115180000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>115005000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>113663000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>107325000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>110954000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>112574000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>113425000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>106749000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>108215000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>103498000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>101659000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>99493000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>97327000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>95011000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>93111000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>85537000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>82283000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>77743000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>76156000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>67008000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>67113000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>66084000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>65262000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>59708000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>59865000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>54678057.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>57737904.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>53212175.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>58906723.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>40552438.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>40527412.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>37249119.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>35077197.0</v>
       </c>
-      <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
+      <c r="BM56"/>
     </row>
-    <row r="57" spans="1:64">
+    <row r="57" spans="1:65">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
+        <v>158227000.0</v>
+      </c>
+      <c r="C57">
         <v>162480000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>156387000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>158783000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>154492000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>167724000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>150127000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>164130000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>151520000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>159895000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>158866000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>154029000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>135834000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>140752000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>139538000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>137728000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>131330000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>131830000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>129472000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>133772000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>123356000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>122969000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>125931000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>129150000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>128582000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>127745000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>118045000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>83268000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>81211000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>79715000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>76816000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>79691000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>76540000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>76637000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>69944000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>71561000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>74080000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>75060000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>70599000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>66541000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>69778000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>70277000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>69755000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>69878000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>62067000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>61122000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>54617000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>49886000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>47259000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>45004000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>38293000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>38398000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>35479025.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>36191845.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>29775960.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>34087257.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>38431882.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>37566250.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>34990980.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>33971976.0</v>
       </c>
-      <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
-      <c r="BL57">
+      <c r="BL57"/>
+      <c r="BM57">
         <v>24307000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:64">
+    <row r="58" spans="1:65">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>448271000.0</v>
+      </c>
+      <c r="C58">
         <v>453806000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>448545000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>458109000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>456496000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>471615000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>467003000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>481222000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>486584000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>496597000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>509297000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>498344000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>489160000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>490039000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>500343000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>507296000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>508608000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>501255000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>504791000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>512348000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>509583000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>525896000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>533933000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>508726000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>504753000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>509157000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>510240000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>170208000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>164992000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>160080000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>160964000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>160357000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>163195000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>162634000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>160699000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>166108000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>165092000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>163804000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>159293000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>155521000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>147636000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>135249000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>122755000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>118436000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>110673000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>103679000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>97902000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>90131000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>85339000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>83286000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>76015000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>75370000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>66092686.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>65897520.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>58189438.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>52712519.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>68666692.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>67739831.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>64474190.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>62988404.0</v>
       </c>
-      <c r="BI58"/>
       <c r="BJ58"/>
       <c r="BK58"/>
-      <c r="BL58">
+      <c r="BL58"/>
+      <c r="BM58">
         <v>47965000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:64">
+    <row r="59" spans="1:65">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
         <v>126725000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
         <v>115488000.0</v>
       </c>
-      <c r="AS59">
-[...1 lines deleted...]
-      </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
         <v>98854000.0</v>
       </c>
-      <c r="AW59">
-[...1 lines deleted...]
-      </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
-      <c r="BD59"/>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
+      <c r="BM59"/>
     </row>
-    <row r="60" spans="1:64">
+    <row r="60" spans="1:65">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>239416000.0</v>
+      </c>
+      <c r="C60">
         <v>230895000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>220011000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>212395000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>202501000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>192975000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>181876000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>174254000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>167802000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>159974000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>153860000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>170841000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>166936000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>162007000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>158186000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>155812000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>155633000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>153845000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>149554000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>142731000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>136897000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>133427000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>130158000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>173066000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>170630000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>167435000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>159092000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>156906000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>155321000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>153181000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>149168000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>146726000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>144414000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>142239000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>138640000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>133883000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>132701000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>132150000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>128988000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>126725000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>125977000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>123239000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>119461000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>115488000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>112530000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>108078000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>102577000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>98854000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>95692000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>92178000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>87593000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>84533000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>81562686.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>78633713.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>75178046.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>72949177.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>20076316.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>17875523.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>15390443.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>14400131.0</v>
       </c>
-      <c r="BI60"/>
       <c r="BJ60"/>
       <c r="BK60"/>
-      <c r="BL60">
+      <c r="BL60"/>
+      <c r="BM60">
         <v>10896000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:64">
+    <row r="61" spans="1:65">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
+      <c r="Z61"/>
+      <c r="AA61">
         <v>-49000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-263000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-359000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-426000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-598000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-896000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-1040000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-1108000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-1109000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-1235000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-664000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-805000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-544000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-668000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-690000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-139000.0</v>
       </c>
-      <c r="AP61">
-[...1 lines deleted...]
-      </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
         <v>-115488000.0</v>
       </c>
-      <c r="AS61">
-[...1 lines deleted...]
-      </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
         <v>-98854000.0</v>
       </c>
-      <c r="AW61">
-[...1 lines deleted...]
-      </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
-      <c r="BD61"/>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
+      <c r="BM61"/>
     </row>
-    <row r="62" spans="1:64">
+    <row r="62" spans="1:65">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13055,50 +13189,51 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
+      <c r="BM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13163,51 +13298,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>932959000.0</v>
       </c>
       <c r="C2">
         <v>876775000.0</v>
       </c>
       <c r="D2">
         <v>813637000.0</v>
       </c>
       <c r="E2">
         <v>784744000.0</v>
       </c>
       <c r="F2">
         <v>763328000.0</v>
       </c>
       <c r="G2">
         <v>753701000.0</v>
       </c>
       <c r="H2">
         <v>664829000.0</v>
       </c>
       <c r="I2">
         <v>623469000.0</v>
       </c>
@@ -13219,51 +13354,51 @@
       </c>
       <c r="L2">
         <v>442582000.0</v>
       </c>
       <c r="M2">
         <v>369172000.0</v>
       </c>
       <c r="N2">
         <v>304922000.0</v>
       </c>
       <c r="O2">
         <v>237328764.0</v>
       </c>
       <c r="P2">
         <v>187162252.0</v>
       </c>
       <c r="Q2">
         <v>159797435.0</v>
       </c>
       <c r="R2">
         <v>145936567.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>31814000.0</v>
       </c>
       <c r="C3">
         <v>30930000.0</v>
       </c>
       <c r="D3">
         <v>30406000.0</v>
       </c>
       <c r="E3">
         <v>28606000.0</v>
       </c>
       <c r="F3">
         <v>30433000.0</v>
       </c>
       <c r="G3">
         <v>31993000.0</v>
       </c>
       <c r="H3">
         <v>29477000.0</v>
       </c>
       <c r="I3">
         <v>29530000.0</v>
       </c>
@@ -13275,73 +13410,73 @@
       </c>
       <c r="L3">
         <v>21337000.0</v>
       </c>
       <c r="M3">
         <v>17212000.0</v>
       </c>
       <c r="N3">
         <v>13522000.0</v>
       </c>
       <c r="O3">
         <v>9948243.0</v>
       </c>
       <c r="P3">
         <v>7758615.0</v>
       </c>
       <c r="Q3">
         <v>5576905.0</v>
       </c>
       <c r="R3">
         <v>4271911.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
         <v>61990000.0</v>
       </c>
       <c r="C5">
         <v>46977000.0</v>
       </c>
       <c r="D5">
         <v>31669000.0</v>
       </c>
       <c r="E5">
         <v>30155000.0</v>
       </c>
       <c r="F5">
         <v>28327000.0</v>
       </c>
       <c r="G5">
         <v>27749000.0</v>
       </c>
       <c r="H5">
         <v>16766000.0</v>
       </c>
       <c r="I5">
         <v>-14477000.0</v>
       </c>
@@ -13353,51 +13488,51 @@
       </c>
       <c r="L5">
         <v>28629000.0</v>
       </c>
       <c r="M5">
         <v>24248000.0</v>
       </c>
       <c r="N5">
         <v>19088000.0</v>
       </c>
       <c r="O5">
         <v>12068757.0</v>
       </c>
       <c r="P5">
         <v>7445814.0</v>
       </c>
       <c r="Q5">
         <v>9029892.0</v>
       </c>
       <c r="R5">
         <v>8236796.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>93804000.0</v>
       </c>
       <c r="C6">
         <v>77907000.0</v>
       </c>
       <c r="D6">
         <v>62075000.0</v>
       </c>
       <c r="E6">
         <v>58761000.0</v>
       </c>
       <c r="F6">
         <v>58760000.0</v>
       </c>
       <c r="G6">
         <v>59742000.0</v>
       </c>
       <c r="H6">
         <v>46243000.0</v>
       </c>
       <c r="I6">
         <v>15053000.0</v>
       </c>
@@ -13409,97 +13544,97 @@
       </c>
       <c r="L6">
         <v>49966000.0</v>
       </c>
       <c r="M6">
         <v>41460000.0</v>
       </c>
       <c r="N6">
         <v>32610000.0</v>
       </c>
       <c r="O6">
         <v>22017000.0</v>
       </c>
       <c r="P6">
         <v>15204429.0</v>
       </c>
       <c r="Q6">
         <v>14606797.0</v>
       </c>
       <c r="R6">
         <v>12508707.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>4300000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>397877000.0</v>
       </c>
       <c r="C9">
         <v>364810000.0</v>
       </c>
       <c r="D9">
         <v>326931000.0</v>
       </c>
       <c r="E9">
         <v>304881000.0</v>
       </c>
       <c r="F9">
         <v>292188000.0</v>
       </c>
       <c r="G9">
         <v>283141000.0</v>
       </c>
       <c r="H9">
         <v>238753000.0</v>
       </c>
       <c r="I9">
         <v>225573000.0</v>
       </c>
@@ -13511,51 +13646,51 @@
       </c>
       <c r="L9">
         <v>182096000.0</v>
       </c>
       <c r="M9">
         <v>151502000.0</v>
       </c>
       <c r="N9">
         <v>125733000.0</v>
       </c>
       <c r="O9">
         <v>99056608.0</v>
       </c>
       <c r="P9">
         <v>77381794.0</v>
       </c>
       <c r="Q9">
         <v>67112619.0</v>
       </c>
       <c r="R9">
         <v>60142977.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>58927000.0</v>
       </c>
       <c r="C10">
         <v>42801000.0</v>
       </c>
       <c r="D10">
         <v>28370000.0</v>
       </c>
       <c r="E10">
         <v>27784000.0</v>
       </c>
       <c r="F10">
         <v>26056000.0</v>
       </c>
       <c r="G10">
         <v>25701000.0</v>
       </c>
       <c r="H10">
         <v>11814000.0</v>
       </c>
       <c r="I10">
         <v>10493000.0</v>
       </c>
@@ -13567,51 +13702,51 @@
       </c>
       <c r="L10">
         <v>25636000.0</v>
       </c>
       <c r="M10">
         <v>21754000.0</v>
       </c>
       <c r="N10">
         <v>16931000.0</v>
       </c>
       <c r="O10">
         <v>11431791.0</v>
       </c>
       <c r="P10">
         <v>6776686.0</v>
       </c>
       <c r="Q10">
         <v>8062340.0</v>
       </c>
       <c r="R10">
         <v>7090406.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
         <v>12483000.0</v>
       </c>
       <c r="C11">
         <v>8866000.0</v>
       </c>
       <c r="D11">
         <v>5127000.0</v>
       </c>
       <c r="E11">
         <v>6419000.0</v>
       </c>
       <c r="F11">
         <v>5475000.0</v>
       </c>
       <c r="G11">
         <v>5692000.0</v>
       </c>
       <c r="H11">
         <v>2398000.0</v>
       </c>
       <c r="I11">
         <v>-2168000.0</v>
       </c>
@@ -13623,51 +13758,51 @@
       </c>
       <c r="L11">
         <v>9432000.0</v>
       </c>
       <c r="M11">
         <v>8281000.0</v>
       </c>
       <c r="N11">
         <v>6379000.0</v>
       </c>
       <c r="O11">
         <v>3955219.0</v>
       </c>
       <c r="P11">
         <v>2166800.0</v>
       </c>
       <c r="Q11">
         <v>2465772.0</v>
       </c>
       <c r="R11">
         <v>2038957.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>3063000.0</v>
       </c>
       <c r="C12">
         <v>4176000.0</v>
       </c>
       <c r="D12">
         <v>3299000.0</v>
       </c>
       <c r="E12">
         <v>2371000.0</v>
       </c>
       <c r="F12">
         <v>2271000.0</v>
       </c>
       <c r="G12">
         <v>2048000.0</v>
       </c>
       <c r="H12">
         <v>4952000.0</v>
       </c>
       <c r="I12">
         <v>4560000.0</v>
       </c>
@@ -13679,111 +13814,111 @@
       </c>
       <c r="L12">
         <v>2993000.0</v>
       </c>
       <c r="M12">
         <v>2496000.0</v>
       </c>
       <c r="N12">
         <v>2166000.0</v>
       </c>
       <c r="O12">
         <v>568501.0</v>
       </c>
       <c r="P12">
         <v>669125.0</v>
       </c>
       <c r="Q12">
         <v>967551.0</v>
       </c>
       <c r="R12">
         <v>1146387.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>4952000.0</v>
       </c>
       <c r="I13">
         <v>4560000.0</v>
       </c>
       <c r="J13">
         <v>3793000.0</v>
       </c>
       <c r="K13">
         <v>3044000.0</v>
       </c>
       <c r="L13">
         <v>2993000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14">
         <v>828000.0</v>
       </c>
       <c r="P14">
         <v>1106000.0</v>
       </c>
       <c r="Q14">
         <v>1188000.0</v>
       </c>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>46444000.0</v>
       </c>
       <c r="C15">
         <v>33935000.0</v>
       </c>
       <c r="D15">
         <v>23243000.0</v>
       </c>
       <c r="E15">
         <v>21365000.0</v>
       </c>
       <c r="F15">
         <v>20581000.0</v>
       </c>
       <c r="G15">
         <v>20009000.0</v>
       </c>
       <c r="H15">
         <v>9416000.0</v>
       </c>
       <c r="I15">
         <v>12661000.0</v>
       </c>
@@ -13795,263 +13930,263 @@
       </c>
       <c r="L15">
         <v>16204000.0</v>
       </c>
       <c r="M15">
         <v>13473000.0</v>
       </c>
       <c r="N15">
         <v>10552000.0</v>
       </c>
       <c r="O15">
         <v>6648800.0</v>
       </c>
       <c r="P15">
         <v>3503811.0</v>
       </c>
       <c r="Q15">
         <v>4407963.0</v>
       </c>
       <c r="R15">
         <v>3537675.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>23243000.0</v>
       </c>
       <c r="E16">
         <v>21365000.0</v>
       </c>
       <c r="F16">
         <v>20581000.0</v>
       </c>
       <c r="G16">
         <v>20009000.0</v>
       </c>
       <c r="H16">
         <v>9416000.0</v>
       </c>
       <c r="I16">
         <v>12661000.0</v>
       </c>
       <c r="J16">
         <v>6891000.0</v>
       </c>
       <c r="K16">
         <v>11471000.0</v>
       </c>
       <c r="L16">
         <v>16204000.0</v>
       </c>
       <c r="M16">
         <v>13473000.0</v>
       </c>
       <c r="N16">
         <v>10552000.0</v>
       </c>
       <c r="O16">
         <v>6649000.0</v>
       </c>
       <c r="P16">
         <v>3504000.0</v>
       </c>
       <c r="Q16">
         <v>4408000.0</v>
       </c>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
         <v>46444000.0</v>
       </c>
       <c r="C17">
         <v>33935000.0</v>
       </c>
       <c r="D17">
         <v>23243000.0</v>
       </c>
       <c r="E17">
         <v>21365000.0</v>
       </c>
       <c r="F17">
         <v>20581000.0</v>
       </c>
       <c r="G17">
         <v>20009000.0</v>
       </c>
       <c r="H17">
         <v>9416000.0</v>
       </c>
       <c r="I17">
         <v>12661000.0</v>
       </c>
       <c r="J17">
         <v>6891000.0</v>
       </c>
       <c r="K17">
         <v>11471000.0</v>
       </c>
       <c r="L17">
         <v>16204000.0</v>
       </c>
       <c r="M17">
         <v>13473000.0</v>
       </c>
       <c r="N17">
         <v>10552000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-3063000.0</v>
       </c>
       <c r="C18">
         <v>-4176000.0</v>
       </c>
       <c r="D18">
         <v>-3299000.0</v>
       </c>
       <c r="E18">
         <v>-2371000.0</v>
       </c>
       <c r="F18">
         <v>-2271000.0</v>
       </c>
       <c r="G18">
         <v>-2048000.0</v>
       </c>
       <c r="H18">
         <v>-4952000.0</v>
       </c>
       <c r="I18">
         <v>-4560000.0</v>
       </c>
       <c r="J18">
         <v>-3793000.0</v>
       </c>
       <c r="K18">
         <v>-3044000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19">
         <v>3044000.0</v>
       </c>
       <c r="L19">
         <v>-2993000.0</v>
       </c>
       <c r="M19">
         <v>-2494000.0</v>
       </c>
       <c r="N19">
         <v>-2157000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>1107000.0</v>
       </c>
       <c r="F20">
         <v>920000.0</v>
       </c>
       <c r="G20">
         <v>1543000.0</v>
       </c>
       <c r="H20">
         <v>1358000.0</v>
       </c>
       <c r="I20">
         <v>2273000.0</v>
       </c>
       <c r="J20">
         <v>3799000.0</v>
       </c>
       <c r="K20">
         <v>5993000.0</v>
       </c>
       <c r="L20">
         <v>3822000.0</v>
       </c>
       <c r="M20">
         <v>3774000.0</v>
       </c>
       <c r="N20">
         <v>3231000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>61990000.0</v>
       </c>
       <c r="C21">
         <v>46977000.0</v>
       </c>
       <c r="D21">
         <v>31669000.0</v>
       </c>
       <c r="E21">
         <v>30155000.0</v>
       </c>
       <c r="F21">
         <v>28327000.0</v>
       </c>
       <c r="G21">
         <v>27749000.0</v>
       </c>
       <c r="H21">
         <v>16766000.0</v>
       </c>
       <c r="I21">
         <v>15053000.0</v>
       </c>
@@ -14063,73 +14198,73 @@
       </c>
       <c r="L21">
         <v>28629000.0</v>
       </c>
       <c r="M21">
         <v>24248000.0</v>
       </c>
       <c r="N21">
         <v>19088000.0</v>
       </c>
       <c r="O21">
         <v>12294872.0</v>
       </c>
       <c r="P21">
         <v>7411027.0</v>
       </c>
       <c r="Q21">
         <v>9026841.0</v>
       </c>
       <c r="R21">
         <v>8296466.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>1268846000.0</v>
       </c>
       <c r="C23">
         <v>1194608000.0</v>
       </c>
       <c r="D23">
         <v>1108899000.0</v>
       </c>
       <c r="E23">
         <v>1059470000.0</v>
       </c>
       <c r="F23">
         <v>1027189000.0</v>
       </c>
       <c r="G23">
         <v>1009093000.0</v>
       </c>
       <c r="H23">
         <v>886816000.0</v>
       </c>
       <c r="I23">
         <v>833989000.0</v>
       </c>
@@ -14141,175 +14276,175 @@
       </c>
       <c r="L23">
         <v>596049000.0</v>
       </c>
       <c r="M23">
         <v>496426000.0</v>
       </c>
       <c r="N23">
         <v>411567000.0</v>
       </c>
       <c r="O23">
         <v>324391000.0</v>
       </c>
       <c r="P23">
         <v>257133000.0</v>
       </c>
       <c r="Q23">
         <v>217883213.0</v>
       </c>
       <c r="R23">
         <v>197783078.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>31814000.0</v>
       </c>
       <c r="C25">
         <v>30930000.0</v>
       </c>
       <c r="D25">
         <v>28906000.0</v>
       </c>
       <c r="E25">
         <v>27906000.0</v>
       </c>
       <c r="F25">
         <v>29633000.0</v>
       </c>
       <c r="G25">
         <v>31193000.0</v>
       </c>
       <c r="H25">
         <v>28977000.0</v>
       </c>
       <c r="I25">
         <v>29430000.0</v>
       </c>
       <c r="J25">
         <v>29511000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>327936000.0</v>
       </c>
       <c r="D27">
         <v>308658000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>74028736.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>41428000.0</v>
       </c>
       <c r="C28">
         <v>37048000.0</v>
       </c>
       <c r="D28">
         <v>34366000.0</v>
       </c>
       <c r="E28">
         <v>31562000.0</v>
       </c>
       <c r="F28">
         <v>28355000.0</v>
       </c>
       <c r="G28">
         <v>26780000.0</v>
       </c>
       <c r="H28">
         <v>22837000.0</v>
       </c>
       <c r="I28">
         <v>21506000.0</v>
       </c>
@@ -14321,95 +14456,95 @@
       </c>
       <c r="L28">
         <v>17514000.0</v>
       </c>
       <c r="M28">
         <v>14823000.0</v>
       </c>
       <c r="N28">
         <v>13479000.0</v>
       </c>
       <c r="O28">
         <v>12733000.0</v>
       </c>
       <c r="P28">
         <v>10397000.0</v>
       </c>
       <c r="Q28">
         <v>58086000.0</v>
       </c>
       <c r="R28">
         <v>51846511.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>12483000.0</v>
       </c>
       <c r="C29">
         <v>8866000.0</v>
       </c>
       <c r="D29">
         <v>5127000.0</v>
       </c>
       <c r="E29">
         <v>6419000.0</v>
       </c>
       <c r="F29">
         <v>5475000.0</v>
       </c>
       <c r="G29">
         <v>5692000.0</v>
       </c>
       <c r="H29">
         <v>2398000.0</v>
       </c>
       <c r="I29">
         <v>-2168000.0</v>
       </c>
       <c r="J29">
         <v>3414000.0</v>
       </c>
       <c r="K29">
         <v>5864000.0</v>
       </c>
       <c r="L29">
         <v>9432000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>335887000.0</v>
       </c>
       <c r="C30">
         <v>317833000.0</v>
       </c>
       <c r="D30">
         <v>295262000.0</v>
       </c>
       <c r="E30">
         <v>274726000.0</v>
       </c>
       <c r="F30">
         <v>263861000.0</v>
       </c>
       <c r="G30">
         <v>255392000.0</v>
       </c>
       <c r="H30">
         <v>221987000.0</v>
       </c>
       <c r="I30">
         <v>210520000.0</v>
       </c>
@@ -14421,51 +14556,51 @@
       </c>
       <c r="L30">
         <v>153467000.0</v>
       </c>
       <c r="M30">
         <v>127254000.0</v>
       </c>
       <c r="N30">
         <v>106645000.0</v>
       </c>
       <c r="O30">
         <v>87063000.0</v>
       </c>
       <c r="P30">
         <v>69971000.0</v>
       </c>
       <c r="Q30">
         <v>58085778.0</v>
       </c>
       <c r="R30">
         <v>51846511.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
         <v>-3063000.0</v>
       </c>
       <c r="C31">
         <v>-4176000.0</v>
       </c>
       <c r="D31">
         <v>-3299000.0</v>
       </c>
       <c r="E31">
         <v>-2371000.0</v>
       </c>
       <c r="F31">
         <v>-2271000.0</v>
       </c>
       <c r="G31">
         <v>-2048000.0</v>
       </c>
       <c r="H31">
         <v>-4952000.0</v>
       </c>
       <c r="I31">
         <v>-4560000.0</v>
       </c>
@@ -14477,51 +14612,51 @@
       </c>
       <c r="L31">
         <v>-2993000.0</v>
       </c>
       <c r="M31">
         <v>-2494000.0</v>
       </c>
       <c r="N31">
         <v>-2157000.0</v>
       </c>
       <c r="O31">
         <v>-562209.0</v>
       </c>
       <c r="P31">
         <v>-634027.0</v>
       </c>
       <c r="Q31">
         <v>-964501.0</v>
       </c>
       <c r="R31">
         <v>-1206060.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
         <v>1330836000.0</v>
       </c>
       <c r="C32">
         <v>1241585000.0</v>
       </c>
       <c r="D32">
         <v>1140568000.0</v>
       </c>
       <c r="E32">
         <v>1089625000.0</v>
       </c>
       <c r="F32">
         <v>1055516000.0</v>
       </c>
       <c r="G32">
         <v>1036842000.0</v>
       </c>
       <c r="H32">
         <v>903582000.0</v>
       </c>
       <c r="I32">
         <v>849042000.0</v>
       </c>
@@ -14552,700 +14687,707 @@
       <c r="R32">
         <v>206079544.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO32"/>
+  <dimension ref="A1:BP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:68">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
         <v>104</v>
       </c>
       <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
         <v>107</v>
       </c>
       <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>110</v>
       </c>
       <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
         <v>113</v>
       </c>
       <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
         <v>122</v>
       </c>
       <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BJ1" t="s">
         <v>124</v>
       </c>
       <c r="BK1" t="s">
         <v>125</v>
       </c>
       <c r="BL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BN1" t="s">
         <v>158</v>
       </c>
       <c r="BO1" t="s">
         <v>159</v>
       </c>
+      <c r="BP1" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:68">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>236731000.0</v>
+      </c>
+      <c r="C2">
         <v>242863000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>236720000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>237115000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>230426000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>234021000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>231397000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>227299000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>218751000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>217735000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>212990000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>210730000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>200401000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>200768000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>201738000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>198403000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>192750000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>195040000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>198551000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>196855000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>187082000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>187371000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>192020000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>191765000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>192729000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>199701000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>169506000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>168241000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>165986000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>168233000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>162369000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>160219000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>156299000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>157630000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>149321000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>145297000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>141928000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>138045000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>131424000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>130100000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>128344000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>125792000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>119491000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>115607000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>112508000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>110874000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>103593000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>96959000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>95424000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>91590000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>85199000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>81689000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>80570383.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>74668098.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>67994500.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>63558793.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>61306972.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>59223589.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>53239410.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>49687700.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>47828295.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>46685239.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>42961018.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>40553000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>40125000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>40461000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>38658000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:68">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>24456000.0</v>
+      </c>
+      <c r="C3">
         <v>8151000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7973000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8023000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7953000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7888000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7950000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7932000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7845000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7702000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7451000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7480000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7210000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7154000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7062000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6818000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7068000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6907000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7113000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7171000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7405000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7420000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7637000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7685000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7913000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7888000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7707000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7194000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7207000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7290000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7286000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7261000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7344000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>7410000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>7415000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7546000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7525000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7319000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7121000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6916000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6380000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6192000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6045000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5805000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5402000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5149000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4981000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4656000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4502000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4116000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3938000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3806927.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3464127.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3242300.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3008646.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2787335.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2539748.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2403976.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2285021.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2212905.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1988550.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1850966.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1706194.0</v>
       </c>
-      <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
+      <c r="BP3"/>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:68">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -15307,486 +15449,493 @@
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:67">
+    <row r="5" spans="1:68">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
+        <v>14996000.0</v>
+      </c>
+      <c r="C5">
         <v>18105000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>14647000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>15502000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15587000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>17553000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>13348000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12066000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>12847000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>11261000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>10803000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7737000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9084000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>8431000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6417000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3616000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5651000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8864000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12024000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9371000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7048000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6706000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5202000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4958000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6686000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>13257000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2848000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2774000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3835000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6121000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4036000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3456000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3758000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5646000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2193000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2739000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1678000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5515000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4166000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3221000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2365000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6449000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6694000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5571000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>7234000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>9383000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6441000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5616000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6085000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7117000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5430000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4574073.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5211873.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5517700.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3791354.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1575384.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3984495.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4418953.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2021459.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1841493.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2096510.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1892817.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1614991.0</v>
       </c>
-      <c r="BL5">
-[...1 lines deleted...]
-      </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
+      <c r="BP5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:68">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>39452000.0</v>
+      </c>
+      <c r="C6">
         <v>26256000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>22620000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23525000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>23540000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25441000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>21298000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>19998000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>20692000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>18963000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>18254000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>15217000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16294000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15585000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13479000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>10434000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12719000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15771000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>19137000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>16542000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14453000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14126000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12839000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12643000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>14599000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>21145000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>10555000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9968000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11042000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>13411000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>11322000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>10717000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>11102000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>13056000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9608000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>10285000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9203000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>12834000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>11287000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10137000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4015000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>12641000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>12739000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>11376000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>12636000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>14532000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>11422000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>10272000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>10587000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>11233000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9368000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8381000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8676000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>8760000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>6800000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4362719.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>6524243.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6822929.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4306480.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>4054398.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4085060.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3743783.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3321185.0</v>
       </c>
-      <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
+      <c r="BP6"/>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:68">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -15848,88 +15997,89 @@
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:68">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -15991,981 +16141,995 @@
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:67">
+    <row r="9" spans="1:68">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>98008000.0</v>
+      </c>
+      <c r="C9">
         <v>94513000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>98859000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>99026000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>98279000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>101748000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>98824000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>95362000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>90331000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>90357000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>88760000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>84345000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>81390000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>82477000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>78719000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>75803000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>73559000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>76782000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>78737000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>75794000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>71542000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>71827000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>73025000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>72413000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>72381000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>77823000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>60524000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>58968000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>58425000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>62214000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>59146000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>57302000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>56831000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>58281000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>53159000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>53244000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>52781000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>54158000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>52153000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>50944000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>50930000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>51603000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>48295000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>46790000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>46142000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>46870000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>42294000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>38756000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>38612000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>38753000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>35381000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>33486000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>32593803.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>31816721.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>27836848.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>26374098.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>25399631.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>25683670.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>21599209.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>20448788.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>19749886.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>19525846.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>17657274.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>72623000.0</v>
       </c>
-      <c r="BM9">
-[...1 lines deleted...]
-      </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
+      <c r="BP9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:67">
+    <row r="10" spans="1:68">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>14333000.0</v>
+      </c>
+      <c r="C10">
         <v>17473000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13934000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14806000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14893000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16803000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12425000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11013000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11795000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10084000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9909000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6916000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8236000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7597000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5621000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2937000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5048000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8319000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11480000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8799000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6462000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6103000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4692000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4467000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6181000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12741000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2312000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1613000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2579000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4841000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2781000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2277000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2588000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4524000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1104000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1684000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>802000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4636000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3183000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2331000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3247000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5716000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6041000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4795000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6466000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8669000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5706000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5237000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5379000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6414000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4724000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3676000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4601904.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5117099.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3536238.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1481414.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3840092.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4264025.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1846260.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1746646.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1915040.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1697640.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1417360.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>8062000.0</v>
       </c>
-      <c r="BM10">
-[...1 lines deleted...]
-      </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
+      <c r="BP10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:68">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
+        <v>3260000.0</v>
+      </c>
+      <c r="C11">
         <v>4038999.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2600000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3006000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3288000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3702000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2487000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2003000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2586000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2123000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2154000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1036000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1164000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1713000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1214000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>777000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1115000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1962000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2565000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1586000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1430000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1399000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1060000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>735000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1490000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3023000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>444000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>252000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>581000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>981000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>584000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>192000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>597000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1120000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-4077000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>448000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>204000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1640000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1122000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>865000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>567000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2139000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2293000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1903000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2121000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3266000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2142000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2049000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2015000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2415000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1802000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1448000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1716012.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1899901.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1314838.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>582393.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1300121.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1486443.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>586262.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>543462.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>674782.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>516926.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>431630.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2466000.0</v>
       </c>
-      <c r="BM11">
-[...1 lines deleted...]
-      </c>
       <c r="BN11">
         <v>0.0</v>
       </c>
       <c r="BO11">
         <v>0.0</v>
       </c>
+      <c r="BP11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:67">
+    <row r="12" spans="1:68">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>663000.0</v>
+      </c>
+      <c r="C12">
         <v>632000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>713000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>696000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>694000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>750000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>923000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1053000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1052000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1177000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>894000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>821000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>848000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>834000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>796000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>679000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>603000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>545000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>544000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>572000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>586000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>603000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>510000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>491000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>505000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>516000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>536000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1161000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1256000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1280000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1255000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1179000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1170000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1122000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1089000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1055000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>876000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>879000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>983000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>890000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>768000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>733000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>653000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>776000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>768000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>714000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>735000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>379000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>706000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>704000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>707000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>900000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>609857.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>401361.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>255102.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>93971.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>144403.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>154928.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>175199.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>94847.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>181470.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>195177.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>197631.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>989000.0</v>
       </c>
-      <c r="BM12">
-[...1 lines deleted...]
-      </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
         <v>0.0</v>
       </c>
+      <c r="BP12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:68">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>516000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>536000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1161000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1256000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1280000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
+      <c r="BP13"/>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:68">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -16992,1322 +17156,1338 @@
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
         <v>489000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>339000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>293000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>270000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>285000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>254000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>567000.0</v>
       </c>
-      <c r="BK14">
-[...1 lines deleted...]
-      </c>
       <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
         <v>1188000.0</v>
       </c>
-      <c r="BM14">
-[...1 lines deleted...]
-      </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:68">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>11073000.0</v>
+      </c>
+      <c r="C15">
         <v>13434000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>11334000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11800000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11605000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13101000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9938000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9010000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9209000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7961000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7755000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5880000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7072000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5884000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4407000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2160000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3933000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6357000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8915000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7213000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5032000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4704000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3632000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3732000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4691000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9718000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1868000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1361000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1998000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3860000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2197000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2085000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1991000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3404000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5181000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1236000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>598000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2996000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2061000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1466000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2680000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3577000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3748000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2892000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4345000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5403000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3564000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3188000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3364000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3999000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2922000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2227510.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2886000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3217000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2221000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>972615.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2200793.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2485079.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>990312.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>917966.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>986061.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>873408.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>726376.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>846000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1075000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1392000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1095000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:68">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>5880000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7072000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5884000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4407000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2160000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3933000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6357000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8915000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7213000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5032000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4704000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3632000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3732000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4691000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9718000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1868000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1361000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1998000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3860000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2197000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2085000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1991000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3404000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5181000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1236000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>598000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2996000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2061000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1466000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2680000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3577000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3748000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2892000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4345000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5403000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3564000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3188000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3364000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3999000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2922000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2227510.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2885892.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3217198.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2221400.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>973000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2201000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2485000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>990000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>918000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>986000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>873000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>727000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>846000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1075000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1392000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1095000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:67">
+    <row r="17" spans="1:68">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
+        <v>11073000.0</v>
+      </c>
+      <c r="C17">
         <v>13434000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>11334000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>11800000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>11605000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13101000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>9938000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>9010000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>9209000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7961000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>7755000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>5880000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>7072000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>5884000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4407000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2160000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3933000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6357000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>8915000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>7213000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5032000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4704000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>3632000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>3732000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4691000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>9718000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1868000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1361000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1998000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>3860000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2197000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2085000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1991000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>3404000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5181000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1236000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>598000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2996000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2061000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>1466000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2680000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>3577000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>3748000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2892000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4345000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>5403000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3564000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3188000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>3364000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>3999000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2922000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>2227510.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2885892.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3217198.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2221400.0</v>
       </c>
-      <c r="BD17">
-[...1 lines deleted...]
-      </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:67">
+    <row r="18" spans="1:68">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-663000.0</v>
+      </c>
+      <c r="C18">
         <v>-632000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-713000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-696000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-694000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-750000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-923000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1053000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1052000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1177000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-894000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-821000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-848000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-834000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-796000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-679000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-603000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-545000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-544000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-572000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-586000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-603000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-510000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-491000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-505000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-516000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-536000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1161000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1256000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1280000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
+      <c r="BP18"/>
     </row>
-    <row r="19" spans="1:67">
+    <row r="19" spans="1:68">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>3044000.0</v>
       </c>
-      <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-776000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-768000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-714000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-735000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-379000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-706000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-703000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-706000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-897559.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-607617.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-398911.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-252913.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
+      <c r="BP19"/>
     </row>
-    <row r="20" spans="1:67">
+    <row r="20" spans="1:68">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>367000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>249000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>453000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>557000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>325000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>141000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>84000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>255000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>135000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>341000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>189000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>163000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>300000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>650000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>430000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>316000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>213000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>157000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>672000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>590000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>443000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>697000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>543000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>284000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>970000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1284000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1261000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1594000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>2007000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1444000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>948000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1297000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1078000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>870000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>577000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>945000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>729000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1211000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>889000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>954778.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>960932.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>796304.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>518986.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:67">
+    <row r="21" spans="1:68">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>14996000.0</v>
+      </c>
+      <c r="C21">
         <v>18672000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14647000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15502000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15587000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17553000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13348000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12066000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12847000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11261000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10803000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7737000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9084000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8431000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6417000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3616000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5651000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8864000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>12024000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9371000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7048000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6706000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5202000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4958000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6686000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>13257000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2848000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2774000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3835000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6121000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4036000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3456000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3758000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5646000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2193000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2739000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1678000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5515000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4166000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3221000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4015000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6449000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6694000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5571000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>7234000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9383000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6441000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5616000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6085000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7117000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5430000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4574000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5209521.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5516010.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3789151.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1875403.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3983068.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4416624.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2019777.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1832952.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2093043.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1875298.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1609734.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1777000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2231000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2757000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2262000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:67">
+    <row r="22" spans="1:68">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -18369,257 +18549,263 @@
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:68">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>319743000.0</v>
+      </c>
+      <c r="C23">
         <v>318704000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>320932000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>320639000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>313118000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>318216000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>316873000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>310595000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>296235000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>296831000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>290947000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>287338000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>272707000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>274814000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>274040000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>270590000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>260658000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>262958000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>265264000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>263278000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>251576000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>252492000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>259843000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>259220000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>258424000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>264267000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>227182000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>224435000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>220576000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>224326000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>217479000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>214065000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>209372000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>210265000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>200287000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>195802000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>193031000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>186688000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>179411000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>177823000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>175259000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>170946000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>161092000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>156826000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>151416000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>148361000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>139446000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>130099000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>127951000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>123226000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>115150000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>110601329.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>107955000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>100969000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>92042000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>88358165.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>82723535.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>80490635.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>72818842.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>68303536.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>65485138.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>64335787.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>59008558.0</v>
       </c>
-      <c r="BL23">
-[...1 lines deleted...]
-      </c>
       <c r="BM23">
         <v>0.0</v>
       </c>
       <c r="BN23">
         <v>0.0</v>
       </c>
       <c r="BO23">
         <v>0.0</v>
       </c>
+      <c r="BP23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:68">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18643,282 +18829,284 @@
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
+      <c r="BP24"/>
     </row>
-    <row r="25" spans="1:67">
+    <row r="25" spans="1:68">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>8332000.0</v>
+      </c>
+      <c r="C25">
         <v>8151000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7973000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8023000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7953000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7888000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7950000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7932000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7845000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7702000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7451000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7480000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7210000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7154000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7062000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6818000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7068000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6907000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7113000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7171000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7405000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7420000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7637000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7685000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7913000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7888000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7707000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7194000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7207000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7290000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7286000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7261000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7344000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7410000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>7415000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7546000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7525000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7319000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7121000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6916000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6380000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6192000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6045000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5805000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5402000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5149000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4981000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4656000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4502000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4116000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3938000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3806927.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3464127.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3242300.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3008646.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2787335.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2539748.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2403976.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2285021.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2212905.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1988550.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1850966.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1706194.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
+      <c r="BP25"/>
     </row>
-    <row r="26" spans="1:67">
+    <row r="26" spans="1:68">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -18983,1082 +19171,1101 @@
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:67">
+    <row r="27" spans="1:68">
       <c r="A27" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>152</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>71600000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>73377000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>84871000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>86237000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>84327000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>80418000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>61401000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>20050775.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2893662.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2719704.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2600553.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
+      <c r="BP27"/>
     </row>
-    <row r="28" spans="1:67">
+    <row r="28" spans="1:68">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>9504000.0</v>
+      </c>
+      <c r="C28">
         <v>12100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10835000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7942000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10949000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11023000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11514000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10241000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9545000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9522000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9407000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9807000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9308000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8605000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8253000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8638000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7459000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8172000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7293000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7420000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7273000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6358000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7304000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7105000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6818000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7038000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5819000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5808000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5953000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5761000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5315000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5161000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5630000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5458000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5257000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5142000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5105000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4959000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4883000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4739000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4813000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4936000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4754000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4809000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4322000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4156000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4227000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3801000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3585000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3548000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3889000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>52820524.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3242000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3342000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3326000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4447920.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>18522901.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>18547342.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>16978879.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>18615000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>17657000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>17651000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>16048000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>15409000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>14694000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>14284000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>13699000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:68">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>3260000.0</v>
+      </c>
+      <c r="C29">
         <v>4039000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3006000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3288000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3702000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2487000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2003000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2586000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2123000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2154000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1036000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1164000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1713000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1214000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>777000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1115000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1962000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2565000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1586000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1430000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1399000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1060000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>735000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1490000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3023000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>444000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>252000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>581000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>981000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
+      <c r="BP29"/>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:68">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>83012000.0</v>
+      </c>
+      <c r="C30">
         <v>75841000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>84212000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>83524000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>82692000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>84195000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>85476000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>83296000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>77484000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>79096000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>77957000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>76608000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>72306000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>74046000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>72302000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>72187000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>67908000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>67918000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>66713000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>66423000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>64494000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>65121000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>67823000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>67455000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>65695000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>64566000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>57676000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>56194000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>54590000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>56093000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>55110000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>53846000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>53073000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>52635000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>50966000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>50505000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>51103000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>48643000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>47987000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>47723000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>46915000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>45154000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>41601000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>41219000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>38908000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>37487000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>35853000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>33140000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>32527000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>31636000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>29951000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>28912310.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>27384000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>26301000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>24048000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>24799371.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>21416563.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>21267046.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>19579432.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>18615836.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>17656843.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>17650548.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>16047540.0</v>
       </c>
-      <c r="BL30">
-[...1 lines deleted...]
-      </c>
       <c r="BM30">
         <v>0.0</v>
       </c>
       <c r="BN30">
         <v>0.0</v>
       </c>
       <c r="BO30">
         <v>0.0</v>
       </c>
+      <c r="BP30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:67">
+    <row r="31" spans="1:68">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
+        <v>-663000.0</v>
+      </c>
+      <c r="C31">
         <v>-1199000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-713000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-696000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-694000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-750000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-923000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1053000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1052000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1177000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-894000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-821000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-848000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-834000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-796000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-679000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-603000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-545000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-544000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-572000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-586000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-603000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-510000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-491000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-505000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-516000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-536000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1161000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1256000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1280000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1255000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1179000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1170000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1122000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1089000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1055000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-876000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-879000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-983000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-890000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-768000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-733000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-653000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-776000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-768000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-714000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-735000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-379000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-706000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-703000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-706000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-898000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-607000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-399000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-253000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-93313.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-142976.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-152599.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-173517.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-86306.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-178003.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-177658.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-192374.0</v>
       </c>
-      <c r="BL31">
-[...1 lines deleted...]
-      </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
       <c r="BN31">
         <v>0.0</v>
       </c>
       <c r="BO31">
         <v>0.0</v>
       </c>
+      <c r="BP31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:67">
+    <row r="32" spans="1:68">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>334739000.0</v>
+      </c>
+      <c r="C32">
         <v>337376000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>335579000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>336141000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>328705000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>335769000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>330221000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>322661000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>309082000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>308092000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>301750000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>295075000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>281791000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>283245000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>280457000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>274206000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>266309000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>271822000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>277288000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>272649000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>258624000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>259198000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>265045000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>264178000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>265110000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>277524000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>230030000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>227209000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>224411000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>230447000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>221515000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>217521000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>213130000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>215911000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>202480000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>198541000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>194709000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>192203000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>183577000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>181044000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>179274000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>177395000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>167786000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>162397000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>158650000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>157744000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>145887000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>135715000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>134036000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>130343000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>120580000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>115175000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>113164186.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>106484819.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>95831348.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>89932891.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>86706603.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>84907259.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>74838619.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>70136488.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>67578181.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>66211085.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>60618292.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>57739000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>57050000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>57502000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>54619000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -20125,51 +20332,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
         <v>8871000.0</v>
       </c>
       <c r="C2">
         <v>18342000.0</v>
       </c>
       <c r="D2">
         <v>12039000.0</v>
       </c>
       <c r="E2">
         <v>23678000.0</v>
       </c>
       <c r="F2">
         <v>28534000.0</v>
       </c>
       <c r="G2">
         <v>6214000.0</v>
       </c>
       <c r="H2">
         <v>9398000.0</v>
       </c>
       <c r="I2">
         <v>6521000.0</v>
       </c>
@@ -20181,51 +20388,51 @@
       </c>
       <c r="L2">
         <v>5113000.0</v>
       </c>
       <c r="M2">
         <v>8132000.0</v>
       </c>
       <c r="N2">
         <v>17291000.0</v>
       </c>
       <c r="O2">
         <v>377549.0</v>
       </c>
       <c r="P2">
         <v>445570.0</v>
       </c>
       <c r="Q2">
         <v>2139893.0</v>
       </c>
       <c r="R2">
         <v>3719376.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
         <v>31379000</v>
       </c>
       <c r="C3">
         <v>38680000</v>
       </c>
       <c r="D3">
         <v>38093000</v>
       </c>
       <c r="E3">
         <v>31444000</v>
       </c>
       <c r="F3">
         <v>28287000</v>
       </c>
       <c r="G3">
         <v>29584000</v>
       </c>
       <c r="H3">
         <v>32733000</v>
       </c>
       <c r="I3">
         <v>23717000</v>
       </c>
@@ -20237,135 +20444,135 @@
       </c>
       <c r="L3">
         <v>36750000</v>
       </c>
       <c r="M3">
         <v>36512000</v>
       </c>
       <c r="N3">
         <v>39708000</v>
       </c>
       <c r="O3">
         <v>25258595</v>
       </c>
       <c r="P3">
         <v>20446122</v>
       </c>
       <c r="Q3">
         <v>11532985</v>
       </c>
       <c r="R3">
         <v>8937295</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-11639000.0</v>
       </c>
       <c r="F4">
         <v>-4856000.0</v>
       </c>
       <c r="G4">
         <v>22320000.0</v>
       </c>
       <c r="H4">
         <v>-3184000.0</v>
       </c>
       <c r="I4">
         <v>2877000.0</v>
       </c>
       <c r="J4">
         <v>2504000.0</v>
       </c>
       <c r="K4">
         <v>1102000.0</v>
       </c>
       <c r="L4">
         <v>-2198000.0</v>
       </c>
       <c r="M4">
         <v>-3019000.0</v>
       </c>
       <c r="N4">
         <v>-9159000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>4115000.0</v>
       </c>
       <c r="F5">
         <v>3078000.0</v>
       </c>
       <c r="G5">
         <v>1225000.0</v>
       </c>
       <c r="H5">
         <v>-5712000.0</v>
       </c>
       <c r="I5">
         <v>861000.0</v>
       </c>
       <c r="J5">
         <v>2620000.0</v>
       </c>
       <c r="K5">
         <v>234000.0</v>
       </c>
       <c r="L5">
         <v>1276000.0</v>
       </c>
       <c r="M5">
         <v>2588000.0</v>
       </c>
       <c r="N5">
         <v>775000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
         <v>8245000.0</v>
       </c>
       <c r="C6">
         <v>-9471000.0</v>
       </c>
       <c r="D6">
         <v>6303000.0</v>
       </c>
       <c r="E6">
         <v>-11639000.0</v>
       </c>
       <c r="F6">
         <v>-4856000.0</v>
       </c>
       <c r="G6">
         <v>22320000.0</v>
       </c>
       <c r="H6">
         <v>-3184000.0</v>
       </c>
       <c r="I6">
         <v>2877000.0</v>
       </c>
@@ -20377,51 +20584,51 @@
       </c>
       <c r="L6">
         <v>-2198000.0</v>
       </c>
       <c r="M6">
         <v>-3019000.0</v>
       </c>
       <c r="N6">
         <v>-9159000.0</v>
       </c>
       <c r="O6">
         <v>16913399.0</v>
       </c>
       <c r="P6">
         <v>-68021.0</v>
       </c>
       <c r="Q6">
         <v>-1694323.0</v>
       </c>
       <c r="R6">
         <v>-1579483.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7">
         <v>-24364000.0</v>
       </c>
       <c r="C7">
         <v>8052000.0</v>
       </c>
       <c r="D7">
         <v>10906000.0</v>
       </c>
       <c r="E7">
         <v>-14393000.0</v>
       </c>
       <c r="F7">
         <v>537000.0</v>
       </c>
       <c r="G7">
         <v>9848000.0</v>
       </c>
       <c r="H7">
         <v>-6431000.0</v>
       </c>
       <c r="I7">
         <v>5337000.0</v>
       </c>
@@ -20433,93 +20640,93 @@
       </c>
       <c r="L7">
         <v>2188000.0</v>
       </c>
       <c r="M7">
         <v>2088000.0</v>
       </c>
       <c r="N7">
         <v>-936000.0</v>
       </c>
       <c r="O7">
         <v>4541588.0</v>
       </c>
       <c r="P7">
         <v>409733.0</v>
       </c>
       <c r="Q7">
         <v>-4265374.0</v>
       </c>
       <c r="R7">
         <v>1308521.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2973000.0</v>
       </c>
       <c r="F8">
         <v>30000.0</v>
       </c>
       <c r="G8">
         <v>-3418000.0</v>
       </c>
       <c r="H8">
         <v>-315000.0</v>
       </c>
       <c r="I8">
         <v>145000.0</v>
       </c>
       <c r="J8">
         <v>-1100000.0</v>
       </c>
       <c r="K8">
         <v>-1171000.0</v>
       </c>
       <c r="L8">
         <v>-430000.0</v>
       </c>
       <c r="M8">
         <v>255000.0</v>
       </c>
       <c r="N8">
         <v>-546000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
         <v>-1015000.0</v>
       </c>
       <c r="C9">
         <v>-1538000.0</v>
       </c>
       <c r="D9">
         <v>315000.0</v>
       </c>
       <c r="E9">
         <v>-2973000.0</v>
       </c>
       <c r="F9">
         <v>30000.0</v>
       </c>
       <c r="G9">
         <v>-3418000.0</v>
       </c>
       <c r="H9">
         <v>-315000.0</v>
       </c>
       <c r="I9">
         <v>145000.0</v>
       </c>
@@ -20531,51 +20738,51 @@
       </c>
       <c r="L9">
         <v>-430000.0</v>
       </c>
       <c r="M9">
         <v>255000.0</v>
       </c>
       <c r="N9">
         <v>-546000.0</v>
       </c>
       <c r="O9">
         <v>283200.0</v>
       </c>
       <c r="P9">
         <v>55976.0</v>
       </c>
       <c r="Q9">
         <v>-1785741.0</v>
       </c>
       <c r="R9">
         <v>-131493.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
         <v>-12296000.0</v>
       </c>
       <c r="C10">
         <v>-1412000.0</v>
       </c>
       <c r="D10">
         <v>-5504000.0</v>
       </c>
       <c r="E10">
         <v>-13210000.0</v>
       </c>
       <c r="F10">
         <v>-371000.0</v>
       </c>
       <c r="G10">
         <v>-3996000.0</v>
       </c>
       <c r="H10">
         <v>-1951000.0</v>
       </c>
       <c r="I10">
         <v>-615000.0</v>
       </c>
@@ -20587,187 +20794,187 @@
       </c>
       <c r="L10">
         <v>-15711000.0</v>
       </c>
       <c r="M10">
         <v>-12909000.0</v>
       </c>
       <c r="N10">
         <v>-7928000.0</v>
       </c>
       <c r="O10">
         <v>-7723540.0</v>
       </c>
       <c r="P10">
         <v>-4256193.0</v>
       </c>
       <c r="Q10">
         <v>-3811490.0</v>
       </c>
       <c r="R10">
         <v>-3633447.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>10350000.0</v>
       </c>
       <c r="E11">
         <v>447000.0</v>
       </c>
       <c r="F11">
         <v>-2639000.0</v>
       </c>
       <c r="G11">
         <v>16037000.0</v>
       </c>
       <c r="H11">
         <v>2235000.0</v>
       </c>
       <c r="I11">
         <v>5489000.0</v>
       </c>
       <c r="J11">
         <v>8745000.0</v>
       </c>
       <c r="K11">
         <v>3314000.0</v>
       </c>
       <c r="L11">
         <v>12891000.0</v>
       </c>
       <c r="M11">
         <v>12154000.0</v>
       </c>
       <c r="N11">
         <v>6763000.0</v>
       </c>
       <c r="O11">
         <v>9421000.0</v>
       </c>
       <c r="P11">
         <v>2957000.0</v>
       </c>
       <c r="Q11">
         <v>202000.0</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>51000.0</v>
       </c>
       <c r="E12">
         <v>4815000.0</v>
       </c>
       <c r="F12">
         <v>3129000.0</v>
       </c>
       <c r="G12">
         <v>5441000.0</v>
       </c>
       <c r="H12">
         <v>4719000.0</v>
       </c>
       <c r="I12">
         <v>-5120000.0</v>
       </c>
       <c r="J12">
         <v>1452000.0</v>
       </c>
       <c r="K12">
         <v>7860000.0</v>
       </c>
       <c r="L12">
         <v>1274000.0</v>
       </c>
       <c r="M12">
         <v>-1043000.0</v>
       </c>
       <c r="N12">
         <v>2532000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>5367000.0</v>
       </c>
       <c r="E13">
         <v>1974000.0</v>
       </c>
       <c r="F13">
         <v>513000.0</v>
       </c>
       <c r="G13">
         <v>4809000.0</v>
       </c>
       <c r="H13">
         <v>-15000.0</v>
       </c>
       <c r="I13">
         <v>3019000.0</v>
       </c>
       <c r="J13">
         <v>3883000.0</v>
       </c>
       <c r="K13">
         <v>-4892000.0</v>
       </c>
       <c r="L13">
         <v>5438000.0</v>
       </c>
       <c r="M13">
         <v>8928000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14">
         <v>31814000.0</v>
       </c>
       <c r="C14">
         <v>30930000.0</v>
       </c>
       <c r="D14">
         <v>28906000.0</v>
       </c>
       <c r="E14">
         <v>27906000.0</v>
       </c>
       <c r="F14">
         <v>29633000.0</v>
       </c>
       <c r="G14">
         <v>31193000.0</v>
       </c>
       <c r="H14">
         <v>28977000.0</v>
       </c>
       <c r="I14">
         <v>29430000.0</v>
       </c>
@@ -20779,99 +20986,99 @@
       </c>
       <c r="L14">
         <v>21337000.0</v>
       </c>
       <c r="M14">
         <v>17212000.0</v>
       </c>
       <c r="N14">
         <v>13522000.0</v>
       </c>
       <c r="O14">
         <v>9948243.0</v>
       </c>
       <c r="P14">
         <v>7758615.0</v>
       </c>
       <c r="Q14">
         <v>5576905.0</v>
       </c>
       <c r="R14">
         <v>4271911.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
         <v>11009000.0</v>
       </c>
       <c r="C15">
         <v>31866000.0</v>
       </c>
       <c r="D15">
         <v>9089000.0</v>
       </c>
       <c r="E15">
         <v>9067000.0</v>
       </c>
       <c r="F15">
         <v>51453000.0</v>
       </c>
       <c r="G15">
         <v>6301000.0</v>
       </c>
       <c r="H15">
         <v>6301000.0</v>
       </c>
       <c r="I15">
         <v>6301000.0</v>
       </c>
       <c r="J15">
         <v>6301000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16">
         <v>17116000.0</v>
       </c>
       <c r="C16">
         <v>8871000.0</v>
       </c>
       <c r="D16">
         <v>18342000.0</v>
       </c>
       <c r="E16">
         <v>12039000.0</v>
       </c>
       <c r="F16">
         <v>23678000.0</v>
       </c>
       <c r="G16">
         <v>28534000.0</v>
       </c>
       <c r="H16">
         <v>6214000.0</v>
       </c>
       <c r="I16">
         <v>9398000.0</v>
       </c>
@@ -20883,73 +21090,73 @@
       </c>
       <c r="L16">
         <v>2915000.0</v>
       </c>
       <c r="M16">
         <v>5113000.0</v>
       </c>
       <c r="N16">
         <v>8132000.0</v>
       </c>
       <c r="O16">
         <v>17290948.0</v>
       </c>
       <c r="P16">
         <v>377549.0</v>
       </c>
       <c r="Q16">
         <v>445570.0</v>
       </c>
       <c r="R16">
         <v>2139893.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
         <v>23925000.0</v>
       </c>
       <c r="C18">
         <v>35080000.0</v>
       </c>
       <c r="D18">
         <v>26513000.0</v>
       </c>
       <c r="E18">
         <v>8249000.0</v>
       </c>
       <c r="F18">
         <v>25593000.0</v>
       </c>
       <c r="G18">
         <v>36919000.0</v>
       </c>
       <c r="H18">
         <v>4649000.0</v>
       </c>
       <c r="I18">
         <v>19146000.0</v>
       </c>
@@ -20961,165 +21168,165 @@
       </c>
       <c r="L18">
         <v>4253000.0</v>
       </c>
       <c r="M18">
         <v>-4763000.0</v>
       </c>
       <c r="N18">
         <v>-13991000.0</v>
       </c>
       <c r="O18">
         <v>-56250.0</v>
       </c>
       <c r="P18">
         <v>-3704601.0</v>
       </c>
       <c r="Q18">
         <v>-3884645.0</v>
       </c>
       <c r="R18">
         <v>2667173.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-38600000.0</v>
       </c>
       <c r="D19">
         <v>-37950000.0</v>
       </c>
       <c r="E19">
         <v>-31143000.0</v>
       </c>
       <c r="F19">
         <v>-27755000.0</v>
       </c>
       <c r="G19">
         <v>-29557000.0</v>
       </c>
       <c r="H19">
         <v>-31865000.0</v>
       </c>
       <c r="I19">
         <v>-23543000.0</v>
       </c>
       <c r="J19">
         <v>-38499000.0</v>
       </c>
       <c r="K19">
         <v>-53740000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>1140000.0</v>
       </c>
       <c r="N19">
         <v>579000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
         <v>-3825000.0</v>
       </c>
       <c r="C21">
         <v>-11298000.0</v>
       </c>
       <c r="D21">
         <v>-10779000.0</v>
       </c>
       <c r="E21">
         <v>-10719000.0</v>
       </c>
       <c r="F21">
         <v>20864000.0</v>
       </c>
       <c r="G21">
         <v>-5717000.0</v>
       </c>
       <c r="H21">
         <v>-7500000.0</v>
       </c>
       <c r="I21">
         <v>-15200000.0</v>
       </c>
       <c r="J21">
         <v>965000.0</v>
       </c>
       <c r="K21">
         <v>27005000.0</v>
       </c>
       <c r="L21">
         <v>-247000.0</v>
       </c>
       <c r="M21">
         <v>-30000.0</v>
       </c>
       <c r="N21">
         <v>-300000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
         <v>46444000.0</v>
       </c>
       <c r="C22">
         <v>33935000.0</v>
       </c>
       <c r="D22">
         <v>23243000.0</v>
       </c>
       <c r="E22">
         <v>21365000.0</v>
       </c>
       <c r="F22">
         <v>20581000.0</v>
       </c>
       <c r="G22">
         <v>20009000.0</v>
       </c>
       <c r="H22">
         <v>9416000.0</v>
       </c>
       <c r="I22">
         <v>12661000.0</v>
       </c>
@@ -21131,51 +21338,51 @@
       </c>
       <c r="L22">
         <v>16204000.0</v>
       </c>
       <c r="M22">
         <v>13473000.0</v>
       </c>
       <c r="N22">
         <v>10552000.0</v>
       </c>
       <c r="O22">
         <v>7476572.0</v>
       </c>
       <c r="P22">
         <v>4609886.0</v>
       </c>
       <c r="Q22">
         <v>5596568.0</v>
       </c>
       <c r="R22">
         <v>5051449.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
         <v>-1254000.0</v>
       </c>
       <c r="C23">
         <v>-18000.0</v>
       </c>
       <c r="D23">
         <v>-304000.0</v>
       </c>
       <c r="E23">
         <v>128597000.0</v>
       </c>
       <c r="F23">
         <v>100508000.0</v>
       </c>
       <c r="G23">
         <v>235738000.0</v>
       </c>
       <c r="H23">
         <v>405900000.0</v>
       </c>
       <c r="I23">
         <v>-89000.0</v>
       </c>
@@ -21187,51 +21394,51 @@
       </c>
       <c r="L23">
         <v>-514000.0</v>
       </c>
       <c r="M23">
         <v>369000.0</v>
       </c>
       <c r="N23">
         <v>151000.0</v>
       </c>
       <c r="O23">
         <v>-12705217.0</v>
       </c>
       <c r="P23">
         <v>-991493.0</v>
       </c>
       <c r="Q23">
         <v>-1082500.0</v>
       </c>
       <c r="R23">
         <v>-2025000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24">
         <v>230000.0</v>
       </c>
       <c r="C24">
         <v>-1059000.0</v>
       </c>
       <c r="D24">
         <v>36000.0</v>
       </c>
       <c r="E24">
         <v>280000.0</v>
       </c>
       <c r="F24">
         <v>443000.0</v>
       </c>
       <c r="G24">
         <v>-2805000.0</v>
       </c>
       <c r="H24">
         <v>32000.0</v>
       </c>
       <c r="I24">
         <v>174000.0</v>
       </c>
@@ -21243,51 +21450,51 @@
       </c>
       <c r="L24">
         <v>13000.0</v>
       </c>
       <c r="M24">
         <v>500000.0</v>
       </c>
       <c r="N24">
         <v>-500000.0</v>
       </c>
       <c r="O24">
         <v>1451455.0</v>
       </c>
       <c r="P24">
         <v>-65927.0</v>
       </c>
       <c r="Q24">
         <v>-65517.0</v>
       </c>
       <c r="R24">
         <v>-64640.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
         <v>58000.0</v>
       </c>
       <c r="C25">
         <v>1969000.0</v>
       </c>
       <c r="D25">
         <v>1666000.0</v>
       </c>
       <c r="E25">
         <v>3020000.0</v>
       </c>
       <c r="F25">
         <v>1388000.0</v>
       </c>
       <c r="G25">
         <v>582000.0</v>
       </c>
       <c r="H25">
         <v>262000.0</v>
       </c>
       <c r="I25">
         <v>597000.0</v>
       </c>
@@ -21299,99 +21506,99 @@
       </c>
       <c r="L25">
         <v>71000.0</v>
       </c>
       <c r="M25">
         <v>-370000.0</v>
       </c>
       <c r="N25">
         <v>-475000.0</v>
       </c>
       <c r="O25">
         <v>-217285.0</v>
       </c>
       <c r="P25">
         <v>50196.0</v>
       </c>
       <c r="Q25">
         <v>136112.0</v>
       </c>
       <c r="R25">
         <v>206675.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26">
         <v>-1254000.0</v>
       </c>
       <c r="C26">
         <v>-1449000.0</v>
       </c>
       <c r="D26">
         <v>-181000.0</v>
       </c>
       <c r="E26">
         <v>-403000.0</v>
       </c>
       <c r="F26">
         <v>-340000.0</v>
       </c>
       <c r="G26">
         <v>-337000.0</v>
       </c>
       <c r="H26">
         <v>-421000.0</v>
       </c>
       <c r="I26">
         <v>-581000.0</v>
       </c>
       <c r="J26">
         <v>-261000.0</v>
       </c>
       <c r="K26">
         <v>-829000.0</v>
       </c>
       <c r="L26">
         <v>-102000.0</v>
       </c>
       <c r="M26">
         <v>-83000.0</v>
       </c>
       <c r="N26">
         <v>-155000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
         <v>3960000.0</v>
       </c>
       <c r="C27">
         <v>2829000.0</v>
       </c>
       <c r="D27">
         <v>1360000.0</v>
       </c>
       <c r="E27">
         <v>1186000.0</v>
       </c>
       <c r="F27">
         <v>877000.0</v>
       </c>
       <c r="G27">
         <v>1129000.0</v>
       </c>
       <c r="H27">
         <v>1185000.0</v>
       </c>
       <c r="I27">
         <v>810000.0</v>
       </c>
@@ -21403,51 +21610,51 @@
       </c>
       <c r="L27">
         <v>573000.0</v>
       </c>
       <c r="M27">
         <v>532000.0</v>
       </c>
       <c r="N27">
         <v>602000.0</v>
       </c>
       <c r="O27">
         <v>779979.0</v>
       </c>
       <c r="P27">
         <v>-24707.0</v>
       </c>
       <c r="Q27">
         <v>8021.0</v>
       </c>
       <c r="R27">
         <v>2743.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
         <v>-16088000.0</v>
       </c>
       <c r="C28">
         <v>-44631000.0</v>
       </c>
       <c r="D28">
         <v>-20353000.0</v>
       </c>
       <c r="E28">
         <v>-20189000.0</v>
       </c>
       <c r="F28">
         <v>-30981000.0</v>
       </c>
       <c r="G28">
         <v>-14626000.0</v>
       </c>
       <c r="H28">
         <v>-8701000.0</v>
       </c>
       <c r="I28">
         <v>-16443000.0</v>
       </c>
@@ -21459,51 +21666,51 @@
       </c>
       <c r="L28">
         <v>-863000.0</v>
       </c>
       <c r="M28">
         <v>104000.0</v>
       </c>
       <c r="N28">
         <v>-252000.0</v>
       </c>
       <c r="O28">
         <v>17269368.0</v>
       </c>
       <c r="P28">
         <v>3702507.0</v>
       </c>
       <c r="Q28">
         <v>2255839.0</v>
       </c>
       <c r="R28">
         <v>-4182016.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
         <v>55304000.0</v>
       </c>
       <c r="C29">
         <v>73760000.0</v>
       </c>
       <c r="D29">
         <v>64606000.0</v>
       </c>
       <c r="E29">
         <v>39693000.0</v>
       </c>
       <c r="F29">
         <v>53880000.0</v>
       </c>
       <c r="G29">
         <v>66503000.0</v>
       </c>
       <c r="H29">
         <v>37382000.0</v>
       </c>
       <c r="I29">
         <v>42863000.0</v>
       </c>
@@ -21515,51 +21722,51 @@
       </c>
       <c r="L29">
         <v>41003000.0</v>
       </c>
       <c r="M29">
         <v>31749000.0</v>
       </c>
       <c r="N29">
         <v>25717000.0</v>
       </c>
       <c r="O29">
         <v>25202345.0</v>
       </c>
       <c r="P29">
         <v>16741521.0</v>
       </c>
       <c r="Q29">
         <v>7648340.0</v>
       </c>
       <c r="R29">
         <v>11604468.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
         <v>-30971000.0</v>
       </c>
       <c r="C30">
         <v>-38600000.0</v>
       </c>
       <c r="D30">
         <v>-37950000.0</v>
       </c>
       <c r="E30">
         <v>-31143000.0</v>
       </c>
       <c r="F30">
         <v>-27755000.0</v>
       </c>
       <c r="G30">
         <v>-29557000.0</v>
       </c>
       <c r="H30">
         <v>-31865000.0</v>
       </c>
       <c r="I30">
         <v>-23543000.0</v>
       </c>
@@ -21590,2665 +21797,2695 @@
       <c r="R30">
         <v>-9001935.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO30"/>
+  <dimension ref="A1:BP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:68">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
         <v>104</v>
       </c>
       <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
         <v>107</v>
       </c>
       <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>110</v>
       </c>
       <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
         <v>113</v>
       </c>
       <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
         <v>122</v>
       </c>
       <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BJ1" t="s">
         <v>124</v>
       </c>
       <c r="BK1" t="s">
         <v>125</v>
       </c>
       <c r="BL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BN1" t="s">
         <v>158</v>
       </c>
       <c r="BO1" t="s">
         <v>159</v>
       </c>
+      <c r="BP1" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:68">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
+        <v>20723000.0</v>
+      </c>
+      <c r="C2">
         <v>23210000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17116000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13178000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21209000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6316000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8871000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13915000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10970000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13620000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18342000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8576000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18965000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16939000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12039000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19916000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28889000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25296000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>23678000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14523000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20977000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24661000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>28534000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29855000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29374000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5157000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6214000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11659000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11283000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4536000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9398000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7204000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8071000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8089000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6521000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5123000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4234000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7142000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4017000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2703000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5600000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2142000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2915000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3234000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7236000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1855000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5113000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6634000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7814000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6222000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8132000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5651928.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9497330.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10270427.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>17290948.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3300505.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3454355.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2665404.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>377549.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>559549.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>237536.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>47949.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>445570.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
+      <c r="BP2"/>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:68">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>9554000</v>
+      </c>
+      <c r="C3">
         <v>20781000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9601000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8077000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7099000</v>
-      </c>
-[...1 lines deleted...]
-        <v>9678000</v>
       </c>
       <c r="G3">
         <v>9678000</v>
       </c>
       <c r="H3">
-        <v>6825000</v>
+        <v>9678000</v>
       </c>
       <c r="I3">
+        <v>6525000</v>
+      </c>
+      <c r="J3">
         <v>9301000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10709000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11845000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13719000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6537000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6541000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11296000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13226000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5777000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7067000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5374000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11380000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7308000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5899000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3700000</v>
       </c>
-      <c r="X3">
-[...1 lines deleted...]
-      </c>
       <c r="Y3">
+        <v>3475000</v>
+      </c>
+      <c r="Z3">
         <v>5337000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8168000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11990000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9880000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4958000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6316000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11579000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7044000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6114000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5634000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4925000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4483000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>13150000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10541000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>13057000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>14457000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>15638000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>13484000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>10180000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>11944000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8849000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8385000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>7572000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>9592000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>9067000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10169000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>7684000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>13845302</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>8195223</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8842928</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8824547</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>11747144</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5307684</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3870924</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4332843</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6475836</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5615987</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3792037</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4562262</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11443000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:67">
+    <row r="4" spans="1:68">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-10389000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>2026000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>4900000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-7877000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-8973000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>3593000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1618000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>9155000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-6454000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-3684000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-3873000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1321000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>481000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>24217000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1057000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-5445000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>376000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>6747000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-4862000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>2194000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-867000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-18000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1568000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1398000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>889000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2908000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>3125000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1314000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-2897000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>3458000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-773000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-319000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-4002000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>5381000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-3258000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1521000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-1180000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>1592000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-1910000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>2480020.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-3845402.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-773097.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-7020521.0</v>
       </c>
-      <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
+      <c r="BP4"/>
     </row>
-    <row r="5" spans="1:67">
+    <row r="5" spans="1:68">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-2598000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-412000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>417000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2710000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1106000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3462000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-951000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1913000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-458000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-645000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2268000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1278000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1662000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4681000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-516000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4448000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-855000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-42000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-367000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>104000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-604000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>899000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>462000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-751000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>641000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1095000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1635000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>363000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>195000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1237000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>913000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>284000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1073000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-198000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>117000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-9607000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4227000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4316000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3652000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>275460.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>698563.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-338683.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>139660.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
+      <c r="BP5"/>
     </row>
-    <row r="6" spans="1:67">
+    <row r="6" spans="1:68">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>-3256000.0</v>
+      </c>
+      <c r="C6">
         <v>-2487000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6094000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3938000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8031000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14893000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2555000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5044000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2945000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2650000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4722000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9766000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-10389000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2026000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4900000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7877000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8973000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3593000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1618000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9155000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6454000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3684000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3873000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1321000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>481000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>24217000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1057000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5445000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>376000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6747000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4862000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2194000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-867000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-18000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1568000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1398000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>889000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2908000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3125000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1314000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2897000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3458000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-773000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-319000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-4002000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5381000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3258000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1521000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1180000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1592000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1910000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2480072.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3845402.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-773097.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-7020521.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>13990443.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-153850.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>788951.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2287855.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-182000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>322013.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>189587.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-397621.0</v>
       </c>
-      <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
+      <c r="BP6"/>
     </row>
-    <row r="7" spans="1:67">
+    <row r="7" spans="1:68">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7">
+        <v>-16160000.0</v>
+      </c>
+      <c r="C7">
         <v>-360000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>912000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4893000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16782000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>13276000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-15965000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6330000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-5021000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5425000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1318000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15861000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-13560000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-550000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9155000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2275000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-9518000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2098000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4698000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8252000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>65000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6927000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-853000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-7781000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-7517000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>24948000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>198000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-5516000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2917000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4137000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2135000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>4573000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1395000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-449000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>2608000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-4897000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>5254000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1763000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>4863000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1717000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-7528000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-2712000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-4080000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>3232000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-7442000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>7654000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1256000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>694000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>107000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3181000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1894000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3120805.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2536103.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>773095.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-2293797.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>1146760.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1253324.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>4363910.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>284242.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>1525089.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-509172.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>290449.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-896633.0</v>
       </c>
-      <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
+      <c r="BP7"/>
     </row>
-    <row r="8" spans="1:67">
+    <row r="8" spans="1:68">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-1170000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1062000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2296000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-2675000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1360000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2161000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-1099000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-485000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>992000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-2293000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>1816000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-3303000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>420000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-913000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>378000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-1097000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>528000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>405000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-151000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>175000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>802000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-1215000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>383000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-1562000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-96000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-570000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>1128000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-1154000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-323000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-163000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>469000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>95000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-498000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-523000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>496000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-440000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>95000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-103000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>703000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-419612.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-398496.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-273924.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>546032.0</v>
       </c>
-      <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
+      <c r="BP8"/>
     </row>
-    <row r="9" spans="1:67">
+    <row r="9" spans="1:68">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>4333000.0</v>
+      </c>
+      <c r="C9">
         <v>-4388000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2686000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>40000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-687000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-512000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>144000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3108000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>182000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1387000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1873000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1170000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1062000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2296000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2675000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1360000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2161000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1099000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-485000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>992000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2293000.0</v>
       </c>
-      <c r="W9">
-[...1 lines deleted...]
-      </c>
       <c r="X9">
-        <v>-3303000.0</v>
+        <v>4820000.0</v>
       </c>
       <c r="Y9">
-        <v>420000.0</v>
+        <v>-4924000.0</v>
       </c>
       <c r="Z9">
+        <v>-569000.0</v>
+      </c>
+      <c r="AA9">
         <v>-913000.0</v>
       </c>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
       <c r="AB9">
+        <v>407000.0</v>
+      </c>
+      <c r="AC9">
         <v>-1097000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>528000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>405000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-151000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>175000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>802000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1215000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>383000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1562000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-96000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-570000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1128000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1154000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-323000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-163000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>469000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>95000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-498000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-523000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>496000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-440000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>95000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-103000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>703000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-419612.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-398496.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>517358.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-245250.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>201661.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-8248.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-696164.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>785951.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>51860.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-322835.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-368701.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>695652.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
+      <c r="BP9"/>
     </row>
-    <row r="10" spans="1:67">
+    <row r="10" spans="1:68">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>-5608000.0</v>
+      </c>
+      <c r="C10">
         <v>-1800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5082000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8342000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>148000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2954000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1148000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3335000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1275000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3183000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2551000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-656000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4678000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2381000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2427000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4679000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4897000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1207000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-184000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1906000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1142000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>577000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3827000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7937000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9734000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1966000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-87000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-757000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-138000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-969000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3020000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-374000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-5451000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2190000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-748000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-350000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4527000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1657000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>38000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-3849000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-3237000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-4464000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5055000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-5036000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2918000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2702000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2364000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2927000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-4518000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-3100000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2099199.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-836176.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-4136514.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-856111.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-3483755.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-447371.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2969520.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-822894.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1864321.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>555930.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-648237.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2299565.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
+      <c r="BP10"/>
     </row>
-    <row r="11" spans="1:67">
+    <row r="11" spans="1:68">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>8148000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9136000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3478000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4061000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1249000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2468000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1372000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1346000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6671000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2168000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3422000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-5409000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>627000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1662000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>11446000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2302000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>116000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1833000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4612000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-660000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1263000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1231000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6008000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-551000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1957000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4939000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2122000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3641000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1077000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-3663000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1815000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1106000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7594000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-2981000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>11293000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>833000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3313000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1583000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>7258000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-227000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5349418.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1997412.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4743090.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-1332096.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>9421000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>5672000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>2957000.0</v>
       </c>
-      <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>202000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
+      <c r="BP11"/>
     </row>
-    <row r="12" spans="1:67">
+    <row r="12" spans="1:68">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-2274000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>575000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1158000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>578000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3485000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>531000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>155000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>627000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>231000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1206000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-235000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1819000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1407000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3007000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>323000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>704000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6045000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-590000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-924000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>188000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1352000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>635000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-289000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-4114000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1216000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>162000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-89000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>163000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1540000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1298000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1568000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3884000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>164000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2583000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-787000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-387000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-268000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-150000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-962000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>337000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1423722.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>626531.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1891147.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-1409400.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
+      <c r="BP12"/>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:68">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>10648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3389000.0</v>
       </c>
       <c r="N13">
         <v>-3389000.0</v>
       </c>
       <c r="O13">
+        <v>-3389000.0</v>
+      </c>
+      <c r="P13">
         <v>-2826000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4379000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3135000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2569000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1839000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2250000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3147000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2354000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2530000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>872000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1130000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>381000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2426000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>287000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1247000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-4753000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3204000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>431000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>517000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1177000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3248000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>3883000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>3166000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1095000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1635000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-4892000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>195000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>5438000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>8928000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
+      <c r="BP13"/>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:68">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14">
+        <v>8332000.0</v>
+      </c>
+      <c r="C14">
         <v>8151000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7973000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8023000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7953000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7888000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7950000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>9632000.0</v>
+      </c>
+      <c r="J14">
         <v>7845000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7702000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7451000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7480000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7210000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7154000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7062000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6818000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7068000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6907000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7113000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7171000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7405000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7420000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7637000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7685000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7913000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7888000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7707000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7194000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7207000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7290000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7286000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7261000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7344000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7410000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7415000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7546000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7525000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7319000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7121000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6916000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6380000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6192000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6045000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5805000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5402000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5149000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4981000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4656000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4502000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4116000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3938000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3806927.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3464127.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3242300.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3008646.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2787335.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2539748.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2403976.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2285021.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2212905.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1988550.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1850966.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1706194.0</v>
       </c>
-      <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
+      <c r="BP14"/>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:68">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
-        <v>3455000.0</v>
+        <v>3456000.0</v>
       </c>
       <c r="C15">
         <v>3455000.0</v>
       </c>
       <c r="D15">
+        <v>3455000.0</v>
+      </c>
+      <c r="E15">
         <v>2754000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2755000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2751000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2749000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2281000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2279000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2278000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>25028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2273000.0</v>
       </c>
       <c r="M15">
         <v>2273000.0</v>
       </c>
       <c r="N15">
+        <v>2273000.0</v>
+      </c>
+      <c r="O15">
         <v>2271000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2272000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2267000.0</v>
       </c>
       <c r="R15">
         <v>2267000.0</v>
       </c>
       <c r="S15">
+        <v>2267000.0</v>
+      </c>
+      <c r="T15">
         <v>2263000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582000.0</v>
       </c>
       <c r="V15">
         <v>1582000.0</v>
       </c>
       <c r="W15">
+        <v>1582000.0</v>
+      </c>
+      <c r="X15">
         <v>46706000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1576000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1577000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573000.0</v>
       </c>
       <c r="AB15">
         <v>1573000.0</v>
       </c>
       <c r="AC15">
         <v>1573000.0</v>
       </c>
       <c r="AD15">
         <v>1573000.0</v>
       </c>
-      <c r="AE15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE15">
+        <v>1573000.0</v>
+      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -24274,263 +24511,269 @@
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
-      <c r="BD15"/>
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
+      <c r="BP15"/>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:68">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16">
+        <v>17467000.0</v>
+      </c>
+      <c r="C16">
         <v>20723000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>23210000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>17116000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13178000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21209000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6316000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8871000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13915000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10970000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13620000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>18342000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8576000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>18965000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16939000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12039000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19916000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>28889000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>25296000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23678000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14523000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>20977000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24661000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>28534000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29855000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>29374000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5157000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6214000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11659000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>11283000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4536000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9398000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7204000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8071000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8089000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6521000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5123000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4234000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7142000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4017000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2703000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5600000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2142000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2915000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3234000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7236000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1855000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5113000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>6634000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7814000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6222000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>8132000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5651928.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>9497330.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10270427.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>17290948.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3300505.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3454355.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2665404.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>377549.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>559549.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>237536.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>47949.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>445570.0</v>
       </c>
-      <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
+      <c r="BP16"/>
     </row>
-    <row r="17" spans="1:67">
+    <row r="17" spans="1:68">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24554,386 +24797,391 @@
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
+      <c r="BP17"/>
     </row>
-    <row r="18" spans="1:67">
+    <row r="18" spans="1:68">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>1704000.0</v>
+      </c>
+      <c r="C18">
         <v>1924000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11533000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>41982000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4166000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>43740000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6996000.0</v>
       </c>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
       <c r="I18">
+        <v>17973000.0</v>
+      </c>
+      <c r="J18">
         <v>3132000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9514000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4779000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>14728000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5235000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7109000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9911000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3038000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3853000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>8455000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>6685000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11487000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>6400000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-937000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>8643000.0</v>
       </c>
-      <c r="X18">
-[...1 lines deleted...]
-      </c>
       <c r="Y18">
+        <v>1571000.0</v>
+      </c>
+      <c r="Z18">
         <v>2760000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>34712000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1510000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-793000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>744000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>8750000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-4052000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5513000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2454000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5135000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>6044000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>509000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>263000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-2191000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1037000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6362000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-12917000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4966000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-687000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-162000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-3957000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>9038000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-666000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1318000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1240000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>169000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-2374000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-3273136.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-3743752.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-489872.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-6484240.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-4584489.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1198688.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>5724898.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>2029.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-517696.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-1584171.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>69056.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-1671790.0</v>
       </c>
-      <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
+      <c r="BP18"/>
     </row>
-    <row r="19" spans="1:67">
+    <row r="19" spans="1:68">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-7062000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6463000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9417000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6792000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-9298000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10703000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11807000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-13652000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6533000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-6490000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-11275000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-13125000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5723000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6979000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5316000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-10963000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-7251000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5841000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3700000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4089000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5337000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-8158000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-11973000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-9877000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-4907000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-5521000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>1140000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>95000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>1045000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>575367.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>90000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>95000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-181367.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
+      <c r="BP19"/>
     </row>
-    <row r="20" spans="1:67">
+    <row r="20" spans="1:68">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24957,1968 +25205,1999 @@
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
+      <c r="BP20"/>
     </row>
-    <row r="21" spans="1:67">
+    <row r="21" spans="1:68">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>-982000.0</v>
+      </c>
+      <c r="C21">
         <v>-933000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-886000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-894000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-980000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9882000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7931000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-19245000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2253000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-2740000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="N21">
         <v>-2000000.0</v>
       </c>
       <c r="O21">
         <v>-2000000.0</v>
       </c>
       <c r="P21">
+        <v>-2000000.0</v>
+      </c>
+      <c r="Q21">
         <v>-2660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="R21">
         <v>-2000000.0</v>
       </c>
       <c r="S21">
         <v>-2000000.0</v>
       </c>
       <c r="T21">
+        <v>-2000000.0</v>
+      </c>
+      <c r="U21">
         <v>-1159000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-11170000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1132000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>34947000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-602000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-587000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-8292000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2575000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-4400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-100000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-5000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>915000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-599000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-351000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8601000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>10250000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>8535000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>-247000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-3082000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3082000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-182000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-30000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>71186.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-192830.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-90634.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-87722.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
+      <c r="BP21"/>
     </row>
-    <row r="22" spans="1:67">
+    <row r="22" spans="1:68">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>11073000.0</v>
+      </c>
+      <c r="C22">
         <v>13434000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11334000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11800000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11605000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13101000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9938000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9010000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9209000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7961000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>7755000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5880000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7072000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5884000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4407000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2160000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3933000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6357000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8915000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7213000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5032000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4704000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3632000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3732000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4691000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9718000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1868000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1361000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1998000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3860000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2197000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2085000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1991000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3404000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5181000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1236000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>598000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2996000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2061000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1466000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2680000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3577000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3748000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2892000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4345000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5403000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3564000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3188000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3364000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3999000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2922000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2227510.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2885892.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3217198.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2221400.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>899020.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2539971.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2777583.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1259998.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1203184.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1240258.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1180714.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>985730.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>846000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1075000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1392000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1095000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:68">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>160263000.0</v>
+      </c>
+      <c r="C23">
         <v>-161500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1120000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1254000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-167000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-8973000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1002000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1206000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-164000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-18000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>151384000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-108000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>121352000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>124882000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>122890000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1925000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>705000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3077000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>-7000.0</v>
+      </c>
+      <c r="V23">
         <v>11641000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-91000.0</v>
       </c>
-      <c r="W23">
-[...1 lines deleted...]
-      </c>
       <c r="X23">
-        <v>7100000.0</v>
+        <v>-135000.0</v>
       </c>
       <c r="Y23">
-        <v>2785000.0</v>
+        <v>-100001.0</v>
       </c>
       <c r="Z23">
+        <v>-115000.0</v>
+      </c>
+      <c r="AA23">
         <v>112925000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-72000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>107959000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>112585000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>90789000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>94146000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-77000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>103899000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-7000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-46000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>81726000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>75000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>67338000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-109000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>27261000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-45000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>87375000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>48633000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-514000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3060000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-156000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>12000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>423000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>226439.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-8104043.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>211000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-286000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>45518549.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-558323.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-450840.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-3209.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-715122.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-360000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-450000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1620613.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
+      <c r="BP23"/>
     </row>
-    <row r="24" spans="1:67">
+    <row r="24" spans="1:68">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24">
+        <v>9000.0</v>
+      </c>
+      <c r="C24">
         <v>-408000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-7000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9999.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>22000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-16141000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>261000.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
-        <v>3000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="J24">
         <v>3000.0</v>
       </c>
       <c r="K24">
+        <v>3000.0</v>
+      </c>
+      <c r="L24">
         <v>38000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>36000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-270000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>75000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-862000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>96000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>54000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>88000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>58000.0</v>
       </c>
-      <c r="T24">
-[...1 lines deleted...]
-      </c>
       <c r="U24">
+        <v>-127000.0</v>
+      </c>
+      <c r="V24">
         <v>57000.0</v>
       </c>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
       <c r="W24">
+        <v>-441000.0</v>
+      </c>
+      <c r="X24">
         <v>-427000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-614000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-819000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10000.0</v>
       </c>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
       <c r="AB24">
+        <v>-991000.0</v>
+      </c>
+      <c r="AC24">
         <v>3000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>51000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>795000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>19000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>16000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>124000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-7000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>41000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>147000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>21000.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>2564000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7000.0</v>
       </c>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>12000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-5600000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8000.0</v>
       </c>
-      <c r="AT24">
-[...1 lines deleted...]
-      </c>
       <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
         <v>4000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1045000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>95000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1045000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>500000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5001346.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1180.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-158526.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>11998.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1524794.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-83660.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-1677.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-25038.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2349.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-41789.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-1449.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
+      <c r="BP24"/>
     </row>
-    <row r="25" spans="1:67">
+    <row r="25" spans="1:68">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>5918000.0</v>
+      </c>
+      <c r="C25">
         <v>155000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>34433000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-42000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>66000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>962000.0</v>
+      </c>
+      <c r="J25">
         <v>218000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-88000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>124000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>618000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>165000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>875000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2851000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-23000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>104000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>88000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>972000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>300000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>108000.0</v>
       </c>
-      <c r="X25">
-[...1 lines deleted...]
-      </c>
       <c r="Y25">
+        <v>951000.0</v>
+      </c>
+      <c r="Z25">
         <v>3000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>410000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-203000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>44000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>609000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-73000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>51000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-27000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-4000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>5000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AU25">
         <v>4000.0</v>
       </c>
       <c r="AV25">
+        <v>4000.0</v>
+      </c>
+      <c r="AW25">
         <v>78000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-8000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-439000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-328225.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>23860.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-192600.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>21965.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-366230.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7806.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9594.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>12830.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-51435.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>33875.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>33879.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>33877.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
+      <c r="BP25"/>
     </row>
-    <row r="26" spans="1:67">
+    <row r="26" spans="1:68">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26">
+        <v>1160000.0</v>
+      </c>
+      <c r="C26">
         <v>-40000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1120000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1242000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-167000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-73000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1002000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1206000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-164000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-78000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-86000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-95000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-86000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-118000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-10000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-175000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-95000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-123000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-8000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-158000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-92000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-82000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-100000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-115000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-75000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-47000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-41000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-115000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-111000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-154000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-7000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-581000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-261000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-274000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>-12000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-690000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-139000.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>-10000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-80000.0</v>
       </c>
-      <c r="AS26">
-[...1 lines deleted...]
-      </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>-22000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-83000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>-155000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>-268192.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
+      <c r="BP26"/>
     </row>
-    <row r="27" spans="1:67">
+    <row r="27" spans="1:68">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
+        <v>981000.0</v>
+      </c>
+      <c r="C27">
         <v>945000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>857000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>860000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>843000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>822000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1435000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>929000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1062000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>432000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>406000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>314000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>333000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>356000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>357000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>299000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>297000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>296000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>294000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>211000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>179000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>239000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>248000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>378000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>199000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>273000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>279000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>265000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>257000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>264000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>399000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>263000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>185000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>202000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>160000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>154000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>190000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="AN27">
         <v>217000.0</v>
       </c>
       <c r="AO27">
+        <v>217000.0</v>
+      </c>
+      <c r="AP27">
         <v>210000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>220000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>232000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>175000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>101000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>116000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>181000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>130000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>139000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>133000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>130000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>515345.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>44000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>26000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>17000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1115000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>16960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16959.0</v>
       </c>
       <c r="BG27">
         <v>16959.0</v>
       </c>
       <c r="BH27">
+        <v>16959.0</v>
+      </c>
+      <c r="BI27">
         <v>-57679.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>15123.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>890.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>16959.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
+      <c r="BP27"/>
     </row>
-    <row r="28" spans="1:67">
+    <row r="28" spans="1:68">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>-4515000.0</v>
+      </c>
+      <c r="C28">
         <v>-4428000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5461000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-38092000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3902000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-12706000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4180000.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
+        <v>-22750000.0</v>
+      </c>
+      <c r="J28">
         <v>-190000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-12170000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-9539000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5029000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5158000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5134000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5032000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4940000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5174000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-4950000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-5125000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2749000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-12911000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2805000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-12516000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2278000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2279000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-10505000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>436000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4655000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-419000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2798000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-829000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3335000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3445000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-5146000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4517000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>742000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>605000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-717000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-476000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7669000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10020000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8424000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-98000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-158000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-53000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3657000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3005000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-203000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-35000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>378000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-36000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>176443.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-192830.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>120301.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-355914.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>20314108.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-479956.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-4852287.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2287503.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>360734.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1903835.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>162320.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1275618.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2256000.0</v>
       </c>
-      <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
+      <c r="BP28"/>
     </row>
-    <row r="29" spans="1:67">
+    <row r="29" spans="1:68">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>11258000.0</v>
+      </c>
+      <c r="C29">
         <v>22705000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21134000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>50059000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2933000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34062000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2682000.0</v>
       </c>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
       <c r="I29">
+        <v>24498000.0</v>
+      </c>
+      <c r="J29">
         <v>12433000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20223000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16624000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>28447000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1302000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13650000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>21207000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10188000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1924000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15522000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12059000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22867000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13708000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4962000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12343000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5046000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8097000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>42880000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>10480000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9087000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5702000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>15066000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>7527000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>12557000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>8568000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>10769000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>10969000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4992000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>13413000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>8350000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>14094000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>8095000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>2721000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>8518000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>9493000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>11782000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>4892000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>17423000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>6906000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>8274000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>7827000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>10338000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>5310000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>10572166.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>4451471.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>8353056.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>2340307.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>7162655.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>4108996.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>9595822.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>4334872.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>5958140.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>4031816.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3861093.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>2890472.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>7648000.0</v>
       </c>
-      <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
+      <c r="BP29"/>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:68">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>-9999000.0</v>
+      </c>
+      <c r="C30">
         <v>-20764000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9579000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8029000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7062000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6463000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9417000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6792000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-9298000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-10703000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11807000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-13652000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6533000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6490000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11275000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-13125000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5723000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6979000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5316000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10963000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7251000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5841000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4089000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5337000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-8158000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-11973000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-9877000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-4907000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5521000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-11560000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-7028000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5990000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-5641000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4884000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4336000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-13129000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-10541000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-10493000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-14450000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-15638000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-13484000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-10168000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-11943000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-8841000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-8385000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-13169000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-9592000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-8972000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-9124000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-7184000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-8268589.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-8104043.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-9246454.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-9004914.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-13486320.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3782890.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-3954584.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-4334520.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-6500874.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-5613638.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3833826.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-4563711.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
+      <c r="BP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>