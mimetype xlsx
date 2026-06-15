--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -280,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1049,86 +1055,87 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1160,4383 +1167,4531 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>14048000.0</v>
+      </c>
+      <c r="C2">
         <v>9670000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17628000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6481000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4795000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2373000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1975000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2122000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4162000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>971000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1226000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4990000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3904000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3420000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3730000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3364000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2239000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8410000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4072000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4914000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5124000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2354612.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1071000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>600762.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>949308.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
+      <c r="Z3"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>-176984000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-157125000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-137363000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-122118000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-117009000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-96225000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-78707000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7785000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7899000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7210000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-30689000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-21602000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-14999000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10056000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1446141.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3885584.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2209512.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1073231.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>462000.0</v>
+      </c>
+      <c r="C7">
         <v>153000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>365000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>349000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>285000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>483000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>604000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
         <v>138000.0</v>
       </c>
       <c r="C8">
+        <v>138000.0</v>
+      </c>
+      <c r="D8">
         <v>137000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>135000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>134000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>133000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>132000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>130000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9">
+        <v>120811000.0</v>
+      </c>
+      <c r="C9">
         <v>118415000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>116480000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>115411000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>114017000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>112615000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>110573000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>107760000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>105325000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>100812000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>98310000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>95065000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>91344000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>88823000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>87225000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>0.0</v>
+      </c>
+      <c r="C10">
         <v>2142000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2746000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3372000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22942000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>28925000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11592000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52628000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>69208000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>64094000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>35532000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6181000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>24443000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>28086000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16390000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19137000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23017000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1149000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>245000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4391000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3271000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>685187.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>176202.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2713638.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>506669.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11">
+        <v>0.0</v>
+      </c>
+      <c r="C11">
         <v>2142000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2746000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3372000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>22942000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>28925000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11592000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>52628000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>69208000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>64094000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>0.0</v>
+      </c>
+      <c r="C12">
         <v>2142000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2746000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3372000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22942000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28925000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11592000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>52628000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>69208000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>64094000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>35532000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6181000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24443000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>28086000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16390000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>19137000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23017000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3449000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18906000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>29443000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3271000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>685187.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>176202.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2713638.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>506669.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
         <v>138000.0</v>
       </c>
       <c r="C13">
+        <v>138000.0</v>
+      </c>
+      <c r="D13">
         <v>137000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>135000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>134000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>133000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>132000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>130000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>129000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>128000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>126000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>124000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="O13">
         <v>122000.0</v>
       </c>
       <c r="P13">
         <v>122000.0</v>
       </c>
       <c r="Q13">
-        <v>121000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="R13">
         <v>121000.0</v>
       </c>
       <c r="S13">
         <v>121000.0</v>
       </c>
       <c r="T13">
+        <v>121000.0</v>
+      </c>
+      <c r="U13">
         <v>120000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>90000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>61042.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>50311.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>48576.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>33576.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
+        <v>12695000.0</v>
+      </c>
+      <c r="C14">
         <v>12554000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12383000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12305000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13261000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13114000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12965000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13110000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12935000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12793000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12721000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12550000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12320000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12250000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12210000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12118000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12143000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12114000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11472000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8481000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6383000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5253000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4305053.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3484000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>134000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>133000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>132000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>130000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>129000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>128000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>126000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>124000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="O15">
         <v>122000.0</v>
       </c>
       <c r="P15">
         <v>122000.0</v>
       </c>
       <c r="Q15">
-        <v>121000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="R15">
         <v>121000.0</v>
       </c>
       <c r="S15">
         <v>121000.0</v>
       </c>
       <c r="T15">
+        <v>121000.0</v>
+      </c>
+      <c r="U15">
         <v>120000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>90000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>61042.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>50311.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>48576.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>33576.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>37000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1312000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1103000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>640000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>81000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>185000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2225000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>271000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1635000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>873000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2027000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4863000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>389000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>90000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>38000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>81000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>225000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>103000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>22128.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>207215.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>317561.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>183374.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>39288000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>41890000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>31243000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>32158000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>32163000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>53745000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>56458000.0</v>
       </c>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
       <c r="M18">
+        <v>0.0</v>
+      </c>
+      <c r="N18">
         <v>51464000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>43741000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>36769000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
-        <v>10039000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I20">
         <v>10039000.0</v>
       </c>
       <c r="J20">
         <v>10039000.0</v>
       </c>
       <c r="K20">
         <v>10039000.0</v>
       </c>
       <c r="L20">
         <v>10039000.0</v>
       </c>
       <c r="M20">
         <v>10039000.0</v>
       </c>
       <c r="N20">
         <v>10039000.0</v>
       </c>
       <c r="O20">
         <v>10039000.0</v>
       </c>
       <c r="P20">
         <v>10039000.0</v>
       </c>
       <c r="Q20">
         <v>10039000.0</v>
       </c>
       <c r="R20">
         <v>10039000.0</v>
       </c>
       <c r="S20">
         <v>10039000.0</v>
       </c>
       <c r="T20">
         <v>10039000.0</v>
       </c>
       <c r="U20">
         <v>10039000.0</v>
       </c>
       <c r="V20">
-        <v>2590000.0</v>
+        <v>10039000.0</v>
       </c>
       <c r="W20">
         <v>2590000.0</v>
       </c>
       <c r="X20">
         <v>2590000.0</v>
       </c>
       <c r="Y20">
+        <v>2590000.0</v>
+      </c>
+      <c r="Z20">
         <v>2589655.0</v>
       </c>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>775000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1024999.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1151000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1276000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1401000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1526000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1651000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1777000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1902000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2027000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2157000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2282000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2461000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2721000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3020000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3324000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3650000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3978000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2676112.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2703596.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2731080.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>168910.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22">
+        <v>20647000.0</v>
+      </c>
+      <c r="C22">
         <v>18051000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21639000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>23414000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19329000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>19926000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>21080000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>30974000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26224000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>25833000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27722000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>32624000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>26832000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>26509000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>26965000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>21489000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>24037000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>31931000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20769000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>16943000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>14723000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4469606.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2554239.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1475794.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1615407.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>586786000.0</v>
+      </c>
+      <c r="C23">
         <v>492528000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>478729000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>328246000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>306485000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>306801000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>286577000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>305401000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>298310000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>293524000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>285553000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>283563000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>256589000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>232752000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>212164000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>188769000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>186871000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>181050000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>153233000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>135552000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>86369000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>43255476.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>28270191.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23937087.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18809813.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24">
+        <v>230000000.0</v>
+      </c>
+      <c r="C24">
         <v>170000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>164000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>25000000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
-        <v>417000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I24">
         <v>417000.0</v>
       </c>
       <c r="J24">
-        <v>0.0</v>
+        <v>417000.0</v>
       </c>
       <c r="K24">
-        <v>417000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L24">
         <v>417000.0</v>
       </c>
       <c r="M24">
-        <v>0.0</v>
+        <v>417000.0</v>
       </c>
       <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24">
         <v>897000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1017000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>2817000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>13194000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9572000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>13950000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22225000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10739000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8060000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7096000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10367000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25">
+        <v>230000000.0</v>
+      </c>
+      <c r="C25">
         <v>170000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>164723000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25000000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
-        <v>417000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I25">
         <v>417000.0</v>
       </c>
       <c r="J25">
-        <v>0.0</v>
+        <v>417000.0</v>
       </c>
       <c r="K25">
-        <v>417000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L25">
         <v>417000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="M25">
+        <v>417000.0</v>
+      </c>
+      <c r="N25"/>
+      <c r="O25">
         <v>897000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1017000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>230462000.0</v>
+      </c>
+      <c r="C28">
         <v>168011000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>162515000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21977000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-22657000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-28025000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-10571000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-52211000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-68791000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-63677000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-35115000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5764000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-23866000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-27189000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-15373000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-17137000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-9822000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15423000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14305000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14001000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24934000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14332225.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10247554.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6133153.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10776475.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>504716000.0</v>
+      </c>
+      <c r="C29">
         <v>425057000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>399894000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>255076000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>235910000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>251961000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>248110000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>260598000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>257736000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>32553000.0</v>
+      </c>
+      <c r="C30">
         <v>26908000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50724000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26206000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21927000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11884000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9106000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7219000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8534000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7378000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9107000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10408000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6750000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6691000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5679000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5279000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7314000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11321000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11322000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8463000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6192000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1998965.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>817000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>806935.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1070625.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>234885000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>250393000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>246417000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>248741000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>245754000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>221264000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>212165000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>198646000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>180671000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>163629000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>149221000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
+      <c r="Z31"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>32613000.0</v>
+      </c>
+      <c r="C32">
         <v>30818000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>43558000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>23748000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>44825000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>61857000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>36907000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>85453000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>100773000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
-    <row r="33" spans="1:25">
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>529663000.0</v>
+      </c>
+      <c r="C33">
         <v>444352000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>402458000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>274099000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>241382000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>234083000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>244162000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>209002000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>190084000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>193765000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>212349000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>227636000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>195944000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>170716000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>162661000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>140431000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>130668000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>134018000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>98011000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>80382000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>61727000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>35960578.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>24616124.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>18853077.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>15562112.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34">
+        <v>5030000.0</v>
+      </c>
+      <c r="C34">
         <v>4240000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4486000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2779000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3030000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2221000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2133000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1699000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>958000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>325000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>129000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>197000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>502000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>524000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
+      <c r="Z34"/>
     </row>
-    <row r="35" spans="1:25">
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>287560000.0</v>
+      </c>
+      <c r="C35">
         <v>220113000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>210122000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>67771000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>50297000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>44396000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>33376000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>34274000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>33538000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>54070000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>57004000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>58876000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>51661000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>45140000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>38310000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>30274000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>28873000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>34677000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>22207000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>23714000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>29472000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>13697508.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9903235.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>8267568.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>10980290.0</v>
       </c>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>10619000.0</v>
+      </c>
+      <c r="C36">
         <v>6342000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7484000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-26753000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4280000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3115000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2671000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5089000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3768000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>262000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>73000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>41000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>29000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>30000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>28000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="R36">
         <v>19000.0</v>
       </c>
       <c r="S36">
+        <v>19000.0</v>
+      </c>
+      <c r="T36">
         <v>43000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>113000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>85000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>30150299.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>107900.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>427051.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>361179.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
+      <c r="Z37"/>
     </row>
-    <row r="38" spans="1:25">
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38">
+        <v>8246000.0</v>
+      </c>
+      <c r="C38">
         <v>5735000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>6229000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4224000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>211265000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>211183000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>220413000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>181195000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>170867000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>178722000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>73000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="N38">
         <v>29000.0</v>
       </c>
       <c r="O38">
+        <v>29000.0</v>
+      </c>
+      <c r="P38">
         <v>28000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="R38">
         <v>19000.0</v>
       </c>
       <c r="S38">
+        <v>19000.0</v>
+      </c>
+      <c r="T38">
         <v>43000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3763000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>85000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2416000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>108000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>116000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>32000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>3923000.0</v>
+      </c>
+      <c r="C39">
         <v>1075000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1162000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1155000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>904999.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11983000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>637000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4884000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>817000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2454000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>762000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>472000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2620000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>475000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>469000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2433000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3670000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>662000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8450000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>321000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>912000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>141140.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>107000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>87643.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>55000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
+        <v>10000000.0</v>
+      </c>
+      <c r="C40">
         <v>7180000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>14720000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>23716000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>14103000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6704000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2247000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5595000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3106000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1405000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3071000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6624000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6487000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5817000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3644000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>48000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1485000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3987000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3931000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1056000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>103000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>22000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>299794.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>318000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>916291.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>42101000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>44111000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>32961000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>33605000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>33121000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>54070000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>56587000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>155000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>197000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>502000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>524000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>528000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>558000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>441000.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
+      <c r="Z41"/>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
+        <v>105807000.0</v>
+      </c>
+      <c r="C42">
         <v>103411000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>101476000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>100407000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>105673001.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>112125000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>110083000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>284744000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>262450000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>100812000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>220428000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>212074000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>187569000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>88823000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>95010000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>86034000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>84570000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>83937000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>83460000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>82560000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>34667000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>17801633.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>11206162.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>10968733.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>5743202.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
+      <c r="Z43"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-      <c r="W44">
+      <c r="W44"/>
+      <c r="X44">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="Y44">
         <v>4000.0</v>
       </c>
+      <c r="Z44">
+        <v>4000.0</v>
+      </c>
     </row>
-    <row r="45" spans="1:25">
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>781116000.0</v>
+      </c>
+      <c r="C45">
         <v>673184000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>603593000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>464406000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>417000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>229817000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>240215000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>192473000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>174751000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>181813000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>200460000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>215654000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>183849000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>158490000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>150312000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>127904000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>117889000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>120940000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>84605000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>66580000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>47625000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3134167.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>21804628.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>15694946.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>12442368.0</v>
       </c>
     </row>
-    <row r="46" spans="1:25">
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>519044000.0</v>
+      </c>
+      <c r="C46">
         <v>438010000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>394199000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>268975000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>228098000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>229817000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>240215000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>192473000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>174751000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>181813000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>200460000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>215654000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>183849000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>158490000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>150312000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>127904000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>117889000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>120940000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>84605000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>66580000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>47625000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3134167.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>21804628.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>15694946.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>12442368.0</v>
       </c>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47">
+        <v>521417000.0</v>
+      </c>
+      <c r="C47">
         <v>438617000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>395454000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>268975000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>21113000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>22232000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>22937000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>20567000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>10481000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>7753000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>8527000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>215654000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>183849000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>158490000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>150312000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>127904000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>117889000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>120940000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>84605000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>66580000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>47625000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>30868000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>21804000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>15695000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12441000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>168771000.0</v>
+      </c>
+      <c r="C48">
         <v>151508000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>134281000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>129534000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>130103000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>139286000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>137478000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>152291000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>151865000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>132014000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>125545000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>115398000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>101270000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>86881000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>74195000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>64435000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>57407000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>46392000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>30799000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>18521000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>10933000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>6486790.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>3166039.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1979847.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-3772.0</v>
       </c>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
+      <c r="E49"/>
+      <c r="F49">
         <v>130103000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>139286000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>137478000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>152291000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>151865000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>132014000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>125545000.0</v>
       </c>
-      <c r="L49">
-[...1 lines deleted...]
-      </c>
       <c r="M49">
+        <v>0.0</v>
+      </c>
+      <c r="N49">
         <v>101270000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>86880000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>74195000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
+      <c r="Z49"/>
     </row>
-    <row r="50" spans="1:25">
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
-[...1 lines deleted...]
-      </c>
+      <c r="F50"/>
       <c r="G50">
         <v>417000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="H50">
         <v>417000.0</v>
       </c>
+      <c r="I50"/>
       <c r="J50">
         <v>417000.0</v>
       </c>
       <c r="K50">
         <v>417000.0</v>
       </c>
       <c r="L50">
         <v>417000.0</v>
       </c>
-      <c r="M50"/>
+      <c r="M50">
+        <v>417000.0</v>
+      </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
+      <c r="Z50"/>
     </row>
-    <row r="51" spans="1:25">
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>230462000.0</v>
+      </c>
+      <c r="C51">
         <v>170153000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>165261000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>25349000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>285000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>900000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417000.0</v>
       </c>
       <c r="I51">
         <v>417000.0</v>
       </c>
       <c r="J51">
         <v>417000.0</v>
       </c>
       <c r="K51">
         <v>417000.0</v>
       </c>
       <c r="L51">
+        <v>417000.0</v>
+      </c>
+      <c r="M51">
         <v>1268000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>577000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1419000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1092000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>13195000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>16572000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>14550000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>18392000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>28205000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>15017412.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10423756.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>8846791.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>11283144.0</v>
       </c>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>462000.0</v>
+      </c>
+      <c r="C52">
         <v>153000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>365000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>155000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>68000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>615000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>606000.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
-        <v>417000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J52">
         <v>417000.0</v>
       </c>
       <c r="K52">
         <v>417000.0</v>
       </c>
       <c r="L52">
+        <v>417000.0</v>
+      </c>
+      <c r="M52">
         <v>851000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>577000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>522000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>75000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>10378000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3378000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>4978000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4442000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5980000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4277904.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2364000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1750223.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>916291.0</v>
       </c>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
+      <c r="I53"/>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="P53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>2300000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>18661000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>25052000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
+      <c r="Z53"/>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
+      <c r="Z54"/>
     </row>
-    <row r="55" spans="1:25">
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>586786000.0</v>
+      </c>
+      <c r="C55">
         <v>492528000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>478729000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>328246000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>306485000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>306801000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>286577000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>305401000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>298310000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>293524000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>285553000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>283563000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>256589000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>232752000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>212164000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>188769000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>186871000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>181050000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>153233000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>135552000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>86369000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>43255476.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>28270191.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>23937087.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>18809813.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>57123000.0</v>
+      </c>
+      <c r="C56">
         <v>48176000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>76271000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>54147000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>65102999.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>72718000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>42415000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>96399000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>108226000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>99759000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>73204000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>55927000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>60645000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>62036000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>49503000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>48338000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>56203000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>47032000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>55222000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>55170000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>24642000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>7294898.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3654067.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>5084010.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3247701.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>24510000.0</v>
+      </c>
+      <c r="C57">
         <v>17358000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>32713000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>30399000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>20278000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10861000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5508000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10946000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7453000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6500000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4568000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>14100000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>12191000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>11786000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>12312000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>7904000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>15900000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>15923000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>16646000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>10637000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>11207000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6654644.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3941794.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2668546.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2048973.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>312070000.0</v>
+      </c>
+      <c r="C58">
         <v>237471000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>242835000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>98170000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>70575000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>55257000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>38884000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>45220000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>40991000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>60570000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>61572000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>72976000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>63852000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>56926000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>50622000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>38178000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>44773000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>50600000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>38853000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>34351000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>40679000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>20352152.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>13845029.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>10936114.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>13029263.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
+      <c r="Z59"/>
     </row>
-    <row r="60" spans="1:25">
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>274716000.0</v>
+      </c>
+      <c r="C60">
         <v>255057000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>235894000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>230076000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>235910000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>251544000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>247693000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>260181000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>257319000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>232954000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>223981000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>210587000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>192737000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>175826000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>161542000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>150591000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>142098000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>130450000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>114380000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>101201000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>45690000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>22903324.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>14425162.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>13000973.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>5780550.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
+      <c r="E61"/>
+      <c r="F61">
         <v>-8344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-490000.0</v>
       </c>
       <c r="G61">
         <v>-490000.0</v>
       </c>
-      <c r="H61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H61">
+        <v>-490000.0</v>
+      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
+      <c r="Z61"/>
     </row>
-    <row r="62" spans="1:25">
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT62"/>
+  <dimension ref="A1:CV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BH1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BL1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BP1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BT1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BX1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CB1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CF1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CJ1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>23</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CR1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="CS1" t="s">
         <v>158</v>
       </c>
       <c r="CT1" t="s">
-        <v>24</v>
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>11486000.0</v>
+      </c>
+      <c r="C2">
+        <v>14048000.0</v>
+      </c>
+      <c r="D2">
         <v>12273000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14491000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>14977000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>9670000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26473000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>23336000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12431000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>17628000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>30550000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28603000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>24835000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6481000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9968000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5238000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5604000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4795000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1120000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2425000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1181000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2373000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2045000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1188000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2255000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1975000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4183000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2579000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3450000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2122000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1424000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>801000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1322000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4162000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1830000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1309000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>496000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>971000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>902000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>690000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>605000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1226000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1459000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1113000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2325000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>4990000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5662000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2289000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2984000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3904000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1599000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>565000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2543000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3420000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2059000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2094000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>7851000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2619000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>3730000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>3188000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2651000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>3268000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>3364000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>3143000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1692000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1113000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>2239000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>882000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1189000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>2627000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>8410000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>5178000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>6856000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>6032000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>4072000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>3807000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>4953000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>5104000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>4914000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>6991000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>7546000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>8514000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>5124000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>8780000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>6028766.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>5429194.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>2355000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>1647514.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>2023323.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>2285024.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>1071000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>1411129.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>973025.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>848809.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>600762.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>1138226.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>1225728.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>1067719.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>950000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5591,54 +5746,56 @@
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
+      <c r="CV3"/>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5693,375 +5850,375 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
+      <c r="F5"/>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
-      <c r="I5"/>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-196316000.0</v>
       </c>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5">
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-192793000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-186491000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-180888000.0</v>
       </c>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
       <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5">
         <v>-185142000.0</v>
       </c>
-      <c r="AB5">
-[...2 lines deleted...]
-      <c r="AC5">
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
         <v>-176984000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-172523000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-167165000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-162387000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-157125000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-152351000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-147108000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-142238000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-137363000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-137638000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-132737000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-127331000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-122118000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-119393000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-10863000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-122314000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-117009000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-111447000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-106158000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-101159000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-96225000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-91509000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-87292000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-82909000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-78707000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-75140000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-8463000.0</v>
       </c>
-      <c r="BD5">
-[...2 lines deleted...]
-      <c r="BE5">
+      <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
         <v>-67885000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-7785000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-61577000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-52144000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-54776000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-7899000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-49051000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-46164000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-44006000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-7210000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-38453000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-35710000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-33290000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-30689000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-28031000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-25503000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-23629000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-21602000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-19856000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-18126000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-16437000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-14999000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-13563000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-12327000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-11236000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-10056000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-1446000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1446141.0</v>
       </c>
       <c r="CH5">
         <v>-1446141.0</v>
       </c>
       <c r="CI5">
-        <v>-3885584.0</v>
+        <v>-1446141.0</v>
       </c>
       <c r="CJ5">
-        <v>-3885584.0</v>
+        <v>-1446141.0</v>
       </c>
       <c r="CK5">
         <v>-3885584.0</v>
       </c>
       <c r="CL5">
         <v>-3885584.0</v>
       </c>
       <c r="CM5">
-        <v>-2209512.0</v>
+        <v>-3885584.0</v>
       </c>
       <c r="CN5">
-        <v>-2209512.0</v>
+        <v>-3885584.0</v>
       </c>
       <c r="CO5">
         <v>-2209512.0</v>
       </c>
       <c r="CP5">
         <v>-2209512.0</v>
       </c>
       <c r="CQ5">
+        <v>-2209512.0</v>
+      </c>
+      <c r="CR5">
+        <v>-2209512.0</v>
+      </c>
+      <c r="CS5">
         <v>-1597012.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-1597012.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-1320685.0</v>
       </c>
-      <c r="CT5"/>
+      <c r="CV5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...4 lines deleted...]
-      </c>
+      <c r="AF6"/>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
@@ -6087,180 +6244,190 @@
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6"/>
+      <c r="BE6">
+        <v>0.0</v>
+      </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6">
-[...1 lines deleted...]
-      </c>
+      <c r="BG6"/>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>471000.0</v>
+      </c>
+      <c r="C7">
+        <v>462000.0</v>
+      </c>
+      <c r="D7">
         <v>291000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>165000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>165000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>153000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7">
         <v>365000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>261000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>310000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>309000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>349000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>276000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>290000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>330000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>285000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>321000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>375000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>429000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>483000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>509000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>510000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>559000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>604000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>447000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>494000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>541000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6285,111 +6452,117 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
-        <v>138000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="C8">
         <v>138000.0</v>
       </c>
       <c r="D8">
         <v>138000.0</v>
       </c>
       <c r="E8">
         <v>138000.0</v>
       </c>
       <c r="F8">
-        <v>137000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="G8">
-        <v>137000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="H8">
         <v>137000.0</v>
       </c>
       <c r="I8">
         <v>137000.0</v>
       </c>
       <c r="J8">
+        <v>137000.0</v>
+      </c>
+      <c r="K8">
+        <v>137000.0</v>
+      </c>
+      <c r="L8">
         <v>136000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>136000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>135000.0</v>
       </c>
       <c r="N8">
         <v>135000.0</v>
       </c>
       <c r="O8">
         <v>135000.0</v>
       </c>
       <c r="P8">
         <v>135000.0</v>
       </c>
       <c r="Q8">
-        <v>134000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="R8">
-        <v>134000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="S8">
         <v>134000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>134000.0</v>
+      </c>
+      <c r="U8">
+        <v>134000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6423,615 +6596,629 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>33</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>120811000.0</v>
+      </c>
+      <c r="D9">
         <v>120222000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>119530000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>118768000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>118415000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>117410000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>116254000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>116045000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>115714000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>115411000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>114838000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>114255000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>114080000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>114017000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>113596000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>113175000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>112864000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>112615000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>112052000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>111489000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>110926000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>110573000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>109861000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>109218000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>108617000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>107760000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>107104000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>105928000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>105415000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>105325000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>103916000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>103101000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>102369000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>100812000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>99623000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>99031000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>98415000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>98310000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>97335000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>96285000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>95346000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>95065000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>94255000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>93328000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>92169000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>91344000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>90598000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>89789000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>88985000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>88823000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>88465000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>88001000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>88001000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>87548000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>87225000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>87043000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>86683000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
-        <v>0.0</v>
+        <v>2311000.0</v>
       </c>
       <c r="C10">
+        <v>0.0</v>
+      </c>
+      <c r="D10">
+        <v>0.0</v>
+      </c>
+      <c r="E10">
         <v>325000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2147000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2142000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>410000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3616000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>5239000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2746000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>197000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4286000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>7412000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3372000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2586000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>9828000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>16426000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>22942000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>24424000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>26173000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>30683000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>28925000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>27559000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>15451000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>13051000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>11592000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>19482000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>29911000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>39992000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>52628000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>63267000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>62490000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>65138000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>69208000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>72924000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>73038000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>74370000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>64094000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>61157000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>52166000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>43055000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>35532000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>29978000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>21532000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>8620000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>6181000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5073000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>14439000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>20607000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>24443000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>27727000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>29330000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>31281000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>28086000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>30924000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>30472000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>29438000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>29438000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>16390000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>16461000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>16861000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>19157000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>19137000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>22863000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>23833000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>21618000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>23017000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>17732000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>11687000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>2741000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1149000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>6701000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>890000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>2111000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>245000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2022000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>2536000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>9248000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>4391000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>2195000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>1519000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>42381000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>3271000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>5729000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>827612.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>1370843.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>685187.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>4408170.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>227305.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>196138.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>176202.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>258276.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>976004.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>1611244.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>2713638.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>687651.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>342397.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>136252.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>507000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B11"/>
       <c r="C11">
+        <v>0.0</v>
+      </c>
+      <c r="D11">
+        <v>0.0</v>
+      </c>
+      <c r="E11">
         <v>325000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2147000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2142000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>410000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>197000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>4286000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>7412000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3372000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2586000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>9828000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>16426000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>22942000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>24424000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>26173000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7065,28450 +7252,1500 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-    </row>
-[...27218 lines deleted...]
-      </c>
       <c r="CU11"/>
       <c r="CV11"/>
     </row>
     <row r="12" spans="1:100">
       <c r="A12" t="s">
-        <v>202</v>
-[...8 lines deleted...]
-      <c r="I12"/>
+        <v>36</v>
+      </c>
+      <c r="B12">
+        <v>2311000.0</v>
+      </c>
+      <c r="C12">
+        <v>0.0</v>
+      </c>
+      <c r="D12">
+        <v>0.0</v>
+      </c>
+      <c r="E12">
+        <v>325000.0</v>
+      </c>
+      <c r="F12">
+        <v>2147000.0</v>
+      </c>
+      <c r="G12">
+        <v>2142000.0</v>
+      </c>
+      <c r="H12">
+        <v>410000.0</v>
+      </c>
+      <c r="I12">
+        <v>3616000.0</v>
+      </c>
       <c r="J12">
-        <v>1346000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5239000.0</v>
+      </c>
+      <c r="K12"/>
       <c r="L12">
-        <v>640000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="M12">
-        <v>640000.0</v>
+        <v>4286000.0</v>
       </c>
       <c r="N12">
-        <v>-792000.0</v>
+        <v>7412000.0</v>
       </c>
       <c r="O12">
-        <v>1010000.0</v>
+        <v>3372000.0</v>
       </c>
       <c r="P12">
-        <v>506000.0</v>
+        <v>2586000.0</v>
       </c>
       <c r="Q12">
-        <v>1375000.0</v>
+        <v>9828000.0</v>
       </c>
       <c r="R12">
-        <v>101000.0</v>
+        <v>16426000.0</v>
       </c>
       <c r="S12">
-        <v>35000.0</v>
+        <v>22942000.0</v>
       </c>
       <c r="T12">
-        <v>514000.0</v>
+        <v>24424000.0</v>
       </c>
       <c r="U12">
-        <v>11310000.0</v>
+        <v>26173000.0</v>
       </c>
       <c r="V12">
-        <v>536000.0</v>
+        <v>30683000.0</v>
       </c>
       <c r="W12">
-        <v>293000.0</v>
+        <v>28925000.0</v>
       </c>
       <c r="X12">
-        <v>1054000.0</v>
+        <v>27559000.0</v>
       </c>
       <c r="Y12">
-        <v>2656000.0</v>
+        <v>15451000.0</v>
       </c>
       <c r="Z12">
-        <v>12733000.0</v>
+        <v>13051000.0</v>
       </c>
       <c r="AA12">
-        <v>839000.0</v>
+        <v>11592000.0</v>
       </c>
       <c r="AB12">
-        <v>541000.0</v>
+        <v>19482000.0</v>
       </c>
       <c r="AC12">
-        <v>594000.0</v>
+        <v>29911000.0</v>
       </c>
       <c r="AD12">
-        <v>541000.0</v>
+        <v>39992000.0</v>
       </c>
       <c r="AE12">
-        <v>657000.0</v>
+        <v>52628000.0</v>
       </c>
       <c r="AF12">
-        <v>493000.0</v>
+        <v>63267000.0</v>
       </c>
       <c r="AG12">
-        <v>4263000.0</v>
+        <v>62490000.0</v>
       </c>
       <c r="AH12">
-        <v>183000.0</v>
+        <v>65138000.0</v>
       </c>
       <c r="AI12">
-        <v>-486000.0</v>
+        <v>69208000.0</v>
       </c>
       <c r="AJ12">
-        <v>287000.0</v>
+        <v>72924000.0</v>
       </c>
       <c r="AK12">
-        <v>2802000.0</v>
+        <v>73038000.0</v>
       </c>
       <c r="AL12">
-        <v>-489000.0</v>
+        <v>74370000.0</v>
       </c>
       <c r="AM12">
-        <v>-328000.0</v>
+        <v>64094000.0</v>
       </c>
       <c r="AN12">
-        <v>769000.0</v>
+        <v>61157000.0</v>
       </c>
       <c r="AO12">
-        <v>-700000.0</v>
+        <v>52166000.0</v>
       </c>
       <c r="AP12">
-        <v>-178000.0</v>
+        <v>43055000.0</v>
       </c>
       <c r="AQ12">
-        <v>3082000.0</v>
+        <v>35532000.0</v>
       </c>
       <c r="AR12">
-        <v>1844000.0</v>
+        <v>29978000.0</v>
       </c>
       <c r="AS12">
-        <v>1026000.0</v>
+        <v>21532000.0</v>
       </c>
       <c r="AT12">
-        <v>637000.0</v>
+        <v>8620000.0</v>
       </c>
       <c r="AU12">
-        <v>651000.0</v>
+        <v>6181000.0</v>
       </c>
       <c r="AV12">
-        <v>746000.0</v>
+        <v>5073000.0</v>
       </c>
       <c r="AW12">
-        <v>-5469000.0</v>
+        <v>14439000.0</v>
       </c>
       <c r="AX12">
-        <v>2205000.0</v>
+        <v>20607000.0</v>
       </c>
       <c r="AY12">
-        <v>2085000.0</v>
+        <v>24443000.0</v>
       </c>
       <c r="AZ12">
-        <v>2580000.0</v>
+        <v>27727000.0</v>
       </c>
       <c r="BA12">
-        <v>-5267000.0</v>
+        <v>29330000.0</v>
       </c>
       <c r="BB12">
-        <v>2062000.0</v>
+        <v>31281000.0</v>
       </c>
       <c r="BC12">
-        <v>2150000.0</v>
+        <v>28086000.0</v>
       </c>
       <c r="BD12">
-        <v>2150000.0</v>
+        <v>30924000.0</v>
       </c>
       <c r="BE12">
-        <v>2473000.0</v>
+        <v>30472000.0</v>
       </c>
       <c r="BF12">
-        <v>1229000.0</v>
+        <v>30472000.0</v>
       </c>
       <c r="BG12">
-        <v>74000.0</v>
+        <v>29438000.0</v>
       </c>
       <c r="BH12">
-        <v>29000.0</v>
+        <v>16390000.0</v>
       </c>
       <c r="BI12">
-        <v>29000.0</v>
-[...2 lines deleted...]
-      <c r="BK12"/>
+        <v>16461000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>16861000.0</v>
+      </c>
+      <c r="BK12">
+        <v>19157000.0</v>
+      </c>
       <c r="BL12">
-        <v>767000.0</v>
+        <v>19137000.0</v>
       </c>
       <c r="BM12">
-        <v>557000.0</v>
+        <v>22863000.0</v>
       </c>
       <c r="BN12">
-        <v>1598000.0</v>
-[...7 lines deleted...]
-      <c r="BU12"/>
+        <v>23833000.0</v>
+      </c>
+      <c r="BO12">
+        <v>21618000.0</v>
+      </c>
+      <c r="BP12">
+        <v>23017000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>17732000.0</v>
+      </c>
+      <c r="BR12">
+        <v>11687000.0</v>
+      </c>
+      <c r="BS12">
+        <v>2741000.0</v>
+      </c>
+      <c r="BT12">
+        <v>3449000.0</v>
+      </c>
+      <c r="BU12">
+        <v>6701000.0</v>
+      </c>
       <c r="BV12">
-        <v>2581000.0</v>
-[...1 lines deleted...]
-      <c r="BW12"/>
+        <v>7317000.0</v>
+      </c>
+      <c r="BW12">
+        <v>16459000.0</v>
+      </c>
       <c r="BX12">
-        <v>468000.0</v>
+        <v>18906000.0</v>
       </c>
       <c r="BY12">
-        <v>2012000.0</v>
+        <v>24921000.0</v>
       </c>
       <c r="BZ12">
-        <v>849000.0</v>
-[...21 lines deleted...]
-      <c r="CU12"/>
+        <v>26638000.0</v>
+      </c>
+      <c r="CA12">
+        <v>31574000.0</v>
+      </c>
+      <c r="CB12">
+        <v>29443000.0</v>
+      </c>
+      <c r="CC12">
+        <v>31400000.0</v>
+      </c>
+      <c r="CD12">
+        <v>34807000.0</v>
+      </c>
+      <c r="CE12">
+        <v>42381000.0</v>
+      </c>
+      <c r="CF12">
+        <v>3271000.0</v>
+      </c>
+      <c r="CG12">
+        <v>5729000.0</v>
+      </c>
+      <c r="CH12">
+        <v>827612.0</v>
+      </c>
+      <c r="CI12">
+        <v>1370843.0</v>
+      </c>
+      <c r="CJ12">
+        <v>685187.0</v>
+      </c>
+      <c r="CK12">
+        <v>4408170.0</v>
+      </c>
+      <c r="CL12">
+        <v>227305.0</v>
+      </c>
+      <c r="CM12">
+        <v>196138.0</v>
+      </c>
+      <c r="CN12">
+        <v>176202.0</v>
+      </c>
+      <c r="CO12">
+        <v>258276.0</v>
+      </c>
+      <c r="CP12">
+        <v>976004.0</v>
+      </c>
+      <c r="CQ12">
+        <v>1611244.0</v>
+      </c>
+      <c r="CR12">
+        <v>2713638.0</v>
+      </c>
+      <c r="CS12">
+        <v>687651.0</v>
+      </c>
+      <c r="CT12">
+        <v>342397.0</v>
+      </c>
+      <c r="CU12">
+        <v>136252.0</v>
+      </c>
       <c r="CV12"/>
     </row>
     <row r="13" spans="1:100">
       <c r="A13" t="s">
-        <v>203</v>
-[...8 lines deleted...]
-      <c r="I13"/>
+        <v>37</v>
+      </c>
+      <c r="B13">
+        <v>139000.0</v>
+      </c>
+      <c r="C13">
+        <v>138000.0</v>
+      </c>
+      <c r="D13">
+        <v>138000.0</v>
+      </c>
+      <c r="E13">
+        <v>138000.0</v>
+      </c>
+      <c r="F13">
+        <v>138000.0</v>
+      </c>
+      <c r="G13">
+        <v>138000.0</v>
+      </c>
+      <c r="H13">
+        <v>137000.0</v>
+      </c>
+      <c r="I13">
+        <v>137000.0</v>
+      </c>
       <c r="J13">
-        <v>-25000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>137000.0</v>
+      </c>
+      <c r="K13"/>
       <c r="L13">
-        <v>681000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="M13">
-        <v>681000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="N13">
-        <v>306000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="O13">
-        <v>-1128000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="P13">
-        <v>149000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="Q13">
-        <v>483000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="R13">
-        <v>149000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="S13">
-        <v>-497000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="T13">
-        <v>465000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="U13">
-        <v>387000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="V13">
-        <v>164000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="W13">
-        <v>-67000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="X13">
-        <v>43000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="Y13">
-        <v>-262000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="Z13">
-        <v>153000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AA13">
-        <v>-107000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="AB13">
-        <v>277000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="AC13">
-        <v>890000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="AD13">
-        <v>-642000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="AE13">
-        <v>-80000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="AF13">
-        <v>573000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="AG13">
-        <v>666000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="AH13">
-        <v>465000.0</v>
+        <v>129000.0</v>
       </c>
       <c r="AI13">
-        <v>-2872000.0</v>
+        <v>129000.0</v>
       </c>
       <c r="AJ13">
-        <v>1973000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="AK13">
-        <v>87000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="AL13">
-        <v>2308000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="AM13">
-        <v>-1316000.0</v>
-[...1 lines deleted...]
-      <c r="AN13"/>
+        <v>128000.0</v>
+      </c>
+      <c r="AN13">
+        <v>127000.0</v>
+      </c>
       <c r="AO13">
-        <v>-32000.0</v>
-[...3 lines deleted...]
-      <c r="AR13"/>
+        <v>127000.0</v>
+      </c>
+      <c r="AP13">
+        <v>127000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>126000.0</v>
+      </c>
+      <c r="AR13">
+        <v>126000.0</v>
+      </c>
       <c r="AS13">
-        <v>-12000.0</v>
-[...55 lines deleted...]
-      <c r="CV13"/>
+        <v>126000.0</v>
+      </c>
+      <c r="AT13">
+        <v>126000.0</v>
+      </c>
+      <c r="AU13">
+        <v>124000.0</v>
+      </c>
+      <c r="AV13">
+        <v>125000.0</v>
+      </c>
+      <c r="AW13">
+        <v>125000.0</v>
+      </c>
+      <c r="AX13">
+        <v>124000.0</v>
+      </c>
+      <c r="AY13">
+        <v>123000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>123000.0</v>
+      </c>
+      <c r="BA13">
+        <v>123000.0</v>
+      </c>
+      <c r="BB13">
+        <v>123000.0</v>
+      </c>
+      <c r="BC13">
+        <v>122000.0</v>
+      </c>
+      <c r="BD13">
+        <v>122000.0</v>
+      </c>
+      <c r="BE13">
+        <v>122000.0</v>
+      </c>
+      <c r="BF13">
+        <v>122000.0</v>
+      </c>
+      <c r="BG13">
+        <v>122000.0</v>
+      </c>
+      <c r="BH13">
+        <v>122000.0</v>
+      </c>
+      <c r="BI13">
+        <v>122000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>122000.0</v>
+      </c>
+      <c r="BK13">
+        <v>122000.0</v>
+      </c>
+      <c r="BL13">
+        <v>122000.0</v>
+      </c>
+      <c r="BM13">
+        <v>121000.0</v>
+      </c>
+      <c r="BN13">
+        <v>121000.0</v>
+      </c>
+      <c r="BO13">
+        <v>121000.0</v>
+      </c>
+      <c r="BP13">
+        <v>121000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>121000.0</v>
+      </c>
+      <c r="BR13">
+        <v>121000.0</v>
+      </c>
+      <c r="BS13">
+        <v>121000.0</v>
+      </c>
+      <c r="BT13">
+        <v>121000.0</v>
+      </c>
+      <c r="BU13">
+        <v>121000.0</v>
+      </c>
+      <c r="BV13">
+        <v>121000.0</v>
+      </c>
+      <c r="BW13">
+        <v>121000.0</v>
+      </c>
+      <c r="BX13">
+        <v>121000.0</v>
+      </c>
+      <c r="BY13">
+        <v>121000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>121000.0</v>
+      </c>
+      <c r="CA13">
+        <v>121000.0</v>
+      </c>
+      <c r="CB13">
+        <v>120000.0</v>
+      </c>
+      <c r="CC13">
+        <v>120000.0</v>
+      </c>
+      <c r="CD13">
+        <v>119000.0</v>
+      </c>
+      <c r="CE13">
+        <v>119000.0</v>
+      </c>
+      <c r="CF13">
+        <v>90000.0</v>
+      </c>
+      <c r="CG13">
+        <v>90000.0</v>
+      </c>
+      <c r="CH13">
+        <v>68994.0</v>
+      </c>
+      <c r="CI13">
+        <v>67825.0</v>
+      </c>
+      <c r="CJ13">
+        <v>61042.0</v>
+      </c>
+      <c r="CK13">
+        <v>60683.0</v>
+      </c>
+      <c r="CL13">
+        <v>54121.0</v>
+      </c>
+      <c r="CM13">
+        <v>53798.0</v>
+      </c>
+      <c r="CN13">
+        <v>50311.0</v>
+      </c>
+      <c r="CO13">
+        <v>50221.0</v>
+      </c>
+      <c r="CP13">
+        <v>49816.0</v>
+      </c>
+      <c r="CQ13">
+        <v>48576.0</v>
+      </c>
+      <c r="CR13">
+        <v>48576.0</v>
+      </c>
+      <c r="CS13">
+        <v>33576.0</v>
+      </c>
+      <c r="CT13">
+        <v>33576.0</v>
+      </c>
+      <c r="CU13">
+        <v>33576.0</v>
+      </c>
+      <c r="CV13">
+        <v>34000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:100">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>9249000.0</v>
+        <v>12746000.0</v>
       </c>
       <c r="C14">
-        <v>8969000.0</v>
+        <v>12695000.0</v>
       </c>
       <c r="D14">
-        <v>8636000.0</v>
+        <v>12685000.0</v>
       </c>
       <c r="E14">
-        <v>8469000.0</v>
+        <v>12625000.0</v>
       </c>
       <c r="F14">
-        <v>8086000.0</v>
+        <v>12611000.0</v>
       </c>
       <c r="G14">
-        <v>7705000.0</v>
+        <v>12586000.0</v>
       </c>
       <c r="H14">
-        <v>7087000.0</v>
+        <v>12526000.0</v>
       </c>
       <c r="I14">
-        <v>7160000.0</v>
+        <v>12483000.0</v>
       </c>
       <c r="J14">
-        <v>6807000.0</v>
+        <v>12465000.0</v>
       </c>
       <c r="K14">
-        <v>6550000.0</v>
+        <v>12378000.0</v>
       </c>
       <c r="L14">
-        <v>6217000.0</v>
+        <v>12403000.0</v>
       </c>
       <c r="M14">
-        <v>5998000.0</v>
+        <v>12394000.0</v>
       </c>
       <c r="N14">
-        <v>6016000.0</v>
+        <v>12354000.0</v>
       </c>
       <c r="O14">
-        <v>6042000.0</v>
+        <v>12209000.0</v>
       </c>
       <c r="P14">
-        <v>6061000.0</v>
+        <v>12192000.0</v>
       </c>
       <c r="Q14">
-        <v>6387000.0</v>
+        <v>12305000.0</v>
       </c>
       <c r="R14">
-        <v>6387000.0</v>
+        <v>12698000.0</v>
       </c>
       <c r="S14">
-        <v>6326000.0</v>
+        <v>13121000.0</v>
       </c>
       <c r="T14">
-        <v>6297000.0</v>
+        <v>13121000.0</v>
       </c>
       <c r="U14">
-        <v>6339000.0</v>
+        <v>13305000.0</v>
       </c>
       <c r="V14">
-        <v>6318000.0</v>
+        <v>13263000.0</v>
       </c>
       <c r="W14">
-        <v>6301000.0</v>
+        <v>13248000.0</v>
       </c>
       <c r="X14">
-        <v>6240000.0</v>
+        <v>13248000.0</v>
       </c>
       <c r="Y14">
-        <v>6051000.0</v>
+        <v>13480000.0</v>
       </c>
       <c r="Z14">
-        <v>5867000.0</v>
+        <v>13416000.0</v>
       </c>
       <c r="AA14">
-        <v>5683000.0</v>
+        <v>13137000.0</v>
       </c>
       <c r="AB14">
-        <v>5558000.0</v>
+        <v>13137000.0</v>
       </c>
       <c r="AC14">
-        <v>5677000.0</v>
+        <v>13462000.0</v>
       </c>
       <c r="AD14">
-        <v>5536000.0</v>
+        <v>13268000.0</v>
       </c>
       <c r="AE14">
-        <v>5449000.0</v>
+        <v>13064000.0</v>
       </c>
       <c r="AF14">
-        <v>5387000.0</v>
+        <v>13254000.0</v>
       </c>
       <c r="AG14">
-        <v>5344000.0</v>
+        <v>13261000.0</v>
       </c>
       <c r="AH14">
-        <v>5320000.0</v>
+        <v>13169000.0</v>
       </c>
       <c r="AI14">
-        <v>5310000.0</v>
+        <v>12920000.0</v>
       </c>
       <c r="AJ14">
-        <v>5328000.0</v>
+        <v>13117000.0</v>
       </c>
       <c r="AK14">
-        <v>5425000.0</v>
+        <v>13130000.0</v>
       </c>
       <c r="AL14">
-        <v>5431000.0</v>
+        <v>13056000.0</v>
       </c>
       <c r="AM14">
-        <v>5437000.0</v>
+        <v>12804000.0</v>
       </c>
       <c r="AN14">
-        <v>5503000.0</v>
+        <v>12962000.0</v>
       </c>
       <c r="AO14">
-        <v>5518000.0</v>
+        <v>12936000.0</v>
       </c>
       <c r="AP14">
-        <v>5594000.0</v>
+        <v>12838000.0</v>
       </c>
       <c r="AQ14">
-        <v>5858000.0</v>
+        <v>12648000.0</v>
       </c>
       <c r="AR14">
-        <v>5788000.0</v>
+        <v>12801000.0</v>
       </c>
       <c r="AS14">
-        <v>5691000.0</v>
+        <v>12830000.0</v>
       </c>
       <c r="AT14">
-        <v>5528000.0</v>
+        <v>12713000.0</v>
       </c>
       <c r="AU14">
-        <v>5246000.0</v>
+        <v>12504000.0</v>
       </c>
       <c r="AV14">
-        <v>5042000.0</v>
+        <v>12740000.0</v>
       </c>
       <c r="AW14">
-        <v>4818000.0</v>
+        <v>12752000.0</v>
       </c>
       <c r="AX14">
-        <v>4652000.0</v>
+        <v>12692000.0</v>
       </c>
       <c r="AY14">
-        <v>4436000.0</v>
+        <v>12373000.0</v>
       </c>
       <c r="AZ14">
-        <v>4238000.0</v>
+        <v>12600000.0</v>
       </c>
       <c r="BA14">
-        <v>4143000.0</v>
+        <v>12518000.0</v>
       </c>
       <c r="BB14">
-        <v>3980000.0</v>
+        <v>12379000.0</v>
       </c>
       <c r="BC14">
-        <v>3797000.0</v>
+        <v>12230000.0</v>
       </c>
       <c r="BD14">
-        <v>3797000.0</v>
+        <v>12331000.0</v>
       </c>
       <c r="BE14">
-        <v>3787000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12316000.0</v>
+      </c>
+      <c r="BF14"/>
       <c r="BG14">
-        <v>3545000.0</v>
+        <v>12262000.0</v>
       </c>
       <c r="BH14">
-        <v>3433000.0</v>
+        <v>12169000.0</v>
       </c>
       <c r="BI14">
-        <v>3292000.0</v>
+        <v>12277000.0</v>
       </c>
       <c r="BJ14">
-        <v>3157000.0</v>
+        <v>12288000.0</v>
       </c>
       <c r="BK14">
-        <v>2991000.0</v>
+        <v>12285000.0</v>
       </c>
       <c r="BL14">
-        <v>2905000.0</v>
+        <v>12175000.0</v>
       </c>
       <c r="BM14">
-        <v>2874000.0</v>
+        <v>12196000.0</v>
       </c>
       <c r="BN14">
-        <v>2891000.0</v>
+        <v>12205000.0</v>
       </c>
       <c r="BO14">
-        <v>2902000.0</v>
+        <v>12185000.0</v>
       </c>
       <c r="BP14">
-        <v>2935000.0</v>
+        <v>12102000.0</v>
       </c>
       <c r="BQ14">
-        <v>2958000.0</v>
+        <v>12135000.0</v>
       </c>
       <c r="BR14">
-        <v>2828000.0</v>
+        <v>12099000.0</v>
       </c>
       <c r="BS14">
-        <v>2608000.0</v>
+        <v>12099000.0</v>
       </c>
       <c r="BT14">
-        <v>2364000.0</v>
+        <v>12091000.0</v>
       </c>
       <c r="BU14">
-        <v>2125000.0</v>
+        <v>12144000.0</v>
       </c>
       <c r="BV14">
-        <v>2022000.0</v>
+        <v>12152000.0</v>
       </c>
       <c r="BW14">
-        <v>1879000.0</v>
+        <v>12144000.0</v>
       </c>
       <c r="BX14">
-        <v>1852000.0</v>
+        <v>12085000.0</v>
       </c>
       <c r="BY14">
-        <v>1717000.0</v>
+        <v>12091000.0</v>
       </c>
       <c r="BZ14">
-        <v>1885000.0</v>
+        <v>12091000.0</v>
       </c>
       <c r="CA14">
-        <v>1497000.0</v>
+        <v>12083000.0</v>
       </c>
       <c r="CB14">
-        <v>1371000.0</v>
+        <v>12061000.0</v>
       </c>
       <c r="CC14">
-        <v>1267000.0</v>
+        <v>12046000.0</v>
       </c>
       <c r="CD14">
-        <v>1198000.0</v>
+        <v>12038000.0</v>
       </c>
       <c r="CE14">
-        <v>1092605.0</v>
+        <v>9860000.0</v>
       </c>
       <c r="CF14">
-        <v>1015341.0</v>
+        <v>9664000.0</v>
       </c>
       <c r="CG14">
-        <v>967054.0</v>
+        <v>8771000.0</v>
       </c>
       <c r="CH14">
-        <v>709652.0</v>
+        <v>8049000.0</v>
       </c>
       <c r="CI14">
-        <v>658056.0</v>
+        <v>7827206.0</v>
       </c>
       <c r="CJ14">
-        <v>598587.0</v>
+        <v>6728095.0</v>
       </c>
       <c r="CK14">
-        <v>542925.0</v>
+        <v>6492000.0</v>
       </c>
       <c r="CL14">
-        <v>506836.0</v>
+        <v>5611115.0</v>
       </c>
       <c r="CM14">
-        <v>471804.0</v>
+        <v>5221441.0</v>
       </c>
       <c r="CN14">
-        <v>433828.0</v>
+        <v>5065327.0</v>
       </c>
       <c r="CO14">
-        <v>378205.0</v>
+        <v>5389673.0</v>
       </c>
       <c r="CP14">
-        <v>348563.0</v>
+        <v>5024774.0</v>
       </c>
       <c r="CQ14">
-        <v>317733.0</v>
+        <v>5059456.0</v>
       </c>
       <c r="CR14">
-        <v>299434.0</v>
+        <v>4857632.0</v>
       </c>
       <c r="CS14">
-        <v>270643.0</v>
-[...2 lines deleted...]
-      <c r="CU14"/>
+        <v>4091862.0</v>
+      </c>
+      <c r="CT14">
+        <v>4163710.0</v>
+      </c>
+      <c r="CU14">
+        <v>3798176.0</v>
+      </c>
       <c r="CV14"/>
     </row>
     <row r="15" spans="1:100">
       <c r="A15" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15"/>
-      <c r="N15"/>
+      <c r="M15">
+        <v>136000.0</v>
+      </c>
+      <c r="N15">
+        <v>135000.0</v>
+      </c>
       <c r="O15"/>
-      <c r="P15"/>
-[...14 lines deleted...]
-      <c r="AE15"/>
+      <c r="P15">
+        <v>135000.0</v>
+      </c>
+      <c r="Q15">
+        <v>135000.0</v>
+      </c>
+      <c r="R15">
+        <v>135000.0</v>
+      </c>
+      <c r="S15">
+        <v>134000.0</v>
+      </c>
+      <c r="T15">
+        <v>134000.0</v>
+      </c>
+      <c r="U15">
+        <v>134000.0</v>
+      </c>
+      <c r="V15">
+        <v>134000.0</v>
+      </c>
+      <c r="W15">
+        <v>133000.0</v>
+      </c>
+      <c r="X15">
+        <v>133000.0</v>
+      </c>
+      <c r="Y15">
+        <v>133000.0</v>
+      </c>
+      <c r="Z15">
+        <v>133000.0</v>
+      </c>
+      <c r="AA15">
+        <v>132000.0</v>
+      </c>
+      <c r="AB15">
+        <v>131000.0</v>
+      </c>
+      <c r="AC15">
+        <v>131000.0</v>
+      </c>
+      <c r="AD15">
+        <v>131000.0</v>
+      </c>
+      <c r="AE15">
+        <v>130000.0</v>
+      </c>
       <c r="AF15">
-        <v>0.0</v>
+        <v>130000.0</v>
       </c>
       <c r="AG15">
-        <v>0.0</v>
+        <v>130000.0</v>
       </c>
       <c r="AH15">
-        <v>0.0</v>
+        <v>129000.0</v>
       </c>
       <c r="AI15">
-        <v>0.0</v>
+        <v>129000.0</v>
       </c>
       <c r="AJ15">
-        <v>0.0</v>
+        <v>128000.0</v>
       </c>
       <c r="AK15">
-        <v>0.0</v>
+        <v>128000.0</v>
       </c>
       <c r="AL15">
-        <v>0.0</v>
+        <v>128000.0</v>
       </c>
       <c r="AM15">
-        <v>0.0</v>
+        <v>128000.0</v>
       </c>
       <c r="AN15">
-        <v>0.0</v>
+        <v>127000.0</v>
       </c>
       <c r="AO15">
-        <v>0.0</v>
+        <v>127000.0</v>
       </c>
       <c r="AP15">
-        <v>0.0</v>
+        <v>127000.0</v>
       </c>
       <c r="AQ15">
-        <v>0.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AR15">
-        <v>0.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AS15">
-        <v>0.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AT15">
-        <v>0.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AU15">
-        <v>0.0</v>
+        <v>124000.0</v>
       </c>
       <c r="AV15">
-        <v>0.0</v>
+        <v>125000.0</v>
       </c>
       <c r="AW15">
-        <v>0.0</v>
+        <v>125000.0</v>
       </c>
       <c r="AX15">
-        <v>0.0</v>
+        <v>124000.0</v>
       </c>
       <c r="AY15">
-        <v>0.0</v>
+        <v>123000.0</v>
       </c>
       <c r="AZ15">
-        <v>0.0</v>
+        <v>123000.0</v>
       </c>
       <c r="BA15">
-        <v>0.0</v>
+        <v>123000.0</v>
       </c>
       <c r="BB15">
-        <v>0.0</v>
+        <v>123000.0</v>
       </c>
       <c r="BC15">
-        <v>0.0</v>
+        <v>122000.0</v>
       </c>
       <c r="BD15">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BE15"/>
+        <v>122000.0</v>
+      </c>
+      <c r="BE15">
+        <v>122000.0</v>
+      </c>
       <c r="BF15">
-        <v>0.0</v>
+        <v>122000.0</v>
       </c>
       <c r="BG15">
-        <v>0.0</v>
+        <v>122000.0</v>
       </c>
       <c r="BH15">
-        <v>0.0</v>
-[...21 lines deleted...]
-      <c r="CC15"/>
+        <v>122000.0</v>
+      </c>
+      <c r="BI15">
+        <v>122000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>122000.0</v>
+      </c>
+      <c r="BK15">
+        <v>122000.0</v>
+      </c>
+      <c r="BL15">
+        <v>122000.0</v>
+      </c>
+      <c r="BM15">
+        <v>121000.0</v>
+      </c>
+      <c r="BN15">
+        <v>121000.0</v>
+      </c>
+      <c r="BO15">
+        <v>121000.0</v>
+      </c>
+      <c r="BP15">
+        <v>121000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>121000.0</v>
+      </c>
+      <c r="BR15">
+        <v>121000.0</v>
+      </c>
+      <c r="BS15">
+        <v>121000.0</v>
+      </c>
+      <c r="BT15">
+        <v>121000.0</v>
+      </c>
+      <c r="BU15">
+        <v>121000.0</v>
+      </c>
+      <c r="BV15">
+        <v>121000.0</v>
+      </c>
+      <c r="BW15">
+        <v>121000.0</v>
+      </c>
+      <c r="BX15">
+        <v>121000.0</v>
+      </c>
+      <c r="BY15">
+        <v>121000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>121000.0</v>
+      </c>
+      <c r="CA15">
+        <v>121000.0</v>
+      </c>
+      <c r="CB15">
+        <v>120000.0</v>
+      </c>
+      <c r="CC15">
+        <v>120000.0</v>
+      </c>
       <c r="CD15">
-        <v>53000.0</v>
-[...3 lines deleted...]
-      <c r="CG15"/>
+        <v>119000.0</v>
+      </c>
+      <c r="CE15">
+        <v>119000.0</v>
+      </c>
+      <c r="CF15">
+        <v>90000.0</v>
+      </c>
+      <c r="CG15">
+        <v>90000.0</v>
+      </c>
       <c r="CH15">
-        <v>53000.0</v>
+        <v>68994.0</v>
       </c>
       <c r="CI15">
-        <v>53000.0</v>
+        <v>67825.0</v>
       </c>
       <c r="CJ15">
-        <v>25355.0</v>
+        <v>61042.0</v>
       </c>
       <c r="CK15">
-        <v>27922.0</v>
+        <v>60683.0</v>
       </c>
       <c r="CL15">
-        <v>28391.0</v>
+        <v>54121.0</v>
       </c>
       <c r="CM15">
-        <v>30530.0</v>
+        <v>53798.0</v>
       </c>
       <c r="CN15">
-        <v>31010.0</v>
+        <v>50311.0</v>
       </c>
       <c r="CO15">
-        <v>31010.0</v>
+        <v>50221.0</v>
       </c>
       <c r="CP15">
-        <v>31011.0</v>
+        <v>49816.0</v>
       </c>
       <c r="CQ15">
-        <v>1.0</v>
+        <v>48576.0</v>
       </c>
       <c r="CR15">
-        <v>31429.0</v>
+        <v>48576.0</v>
       </c>
       <c r="CS15">
-        <v>44185.0</v>
+        <v>33576.0</v>
       </c>
       <c r="CT15">
-        <v>11000.0</v>
-[...1 lines deleted...]
-      <c r="CU15"/>
+        <v>33576.0</v>
+      </c>
+      <c r="CU15">
+        <v>33576.0</v>
+      </c>
       <c r="CV15"/>
     </row>
     <row r="16" spans="1:100">
       <c r="A16" t="s">
-        <v>206</v>
-[...30 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
       <c r="L16">
-        <v>7412000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-98000.0</v>
+      </c>
+      <c r="M16"/>
       <c r="N16">
-        <v>2586000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="O16">
-        <v>9828000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="P16">
-        <v>16425999.0</v>
+        <v>39573000.0</v>
       </c>
       <c r="Q16">
-        <v>22942000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-88000.0</v>
+      </c>
+      <c r="R16"/>
       <c r="S16">
-        <v>26173000.0</v>
+        <v>1312000.0</v>
       </c>
       <c r="T16">
-        <v>30683000.0</v>
+        <v>693000.0</v>
       </c>
       <c r="U16">
-        <v>28925000.0</v>
+        <v>693000.0</v>
       </c>
       <c r="V16">
-        <v>27559000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="W16">
-        <v>15451000.0</v>
+        <v>1103000.0</v>
       </c>
       <c r="X16">
-        <v>13051000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="Y16">
-        <v>11592000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="Z16">
-        <v>19482000.0</v>
+        <v>1190000.0</v>
       </c>
       <c r="AA16">
-        <v>29911000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="AB16">
-        <v>39992000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="AC16">
-        <v>52628000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="AD16">
-        <v>63267000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AE16">
-        <v>62490000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="AF16">
-        <v>65138000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="AG16">
-        <v>69208000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="AH16">
-        <v>72924000.0</v>
+        <v>294000.0</v>
       </c>
       <c r="AI16">
-        <v>73038000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="AJ16">
-        <v>74370000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="AK16">
-        <v>64094000.0</v>
+        <v>376000.0</v>
       </c>
       <c r="AL16">
-        <v>61157000.0</v>
+        <v>484000.0</v>
       </c>
       <c r="AM16">
-        <v>52166000.0</v>
+        <v>2225000.0</v>
       </c>
       <c r="AN16">
-        <v>43055000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="AO16">
-        <v>35532000.0</v>
+        <v>557000.0</v>
       </c>
       <c r="AP16">
-        <v>29978000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="AQ16">
-        <v>21532000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="AR16">
-        <v>8620000.0</v>
+        <v>989000.0</v>
       </c>
       <c r="AS16">
-        <v>6181000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="AT16">
-        <v>5073000.0</v>
+        <v>907000.0</v>
       </c>
       <c r="AU16">
-        <v>14439000.0</v>
+        <v>1635000.0</v>
       </c>
       <c r="AV16">
-        <v>20607000.0</v>
+        <v>2013000.0</v>
       </c>
       <c r="AW16">
-        <v>24443000.0</v>
+        <v>639000.0</v>
       </c>
       <c r="AX16">
-        <v>27727000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="AY16">
-        <v>29330000.0</v>
+        <v>873000.0</v>
       </c>
       <c r="AZ16">
-        <v>31281000.0</v>
+        <v>1203000.0</v>
       </c>
       <c r="BA16">
-        <v>28086000.0</v>
+        <v>2312000.0</v>
       </c>
       <c r="BB16">
-        <v>30924000.0</v>
+        <v>1466000.0</v>
       </c>
       <c r="BC16">
-        <v>30472000.0</v>
+        <v>2027000.0</v>
       </c>
       <c r="BD16">
-        <v>16390000.0</v>
+        <v>3505000.0</v>
       </c>
       <c r="BE16">
-        <v>29438000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4953000.0</v>
+      </c>
+      <c r="BF16"/>
       <c r="BG16">
-        <v>16461000.0</v>
+        <v>8490000.0</v>
       </c>
       <c r="BH16">
-        <v>16861000.0</v>
+        <v>4863000.0</v>
       </c>
       <c r="BI16">
-        <v>19157000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="BJ16">
-        <v>19137000.0</v>
+        <v>1515000.0</v>
       </c>
       <c r="BK16">
-        <v>22863000.0</v>
+        <v>1213000.0</v>
       </c>
       <c r="BL16">
-        <v>23833000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="BM16">
-        <v>21618000.0</v>
+        <v>1650000.0</v>
       </c>
       <c r="BN16">
-        <v>23017000.0</v>
+        <v>172000.0</v>
       </c>
       <c r="BO16">
-        <v>17732000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="BP16">
-        <v>11687000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="BQ16">
-        <v>2741000.0</v>
+        <v>311000.0</v>
       </c>
       <c r="BR16">
-        <v>1149000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="BS16">
-        <v>6701000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="BT16">
-        <v>890000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BU16">
-        <v>2111000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="BV16">
-        <v>245000.0</v>
+        <v>1751000.0</v>
       </c>
       <c r="BW16">
-        <v>2022000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="BX16">
-        <v>2536000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="BY16">
-        <v>9248000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="BZ16">
-        <v>4391000.0</v>
+        <v>689000.0</v>
       </c>
       <c r="CA16">
-        <v>2195000.0</v>
+        <v>759000.0</v>
       </c>
       <c r="CB16">
-        <v>1519000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="CC16">
-        <v>42381000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="CD16">
-        <v>3271000.0</v>
+        <v>-7546000.0</v>
       </c>
       <c r="CE16">
-        <v>5729000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="CF16">
-        <v>827612.0</v>
+        <v>103000.0</v>
       </c>
       <c r="CG16">
-        <v>1370843.0</v>
+        <v>235000.0</v>
       </c>
       <c r="CH16">
-        <v>685187.0</v>
+        <v>567333.0</v>
       </c>
       <c r="CI16">
-        <v>4408170.0</v>
+        <v>731673.0</v>
       </c>
       <c r="CJ16">
-        <v>227305.0</v>
+        <v>22128.0</v>
       </c>
       <c r="CK16">
-        <v>196138.0</v>
+        <v>118284.0</v>
       </c>
       <c r="CL16">
-        <v>176202.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>13104.0</v>
+      </c>
+      <c r="CM16"/>
       <c r="CN16">
-        <v>976004.0</v>
+        <v>207215.0</v>
       </c>
       <c r="CO16">
-        <v>1611244.0</v>
+        <v>492271.0</v>
       </c>
       <c r="CP16">
-        <v>2713638.0</v>
+        <v>588007.0</v>
       </c>
       <c r="CQ16">
-        <v>687651.0</v>
+        <v>423946.0</v>
       </c>
       <c r="CR16">
-        <v>342397.0</v>
+        <v>317561.0</v>
       </c>
       <c r="CS16">
-        <v>136252.0</v>
+        <v>257503.0</v>
       </c>
       <c r="CT16">
-        <v>506669.0</v>
-[...1 lines deleted...]
-      <c r="CU16"/>
+        <v>632439.0</v>
+      </c>
+      <c r="CU16">
+        <v>210517.0</v>
+      </c>
       <c r="CV16"/>
     </row>
     <row r="17" spans="1:100">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -35568,427 +8805,271 @@
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
     </row>
     <row r="18" spans="1:100">
       <c r="A18" t="s">
-        <v>208</v>
-[...51 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
       <c r="S18">
-        <v>-2231000.0</v>
+        <v>39288000.0</v>
       </c>
       <c r="T18">
-        <v>2416000.0</v>
+        <v>41448000.0</v>
       </c>
       <c r="U18">
-        <v>1424000.0</v>
+        <v>41666000.0</v>
       </c>
       <c r="V18">
-        <v>12155000.0</v>
+        <v>42013000.0</v>
       </c>
       <c r="W18">
-        <v>2217000.0</v>
+        <v>41890000.0</v>
       </c>
       <c r="X18">
-        <v>1596000.0</v>
+        <v>41579000.0</v>
       </c>
       <c r="Y18">
-        <v>-7734000.0</v>
+        <v>41744000.0</v>
       </c>
       <c r="Z18">
-        <v>-9837000.0</v>
+        <v>41683000.0</v>
       </c>
       <c r="AA18">
-        <v>-9979000.0</v>
+        <v>31243000.0</v>
       </c>
       <c r="AB18">
-        <v>-12976000.0</v>
+        <v>31229000.0</v>
       </c>
       <c r="AC18">
-        <v>-10597000.0</v>
+        <v>32514000.0</v>
       </c>
       <c r="AD18">
-        <v>306000.0</v>
+        <v>32315000.0</v>
       </c>
       <c r="AE18">
-        <v>-2501000.0</v>
+        <v>32158000.0</v>
       </c>
       <c r="AF18">
-        <v>-3584000.0</v>
+        <v>32296000.0</v>
       </c>
       <c r="AG18">
-        <v>-5529000.0</v>
+        <v>32333000.0</v>
       </c>
       <c r="AH18">
-        <v>-66000.0</v>
+        <v>32211000.0</v>
       </c>
       <c r="AI18">
-        <v>-763000.0</v>
+        <v>32163000.0</v>
       </c>
       <c r="AJ18">
-        <v>10321000.0</v>
+        <v>50512000.0</v>
       </c>
       <c r="AK18">
-        <v>2313000.0</v>
+        <v>51136000.0</v>
       </c>
       <c r="AL18">
-        <v>8967000.0</v>
+        <v>52479000.0</v>
       </c>
       <c r="AM18">
-        <v>9093000.0</v>
+        <v>53745000.0</v>
       </c>
       <c r="AN18">
-        <v>8091000.0</v>
+        <v>54685000.0</v>
       </c>
       <c r="AO18">
-        <v>5450000.0</v>
+        <v>55688000.0</v>
       </c>
       <c r="AP18">
-        <v>7902000.0</v>
+        <v>56593000.0</v>
       </c>
       <c r="AQ18">
-        <v>12842000.0</v>
+        <v>56458000.0</v>
       </c>
       <c r="AR18">
-        <v>2913000.0</v>
+        <v>55675000.0</v>
       </c>
       <c r="AS18">
-        <v>1113000.0</v>
+        <v>56427000.0</v>
       </c>
       <c r="AT18">
-        <v>-9660000.0</v>
+        <v>58895000.0</v>
       </c>
       <c r="AU18">
-        <v>-6407000.0</v>
+        <v>58304000.0</v>
       </c>
       <c r="AV18">
-        <v>-3824000.0</v>
+        <v>51238000.0</v>
       </c>
       <c r="AW18">
-        <v>-3397000.0</v>
+        <v>51550000.0</v>
       </c>
       <c r="AX18">
-        <v>-1768000.0</v>
+        <v>51504000.0</v>
       </c>
       <c r="AY18">
-        <v>-2232000.0</v>
+        <v>51464000.0</v>
       </c>
       <c r="AZ18">
-        <v>3222000.0</v>
+        <v>49477000.0</v>
       </c>
       <c r="BA18">
-        <v>-2820000.0</v>
+        <v>47808000.0</v>
       </c>
       <c r="BB18">
-        <v>437000.0</v>
+        <v>46189000.0</v>
       </c>
       <c r="BC18">
-        <v>981000.0</v>
-[...1 lines deleted...]
-      <c r="BD18"/>
+        <v>43741000.0</v>
+      </c>
+      <c r="BD18">
+        <v>42385000.0</v>
+      </c>
       <c r="BE18">
-        <v>13054000.0</v>
+        <v>40673000.0</v>
       </c>
       <c r="BF18">
-        <v>869000.0</v>
+        <v>40673000.0</v>
       </c>
       <c r="BG18">
-        <v>-317000.0</v>
+        <v>38919000.0</v>
       </c>
       <c r="BH18">
-        <v>-2324000.0</v>
+        <v>36769000.0</v>
       </c>
       <c r="BI18">
-        <v>-1130000.0</v>
+        <v>33710000.0</v>
       </c>
       <c r="BJ18">
-        <v>-2366000.0</v>
-[...105 lines deleted...]
-      </c>
+        <v>32394000.0</v>
+      </c>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
     </row>
     <row r="19" spans="1:100">
       <c r="A19" t="s">
-        <v>209</v>
-[...81 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
@@ -36020,51 +9101,27761 @@
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
     </row>
     <row r="20" spans="1:100">
       <c r="A20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
+        <v>0.0</v>
+      </c>
+      <c r="AB20">
+        <v>0.0</v>
+      </c>
+      <c r="AC20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AD20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AE20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AF20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AG20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AH20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AI20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AK20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AL20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AM20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AN20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AO20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AP20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AR20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AS20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AT20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AU20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AV20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AW20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AX20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AY20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BA20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BB20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BC20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BD20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BE20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BF20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BG20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BH20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BI20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BK20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BL20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BM20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BN20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BO20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BP20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BR20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BS20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BT20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BU20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BV20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BW20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BX20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BY20">
+        <v>10039000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>10039000.0</v>
+      </c>
+      <c r="CA20">
+        <v>10039000.0</v>
+      </c>
+      <c r="CB20">
+        <v>10039000.0</v>
+      </c>
+      <c r="CC20">
+        <v>10039000.0</v>
+      </c>
+      <c r="CD20">
+        <v>10039000.0</v>
+      </c>
+      <c r="CE20">
+        <v>10039000.0</v>
+      </c>
+      <c r="CF20">
+        <v>10039000.0</v>
+      </c>
+      <c r="CG20">
+        <v>8154000.0</v>
+      </c>
+      <c r="CH20">
+        <v>8136000.0</v>
+      </c>
+      <c r="CI20">
+        <v>8124000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>2590000.0</v>
+      </c>
+      <c r="CK20">
+        <v>2590000.0</v>
+      </c>
+      <c r="CL20">
+        <v>2590000.0</v>
+      </c>
+      <c r="CM20">
+        <v>2590000.0</v>
+      </c>
+      <c r="CN20">
+        <v>2590000.0</v>
+      </c>
+      <c r="CO20">
+        <v>2590000.0</v>
+      </c>
+      <c r="CP20">
+        <v>2590000.0</v>
+      </c>
+      <c r="CQ20">
+        <v>2590000.0</v>
+      </c>
+      <c r="CR20">
+        <v>2590000.0</v>
+      </c>
+      <c r="CS20">
+        <v>2589655.0</v>
+      </c>
+      <c r="CT20">
+        <v>2589655.0</v>
+      </c>
+      <c r="CU20"/>
+      <c r="CV20">
+        <v>2590000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:100">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>681000.0</v>
+      </c>
+      <c r="I21">
+        <v>712000.0</v>
+      </c>
+      <c r="J21">
+        <v>744000.0</v>
+      </c>
+      <c r="K21">
+        <v>775000.0</v>
+      </c>
+      <c r="L21">
+        <v>806000.0</v>
+      </c>
+      <c r="M21">
+        <v>837000.0</v>
+      </c>
+      <c r="N21">
+        <v>869000.0</v>
+      </c>
+      <c r="O21">
+        <v>900000.0</v>
+      </c>
+      <c r="P21">
+        <v>931000.0</v>
+      </c>
+      <c r="Q21">
+        <v>963000.0</v>
+      </c>
+      <c r="R21">
+        <v>994000.0</v>
+      </c>
+      <c r="S21">
+        <v>1024999.0</v>
+      </c>
+      <c r="T21">
+        <v>1057000.0</v>
+      </c>
+      <c r="U21">
+        <v>1088000.0</v>
+      </c>
+      <c r="V21">
+        <v>1119000.0</v>
+      </c>
+      <c r="W21">
+        <v>1151000.0</v>
+      </c>
+      <c r="X21">
+        <v>1182000.0</v>
+      </c>
+      <c r="Y21">
+        <v>1213000.0</v>
+      </c>
+      <c r="Z21">
+        <v>1245000.0</v>
+      </c>
+      <c r="AA21">
+        <v>1276000.0</v>
+      </c>
+      <c r="AB21">
+        <v>1307000.0</v>
+      </c>
+      <c r="AC21">
+        <v>1338000.0</v>
+      </c>
+      <c r="AD21">
+        <v>1370000.0</v>
+      </c>
+      <c r="AE21">
+        <v>1401000.0</v>
+      </c>
+      <c r="AF21">
+        <v>1432000.0</v>
+      </c>
+      <c r="AG21">
+        <v>1464000.0</v>
+      </c>
+      <c r="AH21">
+        <v>1495000.0</v>
+      </c>
+      <c r="AI21">
+        <v>1526000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>1558000.0</v>
+      </c>
+      <c r="AK21">
+        <v>1589000.0</v>
+      </c>
+      <c r="AL21">
+        <v>1620000.0</v>
+      </c>
+      <c r="AM21">
+        <v>1651000.0</v>
+      </c>
+      <c r="AN21">
+        <v>1683000.0</v>
+      </c>
+      <c r="AO21">
+        <v>1714000.0</v>
+      </c>
+      <c r="AP21">
+        <v>1746000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>1777000.0</v>
+      </c>
+      <c r="AR21">
+        <v>1808000.0</v>
+      </c>
+      <c r="AS21">
+        <v>1839000.0</v>
+      </c>
+      <c r="AT21">
+        <v>1871000.0</v>
+      </c>
+      <c r="AU21">
+        <v>1902000.0</v>
+      </c>
+      <c r="AV21">
+        <v>1933000.0</v>
+      </c>
+      <c r="AW21">
+        <v>1965000.0</v>
+      </c>
+      <c r="AX21">
+        <v>1996000.0</v>
+      </c>
+      <c r="AY21">
+        <v>2027000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>2059000.0</v>
+      </c>
+      <c r="BA21">
+        <v>2090000.0</v>
+      </c>
+      <c r="BB21">
+        <v>2121000.0</v>
+      </c>
+      <c r="BC21">
+        <v>2157000.0</v>
+      </c>
+      <c r="BD21">
+        <v>2189000.0</v>
+      </c>
+      <c r="BE21">
+        <v>2219000.0</v>
+      </c>
+      <c r="BF21">
+        <v>2251000.0</v>
+      </c>
+      <c r="BG21">
+        <v>2251000.0</v>
+      </c>
+      <c r="BH21">
+        <v>2282000.0</v>
+      </c>
+      <c r="BI21">
+        <v>2327000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>2371000.0</v>
+      </c>
+      <c r="BK21">
+        <v>2416000.0</v>
+      </c>
+      <c r="BL21">
+        <v>2461000.0</v>
+      </c>
+      <c r="BM21">
+        <v>2526000.0</v>
+      </c>
+      <c r="BN21">
+        <v>2591000.0</v>
+      </c>
+      <c r="BO21">
+        <v>2656000.0</v>
+      </c>
+      <c r="BP21">
+        <v>2721000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>2796000.0</v>
+      </c>
+      <c r="BR21">
+        <v>2871000.0</v>
+      </c>
+      <c r="BS21">
+        <v>2946000.0</v>
+      </c>
+      <c r="BT21">
+        <v>3020000.0</v>
+      </c>
+      <c r="BU21">
+        <v>3095000.0</v>
+      </c>
+      <c r="BV21">
+        <v>3170000.0</v>
+      </c>
+      <c r="BW21">
+        <v>3245000.0</v>
+      </c>
+      <c r="BX21">
+        <v>3324000.0</v>
+      </c>
+      <c r="BY21">
+        <v>3406000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>3488000.0</v>
+      </c>
+      <c r="CA21">
+        <v>3569000.0</v>
+      </c>
+      <c r="CB21">
+        <v>3650000.0</v>
+      </c>
+      <c r="CC21">
+        <v>3732000.0</v>
+      </c>
+      <c r="CD21">
+        <v>3814000.0</v>
+      </c>
+      <c r="CE21">
+        <v>3896000.0</v>
+      </c>
+      <c r="CF21">
+        <v>3978000.0</v>
+      </c>
+      <c r="CG21">
+        <v>12213000.0</v>
+      </c>
+      <c r="CH21">
+        <v>12277323.0</v>
+      </c>
+      <c r="CI21">
+        <v>12343983.0</v>
+      </c>
+      <c r="CJ21">
+        <v>2676112.0</v>
+      </c>
+      <c r="CK21">
+        <v>2682983.0</v>
+      </c>
+      <c r="CL21">
+        <v>2689854.0</v>
+      </c>
+      <c r="CM21">
+        <v>2696725.0</v>
+      </c>
+      <c r="CN21">
+        <v>2703596.0</v>
+      </c>
+      <c r="CO21">
+        <v>2710467.0</v>
+      </c>
+      <c r="CP21">
+        <v>2717339.0</v>
+      </c>
+      <c r="CQ21">
+        <v>2724210.0</v>
+      </c>
+      <c r="CR21">
+        <v>2731080.0</v>
+      </c>
+      <c r="CS21">
+        <v>148296.0</v>
+      </c>
+      <c r="CT21">
+        <v>155168.0</v>
+      </c>
+      <c r="CU21">
+        <v>2751693.0</v>
+      </c>
+      <c r="CV21">
+        <v>2759000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:100">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22">
+        <v>21780000.0</v>
+      </c>
+      <c r="C22">
+        <v>20647000.0</v>
+      </c>
+      <c r="D22">
+        <v>21508000.0</v>
+      </c>
+      <c r="E22">
+        <v>18334000.0</v>
+      </c>
+      <c r="F22">
+        <v>17343000.0</v>
+      </c>
+      <c r="G22">
+        <v>18051000.0</v>
+      </c>
+      <c r="H22">
+        <v>20175000.0</v>
+      </c>
+      <c r="I22">
+        <v>20254000.0</v>
+      </c>
+      <c r="J22">
+        <v>18811000.0</v>
+      </c>
+      <c r="K22">
+        <v>21639000.0</v>
+      </c>
+      <c r="L22">
+        <v>26115000.0</v>
+      </c>
+      <c r="M22">
+        <v>27960000.0</v>
+      </c>
+      <c r="N22">
+        <v>25077000.0</v>
+      </c>
+      <c r="O22">
+        <v>23414000.0</v>
+      </c>
+      <c r="P22">
+        <v>21761000.0</v>
+      </c>
+      <c r="Q22">
+        <v>18478000.0</v>
+      </c>
+      <c r="R22">
+        <v>17331000.0</v>
+      </c>
+      <c r="S22">
+        <v>19329000.0</v>
+      </c>
+      <c r="T22">
+        <v>21392000.0</v>
+      </c>
+      <c r="U22">
+        <v>21348000.0</v>
+      </c>
+      <c r="V22">
+        <v>19982000.0</v>
+      </c>
+      <c r="W22">
+        <v>19926000.0</v>
+      </c>
+      <c r="X22">
+        <v>17125000.0</v>
+      </c>
+      <c r="Y22">
+        <v>15761000.0</v>
+      </c>
+      <c r="Z22">
+        <v>19424000.0</v>
+      </c>
+      <c r="AA22">
+        <v>21080000.0</v>
+      </c>
+      <c r="AB22">
+        <v>30289000.0</v>
+      </c>
+      <c r="AC22">
+        <v>30302000.0</v>
+      </c>
+      <c r="AD22">
+        <v>35499000.0</v>
+      </c>
+      <c r="AE22">
+        <v>30974000.0</v>
+      </c>
+      <c r="AF22">
+        <v>19065000.0</v>
+      </c>
+      <c r="AG22">
+        <v>23042000.0</v>
+      </c>
+      <c r="AH22">
+        <v>25749000.0</v>
+      </c>
+      <c r="AI22">
+        <v>26224000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>28379000.0</v>
+      </c>
+      <c r="AK22">
+        <v>25431000.0</v>
+      </c>
+      <c r="AL22">
+        <v>23900000.0</v>
+      </c>
+      <c r="AM22">
+        <v>25833000.0</v>
+      </c>
+      <c r="AN22">
+        <v>24368000.0</v>
+      </c>
+      <c r="AO22">
+        <v>24675000.0</v>
+      </c>
+      <c r="AP22">
+        <v>25095000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>27722000.0</v>
+      </c>
+      <c r="AR22">
+        <v>28085000.0</v>
+      </c>
+      <c r="AS22">
+        <v>27245000.0</v>
+      </c>
+      <c r="AT22">
+        <v>27478000.0</v>
+      </c>
+      <c r="AU22">
+        <v>32624000.0</v>
+      </c>
+      <c r="AV22">
+        <v>31350000.0</v>
+      </c>
+      <c r="AW22">
+        <v>28302000.0</v>
+      </c>
+      <c r="AX22">
+        <v>25764000.0</v>
+      </c>
+      <c r="AY22">
+        <v>26832000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>27545000.0</v>
+      </c>
+      <c r="BA22">
+        <v>26203000.0</v>
+      </c>
+      <c r="BB22">
+        <v>24767000.0</v>
+      </c>
+      <c r="BC22">
+        <v>26509000.0</v>
+      </c>
+      <c r="BD22">
+        <v>26652000.0</v>
+      </c>
+      <c r="BE22">
+        <v>26729000.0</v>
+      </c>
+      <c r="BF22">
+        <v>26586000.0</v>
+      </c>
+      <c r="BG22">
+        <v>26586000.0</v>
+      </c>
+      <c r="BH22">
+        <v>26965000.0</v>
+      </c>
+      <c r="BI22">
+        <v>23869000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>22765000.0</v>
+      </c>
+      <c r="BK22">
+        <v>19827000.0</v>
+      </c>
+      <c r="BL22">
+        <v>21489000.0</v>
+      </c>
+      <c r="BM22">
+        <v>22825000.0</v>
+      </c>
+      <c r="BN22">
+        <v>23316000.0</v>
+      </c>
+      <c r="BO22">
+        <v>23508000.0</v>
+      </c>
+      <c r="BP22">
+        <v>24037000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>26650000.0</v>
+      </c>
+      <c r="BR22">
+        <v>27445000.0</v>
+      </c>
+      <c r="BS22">
+        <v>29496000.0</v>
+      </c>
+      <c r="BT22">
+        <v>31931000.0</v>
+      </c>
+      <c r="BU22">
+        <v>29270000.0</v>
+      </c>
+      <c r="BV22">
+        <v>30101000.0</v>
+      </c>
+      <c r="BW22">
+        <v>24490000.0</v>
+      </c>
+      <c r="BX22">
+        <v>20769000.0</v>
+      </c>
+      <c r="BY22">
+        <v>21122000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>20057000.0</v>
+      </c>
+      <c r="CA22">
+        <v>19276000.0</v>
+      </c>
+      <c r="CB22">
+        <v>16943000.0</v>
+      </c>
+      <c r="CC22">
+        <v>17943000.0</v>
+      </c>
+      <c r="CD22">
+        <v>19477000.0</v>
+      </c>
+      <c r="CE22">
+        <v>18532000.0</v>
+      </c>
+      <c r="CF22">
+        <v>14723000.0</v>
+      </c>
+      <c r="CG22">
+        <v>14369000.0</v>
+      </c>
+      <c r="CH22">
+        <v>11564510.0</v>
+      </c>
+      <c r="CI22">
+        <v>10620317.0</v>
+      </c>
+      <c r="CJ22">
+        <v>4469606.0</v>
+      </c>
+      <c r="CK22">
+        <v>3179066.0</v>
+      </c>
+      <c r="CL22">
+        <v>3503907.0</v>
+      </c>
+      <c r="CM22">
+        <v>3263642.0</v>
+      </c>
+      <c r="CN22">
+        <v>2554239.0</v>
+      </c>
+      <c r="CO22">
+        <v>2546683.0</v>
+      </c>
+      <c r="CP22">
+        <v>2292196.0</v>
+      </c>
+      <c r="CQ22">
+        <v>2204467.0</v>
+      </c>
+      <c r="CR22">
+        <v>1475794.0</v>
+      </c>
+      <c r="CS22">
+        <v>1807121.0</v>
+      </c>
+      <c r="CT22">
+        <v>1863398.0</v>
+      </c>
+      <c r="CU22">
+        <v>1871033.0</v>
+      </c>
+      <c r="CV22">
+        <v>1615000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:100">
+      <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23">
+        <v>588915000.0</v>
+      </c>
+      <c r="C23">
+        <v>586786000.0</v>
+      </c>
+      <c r="D23">
+        <v>562307000.0</v>
+      </c>
+      <c r="E23">
+        <v>525526000.0</v>
+      </c>
+      <c r="F23">
+        <v>501691000.0</v>
+      </c>
+      <c r="G23">
+        <v>492528000.0</v>
+      </c>
+      <c r="H23">
+        <v>498069000.0</v>
+      </c>
+      <c r="I23">
+        <v>489165000.0</v>
+      </c>
+      <c r="J23">
+        <v>486176000.0</v>
+      </c>
+      <c r="K23"/>
+      <c r="L23">
+        <v>451813000.0</v>
+      </c>
+      <c r="M23">
+        <v>422485000.0</v>
+      </c>
+      <c r="N23">
+        <v>376807000.0</v>
+      </c>
+      <c r="O23">
+        <v>328246000.0</v>
+      </c>
+      <c r="P23">
+        <v>300113000.0</v>
+      </c>
+      <c r="Q23">
+        <v>293478000.0</v>
+      </c>
+      <c r="R23">
+        <v>294266000.0</v>
+      </c>
+      <c r="S23">
+        <v>306485000.0</v>
+      </c>
+      <c r="T23">
+        <v>304306000.0</v>
+      </c>
+      <c r="U23">
+        <v>306599000.0</v>
+      </c>
+      <c r="V23">
+        <v>307918000.0</v>
+      </c>
+      <c r="W23">
+        <v>306801000.0</v>
+      </c>
+      <c r="X23">
+        <v>304313000.0</v>
+      </c>
+      <c r="Y23">
+        <v>301159000.0</v>
+      </c>
+      <c r="Z23">
+        <v>302669000.0</v>
+      </c>
+      <c r="AA23">
+        <v>286577000.0</v>
+      </c>
+      <c r="AB23">
+        <v>296996000.0</v>
+      </c>
+      <c r="AC23">
+        <v>304555000.0</v>
+      </c>
+      <c r="AD23">
+        <v>304357000.0</v>
+      </c>
+      <c r="AE23">
+        <v>305401000.0</v>
+      </c>
+      <c r="AF23">
+        <v>298752000.0</v>
+      </c>
+      <c r="AG23">
+        <v>295712000.0</v>
+      </c>
+      <c r="AH23">
+        <v>296360000.0</v>
+      </c>
+      <c r="AI23">
+        <v>298310000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>294986000.0</v>
+      </c>
+      <c r="AK23">
+        <v>292774000.0</v>
+      </c>
+      <c r="AL23">
+        <v>292441000.0</v>
+      </c>
+      <c r="AM23">
+        <v>293524000.0</v>
+      </c>
+      <c r="AN23">
+        <v>291624000.0</v>
+      </c>
+      <c r="AO23">
+        <v>288264000.0</v>
+      </c>
+      <c r="AP23">
+        <v>288365000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>285553000.0</v>
+      </c>
+      <c r="AR23">
+        <v>287682000.0</v>
+      </c>
+      <c r="AS23">
+        <v>281997000.0</v>
+      </c>
+      <c r="AT23">
+        <v>281720000.0</v>
+      </c>
+      <c r="AU23">
+        <v>283563000.0</v>
+      </c>
+      <c r="AV23">
+        <v>278208000.0</v>
+      </c>
+      <c r="AW23">
+        <v>267818000.0</v>
+      </c>
+      <c r="AX23">
+        <v>258367000.0</v>
+      </c>
+      <c r="AY23">
+        <v>256589000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>249900000.0</v>
+      </c>
+      <c r="BA23">
+        <v>244394000.0</v>
+      </c>
+      <c r="BB23">
+        <v>236071000.0</v>
+      </c>
+      <c r="BC23">
+        <v>232751000.0</v>
+      </c>
+      <c r="BD23">
+        <v>230128000.0</v>
+      </c>
+      <c r="BE23">
+        <v>223833000.0</v>
+      </c>
+      <c r="BF23">
+        <v>223833000.0</v>
+      </c>
+      <c r="BG23">
+        <v>220432000.0</v>
+      </c>
+      <c r="BH23">
+        <v>212164000.0</v>
+      </c>
+      <c r="BI23">
+        <v>202680000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>197982000.0</v>
+      </c>
+      <c r="BK23">
+        <v>194309000.0</v>
+      </c>
+      <c r="BL23">
+        <v>188769000.0</v>
+      </c>
+      <c r="BM23">
+        <v>187789000.0</v>
+      </c>
+      <c r="BN23">
+        <v>184083000.0</v>
+      </c>
+      <c r="BO23">
+        <v>180907000.0</v>
+      </c>
+      <c r="BP23">
+        <v>186871000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>184122000.0</v>
+      </c>
+      <c r="BR23">
+        <v>180918000.0</v>
+      </c>
+      <c r="BS23">
+        <v>179753000.0</v>
+      </c>
+      <c r="BT23">
+        <v>181050000.0</v>
+      </c>
+      <c r="BU23">
+        <v>174332000.0</v>
+      </c>
+      <c r="BV23">
+        <v>163687000.0</v>
+      </c>
+      <c r="BW23">
+        <v>155211000.0</v>
+      </c>
+      <c r="BX23">
+        <v>153233000.0</v>
+      </c>
+      <c r="BY23">
+        <v>144857000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>142394000.0</v>
+      </c>
+      <c r="CA23">
+        <v>140016000.0</v>
+      </c>
+      <c r="CB23">
+        <v>135552000.0</v>
+      </c>
+      <c r="CC23">
+        <v>134039000.0</v>
+      </c>
+      <c r="CD23">
+        <v>131476000.0</v>
+      </c>
+      <c r="CE23">
+        <v>132915000.0</v>
+      </c>
+      <c r="CF23">
+        <v>86369000.0</v>
+      </c>
+      <c r="CG23">
+        <v>85583000.0</v>
+      </c>
+      <c r="CH23">
+        <v>73248700.0</v>
+      </c>
+      <c r="CI23">
+        <v>67758800.0</v>
+      </c>
+      <c r="CJ23">
+        <v>43255476.0</v>
+      </c>
+      <c r="CK23">
+        <v>40690686.0</v>
+      </c>
+      <c r="CL23">
+        <v>34314552.0</v>
+      </c>
+      <c r="CM23">
+        <v>32785796.0</v>
+      </c>
+      <c r="CN23">
+        <v>28270191.0</v>
+      </c>
+      <c r="CO23">
+        <v>27627069.0</v>
+      </c>
+      <c r="CP23">
+        <v>26990356.0</v>
+      </c>
+      <c r="CQ23">
+        <v>26310591.0</v>
+      </c>
+      <c r="CR23">
+        <v>23937087.0</v>
+      </c>
+      <c r="CS23">
+        <v>21470733.0</v>
+      </c>
+      <c r="CT23">
+        <v>21069845.0</v>
+      </c>
+      <c r="CU23">
+        <v>19568303.0</v>
+      </c>
+      <c r="CV23"/>
+    </row>
+    <row r="24" spans="1:100">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24">
+        <v>226000000.0</v>
+      </c>
+      <c r="C24">
+        <v>230000000.0</v>
+      </c>
+      <c r="D24">
+        <v>208000000.0</v>
+      </c>
+      <c r="E24">
+        <v>182000000.0</v>
+      </c>
+      <c r="F24">
+        <v>168000000.0</v>
+      </c>
+      <c r="G24">
+        <v>170000000.0</v>
+      </c>
+      <c r="H24">
+        <v>163000000.0</v>
+      </c>
+      <c r="I24">
+        <v>163000000.0</v>
+      </c>
+      <c r="J24">
+        <v>172000000.0</v>
+      </c>
+      <c r="K24">
+        <v>164000000.0</v>
+      </c>
+      <c r="L24">
+        <v>128000000.0</v>
+      </c>
+      <c r="M24">
+        <v>100011000.0</v>
+      </c>
+      <c r="N24">
+        <v>61011000.0</v>
+      </c>
+      <c r="O24">
+        <v>25000000.0</v>
+      </c>
+      <c r="P24">
+        <v>2000000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24">
+        <v>417000.0</v>
+      </c>
+      <c r="AC24">
+        <v>417000.0</v>
+      </c>
+      <c r="AD24">
+        <v>417000.0</v>
+      </c>
+      <c r="AE24">
+        <v>417000.0</v>
+      </c>
+      <c r="AF24">
+        <v>417000.0</v>
+      </c>
+      <c r="AG24">
+        <v>417000.0</v>
+      </c>
+      <c r="AH24">
+        <v>417000.0</v>
+      </c>
+      <c r="AI24">
+        <v>417000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>417000.0</v>
+      </c>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
+        <v>417000.0</v>
+      </c>
+      <c r="AO24">
+        <v>417000.0</v>
+      </c>
+      <c r="AP24">
+        <v>417000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>417000.0</v>
+      </c>
+      <c r="AR24">
+        <v>417000.0</v>
+      </c>
+      <c r="AS24">
+        <v>417000.0</v>
+      </c>
+      <c r="AT24">
+        <v>417000.0</v>
+      </c>
+      <c r="AU24">
+        <v>417000.0</v>
+      </c>
+      <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
+        <v>747000.0</v>
+      </c>
+      <c r="BA24">
+        <v>847000.0</v>
+      </c>
+      <c r="BB24">
+        <v>897000.0</v>
+      </c>
+      <c r="BC24">
+        <v>897000.0</v>
+      </c>
+      <c r="BD24">
+        <v>927000.0</v>
+      </c>
+      <c r="BE24">
+        <v>1017000.0</v>
+      </c>
+      <c r="BF24">
+        <v>1017000.0</v>
+      </c>
+      <c r="BG24">
+        <v>1017000.0</v>
+      </c>
+      <c r="BH24">
+        <v>1017000.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24">
+        <v>283000.0</v>
+      </c>
+      <c r="BN24">
+        <v>1127000.0</v>
+      </c>
+      <c r="BO24">
+        <v>1972000.0</v>
+      </c>
+      <c r="BP24">
+        <v>2817000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>3661000.0</v>
+      </c>
+      <c r="BR24">
+        <v>11505000.0</v>
+      </c>
+      <c r="BS24">
+        <v>12350000.0</v>
+      </c>
+      <c r="BT24">
+        <v>13194000.0</v>
+      </c>
+      <c r="BU24">
+        <v>14039000.0</v>
+      </c>
+      <c r="BV24">
+        <v>8033000.0</v>
+      </c>
+      <c r="BW24">
+        <v>8727000.0</v>
+      </c>
+      <c r="BX24">
+        <v>9572000.0</v>
+      </c>
+      <c r="BY24">
+        <v>10417000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>11261000.0</v>
+      </c>
+      <c r="CA24">
+        <v>12106000.0</v>
+      </c>
+      <c r="CB24">
+        <v>13950000.0</v>
+      </c>
+      <c r="CC24">
+        <v>14434000.0</v>
+      </c>
+      <c r="CD24">
+        <v>15533000.0</v>
+      </c>
+      <c r="CE24">
+        <v>16539000.0</v>
+      </c>
+      <c r="CF24">
+        <v>22225000.0</v>
+      </c>
+      <c r="CG24">
+        <v>23610000.0</v>
+      </c>
+      <c r="CH24">
+        <v>23964000.0</v>
+      </c>
+      <c r="CI24">
+        <v>23464000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>10739000.0</v>
+      </c>
+      <c r="CK24">
+        <v>10513000.0</v>
+      </c>
+      <c r="CL24">
+        <v>10089000.0</v>
+      </c>
+      <c r="CM24">
+        <v>9489000.0</v>
+      </c>
+      <c r="CN24">
+        <v>8060000.0</v>
+      </c>
+      <c r="CO24">
+        <v>7667000.0</v>
+      </c>
+      <c r="CP24">
+        <v>8085000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>8471000.0</v>
+      </c>
+      <c r="CR24">
+        <v>7096000.0</v>
+      </c>
+      <c r="CS24">
+        <v>3029000.0</v>
+      </c>
+      <c r="CT24">
+        <v>3177000.0</v>
+      </c>
+      <c r="CU24"/>
+      <c r="CV24">
+        <v>10367000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:100">
+      <c r="A25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>230000000.0</v>
+      </c>
+      <c r="D25">
+        <v>208000000.0</v>
+      </c>
+      <c r="E25">
+        <v>182000000.0</v>
+      </c>
+      <c r="F25">
+        <v>168000000.0</v>
+      </c>
+      <c r="G25">
+        <v>170000000.0</v>
+      </c>
+      <c r="H25">
+        <v>163000000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>128000000.0</v>
+      </c>
+      <c r="M25">
+        <v>100011000.0</v>
+      </c>
+      <c r="N25">
+        <v>61011000.0</v>
+      </c>
+      <c r="O25">
+        <v>25000000.0</v>
+      </c>
+      <c r="P25">
+        <v>2000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25">
+        <v>417000.0</v>
+      </c>
+      <c r="AC25">
+        <v>417000.0</v>
+      </c>
+      <c r="AD25">
+        <v>417000.0</v>
+      </c>
+      <c r="AE25">
+        <v>417000.0</v>
+      </c>
+      <c r="AF25">
+        <v>417000.0</v>
+      </c>
+      <c r="AG25">
+        <v>417000.0</v>
+      </c>
+      <c r="AH25">
+        <v>417000.0</v>
+      </c>
+      <c r="AI25">
+        <v>417000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>417000.0</v>
+      </c>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25">
+        <v>417000.0</v>
+      </c>
+      <c r="AO25">
+        <v>417000.0</v>
+      </c>
+      <c r="AP25">
+        <v>417000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>417000.0</v>
+      </c>
+      <c r="AR25">
+        <v>417000.0</v>
+      </c>
+      <c r="AS25">
+        <v>417000.0</v>
+      </c>
+      <c r="AT25">
+        <v>417000.0</v>
+      </c>
+      <c r="AU25">
+        <v>417000.0</v>
+      </c>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25">
+        <v>747000.0</v>
+      </c>
+      <c r="BA25">
+        <v>847000.0</v>
+      </c>
+      <c r="BB25">
+        <v>897000.0</v>
+      </c>
+      <c r="BC25">
+        <v>897000.0</v>
+      </c>
+      <c r="BD25">
+        <v>927000.0</v>
+      </c>
+      <c r="BE25">
+        <v>1017000.0</v>
+      </c>
+      <c r="BF25">
+        <v>1017000.0</v>
+      </c>
+      <c r="BG25">
+        <v>1017000.0</v>
+      </c>
+      <c r="BH25">
+        <v>1017000.0</v>
+      </c>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+    </row>
+    <row r="26" spans="1:100">
+      <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+    </row>
+    <row r="27" spans="1:100">
+      <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+    </row>
+    <row r="28" spans="1:100">
+      <c r="A28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28">
+        <v>224160000.0</v>
+      </c>
+      <c r="C28">
+        <v>230462000.0</v>
+      </c>
+      <c r="D28">
+        <v>208000000.0</v>
+      </c>
+      <c r="E28">
+        <v>181840000.0</v>
+      </c>
+      <c r="F28">
+        <v>166018000.0</v>
+      </c>
+      <c r="G28">
+        <v>168011000.0</v>
+      </c>
+      <c r="H28">
+        <v>162590000.0</v>
+      </c>
+      <c r="I28">
+        <v>159384000.0</v>
+      </c>
+      <c r="J28">
+        <v>166761000.0</v>
+      </c>
+      <c r="K28">
+        <v>161254000.0</v>
+      </c>
+      <c r="L28">
+        <v>128064000.0</v>
+      </c>
+      <c r="M28">
+        <v>96035000.0</v>
+      </c>
+      <c r="N28">
+        <v>53908000.0</v>
+      </c>
+      <c r="O28">
+        <v>21977000.0</v>
+      </c>
+      <c r="P28">
+        <v>-310000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-9538000.0</v>
+      </c>
+      <c r="R28">
+        <v>-16096000.0</v>
+      </c>
+      <c r="S28">
+        <v>-22657000.0</v>
+      </c>
+      <c r="T28">
+        <v>-24103000.0</v>
+      </c>
+      <c r="U28">
+        <v>-25798000.0</v>
+      </c>
+      <c r="V28">
+        <v>-30254000.0</v>
+      </c>
+      <c r="W28">
+        <v>-28025000.0</v>
+      </c>
+      <c r="X28">
+        <v>-26633000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-14524000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-12075000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-10571000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-18618000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-29000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-39034000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-52211000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-62850000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-62073000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-64721000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-68791000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-72507000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-72621000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-73953000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-63677000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-60740000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-51749000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-42638000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-35115000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-29561000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-21115000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-8203000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-5764000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-4656000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-14002000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-20110000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-23866000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-26980000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-28483000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-30384000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-27189000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-29997000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-29455000.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28">
+        <v>-28421000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-15373000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-14544000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-14861000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-17157000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-17137000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-19202000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-18828000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-15768000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-9822000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-10693000.0</v>
+      </c>
+      <c r="BR28">
+        <v>3196000.0</v>
+      </c>
+      <c r="BS28">
+        <v>12987000.0</v>
+      </c>
+      <c r="BT28">
+        <v>15423000.0</v>
+      </c>
+      <c r="BU28">
+        <v>10716000.0</v>
+      </c>
+      <c r="BV28">
+        <v>10521000.0</v>
+      </c>
+      <c r="BW28">
+        <v>9994000.0</v>
+      </c>
+      <c r="BX28">
+        <v>14305000.0</v>
+      </c>
+      <c r="BY28">
+        <v>12773000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>13103000.0</v>
+      </c>
+      <c r="CA28">
+        <v>7236000.0</v>
+      </c>
+      <c r="CB28">
+        <v>14001000.0</v>
+      </c>
+      <c r="CC28">
+        <v>17083000.0</v>
+      </c>
+      <c r="CD28">
+        <v>18710000.0</v>
+      </c>
+      <c r="CE28">
+        <v>-20251000.0</v>
+      </c>
+      <c r="CF28">
+        <v>24934000.0</v>
+      </c>
+      <c r="CG28">
+        <v>22284000.0</v>
+      </c>
+      <c r="CH28">
+        <v>30741230.0</v>
+      </c>
+      <c r="CI28">
+        <v>27510245.0</v>
+      </c>
+      <c r="CJ28">
+        <v>14332225.0</v>
+      </c>
+      <c r="CK28">
+        <v>9770842.0</v>
+      </c>
+      <c r="CL28">
+        <v>12966368.0</v>
+      </c>
+      <c r="CM28">
+        <v>11892767.0</v>
+      </c>
+      <c r="CN28">
+        <v>10247554.0</v>
+      </c>
+      <c r="CO28">
+        <v>9750079.0</v>
+      </c>
+      <c r="CP28">
+        <v>9388759.0</v>
+      </c>
+      <c r="CQ28">
+        <v>9083890.0</v>
+      </c>
+      <c r="CR28">
+        <v>6133153.0</v>
+      </c>
+      <c r="CS28">
+        <v>11850592.0</v>
+      </c>
+      <c r="CT28">
+        <v>11877487.0</v>
+      </c>
+      <c r="CU28">
+        <v>11606550.0</v>
+      </c>
+      <c r="CV28"/>
+    </row>
+    <row r="29" spans="1:100">
+      <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29">
+        <v>506534000.0</v>
+      </c>
+      <c r="C29">
+        <v>504716000.0</v>
+      </c>
+      <c r="D29">
+        <v>479421000.0</v>
+      </c>
+      <c r="E29">
+        <v>448214000.0</v>
+      </c>
+      <c r="F29">
+        <v>428264000.0</v>
+      </c>
+      <c r="G29">
+        <v>425057000.0</v>
+      </c>
+      <c r="H29">
+        <v>414186000.0</v>
+      </c>
+      <c r="I29">
+        <v>408660000.0</v>
+      </c>
+      <c r="J29">
+        <v>413266000.0</v>
+      </c>
+      <c r="K29">
+        <v>399894000.0</v>
+      </c>
+      <c r="L29">
+        <v>361965000.0</v>
+      </c>
+      <c r="M29">
+        <v>331596000.0</v>
+      </c>
+      <c r="N29">
+        <v>291760000.0</v>
+      </c>
+      <c r="O29">
+        <v>255076000.0</v>
+      </c>
+      <c r="P29">
+        <v>232259000.0</v>
+      </c>
+      <c r="Q29">
+        <v>229756000.0</v>
+      </c>
+      <c r="R29">
+        <v>233383000.0</v>
+      </c>
+      <c r="S29">
+        <v>235910000.0</v>
+      </c>
+      <c r="T29">
+        <v>244525000.0</v>
+      </c>
+      <c r="U29">
+        <v>247901000.0</v>
+      </c>
+      <c r="V29">
+        <v>251400000.0</v>
+      </c>
+      <c r="W29">
+        <v>251961000.0</v>
+      </c>
+      <c r="X29">
+        <v>253275000.0</v>
+      </c>
+      <c r="Y29">
+        <v>253274000.0</v>
+      </c>
+      <c r="Z29">
+        <v>252546000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+    </row>
+    <row r="30" spans="1:100">
+      <c r="A30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30">
+        <v>24640000.0</v>
+      </c>
+      <c r="C30">
+        <v>32553000.0</v>
+      </c>
+      <c r="D30">
+        <v>25037000.0</v>
+      </c>
+      <c r="E30">
+        <v>25150000.0</v>
+      </c>
+      <c r="F30">
+        <v>26678000.0</v>
+      </c>
+      <c r="G30">
+        <v>26908000.0</v>
+      </c>
+      <c r="H30">
+        <v>24809000.0</v>
+      </c>
+      <c r="I30">
+        <v>44387000.0</v>
+      </c>
+      <c r="J30">
+        <v>53853000.0</v>
+      </c>
+      <c r="K30">
+        <v>39186000.0</v>
+      </c>
+      <c r="L30">
+        <v>28041000.0</v>
+      </c>
+      <c r="M30">
+        <v>32410000.0</v>
+      </c>
+      <c r="N30">
+        <v>26509000.0</v>
+      </c>
+      <c r="O30">
+        <v>26206000.0</v>
+      </c>
+      <c r="P30">
+        <v>24137000.0</v>
+      </c>
+      <c r="Q30">
+        <v>23399000.0</v>
+      </c>
+      <c r="R30">
+        <v>24420000.0</v>
+      </c>
+      <c r="S30">
+        <v>21927000.0</v>
+      </c>
+      <c r="T30">
+        <v>23132000.0</v>
+      </c>
+      <c r="U30">
+        <v>23767000.0</v>
+      </c>
+      <c r="V30">
+        <v>24262000.0</v>
+      </c>
+      <c r="W30">
+        <v>11884000.0</v>
+      </c>
+      <c r="X30">
+        <v>21467000.0</v>
+      </c>
+      <c r="Y30">
+        <v>26666000.0</v>
+      </c>
+      <c r="Z30">
+        <v>25511000.0</v>
+      </c>
+      <c r="AA30">
+        <v>9106000.0</v>
+      </c>
+      <c r="AB30">
+        <v>11224000.0</v>
+      </c>
+      <c r="AC30">
+        <v>11383000.0</v>
+      </c>
+      <c r="AD30">
+        <v>10298000.0</v>
+      </c>
+      <c r="AE30">
+        <v>7219000.0</v>
+      </c>
+      <c r="AF30">
+        <v>8116000.0</v>
+      </c>
+      <c r="AG30">
+        <v>9375000.0</v>
+      </c>
+      <c r="AH30">
+        <v>7719000.0</v>
+      </c>
+      <c r="AI30">
+        <v>8534000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>7163000.0</v>
+      </c>
+      <c r="AK30">
+        <v>6171000.0</v>
+      </c>
+      <c r="AL30">
+        <v>4681000.0</v>
+      </c>
+      <c r="AM30">
+        <v>7378000.0</v>
+      </c>
+      <c r="AN30">
+        <v>5332000.0</v>
+      </c>
+      <c r="AO30">
+        <v>5012000.0</v>
+      </c>
+      <c r="AP30">
+        <v>10847000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>9107000.0</v>
+      </c>
+      <c r="AR30">
+        <v>7557000.0</v>
+      </c>
+      <c r="AS30">
+        <v>9443000.0</v>
+      </c>
+      <c r="AT30">
+        <v>9629000.0</v>
+      </c>
+      <c r="AU30">
+        <v>10408000.0</v>
+      </c>
+      <c r="AV30">
+        <v>9512000.0</v>
+      </c>
+      <c r="AW30">
+        <v>7113000.0</v>
+      </c>
+      <c r="AX30">
+        <v>6607000.0</v>
+      </c>
+      <c r="AY30">
+        <v>6750000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>5377000.0</v>
+      </c>
+      <c r="BA30">
+        <v>6317000.0</v>
+      </c>
+      <c r="BB30">
+        <v>5430000.0</v>
+      </c>
+      <c r="BC30">
+        <v>6691000.0</v>
+      </c>
+      <c r="BD30">
+        <v>3731000.0</v>
+      </c>
+      <c r="BE30">
+        <v>4609000.0</v>
+      </c>
+      <c r="BF30">
+        <v>4609000.0</v>
+      </c>
+      <c r="BG30">
+        <v>3104000.0</v>
+      </c>
+      <c r="BH30">
+        <v>5679000.0</v>
+      </c>
+      <c r="BI30">
+        <v>3953000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>4780000.0</v>
+      </c>
+      <c r="BK30">
+        <v>7203000.0</v>
+      </c>
+      <c r="BL30">
+        <v>5279000.0</v>
+      </c>
+      <c r="BM30">
+        <v>5139000.0</v>
+      </c>
+      <c r="BN30">
+        <v>3214000.0</v>
+      </c>
+      <c r="BO30">
+        <v>3780000.0</v>
+      </c>
+      <c r="BP30">
+        <v>7314000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>6292000.0</v>
+      </c>
+      <c r="BR30">
+        <v>5799000.0</v>
+      </c>
+      <c r="BS30">
+        <v>10321000.0</v>
+      </c>
+      <c r="BT30">
+        <v>11321000.0</v>
+      </c>
+      <c r="BU30">
+        <v>11078000.0</v>
+      </c>
+      <c r="BV30">
+        <v>10524000.0</v>
+      </c>
+      <c r="BW30">
+        <v>10126000.0</v>
+      </c>
+      <c r="BX30">
+        <v>11322000.0</v>
+      </c>
+      <c r="BY30">
+        <v>7747000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>9458000.0</v>
+      </c>
+      <c r="CA30">
+        <v>6050000.0</v>
+      </c>
+      <c r="CB30">
+        <v>8463000.0</v>
+      </c>
+      <c r="CC30">
+        <v>8015000.0</v>
+      </c>
+      <c r="CD30">
+        <v>6247000.0</v>
+      </c>
+      <c r="CE30">
+        <v>6126000.0</v>
+      </c>
+      <c r="CF30">
+        <v>6192000.0</v>
+      </c>
+      <c r="CG30">
+        <v>6894000.0</v>
+      </c>
+      <c r="CH30">
+        <v>5029886.0</v>
+      </c>
+      <c r="CI30">
+        <v>3494876.0</v>
+      </c>
+      <c r="CJ30">
+        <v>1999000.0</v>
+      </c>
+      <c r="CK30">
+        <v>1187402.0</v>
+      </c>
+      <c r="CL30">
+        <v>1310624.0</v>
+      </c>
+      <c r="CM30">
+        <v>2549088.0</v>
+      </c>
+      <c r="CN30">
+        <v>817000.0</v>
+      </c>
+      <c r="CO30">
+        <v>1584767.0</v>
+      </c>
+      <c r="CP30">
+        <v>1482762.0</v>
+      </c>
+      <c r="CQ30">
+        <v>1081541.0</v>
+      </c>
+      <c r="CR30">
+        <v>806935.0</v>
+      </c>
+      <c r="CS30">
+        <v>832653.0</v>
+      </c>
+      <c r="CT30">
+        <v>1236547.0</v>
+      </c>
+      <c r="CU30">
+        <v>1449272.0</v>
+      </c>
+      <c r="CV30"/>
+    </row>
+    <row r="31" spans="1:100">
+      <c r="A31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>233159000.0</v>
+      </c>
+      <c r="M31">
+        <v>230748000.0</v>
+      </c>
+      <c r="N31">
+        <v>229880000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
+        <v>229328000.0</v>
+      </c>
+      <c r="Q31">
+        <v>228793000.0</v>
+      </c>
+      <c r="R31">
+        <v>232389000.0</v>
+      </c>
+      <c r="S31">
+        <v>234885000.0</v>
+      </c>
+      <c r="T31">
+        <v>243468000.0</v>
+      </c>
+      <c r="U31">
+        <v>246813000.0</v>
+      </c>
+      <c r="V31">
+        <v>250281000.0</v>
+      </c>
+      <c r="W31">
+        <v>250393000.0</v>
+      </c>
+      <c r="X31">
+        <v>251676000.0</v>
+      </c>
+      <c r="Y31">
+        <v>251644000.0</v>
+      </c>
+      <c r="Z31">
+        <v>250884000.0</v>
+      </c>
+      <c r="AA31">
+        <v>246417000.0</v>
+      </c>
+      <c r="AB31">
+        <v>249184000.0</v>
+      </c>
+      <c r="AC31">
+        <v>251193000.0</v>
+      </c>
+      <c r="AD31">
+        <v>249987000.0</v>
+      </c>
+      <c r="AE31">
+        <v>248741000.0</v>
+      </c>
+      <c r="AF31">
+        <v>248336000.0</v>
+      </c>
+      <c r="AG31">
+        <v>246892000.0</v>
+      </c>
+      <c r="AH31">
+        <v>246100000.0</v>
+      </c>
+      <c r="AI31">
+        <v>245754000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>225610000.0</v>
+      </c>
+      <c r="AK31">
+        <v>224242000.0</v>
+      </c>
+      <c r="AL31">
+        <v>223104000.0</v>
+      </c>
+      <c r="AM31">
+        <v>221264000.0</v>
+      </c>
+      <c r="AN31">
+        <v>218882000.0</v>
+      </c>
+      <c r="AO31">
+        <v>216750000.0</v>
+      </c>
+      <c r="AP31">
+        <v>214843000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>212165000.0</v>
+      </c>
+      <c r="AR31">
+        <v>207882000.0</v>
+      </c>
+      <c r="AS31">
+        <v>204239000.0</v>
+      </c>
+      <c r="AT31">
+        <v>202654000.0</v>
+      </c>
+      <c r="AU31">
+        <v>198646000.0</v>
+      </c>
+      <c r="AV31">
+        <v>193802000.0</v>
+      </c>
+      <c r="AW31">
+        <v>188960000.0</v>
+      </c>
+      <c r="AX31">
+        <v>184384000.0</v>
+      </c>
+      <c r="AY31">
+        <v>180671000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>176736000.0</v>
+      </c>
+      <c r="BA31">
+        <v>172501000.0</v>
+      </c>
+      <c r="BB31">
+        <v>167822000.0</v>
+      </c>
+      <c r="BC31">
+        <v>163629000.0</v>
+      </c>
+      <c r="BD31">
+        <v>159668000.0</v>
+      </c>
+      <c r="BE31">
+        <v>156568000.0</v>
+      </c>
+      <c r="BF31">
+        <v>156568000.0</v>
+      </c>
+      <c r="BG31">
+        <v>153084000.0</v>
+      </c>
+      <c r="BH31">
+        <v>149221000.0</v>
+      </c>
+      <c r="BI31">
+        <v>145970000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>143335000.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+    </row>
+    <row r="32" spans="1:100">
+      <c r="A32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32">
+        <v>39735000.0</v>
+      </c>
+      <c r="C32">
+        <v>32613000.0</v>
+      </c>
+      <c r="D32">
+        <v>23204000.0</v>
+      </c>
+      <c r="E32">
+        <v>24094000.0</v>
+      </c>
+      <c r="F32">
+        <v>24715000.0</v>
+      </c>
+      <c r="G32">
+        <v>30818000.0</v>
+      </c>
+      <c r="H32">
+        <v>25469000.0</v>
+      </c>
+      <c r="I32">
+        <v>40257000.0</v>
+      </c>
+      <c r="J32">
+        <v>54415000.0</v>
+      </c>
+      <c r="K32">
+        <v>43558000.0</v>
+      </c>
+      <c r="L32">
+        <v>22071000.0</v>
+      </c>
+      <c r="M32">
+        <v>18884000.0</v>
+      </c>
+      <c r="N32">
+        <v>17638000.0</v>
+      </c>
+      <c r="O32">
+        <v>23748000.0</v>
+      </c>
+      <c r="P32">
+        <v>24234000.0</v>
+      </c>
+      <c r="Q32">
+        <v>32074000.0</v>
+      </c>
+      <c r="R32">
+        <v>40175000.0</v>
+      </c>
+      <c r="S32">
+        <v>44825000.0</v>
+      </c>
+      <c r="T32">
+        <v>54121000.0</v>
+      </c>
+      <c r="U32">
+        <v>57855000.0</v>
+      </c>
+      <c r="V32">
+        <v>63203000.0</v>
+      </c>
+      <c r="W32">
+        <v>61857000.0</v>
+      </c>
+      <c r="X32">
+        <v>59235000.0</v>
+      </c>
+      <c r="Y32">
+        <v>54159000.0</v>
+      </c>
+      <c r="Z32">
+        <v>51210000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+    </row>
+    <row r="33" spans="1:100">
+      <c r="A33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33">
+        <v>525846000.0</v>
+      </c>
+      <c r="C33">
+        <v>529663000.0</v>
+      </c>
+      <c r="D33">
+        <v>511308000.0</v>
+      </c>
+      <c r="E33">
+        <v>476644000.0</v>
+      </c>
+      <c r="F33">
+        <v>454531000.0</v>
+      </c>
+      <c r="G33">
+        <v>444352000.0</v>
+      </c>
+      <c r="H33">
+        <v>439086000.0</v>
+      </c>
+      <c r="I33">
+        <v>418769000.0</v>
+      </c>
+      <c r="J33">
+        <v>407335000.0</v>
+      </c>
+      <c r="K33">
+        <v>402458000.0</v>
+      </c>
+      <c r="L33">
+        <v>384486000.0</v>
+      </c>
+      <c r="M33">
+        <v>356373000.0</v>
+      </c>
+      <c r="N33">
+        <v>317151000.0</v>
+      </c>
+      <c r="O33">
+        <v>274099000.0</v>
+      </c>
+      <c r="P33">
+        <v>250307000.0</v>
+      </c>
+      <c r="Q33">
+        <v>240120000.0</v>
+      </c>
+      <c r="R33">
+        <v>235422000.0</v>
+      </c>
+      <c r="S33">
+        <v>241382000.0</v>
+      </c>
+      <c r="T33">
+        <v>234657000.0</v>
+      </c>
+      <c r="U33">
+        <v>234497000.0</v>
+      </c>
+      <c r="V33">
+        <v>232848000.0</v>
+      </c>
+      <c r="W33">
+        <v>234083000.0</v>
+      </c>
+      <c r="X33">
+        <v>237439000.0</v>
+      </c>
+      <c r="Y33">
+        <v>242549000.0</v>
+      </c>
+      <c r="Z33">
+        <v>244390000.0</v>
+      </c>
+      <c r="AA33">
+        <v>244162000.0</v>
+      </c>
+      <c r="AB33">
+        <v>231579000.0</v>
+      </c>
+      <c r="AC33">
+        <v>227933000.0</v>
+      </c>
+      <c r="AD33">
+        <v>213766000.0</v>
+      </c>
+      <c r="AE33">
+        <v>209002000.0</v>
+      </c>
+      <c r="AF33">
+        <v>203628000.0</v>
+      </c>
+      <c r="AG33">
+        <v>196866000.0</v>
+      </c>
+      <c r="AH33">
+        <v>193982000.0</v>
+      </c>
+      <c r="AI33">
+        <v>190084000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>183054000.0</v>
+      </c>
+      <c r="AK33">
+        <v>184269000.0</v>
+      </c>
+      <c r="AL33">
+        <v>188966000.0</v>
+      </c>
+      <c r="AM33">
+        <v>193765000.0</v>
+      </c>
+      <c r="AN33">
+        <v>199269000.0</v>
+      </c>
+      <c r="AO33">
+        <v>203997000.0</v>
+      </c>
+      <c r="AP33">
+        <v>208675000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>212349000.0</v>
+      </c>
+      <c r="AR33">
+        <v>217733000.0</v>
+      </c>
+      <c r="AS33">
+        <v>221465000.0</v>
+      </c>
+      <c r="AT33">
+        <v>230560000.0</v>
+      </c>
+      <c r="AU33">
+        <v>227636000.0</v>
+      </c>
+      <c r="AV33">
+        <v>226429000.0</v>
+      </c>
+      <c r="AW33">
+        <v>214109000.0</v>
+      </c>
+      <c r="AX33">
+        <v>204347000.0</v>
+      </c>
+      <c r="AY33">
+        <v>195944000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>186564000.0</v>
+      </c>
+      <c r="BA33">
+        <v>180471000.0</v>
+      </c>
+      <c r="BB33">
+        <v>174191000.0</v>
+      </c>
+      <c r="BC33">
+        <v>170715000.0</v>
+      </c>
+      <c r="BD33">
+        <v>168173000.0</v>
+      </c>
+      <c r="BE33">
+        <v>161395000.0</v>
+      </c>
+      <c r="BF33">
+        <v>161395000.0</v>
+      </c>
+      <c r="BG33">
+        <v>160661000.0</v>
+      </c>
+      <c r="BH33">
+        <v>162661000.0</v>
+      </c>
+      <c r="BI33">
+        <v>157707000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>152898000.0</v>
+      </c>
+      <c r="BK33">
+        <v>146992000.0</v>
+      </c>
+      <c r="BL33">
+        <v>140431000.0</v>
+      </c>
+      <c r="BM33">
+        <v>134664000.0</v>
+      </c>
+      <c r="BN33">
+        <v>130699000.0</v>
+      </c>
+      <c r="BO33">
+        <v>129951000.0</v>
+      </c>
+      <c r="BP33">
+        <v>130668000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>132296000.0</v>
+      </c>
+      <c r="BR33">
+        <v>134955000.0</v>
+      </c>
+      <c r="BS33">
+        <v>136757000.0</v>
+      </c>
+      <c r="BT33">
+        <v>134018000.0</v>
+      </c>
+      <c r="BU33">
+        <v>126819000.0</v>
+      </c>
+      <c r="BV33">
+        <v>115380000.0</v>
+      </c>
+      <c r="BW33">
+        <v>103933000.0</v>
+      </c>
+      <c r="BX33">
+        <v>98011000.0</v>
+      </c>
+      <c r="BY33">
+        <v>90537000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>85813000.0</v>
+      </c>
+      <c r="CA33">
+        <v>82763000.0</v>
+      </c>
+      <c r="CB33">
+        <v>80382000.0</v>
+      </c>
+      <c r="CC33">
+        <v>76331000.0</v>
+      </c>
+      <c r="CD33">
+        <v>70664000.0</v>
+      </c>
+      <c r="CE33">
+        <v>65602000.0</v>
+      </c>
+      <c r="CF33">
+        <v>61727000.0</v>
+      </c>
+      <c r="CG33">
+        <v>58353000.0</v>
+      </c>
+      <c r="CH33">
+        <v>55487390.0</v>
+      </c>
+      <c r="CI33">
+        <v>52053809.0</v>
+      </c>
+      <c r="CJ33">
+        <v>35960578.0</v>
+      </c>
+      <c r="CK33">
+        <v>31737354.0</v>
+      </c>
+      <c r="CL33">
+        <v>29117808.0</v>
+      </c>
+      <c r="CM33">
+        <v>26616886.0</v>
+      </c>
+      <c r="CN33">
+        <v>24616124.0</v>
+      </c>
+      <c r="CO33">
+        <v>23107000.0</v>
+      </c>
+      <c r="CP33">
+        <v>22158238.0</v>
+      </c>
+      <c r="CQ33">
+        <v>21368301.0</v>
+      </c>
+      <c r="CR33">
+        <v>18853077.0</v>
+      </c>
+      <c r="CS33">
+        <v>18091266.0</v>
+      </c>
+      <c r="CT33">
+        <v>17534775.0</v>
+      </c>
+      <c r="CU33">
+        <v>16077978.0</v>
+      </c>
+      <c r="CV33"/>
+    </row>
+    <row r="34" spans="1:100">
+      <c r="A34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34">
+        <v>4394000.0</v>
+      </c>
+      <c r="C34">
+        <v>5030000.0</v>
+      </c>
+      <c r="D34">
+        <v>4418000.0</v>
+      </c>
+      <c r="E34">
+        <v>3640000.0</v>
+      </c>
+      <c r="F34">
+        <v>3659000.0</v>
+      </c>
+      <c r="G34">
+        <v>4240000.0</v>
+      </c>
+      <c r="H34">
+        <v>4678000.0</v>
+      </c>
+      <c r="I34">
+        <v>6076000.0</v>
+      </c>
+      <c r="J34">
+        <v>5392000.0</v>
+      </c>
+      <c r="K34">
+        <v>4486000.0</v>
+      </c>
+      <c r="L34">
+        <v>3223000.0</v>
+      </c>
+      <c r="M34">
+        <v>3290000.0</v>
+      </c>
+      <c r="N34">
+        <v>2897000.0</v>
+      </c>
+      <c r="O34">
+        <v>2779000.0</v>
+      </c>
+      <c r="P34">
+        <v>2515000.0</v>
+      </c>
+      <c r="Q34">
+        <v>2592000.0</v>
+      </c>
+      <c r="R34">
+        <v>2726000.0</v>
+      </c>
+      <c r="S34">
+        <v>3030000.0</v>
+      </c>
+      <c r="T34">
+        <v>2805000.0</v>
+      </c>
+      <c r="U34">
+        <v>2541000.0</v>
+      </c>
+      <c r="V34">
+        <v>2638000.0</v>
+      </c>
+      <c r="W34">
+        <v>2221000.0</v>
+      </c>
+      <c r="X34">
+        <v>2237000.0</v>
+      </c>
+      <c r="Y34">
+        <v>1780000.0</v>
+      </c>
+      <c r="Z34">
+        <v>1788000.0</v>
+      </c>
+      <c r="AA34">
+        <v>2133000.0</v>
+      </c>
+      <c r="AB34">
+        <v>2130000.0</v>
+      </c>
+      <c r="AC34">
+        <v>2234000.0</v>
+      </c>
+      <c r="AD34">
+        <v>1764000.0</v>
+      </c>
+      <c r="AE34">
+        <v>1699000.0</v>
+      </c>
+      <c r="AF34">
+        <v>1227000.0</v>
+      </c>
+      <c r="AG34">
+        <v>1139000.0</v>
+      </c>
+      <c r="AH34">
+        <v>1075000.0</v>
+      </c>
+      <c r="AI34">
+        <v>958000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>880000.0</v>
+      </c>
+      <c r="AK34">
+        <v>820000.0</v>
+      </c>
+      <c r="AL34">
+        <v>372000.0</v>
+      </c>
+      <c r="AM34">
+        <v>325000.0</v>
+      </c>
+      <c r="AN34">
+        <v>271000.0</v>
+      </c>
+      <c r="AO34">
+        <v>232000.0</v>
+      </c>
+      <c r="AP34">
+        <v>177000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>129000.0</v>
+      </c>
+      <c r="AR34">
+        <v>135000.0</v>
+      </c>
+      <c r="AS34">
+        <v>141000.0</v>
+      </c>
+      <c r="AT34">
+        <v>148000.0</v>
+      </c>
+      <c r="AU34">
+        <v>155000.0</v>
+      </c>
+      <c r="AV34">
+        <v>164000.0</v>
+      </c>
+      <c r="AW34">
+        <v>176000.0</v>
+      </c>
+      <c r="AX34">
+        <v>188000.0</v>
+      </c>
+      <c r="AY34">
+        <v>197000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>206000.0</v>
+      </c>
+      <c r="BA34">
+        <v>215000.0</v>
+      </c>
+      <c r="BB34">
+        <v>222000.0</v>
+      </c>
+      <c r="BC34">
+        <v>502000.0</v>
+      </c>
+      <c r="BD34">
+        <v>507000.0</v>
+      </c>
+      <c r="BE34">
+        <v>513000.0</v>
+      </c>
+      <c r="BF34">
+        <v>513000.0</v>
+      </c>
+      <c r="BG34">
+        <v>517000.0</v>
+      </c>
+      <c r="BH34">
+        <v>524000.0</v>
+      </c>
+      <c r="BI34">
+        <v>528000.0</v>
+      </c>
+      <c r="BJ34">
+        <v>528000.0</v>
+      </c>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+    </row>
+    <row r="35" spans="1:100">
+      <c r="A35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35">
+        <v>285047000.0</v>
+      </c>
+      <c r="C35">
+        <v>287560000.0</v>
+      </c>
+      <c r="D35">
+        <v>263091000.0</v>
+      </c>
+      <c r="E35">
+        <v>234524000.0</v>
+      </c>
+      <c r="F35">
+        <v>218982000.0</v>
+      </c>
+      <c r="G35">
+        <v>220113000.0</v>
+      </c>
+      <c r="H35">
+        <v>213369000.0</v>
+      </c>
+      <c r="I35">
+        <v>213366000.0</v>
+      </c>
+      <c r="J35">
+        <v>220484000.0</v>
+      </c>
+      <c r="K35">
+        <v>210122000.0</v>
+      </c>
+      <c r="L35">
+        <v>172592000.0</v>
+      </c>
+      <c r="M35">
+        <v>143672000.0</v>
+      </c>
+      <c r="N35">
+        <v>104040000.0</v>
+      </c>
+      <c r="O35">
+        <v>67771000.0</v>
+      </c>
+      <c r="P35">
+        <v>44282000.0</v>
+      </c>
+      <c r="Q35">
+        <v>42438000.0</v>
+      </c>
+      <c r="R35">
+        <v>42214000.0</v>
+      </c>
+      <c r="S35">
+        <v>50297000.0</v>
+      </c>
+      <c r="T35">
+        <v>44253000.0</v>
+      </c>
+      <c r="U35">
+        <v>44451000.0</v>
+      </c>
+      <c r="V35">
+        <v>44651000.0</v>
+      </c>
+      <c r="W35">
+        <v>44396000.0</v>
+      </c>
+      <c r="X35">
+        <v>43816000.0</v>
+      </c>
+      <c r="Y35">
+        <v>43851000.0</v>
+      </c>
+      <c r="Z35">
+        <v>43471000.0</v>
+      </c>
+      <c r="AA35">
+        <v>33376000.0</v>
+      </c>
+      <c r="AB35">
+        <v>33776000.0</v>
+      </c>
+      <c r="AC35">
+        <v>35165000.0</v>
+      </c>
+      <c r="AD35">
+        <v>34889000.0</v>
+      </c>
+      <c r="AE35">
+        <v>34274000.0</v>
+      </c>
+      <c r="AF35">
+        <v>33940000.0</v>
+      </c>
+      <c r="AG35">
+        <v>33889000.0</v>
+      </c>
+      <c r="AH35">
+        <v>33703000.0</v>
+      </c>
+      <c r="AI35">
+        <v>33538000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>51809000.0</v>
+      </c>
+      <c r="AK35">
+        <v>51956000.0</v>
+      </c>
+      <c r="AL35">
+        <v>52851000.0</v>
+      </c>
+      <c r="AM35">
+        <v>54070000.0</v>
+      </c>
+      <c r="AN35">
+        <v>55373000.0</v>
+      </c>
+      <c r="AO35">
+        <v>56337000.0</v>
+      </c>
+      <c r="AP35">
+        <v>57187000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>57004000.0</v>
+      </c>
+      <c r="AR35">
+        <v>56227000.0</v>
+      </c>
+      <c r="AS35">
+        <v>56985000.0</v>
+      </c>
+      <c r="AT35">
+        <v>59460000.0</v>
+      </c>
+      <c r="AU35">
+        <v>58876000.0</v>
+      </c>
+      <c r="AV35">
+        <v>51402000.0</v>
+      </c>
+      <c r="AW35">
+        <v>51726000.0</v>
+      </c>
+      <c r="AX35">
+        <v>51692000.0</v>
+      </c>
+      <c r="AY35">
+        <v>51661000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>50430000.0</v>
+      </c>
+      <c r="BA35">
+        <v>48870000.0</v>
+      </c>
+      <c r="BB35">
+        <v>47308000.0</v>
+      </c>
+      <c r="BC35">
+        <v>45140000.0</v>
+      </c>
+      <c r="BD35">
+        <v>43819000.0</v>
+      </c>
+      <c r="BE35">
+        <v>42203000.0</v>
+      </c>
+      <c r="BF35">
+        <v>42203000.0</v>
+      </c>
+      <c r="BG35">
+        <v>40453000.0</v>
+      </c>
+      <c r="BH35">
+        <v>38310000.0</v>
+      </c>
+      <c r="BI35">
+        <v>34238000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>32922000.0</v>
+      </c>
+      <c r="BK35">
+        <v>31775000.0</v>
+      </c>
+      <c r="BL35">
+        <v>30274000.0</v>
+      </c>
+      <c r="BM35">
+        <v>28402000.0</v>
+      </c>
+      <c r="BN35">
+        <v>28039000.0</v>
+      </c>
+      <c r="BO35">
+        <v>28304000.0</v>
+      </c>
+      <c r="BP35">
+        <v>28873000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>29624000.0</v>
+      </c>
+      <c r="BR35">
+        <v>36619000.0</v>
+      </c>
+      <c r="BS35">
+        <v>35948000.0</v>
+      </c>
+      <c r="BT35">
+        <v>34677000.0</v>
+      </c>
+      <c r="BU35">
+        <v>33230000.0</v>
+      </c>
+      <c r="BV35">
+        <v>24231000.0</v>
+      </c>
+      <c r="BW35">
+        <v>23086000.0</v>
+      </c>
+      <c r="BX35">
+        <v>22207000.0</v>
+      </c>
+      <c r="BY35">
+        <v>22387000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>21067000.0</v>
+      </c>
+      <c r="CA35">
+        <v>20391000.0</v>
+      </c>
+      <c r="CB35">
+        <v>23714000.0</v>
+      </c>
+      <c r="CC35">
+        <v>23503000.0</v>
+      </c>
+      <c r="CD35">
+        <v>23235000.0</v>
+      </c>
+      <c r="CE35">
+        <v>24026000.0</v>
+      </c>
+      <c r="CF35">
+        <v>29472000.0</v>
+      </c>
+      <c r="CG35">
+        <v>28268000.0</v>
+      </c>
+      <c r="CH35">
+        <v>28015619.0</v>
+      </c>
+      <c r="CI35">
+        <v>26949555.0</v>
+      </c>
+      <c r="CJ35">
+        <v>13697508.0</v>
+      </c>
+      <c r="CK35">
+        <v>13124507.0</v>
+      </c>
+      <c r="CL35">
+        <v>12413179.0</v>
+      </c>
+      <c r="CM35">
+        <v>11583181.0</v>
+      </c>
+      <c r="CN35">
+        <v>9903235.0</v>
+      </c>
+      <c r="CO35">
+        <v>9439406.0</v>
+      </c>
+      <c r="CP35">
+        <v>9578385.0</v>
+      </c>
+      <c r="CQ35">
+        <v>9725857.0</v>
+      </c>
+      <c r="CR35">
+        <v>8267568.0</v>
+      </c>
+      <c r="CS35">
+        <v>4128777.0</v>
+      </c>
+      <c r="CT35">
+        <v>4070479.0</v>
+      </c>
+      <c r="CU35">
+        <v>3962014.0</v>
+      </c>
+      <c r="CV35"/>
+    </row>
+    <row r="36" spans="1:100">
+      <c r="A36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36">
+        <v>513852000.0</v>
+      </c>
+      <c r="C36">
+        <v>10619000.0</v>
+      </c>
+      <c r="D36">
+        <v>488794000.0</v>
+      </c>
+      <c r="E36">
+        <v>7028000.0</v>
+      </c>
+      <c r="F36">
+        <v>6105000.0</v>
+      </c>
+      <c r="G36">
+        <v>6342000.0</v>
+      </c>
+      <c r="H36">
+        <v>416867000.0</v>
+      </c>
+      <c r="I36">
+        <v>10142000.0</v>
+      </c>
+      <c r="J36">
+        <v>8521000.0</v>
+      </c>
+      <c r="K36">
+        <v>7484000.0</v>
+      </c>
+      <c r="L36">
+        <v>362345000.0</v>
+      </c>
+      <c r="M36">
+        <v>7153000.0</v>
+      </c>
+      <c r="N36">
+        <v>-33574000.0</v>
+      </c>
+      <c r="O36">
+        <v>-26753000.0</v>
+      </c>
+      <c r="P36">
+        <v>229084000.0</v>
+      </c>
+      <c r="Q36">
+        <v>3995000.0</v>
+      </c>
+      <c r="R36">
+        <v>4105000.0</v>
+      </c>
+      <c r="S36">
+        <v>4280000.0</v>
+      </c>
+      <c r="T36">
+        <v>3763000.0</v>
+      </c>
+      <c r="U36">
+        <v>3678000.0</v>
+      </c>
+      <c r="V36">
+        <v>3263000.0</v>
+      </c>
+      <c r="W36">
+        <v>3115000.0</v>
+      </c>
+      <c r="X36">
+        <v>3048000.0</v>
+      </c>
+      <c r="Y36">
+        <v>2813000.0</v>
+      </c>
+      <c r="Z36">
+        <v>2504000.0</v>
+      </c>
+      <c r="AA36">
+        <v>2671000.0</v>
+      </c>
+      <c r="AB36">
+        <v>1983000.0</v>
+      </c>
+      <c r="AC36">
+        <v>5212000.0</v>
+      </c>
+      <c r="AD36">
+        <v>5240000.0</v>
+      </c>
+      <c r="AE36">
+        <v>5089000.0</v>
+      </c>
+      <c r="AF36">
+        <v>5013000.0</v>
+      </c>
+      <c r="AG36">
+        <v>4585000.0</v>
+      </c>
+      <c r="AH36">
+        <v>4381000.0</v>
+      </c>
+      <c r="AI36">
+        <v>3768000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>895000.0</v>
+      </c>
+      <c r="AK36">
+        <v>798000.0</v>
+      </c>
+      <c r="AL36">
+        <v>375000.0</v>
+      </c>
+      <c r="AM36">
+        <v>262000.0</v>
+      </c>
+      <c r="AN36">
+        <v>169000.0</v>
+      </c>
+      <c r="AO36">
+        <v>207000.0</v>
+      </c>
+      <c r="AP36">
+        <v>124000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>73000.0</v>
+      </c>
+      <c r="AR36">
+        <v>60000.0</v>
+      </c>
+      <c r="AS36">
+        <v>8000.0</v>
+      </c>
+      <c r="AT36">
+        <v>41000.0</v>
+      </c>
+      <c r="AU36">
+        <v>41000.0</v>
+      </c>
+      <c r="AV36">
+        <v>40000.0</v>
+      </c>
+      <c r="AW36">
+        <v>37000.0</v>
+      </c>
+      <c r="AX36">
+        <v>35000.0</v>
+      </c>
+      <c r="AY36">
+        <v>29000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>29000.0</v>
+      </c>
+      <c r="BA36">
+        <v>29000.0</v>
+      </c>
+      <c r="BB36">
+        <v>29000.0</v>
+      </c>
+      <c r="BC36">
+        <v>29000.0</v>
+      </c>
+      <c r="BD36">
+        <v>30000.0</v>
+      </c>
+      <c r="BE36">
+        <v>28000.0</v>
+      </c>
+      <c r="BF36">
+        <v>28000.0</v>
+      </c>
+      <c r="BG36">
+        <v>28000.0</v>
+      </c>
+      <c r="BH36">
+        <v>28000.0</v>
+      </c>
+      <c r="BI36">
+        <v>27000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>27000.0</v>
+      </c>
+      <c r="BK36">
+        <v>27000.0</v>
+      </c>
+      <c r="BL36">
+        <v>27000.0</v>
+      </c>
+      <c r="BM36">
+        <v>26000.0</v>
+      </c>
+      <c r="BN36">
+        <v>26000.0</v>
+      </c>
+      <c r="BO36">
+        <v>19000.0</v>
+      </c>
+      <c r="BP36">
+        <v>19000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>14732000.0</v>
+      </c>
+      <c r="BR36">
+        <v>19000.0</v>
+      </c>
+      <c r="BS36">
+        <v>19000.0</v>
+      </c>
+      <c r="BT36">
+        <v>19000.0</v>
+      </c>
+      <c r="BU36">
+        <v>17000.0</v>
+      </c>
+      <c r="BV36">
+        <v>21000.0</v>
+      </c>
+      <c r="BW36">
+        <v>32000.0</v>
+      </c>
+      <c r="BX36">
+        <v>43000.0</v>
+      </c>
+      <c r="BY36">
+        <v>56000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>68000.0</v>
+      </c>
+      <c r="CA36">
+        <v>186000.0</v>
+      </c>
+      <c r="CB36">
+        <v>113000.0</v>
+      </c>
+      <c r="CC36">
+        <v>166000.0</v>
+      </c>
+      <c r="CD36">
+        <v>69000.0</v>
+      </c>
+      <c r="CE36">
+        <v>77000.0</v>
+      </c>
+      <c r="CF36">
+        <v>85000.0</v>
+      </c>
+      <c r="CG36">
+        <v>2092000.0</v>
+      </c>
+      <c r="CH36">
+        <v>2139225.0</v>
+      </c>
+      <c r="CI36">
+        <v>2137403.0</v>
+      </c>
+      <c r="CJ36">
+        <v>30150299.0</v>
+      </c>
+      <c r="CK36">
+        <v>95501.0</v>
+      </c>
+      <c r="CL36">
+        <v>100000.0</v>
+      </c>
+      <c r="CM36">
+        <v>103400.0</v>
+      </c>
+      <c r="CN36">
+        <v>107900.0</v>
+      </c>
+      <c r="CO36">
+        <v>79200.0</v>
+      </c>
+      <c r="CP36">
+        <v>114605.0</v>
+      </c>
+      <c r="CQ36">
+        <v>200621.0</v>
+      </c>
+      <c r="CR36">
+        <v>427051.0</v>
+      </c>
+      <c r="CS36">
+        <v>728501.0</v>
+      </c>
+      <c r="CT36">
+        <v>575408.0</v>
+      </c>
+      <c r="CU36">
+        <v>348926.0</v>
+      </c>
+      <c r="CV36"/>
+    </row>
+    <row r="37" spans="1:100">
+      <c r="A37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+    </row>
+    <row r="38" spans="1:100">
+      <c r="A38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>8246000.0</v>
+      </c>
+      <c r="D38">
+        <v>9419000.0</v>
+      </c>
+      <c r="E38">
+        <v>7028000.0</v>
+      </c>
+      <c r="F38">
+        <v>6105000.0</v>
+      </c>
+      <c r="G38">
+        <v>5735000.0</v>
+      </c>
+      <c r="H38">
+        <v>9106000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>6963000.0</v>
+      </c>
+      <c r="M38">
+        <v>7153000.0</v>
+      </c>
+      <c r="N38">
+        <v>6372000.0</v>
+      </c>
+      <c r="O38">
+        <v>4224000.0</v>
+      </c>
+      <c r="P38">
+        <v>229084000.0</v>
+      </c>
+      <c r="Q38">
+        <v>218697000.0</v>
+      </c>
+      <c r="R38">
+        <v>213692000.0</v>
+      </c>
+      <c r="S38">
+        <v>211265000.0</v>
+      </c>
+      <c r="T38">
+        <v>212159000.0</v>
+      </c>
+      <c r="U38">
+        <v>211854000.0</v>
+      </c>
+      <c r="V38">
+        <v>209699000.0</v>
+      </c>
+      <c r="W38">
+        <v>211183000.0</v>
+      </c>
+      <c r="X38">
+        <v>214433000.0</v>
+      </c>
+      <c r="Y38">
+        <v>218666000.0</v>
+      </c>
+      <c r="Z38">
+        <v>220350000.0</v>
+      </c>
+      <c r="AA38">
+        <v>220413000.0</v>
+      </c>
+      <c r="AB38">
+        <v>207724000.0</v>
+      </c>
+      <c r="AC38">
+        <v>195916000.0</v>
+      </c>
+      <c r="AD38">
+        <v>5240000.0</v>
+      </c>
+      <c r="AE38">
+        <v>180975000.0</v>
+      </c>
+      <c r="AF38">
+        <v>178904000.0</v>
+      </c>
+      <c r="AG38">
+        <v>174287000.0</v>
+      </c>
+      <c r="AH38">
+        <v>173171000.0</v>
+      </c>
+      <c r="AI38">
+        <v>15333000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>12492000.0</v>
+      </c>
+      <c r="AK38">
+        <v>12426000.0</v>
+      </c>
+      <c r="AL38">
+        <v>12034000.0</v>
+      </c>
+      <c r="AM38">
+        <v>11952000.0</v>
+      </c>
+      <c r="AN38">
+        <v>11891000.0</v>
+      </c>
+      <c r="AO38">
+        <v>11960000.0</v>
+      </c>
+      <c r="AP38">
+        <v>11909000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>11889000.0</v>
+      </c>
+      <c r="AR38">
+        <v>11907000.0</v>
+      </c>
+      <c r="AS38">
+        <v>11886000.0</v>
+      </c>
+      <c r="AT38">
+        <v>11951000.0</v>
+      </c>
+      <c r="AU38">
+        <v>11982000.0</v>
+      </c>
+      <c r="AV38">
+        <v>12012000.0</v>
+      </c>
+      <c r="AW38">
+        <v>12041000.0</v>
+      </c>
+      <c r="AX38">
+        <v>12070000.0</v>
+      </c>
+      <c r="AY38">
+        <v>12095000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>12127000.0</v>
+      </c>
+      <c r="BA38">
+        <v>12158000.0</v>
+      </c>
+      <c r="BB38">
+        <v>12189000.0</v>
+      </c>
+      <c r="BC38">
+        <v>12225000.0</v>
+      </c>
+      <c r="BD38">
+        <v>12258000.0</v>
+      </c>
+      <c r="BE38">
+        <v>12286000.0</v>
+      </c>
+      <c r="BF38">
+        <v>0.0</v>
+      </c>
+      <c r="BG38">
+        <v>12318000.0</v>
+      </c>
+      <c r="BH38">
+        <v>12349000.0</v>
+      </c>
+      <c r="BI38">
+        <v>12393000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>12437000.0</v>
+      </c>
+      <c r="BK38">
+        <v>12482000.0</v>
+      </c>
+      <c r="BL38">
+        <v>12527000.0</v>
+      </c>
+      <c r="BM38">
+        <v>12591000.0</v>
+      </c>
+      <c r="BN38">
+        <v>12656000.0</v>
+      </c>
+      <c r="BO38">
+        <v>12714000.0</v>
+      </c>
+      <c r="BP38">
+        <v>12779000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>12854000.0</v>
+      </c>
+      <c r="BR38">
+        <v>12929000.0</v>
+      </c>
+      <c r="BS38">
+        <v>13004000.0</v>
+      </c>
+      <c r="BT38">
+        <v>13078000.0</v>
+      </c>
+      <c r="BU38">
+        <v>13151000.0</v>
+      </c>
+      <c r="BV38">
+        <v>13230000.0</v>
+      </c>
+      <c r="BW38">
+        <v>13316000.0</v>
+      </c>
+      <c r="BX38">
+        <v>13406000.0</v>
+      </c>
+      <c r="BY38">
+        <v>13501000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>13595000.0</v>
+      </c>
+      <c r="CA38">
+        <v>13794000.0</v>
+      </c>
+      <c r="CB38">
+        <v>13802000.0</v>
+      </c>
+      <c r="CC38">
+        <v>13937000.0</v>
+      </c>
+      <c r="CD38">
+        <v>13922000.0</v>
+      </c>
+      <c r="CE38">
+        <v>14012000.0</v>
+      </c>
+      <c r="CF38">
+        <v>14102000.0</v>
+      </c>
+      <c r="CG38">
+        <v>14305000.0</v>
+      </c>
+      <c r="CH38">
+        <v>14416000.0</v>
+      </c>
+      <c r="CI38">
+        <v>14482000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>5092000.0</v>
+      </c>
+      <c r="CK38">
+        <v>2779000.0</v>
+      </c>
+      <c r="CL38">
+        <v>2790000.0</v>
+      </c>
+      <c r="CM38">
+        <v>2800000.0</v>
+      </c>
+      <c r="CN38">
+        <v>2812000.0</v>
+      </c>
+      <c r="CO38">
+        <v>2790000.0</v>
+      </c>
+      <c r="CP38">
+        <v>2833000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>2925000.0</v>
+      </c>
+      <c r="CR38">
+        <v>3158000.0</v>
+      </c>
+      <c r="CS38">
+        <v>3467000.0</v>
+      </c>
+      <c r="CT38">
+        <v>3320000.0</v>
+      </c>
+      <c r="CU38"/>
+      <c r="CV38">
+        <v>3121000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:100">
+      <c r="A39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39">
+        <v>14338000.0</v>
+      </c>
+      <c r="C39">
+        <v>3923000.0</v>
+      </c>
+      <c r="D39">
+        <v>4454000.0</v>
+      </c>
+      <c r="E39">
+        <v>5073000.0</v>
+      </c>
+      <c r="F39">
+        <v>992000.0</v>
+      </c>
+      <c r="G39">
+        <v>1075000.0</v>
+      </c>
+      <c r="H39">
+        <v>13589000.0</v>
+      </c>
+      <c r="I39">
+        <v>2139000.0</v>
+      </c>
+      <c r="J39">
+        <v>938000.0</v>
+      </c>
+      <c r="K39">
+        <v>1162000.0</v>
+      </c>
+      <c r="L39">
+        <v>12974000.0</v>
+      </c>
+      <c r="M39">
+        <v>1456000.0</v>
+      </c>
+      <c r="N39">
+        <v>658000.0</v>
+      </c>
+      <c r="O39">
+        <v>1155000.0</v>
+      </c>
+      <c r="P39">
+        <v>1322000.0</v>
+      </c>
+      <c r="Q39">
+        <v>1653000.0</v>
+      </c>
+      <c r="R39">
+        <v>667000.0</v>
+      </c>
+      <c r="S39">
+        <v>904999.0</v>
+      </c>
+      <c r="T39">
+        <v>701000.0</v>
+      </c>
+      <c r="U39">
+        <v>814000.0</v>
+      </c>
+      <c r="V39">
+        <v>143000.0</v>
+      </c>
+      <c r="W39">
+        <v>11983000.0</v>
+      </c>
+      <c r="X39">
+        <v>723000.0</v>
+      </c>
+      <c r="Y39">
+        <v>732000.0</v>
+      </c>
+      <c r="Z39">
+        <v>293000.0</v>
+      </c>
+      <c r="AA39">
+        <v>637000.0</v>
+      </c>
+      <c r="AB39">
+        <v>4422000.0</v>
+      </c>
+      <c r="AC39">
+        <v>5026000.0</v>
+      </c>
+      <c r="AD39">
+        <v>4802000.0</v>
+      </c>
+      <c r="AE39">
+        <v>5578000.0</v>
+      </c>
+      <c r="AF39">
+        <v>4676000.0</v>
+      </c>
+      <c r="AG39">
+        <v>762000.0</v>
+      </c>
+      <c r="AH39">
+        <v>329000.0</v>
+      </c>
+      <c r="AI39">
+        <v>817000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>1127000.0</v>
+      </c>
+      <c r="AK39">
+        <v>3865000.0</v>
+      </c>
+      <c r="AL39">
+        <v>524000.0</v>
+      </c>
+      <c r="AM39">
+        <v>2454000.0</v>
+      </c>
+      <c r="AN39">
+        <v>519000.0</v>
+      </c>
+      <c r="AO39">
+        <v>619000.0</v>
+      </c>
+      <c r="AP39">
+        <v>693000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>762000.0</v>
+      </c>
+      <c r="AR39">
+        <v>553000.0</v>
+      </c>
+      <c r="AS39">
+        <v>815000.0</v>
+      </c>
+      <c r="AT39">
+        <v>426000.0</v>
+      </c>
+      <c r="AU39">
+        <v>472000.0</v>
+      </c>
+      <c r="AV39">
+        <v>5844000.0</v>
+      </c>
+      <c r="AW39">
+        <v>3855000.0</v>
+      </c>
+      <c r="AX39">
+        <v>1042000.0</v>
+      </c>
+      <c r="AY39">
+        <v>2620000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>416000.0</v>
+      </c>
+      <c r="BA39">
+        <v>372000.0</v>
+      </c>
+      <c r="BB39">
+        <v>402000.0</v>
+      </c>
+      <c r="BC39">
+        <v>475000.0</v>
+      </c>
+      <c r="BD39">
+        <v>648000.0</v>
+      </c>
+      <c r="BE39">
+        <v>628000.0</v>
+      </c>
+      <c r="BF39">
+        <v>628000.0</v>
+      </c>
+      <c r="BG39">
+        <v>643000.0</v>
+      </c>
+      <c r="BH39">
+        <v>469000.0</v>
+      </c>
+      <c r="BI39">
+        <v>690000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>678000.0</v>
+      </c>
+      <c r="BK39">
+        <v>1130000.0</v>
+      </c>
+      <c r="BL39">
+        <v>2433000.0</v>
+      </c>
+      <c r="BM39">
+        <v>2298000.0</v>
+      </c>
+      <c r="BN39">
+        <v>3021000.0</v>
+      </c>
+      <c r="BO39">
+        <v>2050000.0</v>
+      </c>
+      <c r="BP39">
+        <v>1835000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>1152000.0</v>
+      </c>
+      <c r="BR39">
+        <v>1032000.0</v>
+      </c>
+      <c r="BS39">
+        <v>438000.0</v>
+      </c>
+      <c r="BT39">
+        <v>331000.0</v>
+      </c>
+      <c r="BU39">
+        <v>464000.0</v>
+      </c>
+      <c r="BV39">
+        <v>365000.0</v>
+      </c>
+      <c r="BW39">
+        <v>203000.0</v>
+      </c>
+      <c r="BX39">
+        <v>4225000.0</v>
+      </c>
+      <c r="BY39">
+        <v>530000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>428000.0</v>
+      </c>
+      <c r="CA39">
+        <v>353000.0</v>
+      </c>
+      <c r="CB39">
+        <v>321000.0</v>
+      </c>
+      <c r="CC39">
+        <v>350000.0</v>
+      </c>
+      <c r="CD39">
+        <v>281000.0</v>
+      </c>
+      <c r="CE39">
+        <v>274000.0</v>
+      </c>
+      <c r="CF39">
+        <v>456000.0</v>
+      </c>
+      <c r="CG39">
+        <v>238000.0</v>
+      </c>
+      <c r="CH39">
+        <v>339302.0</v>
+      </c>
+      <c r="CI39">
+        <v>218955.0</v>
+      </c>
+      <c r="CJ39">
+        <v>141000.0</v>
+      </c>
+      <c r="CK39">
+        <v>178694.0</v>
+      </c>
+      <c r="CL39">
+        <v>154908.0</v>
+      </c>
+      <c r="CM39">
+        <v>160042.0</v>
+      </c>
+      <c r="CN39">
+        <v>107000.0</v>
+      </c>
+      <c r="CO39">
+        <v>130344.0</v>
+      </c>
+      <c r="CP39">
+        <v>81156.0</v>
+      </c>
+      <c r="CQ39">
+        <v>45038.0</v>
+      </c>
+      <c r="CR39">
+        <v>87643.0</v>
+      </c>
+      <c r="CS39">
+        <v>52042.0</v>
+      </c>
+      <c r="CT39">
+        <v>92728.0</v>
+      </c>
+      <c r="CU39">
+        <v>33768.0</v>
+      </c>
+      <c r="CV39">
+        <v>55000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:100">
+      <c r="A40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B40">
+        <v>11377000.0</v>
+      </c>
+      <c r="C40">
+        <v>10000000.0</v>
+      </c>
+      <c r="D40">
+        <v>15231000.0</v>
+      </c>
+      <c r="E40">
+        <v>9871000.0</v>
+      </c>
+      <c r="F40">
+        <v>6979000.0</v>
+      </c>
+      <c r="G40">
+        <v>7180000.0</v>
+      </c>
+      <c r="H40">
+        <v>7041000.0</v>
+      </c>
+      <c r="I40">
+        <v>6803000.0</v>
+      </c>
+      <c r="J40">
+        <v>11995000.0</v>
+      </c>
+      <c r="K40"/>
+      <c r="L40">
+        <v>14608000.0</v>
+      </c>
+      <c r="M40">
+        <v>18482000.0</v>
+      </c>
+      <c r="N40">
+        <v>16936000.0</v>
+      </c>
+      <c r="O40">
+        <v>23716000.0</v>
+      </c>
+      <c r="P40">
+        <v>15522000.0</v>
+      </c>
+      <c r="Q40">
+        <v>15958000.0</v>
+      </c>
+      <c r="R40">
+        <v>12891000.0</v>
+      </c>
+      <c r="S40">
+        <v>14103000.0</v>
+      </c>
+      <c r="T40">
+        <v>13588000.0</v>
+      </c>
+      <c r="U40">
+        <v>10959000.0</v>
+      </c>
+      <c r="V40">
+        <v>10421000.0</v>
+      </c>
+      <c r="W40">
+        <v>6704000.0</v>
+      </c>
+      <c r="X40">
+        <v>4264000.0</v>
+      </c>
+      <c r="Y40">
+        <v>2443000.0</v>
+      </c>
+      <c r="Z40">
+        <v>2952000.0</v>
+      </c>
+      <c r="AA40">
+        <v>2247000.0</v>
+      </c>
+      <c r="AB40">
+        <v>5256000.0</v>
+      </c>
+      <c r="AC40">
+        <v>3999000.0</v>
+      </c>
+      <c r="AD40">
+        <v>4341000.0</v>
+      </c>
+      <c r="AE40">
+        <v>5595000.0</v>
+      </c>
+      <c r="AF40">
+        <v>207000.0</v>
+      </c>
+      <c r="AG40">
+        <v>2140000.0</v>
+      </c>
+      <c r="AH40">
+        <v>3407000.0</v>
+      </c>
+      <c r="AI40">
+        <v>3106000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>3955000.0</v>
+      </c>
+      <c r="AK40">
+        <v>902000.0</v>
+      </c>
+      <c r="AL40">
+        <v>3307000.0</v>
+      </c>
+      <c r="AM40">
+        <v>1405000.0</v>
+      </c>
+      <c r="AN40">
+        <v>2845000.0</v>
+      </c>
+      <c r="AO40">
+        <v>2177000.0</v>
+      </c>
+      <c r="AP40">
+        <v>3364000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>3071000.0</v>
+      </c>
+      <c r="AR40">
+        <v>2950000.0</v>
+      </c>
+      <c r="AS40">
+        <v>3319000.0</v>
+      </c>
+      <c r="AT40">
+        <v>2963000.0</v>
+      </c>
+      <c r="AU40">
+        <v>6624000.0</v>
+      </c>
+      <c r="AV40">
+        <v>7830000.0</v>
+      </c>
+      <c r="AW40">
+        <v>8826000.0</v>
+      </c>
+      <c r="AX40">
+        <v>6626000.0</v>
+      </c>
+      <c r="AY40">
+        <v>6487000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>6903000.0</v>
+      </c>
+      <c r="BA40">
+        <v>7193000.0</v>
+      </c>
+      <c r="BB40">
+        <v>4766000.0</v>
+      </c>
+      <c r="BC40">
+        <v>5817000.0</v>
+      </c>
+      <c r="BD40">
+        <v>8774000.0</v>
+      </c>
+      <c r="BE40">
+        <v>5638000.0</v>
+      </c>
+      <c r="BF40">
+        <v>4953000.0</v>
+      </c>
+      <c r="BG40">
+        <v>3421000.0</v>
+      </c>
+      <c r="BH40">
+        <v>3644000.0</v>
+      </c>
+      <c r="BI40">
+        <v>2610000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>3120000.0</v>
+      </c>
+      <c r="BK40">
+        <v>2554000.0</v>
+      </c>
+      <c r="BL40">
+        <v>48000.0</v>
+      </c>
+      <c r="BM40">
+        <v>2539000.0</v>
+      </c>
+      <c r="BN40">
+        <v>2176000.0</v>
+      </c>
+      <c r="BO40">
+        <v>1496000.0</v>
+      </c>
+      <c r="BP40">
+        <v>1485000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>9155000.0</v>
+      </c>
+      <c r="BR40">
+        <v>1925000.0</v>
+      </c>
+      <c r="BS40">
+        <v>3119000.0</v>
+      </c>
+      <c r="BT40">
+        <v>3987000.0</v>
+      </c>
+      <c r="BU40">
+        <v>6031000.0</v>
+      </c>
+      <c r="BV40">
+        <v>5985000.0</v>
+      </c>
+      <c r="BW40">
+        <v>3762000.0</v>
+      </c>
+      <c r="BX40">
+        <v>3931000.0</v>
+      </c>
+      <c r="BY40">
+        <v>3670000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>4455000.0</v>
+      </c>
+      <c r="CA40">
+        <v>5255000.0</v>
+      </c>
+      <c r="CB40">
+        <v>1056000.0</v>
+      </c>
+      <c r="CC40">
+        <v>136000.0</v>
+      </c>
+      <c r="CD40">
+        <v>7546000.0</v>
+      </c>
+      <c r="CE40">
+        <v>66000.0</v>
+      </c>
+      <c r="CF40">
+        <v>-7247000.0</v>
+      </c>
+      <c r="CG40">
+        <v>235000.0</v>
+      </c>
+      <c r="CH40">
+        <v>567000.0</v>
+      </c>
+      <c r="CI40">
+        <v>732000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>-260.0</v>
+      </c>
+      <c r="CK40">
+        <v>118000.0</v>
+      </c>
+      <c r="CL40">
+        <v>13000.0</v>
+      </c>
+      <c r="CM40">
+        <v>3111.0</v>
+      </c>
+      <c r="CN40">
+        <v>299794.0</v>
+      </c>
+      <c r="CO40">
+        <v>492000.0</v>
+      </c>
+      <c r="CP40">
+        <v>588000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>424000.0</v>
+      </c>
+      <c r="CR40">
+        <v>318000.0</v>
+      </c>
+      <c r="CS40">
+        <v>9509466.0</v>
+      </c>
+      <c r="CT40">
+        <v>9042405.0</v>
+      </c>
+      <c r="CU40">
+        <v>8482788.0</v>
+      </c>
+      <c r="CV40">
+        <v>183000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:100">
+      <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>44429000.0</v>
+      </c>
+      <c r="M41">
+        <v>43484000.0</v>
+      </c>
+      <c r="N41">
+        <v>42843000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>42088000.0</v>
+      </c>
+      <c r="Q41">
+        <v>42236000.0</v>
+      </c>
+      <c r="R41">
+        <v>42004000.0</v>
+      </c>
+      <c r="S41">
+        <v>42101000.0</v>
+      </c>
+      <c r="T41">
+        <v>44026000.0</v>
+      </c>
+      <c r="U41">
+        <v>44207000.0</v>
+      </c>
+      <c r="V41">
+        <v>44391000.0</v>
+      </c>
+      <c r="W41">
+        <v>44111000.0</v>
+      </c>
+      <c r="X41">
+        <v>43510000.0</v>
+      </c>
+      <c r="Y41">
+        <v>43524000.0</v>
+      </c>
+      <c r="Z41">
+        <v>43099000.0</v>
+      </c>
+      <c r="AA41">
+        <v>32961000.0</v>
+      </c>
+      <c r="AB41">
+        <v>33019000.0</v>
+      </c>
+      <c r="AC41">
+        <v>34383000.0</v>
+      </c>
+      <c r="AD41">
+        <v>34079000.0</v>
+      </c>
+      <c r="AE41">
+        <v>33857000.0</v>
+      </c>
+      <c r="AF41">
+        <v>33523000.0</v>
+      </c>
+      <c r="AG41">
+        <v>33472000.0</v>
+      </c>
+      <c r="AH41">
+        <v>33286000.0</v>
+      </c>
+      <c r="AI41">
+        <v>958000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>880000.0</v>
+      </c>
+      <c r="AK41">
+        <v>820000.0</v>
+      </c>
+      <c r="AL41">
+        <v>372000.0</v>
+      </c>
+      <c r="AM41">
+        <v>325000.0</v>
+      </c>
+      <c r="AN41">
+        <v>271000.0</v>
+      </c>
+      <c r="AO41">
+        <v>232000.0</v>
+      </c>
+      <c r="AP41">
+        <v>177000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>129000.0</v>
+      </c>
+      <c r="AR41">
+        <v>135000.0</v>
+      </c>
+      <c r="AS41">
+        <v>141000.0</v>
+      </c>
+      <c r="AT41">
+        <v>148000.0</v>
+      </c>
+      <c r="AU41">
+        <v>155000.0</v>
+      </c>
+      <c r="AV41">
+        <v>164000.0</v>
+      </c>
+      <c r="AW41">
+        <v>176000.0</v>
+      </c>
+      <c r="AX41">
+        <v>188000.0</v>
+      </c>
+      <c r="AY41">
+        <v>197000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>206000.0</v>
+      </c>
+      <c r="BA41">
+        <v>215000.0</v>
+      </c>
+      <c r="BB41">
+        <v>222000.0</v>
+      </c>
+      <c r="BC41">
+        <v>502000.0</v>
+      </c>
+      <c r="BD41">
+        <v>507000.0</v>
+      </c>
+      <c r="BE41">
+        <v>513000.0</v>
+      </c>
+      <c r="BF41"/>
+      <c r="BG41">
+        <v>517000.0</v>
+      </c>
+      <c r="BH41">
+        <v>524000.0</v>
+      </c>
+      <c r="BI41">
+        <v>528000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>528000.0</v>
+      </c>
+      <c r="BK41">
+        <v>528000.0</v>
+      </c>
+      <c r="BL41">
+        <v>528000.0</v>
+      </c>
+      <c r="BM41">
+        <v>536000.0</v>
+      </c>
+      <c r="BN41">
+        <v>551000.0</v>
+      </c>
+      <c r="BO41">
+        <v>557000.0</v>
+      </c>
+      <c r="BP41">
+        <v>558000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>560000.0</v>
+      </c>
+      <c r="BR41">
+        <v>562000.0</v>
+      </c>
+      <c r="BS41">
+        <v>564000.0</v>
+      </c>
+      <c r="BT41">
+        <v>441000.0</v>
+      </c>
+      <c r="BU41">
+        <v>447000.0</v>
+      </c>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+      <c r="CU41"/>
+      <c r="CV41"/>
+    </row>
+    <row r="42" spans="1:100">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42">
+        <v>106257000.0</v>
+      </c>
+      <c r="C42">
+        <v>105807000.0</v>
+      </c>
+      <c r="D42">
+        <v>105218000.0</v>
+      </c>
+      <c r="E42">
+        <v>104526000.0</v>
+      </c>
+      <c r="F42">
+        <v>103764000.0</v>
+      </c>
+      <c r="G42">
+        <v>103411000.0</v>
+      </c>
+      <c r="H42">
+        <v>102406000.0</v>
+      </c>
+      <c r="I42">
+        <v>101894000.0</v>
+      </c>
+      <c r="J42">
+        <v>101750000.0</v>
+      </c>
+      <c r="K42"/>
+      <c r="L42">
+        <v>101250000.0</v>
+      </c>
+      <c r="M42">
+        <v>101041000.0</v>
+      </c>
+      <c r="N42">
+        <v>100710000.0</v>
+      </c>
+      <c r="O42">
+        <v>100407000.0</v>
+      </c>
+      <c r="P42">
+        <v>99834001.0</v>
+      </c>
+      <c r="Q42">
+        <v>99251000.0</v>
+      </c>
+      <c r="R42">
+        <v>102808000.0</v>
+      </c>
+      <c r="S42">
+        <v>105673001.0</v>
+      </c>
+      <c r="T42">
+        <v>108674000.0</v>
+      </c>
+      <c r="U42">
+        <v>110793000.0</v>
+      </c>
+      <c r="V42">
+        <v>308690000.0</v>
+      </c>
+      <c r="W42">
+        <v>112125000.0</v>
+      </c>
+      <c r="X42">
+        <v>304355000.0</v>
+      </c>
+      <c r="Y42">
+        <v>297490000.0</v>
+      </c>
+      <c r="Z42">
+        <v>291324000.0</v>
+      </c>
+      <c r="AA42">
+        <v>110083000.0</v>
+      </c>
+      <c r="AB42">
+        <v>109371000.0</v>
+      </c>
+      <c r="AC42">
+        <v>109218000.0</v>
+      </c>
+      <c r="AD42">
+        <v>108617000.0</v>
+      </c>
+      <c r="AE42">
+        <v>284744000.0</v>
+      </c>
+      <c r="AF42">
+        <v>279627000.0</v>
+      </c>
+      <c r="AG42">
+        <v>273093000.0</v>
+      </c>
+      <c r="AH42">
+        <v>267802000.0</v>
+      </c>
+      <c r="AI42">
+        <v>262450000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>256267000.0</v>
+      </c>
+      <c r="AK42">
+        <v>250209000.0</v>
+      </c>
+      <c r="AL42">
+        <v>244607000.0</v>
+      </c>
+      <c r="AM42">
+        <v>100812000.0</v>
+      </c>
+      <c r="AN42">
+        <v>237261000.0</v>
+      </c>
+      <c r="AO42">
+        <v>231768000.0</v>
+      </c>
+      <c r="AP42">
+        <v>225746000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>220428000.0</v>
+      </c>
+      <c r="AR42">
+        <v>216728000.0</v>
+      </c>
+      <c r="AS42">
+        <v>107148000.0</v>
+      </c>
+      <c r="AT42">
+        <v>217660000.0</v>
+      </c>
+      <c r="AU42">
+        <v>212074000.0</v>
+      </c>
+      <c r="AV42">
+        <v>94255000.0</v>
+      </c>
+      <c r="AW42">
+        <v>93328000.0</v>
+      </c>
+      <c r="AX42">
+        <v>193328000.0</v>
+      </c>
+      <c r="AY42">
+        <v>187569000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>182107000.0</v>
+      </c>
+      <c r="BA42">
+        <v>177081000.0</v>
+      </c>
+      <c r="BB42">
+        <v>171894000.0</v>
+      </c>
+      <c r="BC42">
+        <v>88823000.0</v>
+      </c>
+      <c r="BD42">
+        <v>88465000.0</v>
+      </c>
+      <c r="BE42">
+        <v>88001000.0</v>
+      </c>
+      <c r="BF42"/>
+      <c r="BG42">
+        <v>87548000.0</v>
+      </c>
+      <c r="BH42">
+        <v>95010000.0</v>
+      </c>
+      <c r="BI42">
+        <v>148620000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>138827000.0</v>
+      </c>
+      <c r="BK42">
+        <v>141191000.0</v>
+      </c>
+      <c r="BL42">
+        <v>86034000.0</v>
+      </c>
+      <c r="BM42">
+        <v>134593000.0</v>
+      </c>
+      <c r="BN42">
+        <v>131378000.0</v>
+      </c>
+      <c r="BO42">
+        <v>128852000.0</v>
+      </c>
+      <c r="BP42">
+        <v>84570000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>122823000.0</v>
+      </c>
+      <c r="BR42">
+        <v>119955000.0</v>
+      </c>
+      <c r="BS42">
+        <v>84058000.0</v>
+      </c>
+      <c r="BT42">
+        <v>83937000.0</v>
+      </c>
+      <c r="BU42">
+        <v>83883000.0</v>
+      </c>
+      <c r="BV42">
+        <v>83716000.0</v>
+      </c>
+      <c r="BW42">
+        <v>83581000.0</v>
+      </c>
+      <c r="BX42">
+        <v>83460000.0</v>
+      </c>
+      <c r="BY42">
+        <v>83063000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>82883000.0</v>
+      </c>
+      <c r="CA42">
+        <v>82806000.0</v>
+      </c>
+      <c r="CB42">
+        <v>82560000.0</v>
+      </c>
+      <c r="CC42">
+        <v>82244000.0</v>
+      </c>
+      <c r="CD42">
+        <v>82043000.0</v>
+      </c>
+      <c r="CE42">
+        <v>81970000.0</v>
+      </c>
+      <c r="CF42">
+        <v>34667000.0</v>
+      </c>
+      <c r="CG42">
+        <v>75946000.0</v>
+      </c>
+      <c r="CH42">
+        <v>22507717.0</v>
+      </c>
+      <c r="CI42">
+        <v>21778261.0</v>
+      </c>
+      <c r="CJ42">
+        <v>17801141.0</v>
+      </c>
+      <c r="CK42">
+        <v>16249850.0</v>
+      </c>
+      <c r="CL42">
+        <v>11334452.0</v>
+      </c>
+      <c r="CM42">
+        <v>11228899.0</v>
+      </c>
+      <c r="CN42">
+        <v>11206162.0</v>
+      </c>
+      <c r="CO42">
+        <v>11183715.0</v>
+      </c>
+      <c r="CP42">
+        <v>11167733.0</v>
+      </c>
+      <c r="CQ42">
+        <v>10968733.0</v>
+      </c>
+      <c r="CR42">
+        <v>10968733.0</v>
+      </c>
+      <c r="CS42">
+        <v>4497563.0</v>
+      </c>
+      <c r="CT42">
+        <v>4497520.0</v>
+      </c>
+      <c r="CU42">
+        <v>4455495.0</v>
+      </c>
+      <c r="CV42"/>
+    </row>
+    <row r="43" spans="1:100">
+      <c r="A43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+    </row>
+    <row r="44" spans="1:100">
+      <c r="A44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44">
+        <v>3000.0</v>
+      </c>
+      <c r="CO44">
+        <v>3000.0</v>
+      </c>
+      <c r="CP44">
+        <v>4000.0</v>
+      </c>
+      <c r="CQ44">
+        <v>4000.0</v>
+      </c>
+      <c r="CR44">
+        <v>4000.0</v>
+      </c>
+      <c r="CS44">
+        <v>4000.0</v>
+      </c>
+      <c r="CT44">
+        <v>4000.0</v>
+      </c>
+      <c r="CU44"/>
+      <c r="CV44">
+        <v>4000.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:100">
+      <c r="A45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B45">
+        <v>766370000.0</v>
+      </c>
+      <c r="C45">
+        <v>781116000.0</v>
+      </c>
+      <c r="D45">
+        <v>751684000.0</v>
+      </c>
+      <c r="E45">
+        <v>710254000.0</v>
+      </c>
+      <c r="F45">
+        <v>682049000.0</v>
+      </c>
+      <c r="G45">
+        <v>673184000.0</v>
+      </c>
+      <c r="H45">
+        <v>659749000.0</v>
+      </c>
+      <c r="I45">
+        <v>630820000.0</v>
+      </c>
+      <c r="J45">
+        <v>613911000.0</v>
+      </c>
+      <c r="K45">
+        <v>603593000.0</v>
+      </c>
+      <c r="L45">
+        <v>571376000.0</v>
+      </c>
+      <c r="M45">
+        <v>554311000.0</v>
+      </c>
+      <c r="N45">
+        <v>510784000.0</v>
+      </c>
+      <c r="O45">
+        <v>464240000.0</v>
+      </c>
+      <c r="P45">
+        <v>429786000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>229731000.0</v>
+      </c>
+      <c r="V45">
+        <v>228466000.0</v>
+      </c>
+      <c r="W45">
+        <v>229817000.0</v>
+      </c>
+      <c r="X45">
+        <v>233209000.0</v>
+      </c>
+      <c r="Y45">
+        <v>238523000.0</v>
+      </c>
+      <c r="Z45">
+        <v>240641000.0</v>
+      </c>
+      <c r="AA45">
+        <v>240215000.0</v>
+      </c>
+      <c r="AB45">
+        <v>228289000.0</v>
+      </c>
+      <c r="AC45">
+        <v>17134000.0</v>
+      </c>
+      <c r="AD45">
+        <v>197117000.0</v>
+      </c>
+      <c r="AE45">
+        <v>192473000.0</v>
+      </c>
+      <c r="AF45">
+        <v>187144000.0</v>
+      </c>
+      <c r="AG45">
+        <v>180778000.0</v>
+      </c>
+      <c r="AH45">
+        <v>178067000.0</v>
+      </c>
+      <c r="AI45">
+        <v>174751000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>170562000.0</v>
+      </c>
+      <c r="AK45">
+        <v>171843000.0</v>
+      </c>
+      <c r="AL45">
+        <v>176932000.0</v>
+      </c>
+      <c r="AM45">
+        <v>181813000.0</v>
+      </c>
+      <c r="AN45">
+        <v>187378000.0</v>
+      </c>
+      <c r="AO45">
+        <v>192037000.0</v>
+      </c>
+      <c r="AP45">
+        <v>196766000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>200460000.0</v>
+      </c>
+      <c r="AR45">
+        <v>205826000.0</v>
+      </c>
+      <c r="AS45">
+        <v>209579000.0</v>
+      </c>
+      <c r="AT45">
+        <v>218609000.0</v>
+      </c>
+      <c r="AU45">
+        <v>215654000.0</v>
+      </c>
+      <c r="AV45">
+        <v>214417000.0</v>
+      </c>
+      <c r="AW45">
+        <v>202068000.0</v>
+      </c>
+      <c r="AX45">
+        <v>192277000.0</v>
+      </c>
+      <c r="AY45">
+        <v>183849000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>174437000.0</v>
+      </c>
+      <c r="BA45">
+        <v>168313000.0</v>
+      </c>
+      <c r="BB45">
+        <v>162002000.0</v>
+      </c>
+      <c r="BC45">
+        <v>158490000.0</v>
+      </c>
+      <c r="BD45">
+        <v>155915000.0</v>
+      </c>
+      <c r="BE45">
+        <v>7739000.0</v>
+      </c>
+      <c r="BF45">
+        <v>7739000.0</v>
+      </c>
+      <c r="BG45">
+        <v>148343000.0</v>
+      </c>
+      <c r="BH45">
+        <v>150312000.0</v>
+      </c>
+      <c r="BI45">
+        <v>145314000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>140461000.0</v>
+      </c>
+      <c r="BK45">
+        <v>134510000.0</v>
+      </c>
+      <c r="BL45">
+        <v>127904000.0</v>
+      </c>
+      <c r="BM45">
+        <v>122073000.0</v>
+      </c>
+      <c r="BN45">
+        <v>118043000.0</v>
+      </c>
+      <c r="BO45">
+        <v>117237000.0</v>
+      </c>
+      <c r="BP45">
+        <v>117889000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>104729000.0</v>
+      </c>
+      <c r="BR45">
+        <v>122026000.0</v>
+      </c>
+      <c r="BS45">
+        <v>123753000.0</v>
+      </c>
+      <c r="BT45">
+        <v>120940000.0</v>
+      </c>
+      <c r="BU45">
+        <v>113668000.0</v>
+      </c>
+      <c r="BV45">
+        <v>102150000.0</v>
+      </c>
+      <c r="BW45">
+        <v>90617000.0</v>
+      </c>
+      <c r="BX45">
+        <v>84605000.0</v>
+      </c>
+      <c r="BY45">
+        <v>77036000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>72218000.0</v>
+      </c>
+      <c r="CA45">
+        <v>68969000.0</v>
+      </c>
+      <c r="CB45">
+        <v>66580000.0</v>
+      </c>
+      <c r="CC45">
+        <v>62394000.0</v>
+      </c>
+      <c r="CD45">
+        <v>56742000.0</v>
+      </c>
+      <c r="CE45">
+        <v>51590000.0</v>
+      </c>
+      <c r="CF45">
+        <v>47625000.0</v>
+      </c>
+      <c r="CG45">
+        <v>44048000.0</v>
+      </c>
+      <c r="CH45">
+        <v>41070842.0</v>
+      </c>
+      <c r="CI45">
+        <v>37572423.0</v>
+      </c>
+      <c r="CJ45">
+        <v>3134167.0</v>
+      </c>
+      <c r="CK45">
+        <v>28958870.0</v>
+      </c>
+      <c r="CL45">
+        <v>26327954.0</v>
+      </c>
+      <c r="CM45">
+        <v>23816761.0</v>
+      </c>
+      <c r="CN45">
+        <v>21804628.0</v>
+      </c>
+      <c r="CO45">
+        <v>20317332.0</v>
+      </c>
+      <c r="CP45">
+        <v>19326294.0</v>
+      </c>
+      <c r="CQ45">
+        <v>18443470.0</v>
+      </c>
+      <c r="CR45">
+        <v>15694946.0</v>
+      </c>
+      <c r="CS45">
+        <v>14624814.0</v>
+      </c>
+      <c r="CT45">
+        <v>14214544.0</v>
+      </c>
+      <c r="CU45">
+        <v>12977359.0</v>
+      </c>
+      <c r="CV45"/>
+    </row>
+    <row r="46" spans="1:100">
+      <c r="A46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B46">
+        <v>11994000.0</v>
+      </c>
+      <c r="C46">
+        <v>519044000.0</v>
+      </c>
+      <c r="D46">
+        <v>22514000.0</v>
+      </c>
+      <c r="E46">
+        <v>469616000.0</v>
+      </c>
+      <c r="F46">
+        <v>448426000.0</v>
+      </c>
+      <c r="G46">
+        <v>438010000.0</v>
+      </c>
+      <c r="H46">
+        <v>21538000.0</v>
+      </c>
+      <c r="I46">
+        <v>407915000.0</v>
+      </c>
+      <c r="J46">
+        <v>398070000.0</v>
+      </c>
+      <c r="K46">
+        <v>394199000.0</v>
+      </c>
+      <c r="L46">
+        <v>21335000.0</v>
+      </c>
+      <c r="M46">
+        <v>348383000.0</v>
+      </c>
+      <c r="N46">
+        <v>309910000.0</v>
+      </c>
+      <c r="O46">
+        <v>268975000.0</v>
+      </c>
+      <c r="P46">
+        <v>20292000.0</v>
+      </c>
+      <c r="Q46">
+        <v>235162000.0</v>
+      </c>
+      <c r="R46">
+        <v>230323000.0</v>
+      </c>
+      <c r="S46">
+        <v>228098000.0</v>
+      </c>
+      <c r="T46">
+        <v>229837000.0</v>
+      </c>
+      <c r="U46">
+        <v>229731000.0</v>
+      </c>
+      <c r="V46">
+        <v>228466000.0</v>
+      </c>
+      <c r="W46">
+        <v>229817000.0</v>
+      </c>
+      <c r="X46">
+        <v>233209000.0</v>
+      </c>
+      <c r="Y46">
+        <v>238523000.0</v>
+      </c>
+      <c r="Z46">
+        <v>240641000.0</v>
+      </c>
+      <c r="AA46">
+        <v>240215000.0</v>
+      </c>
+      <c r="AB46">
+        <v>228289000.0</v>
+      </c>
+      <c r="AC46">
+        <v>211344000.0</v>
+      </c>
+      <c r="AD46">
+        <v>197117000.0</v>
+      </c>
+      <c r="AE46">
+        <v>192473000.0</v>
+      </c>
+      <c r="AF46">
+        <v>187144000.0</v>
+      </c>
+      <c r="AG46">
+        <v>180778000.0</v>
+      </c>
+      <c r="AH46">
+        <v>178067000.0</v>
+      </c>
+      <c r="AI46">
+        <v>174751000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>170562000.0</v>
+      </c>
+      <c r="AK46">
+        <v>171843000.0</v>
+      </c>
+      <c r="AL46">
+        <v>176932000.0</v>
+      </c>
+      <c r="AM46">
+        <v>181813000.0</v>
+      </c>
+      <c r="AN46">
+        <v>187378000.0</v>
+      </c>
+      <c r="AO46">
+        <v>192037000.0</v>
+      </c>
+      <c r="AP46">
+        <v>196766000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>200460000.0</v>
+      </c>
+      <c r="AR46">
+        <v>205826000.0</v>
+      </c>
+      <c r="AS46">
+        <v>209579000.0</v>
+      </c>
+      <c r="AT46">
+        <v>218609000.0</v>
+      </c>
+      <c r="AU46">
+        <v>215654000.0</v>
+      </c>
+      <c r="AV46">
+        <v>214417000.0</v>
+      </c>
+      <c r="AW46">
+        <v>202068000.0</v>
+      </c>
+      <c r="AX46">
+        <v>192277000.0</v>
+      </c>
+      <c r="AY46">
+        <v>183849000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>174437000.0</v>
+      </c>
+      <c r="BA46">
+        <v>168313000.0</v>
+      </c>
+      <c r="BB46">
+        <v>162002000.0</v>
+      </c>
+      <c r="BC46">
+        <v>158490000.0</v>
+      </c>
+      <c r="BD46">
+        <v>155915000.0</v>
+      </c>
+      <c r="BE46">
+        <v>149109000.0</v>
+      </c>
+      <c r="BF46"/>
+      <c r="BG46">
+        <v>148343000.0</v>
+      </c>
+      <c r="BH46">
+        <v>150312000.0</v>
+      </c>
+      <c r="BI46">
+        <v>145314000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>140461000.0</v>
+      </c>
+      <c r="BK46">
+        <v>134510000.0</v>
+      </c>
+      <c r="BL46">
+        <v>127904000.0</v>
+      </c>
+      <c r="BM46">
+        <v>122073000.0</v>
+      </c>
+      <c r="BN46">
+        <v>118043000.0</v>
+      </c>
+      <c r="BO46">
+        <v>117237000.0</v>
+      </c>
+      <c r="BP46">
+        <v>117889000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>104729000.0</v>
+      </c>
+      <c r="BR46">
+        <v>122026000.0</v>
+      </c>
+      <c r="BS46">
+        <v>123753000.0</v>
+      </c>
+      <c r="BT46">
+        <v>120940000.0</v>
+      </c>
+      <c r="BU46">
+        <v>113668000.0</v>
+      </c>
+      <c r="BV46">
+        <v>102150000.0</v>
+      </c>
+      <c r="BW46">
+        <v>90617000.0</v>
+      </c>
+      <c r="BX46">
+        <v>84605000.0</v>
+      </c>
+      <c r="BY46">
+        <v>77036000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>72218000.0</v>
+      </c>
+      <c r="CA46">
+        <v>68969000.0</v>
+      </c>
+      <c r="CB46">
+        <v>66580000.0</v>
+      </c>
+      <c r="CC46">
+        <v>62394000.0</v>
+      </c>
+      <c r="CD46">
+        <v>56742000.0</v>
+      </c>
+      <c r="CE46">
+        <v>51590000.0</v>
+      </c>
+      <c r="CF46">
+        <v>47625000.0</v>
+      </c>
+      <c r="CG46">
+        <v>44048000.0</v>
+      </c>
+      <c r="CH46">
+        <v>41070842.0</v>
+      </c>
+      <c r="CI46">
+        <v>37572423.0</v>
+      </c>
+      <c r="CJ46">
+        <v>3134167.0</v>
+      </c>
+      <c r="CK46">
+        <v>28958870.0</v>
+      </c>
+      <c r="CL46">
+        <v>26327954.0</v>
+      </c>
+      <c r="CM46">
+        <v>23816761.0</v>
+      </c>
+      <c r="CN46">
+        <v>21804628.0</v>
+      </c>
+      <c r="CO46">
+        <v>20317332.0</v>
+      </c>
+      <c r="CP46">
+        <v>19326294.0</v>
+      </c>
+      <c r="CQ46">
+        <v>18443470.0</v>
+      </c>
+      <c r="CR46">
+        <v>15694946.0</v>
+      </c>
+      <c r="CS46">
+        <v>14624814.0</v>
+      </c>
+      <c r="CT46">
+        <v>14214544.0</v>
+      </c>
+      <c r="CU46">
+        <v>12977359.0</v>
+      </c>
+      <c r="CV46"/>
+    </row>
+    <row r="47" spans="1:100">
+      <c r="A47" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>521417000.0</v>
+      </c>
+      <c r="D47">
+        <v>501889000.0</v>
+      </c>
+      <c r="E47">
+        <v>469616000.0</v>
+      </c>
+      <c r="F47">
+        <v>448426000.0</v>
+      </c>
+      <c r="G47">
+        <v>438617000.0</v>
+      </c>
+      <c r="H47">
+        <v>429299000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>376717000.0</v>
+      </c>
+      <c r="M47">
+        <v>350230000.0</v>
+      </c>
+      <c r="N47">
+        <v>311189000.0</v>
+      </c>
+      <c r="O47">
+        <v>268975000.0</v>
+      </c>
+      <c r="P47">
+        <v>20292000.0</v>
+      </c>
+      <c r="Q47">
+        <v>20460000.0</v>
+      </c>
+      <c r="R47">
+        <v>231489000.0</v>
+      </c>
+      <c r="S47">
+        <v>21113000.0</v>
+      </c>
+      <c r="T47">
+        <v>230766000.0</v>
+      </c>
+      <c r="U47">
+        <v>21555000.0</v>
+      </c>
+      <c r="V47">
+        <v>229142000.0</v>
+      </c>
+      <c r="W47">
+        <v>22232000.0</v>
+      </c>
+      <c r="X47">
+        <v>233930000.0</v>
+      </c>
+      <c r="Y47">
+        <v>22670000.0</v>
+      </c>
+      <c r="Z47">
+        <v>241190000.0</v>
+      </c>
+      <c r="AA47">
+        <v>22937000.0</v>
+      </c>
+      <c r="AB47">
+        <v>228382000.0</v>
+      </c>
+      <c r="AC47">
+        <v>214723000.0</v>
+      </c>
+      <c r="AD47">
+        <v>197117000.0</v>
+      </c>
+      <c r="AE47">
+        <v>20567000.0</v>
+      </c>
+      <c r="AF47">
+        <v>190959000.0</v>
+      </c>
+      <c r="AG47">
+        <v>184245000.0</v>
+      </c>
+      <c r="AH47">
+        <v>181382000.0</v>
+      </c>
+      <c r="AI47">
+        <v>10481000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>170562000.0</v>
+      </c>
+      <c r="AK47">
+        <v>171843000.0</v>
+      </c>
+      <c r="AL47">
+        <v>176932000.0</v>
+      </c>
+      <c r="AM47">
+        <v>7753000.0</v>
+      </c>
+      <c r="AN47">
+        <v>187378000.0</v>
+      </c>
+      <c r="AO47">
+        <v>192037000.0</v>
+      </c>
+      <c r="AP47">
+        <v>196766000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>8527000.0</v>
+      </c>
+      <c r="AR47">
+        <v>205826000.0</v>
+      </c>
+      <c r="AS47">
+        <v>209579000.0</v>
+      </c>
+      <c r="AT47">
+        <v>218609000.0</v>
+      </c>
+      <c r="AU47">
+        <v>215654000.0</v>
+      </c>
+      <c r="AV47">
+        <v>214417000.0</v>
+      </c>
+      <c r="AW47">
+        <v>202068000.0</v>
+      </c>
+      <c r="AX47">
+        <v>192277000.0</v>
+      </c>
+      <c r="AY47">
+        <v>183849000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>174437000.0</v>
+      </c>
+      <c r="BA47">
+        <v>168313000.0</v>
+      </c>
+      <c r="BB47">
+        <v>162002000.0</v>
+      </c>
+      <c r="BC47">
+        <v>158490000.0</v>
+      </c>
+      <c r="BD47">
+        <v>155915000.0</v>
+      </c>
+      <c r="BE47">
+        <v>149109000.0</v>
+      </c>
+      <c r="BF47">
+        <v>149109000.0</v>
+      </c>
+      <c r="BG47">
+        <v>148343000.0</v>
+      </c>
+      <c r="BH47">
+        <v>150312000.0</v>
+      </c>
+      <c r="BI47">
+        <v>145314000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>140461000.0</v>
+      </c>
+      <c r="BK47">
+        <v>134510000.0</v>
+      </c>
+      <c r="BL47">
+        <v>127904000.0</v>
+      </c>
+      <c r="BM47">
+        <v>122073000.0</v>
+      </c>
+      <c r="BN47">
+        <v>118043000.0</v>
+      </c>
+      <c r="BO47">
+        <v>117237000.0</v>
+      </c>
+      <c r="BP47">
+        <v>117889000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>119442000.0</v>
+      </c>
+      <c r="BR47">
+        <v>122026000.0</v>
+      </c>
+      <c r="BS47">
+        <v>123753000.0</v>
+      </c>
+      <c r="BT47">
+        <v>120940000.0</v>
+      </c>
+      <c r="BU47">
+        <v>113668000.0</v>
+      </c>
+      <c r="BV47">
+        <v>102150000.0</v>
+      </c>
+      <c r="BW47">
+        <v>90617000.0</v>
+      </c>
+      <c r="BX47">
+        <v>84605000.0</v>
+      </c>
+      <c r="BY47">
+        <v>77036000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>72218000.0</v>
+      </c>
+      <c r="CA47">
+        <v>68969000.0</v>
+      </c>
+      <c r="CB47">
+        <v>66580000.0</v>
+      </c>
+      <c r="CC47">
+        <v>62394000.0</v>
+      </c>
+      <c r="CD47">
+        <v>56742000.0</v>
+      </c>
+      <c r="CE47">
+        <v>51590000.0</v>
+      </c>
+      <c r="CF47">
+        <v>47625000.0</v>
+      </c>
+      <c r="CG47">
+        <v>44048000.0</v>
+      </c>
+      <c r="CH47">
+        <v>41072000.0</v>
+      </c>
+      <c r="CI47">
+        <v>37572000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>30868000.0</v>
+      </c>
+      <c r="CK47">
+        <v>28959000.0</v>
+      </c>
+      <c r="CL47">
+        <v>26328000.0</v>
+      </c>
+      <c r="CM47">
+        <v>23817000.0</v>
+      </c>
+      <c r="CN47">
+        <v>21804000.0</v>
+      </c>
+      <c r="CO47">
+        <v>20317000.0</v>
+      </c>
+      <c r="CP47">
+        <v>19325000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>18444000.0</v>
+      </c>
+      <c r="CR47">
+        <v>15695000.0</v>
+      </c>
+      <c r="CS47">
+        <v>14625000.0</v>
+      </c>
+      <c r="CT47">
+        <v>14215000.0</v>
+      </c>
+      <c r="CU47"/>
+      <c r="CV47">
+        <v>12441000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:100">
+      <c r="A48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48">
+        <v>174138000.0</v>
+      </c>
+      <c r="C48">
+        <v>168771000.0</v>
+      </c>
+      <c r="D48">
+        <v>166065000.0</v>
+      </c>
+      <c r="E48">
+        <v>161550000.0</v>
+      </c>
+      <c r="F48">
+        <v>156362000.0</v>
+      </c>
+      <c r="G48">
+        <v>151508000.0</v>
+      </c>
+      <c r="H48">
+        <v>148643000.0</v>
+      </c>
+      <c r="I48">
+        <v>143629000.0</v>
+      </c>
+      <c r="J48">
+        <v>139379000.0</v>
+      </c>
+      <c r="K48">
+        <v>134281000.0</v>
+      </c>
+      <c r="L48">
+        <v>132579000.0</v>
+      </c>
+      <c r="M48">
+        <v>130408000.0</v>
+      </c>
+      <c r="N48">
+        <v>129904000.0</v>
+      </c>
+      <c r="O48">
+        <v>129534000.0</v>
+      </c>
+      <c r="P48">
+        <v>130289999.0</v>
+      </c>
+      <c r="Q48">
+        <v>130370000.0</v>
+      </c>
+      <c r="R48">
+        <v>130440000.0</v>
+      </c>
+      <c r="S48">
+        <v>130103000.0</v>
+      </c>
+      <c r="T48">
+        <v>135717000.0</v>
+      </c>
+      <c r="U48">
+        <v>136974000.0</v>
+      </c>
+      <c r="V48">
+        <v>138892000.0</v>
+      </c>
+      <c r="W48">
+        <v>139286000.0</v>
+      </c>
+      <c r="X48">
+        <v>141163000.0</v>
+      </c>
+      <c r="Y48">
+        <v>141725000.0</v>
+      </c>
+      <c r="Z48">
+        <v>141560000.0</v>
+      </c>
+      <c r="AA48">
+        <v>137478000.0</v>
+      </c>
+      <c r="AB48">
+        <v>140989000.0</v>
+      </c>
+      <c r="AC48">
+        <v>153221000.0</v>
+      </c>
+      <c r="AD48">
+        <v>152648000.0</v>
+      </c>
+      <c r="AE48">
+        <v>152291000.0</v>
+      </c>
+      <c r="AF48">
+        <v>152573000.0</v>
+      </c>
+      <c r="AG48">
+        <v>152337000.0</v>
+      </c>
+      <c r="AH48">
+        <v>152090000.0</v>
+      </c>
+      <c r="AI48">
+        <v>151865000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>133163000.0</v>
+      </c>
+      <c r="AK48">
+        <v>132641000.0</v>
+      </c>
+      <c r="AL48">
+        <v>132266000.0</v>
+      </c>
+      <c r="AM48">
+        <v>132014000.0</v>
+      </c>
+      <c r="AN48">
+        <v>130854000.0</v>
+      </c>
+      <c r="AO48">
+        <v>129345000.0</v>
+      </c>
+      <c r="AP48">
+        <v>128086000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>125545000.0</v>
+      </c>
+      <c r="AR48">
+        <v>122268000.0</v>
+      </c>
+      <c r="AS48">
+        <v>119706000.0</v>
+      </c>
+      <c r="AT48">
+        <v>119092000.0</v>
+      </c>
+      <c r="AU48">
+        <v>115398000.0</v>
+      </c>
+      <c r="AV48">
+        <v>111394000.0</v>
+      </c>
+      <c r="AW48">
+        <v>107511000.0</v>
+      </c>
+      <c r="AX48">
+        <v>104126000.0</v>
+      </c>
+      <c r="AY48">
+        <v>101270000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>98113000.0</v>
+      </c>
+      <c r="BA48">
+        <v>94718000.0</v>
+      </c>
+      <c r="BB48">
+        <v>90874000.0</v>
+      </c>
+      <c r="BC48">
+        <v>86880000.0</v>
+      </c>
+      <c r="BD48">
+        <v>83309000.0</v>
+      </c>
+      <c r="BE48">
+        <v>80703000.0</v>
+      </c>
+      <c r="BF48">
+        <v>80703000.0</v>
+      </c>
+      <c r="BG48">
+        <v>77704000.0</v>
+      </c>
+      <c r="BH48">
+        <v>74195000.0</v>
+      </c>
+      <c r="BI48">
+        <v>71171000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>68940000.0</v>
+      </c>
+      <c r="BK48">
+        <v>66933000.0</v>
+      </c>
+      <c r="BL48">
+        <v>64435000.0</v>
+      </c>
+      <c r="BM48">
+        <v>62468000.0</v>
+      </c>
+      <c r="BN48">
+        <v>60316000.0</v>
+      </c>
+      <c r="BO48">
+        <v>58771000.0</v>
+      </c>
+      <c r="BP48">
+        <v>57407000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>55704000.0</v>
+      </c>
+      <c r="BR48">
+        <v>53061000.0</v>
+      </c>
+      <c r="BS48">
+        <v>50189000.0</v>
+      </c>
+      <c r="BT48">
+        <v>46392000.0</v>
+      </c>
+      <c r="BU48">
+        <v>42460000.0</v>
+      </c>
+      <c r="BV48">
+        <v>37649000.0</v>
+      </c>
+      <c r="BW48">
+        <v>34317000.0</v>
+      </c>
+      <c r="BX48">
+        <v>30799000.0</v>
+      </c>
+      <c r="BY48">
+        <v>27185000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>23848000.0</v>
+      </c>
+      <c r="CA48">
+        <v>21202000.0</v>
+      </c>
+      <c r="CB48">
+        <v>18521000.0</v>
+      </c>
+      <c r="CC48">
+        <v>16201000.0</v>
+      </c>
+      <c r="CD48">
+        <v>13837000.0</v>
+      </c>
+      <c r="CE48">
+        <v>12629000.0</v>
+      </c>
+      <c r="CF48">
+        <v>10933000.0</v>
+      </c>
+      <c r="CG48">
+        <v>9547000.0</v>
+      </c>
+      <c r="CH48">
+        <v>8455388.0</v>
+      </c>
+      <c r="CI48">
+        <v>7385149.0</v>
+      </c>
+      <c r="CJ48">
+        <v>6486790.0</v>
+      </c>
+      <c r="CK48">
+        <v>5823331.0</v>
+      </c>
+      <c r="CL48">
+        <v>5372257.0</v>
+      </c>
+      <c r="CM48">
+        <v>5031855.0</v>
+      </c>
+      <c r="CN48">
+        <v>3166039.0</v>
+      </c>
+      <c r="CO48">
+        <v>2704739.0</v>
+      </c>
+      <c r="CP48">
+        <v>2350862.0</v>
+      </c>
+      <c r="CQ48">
+        <v>2066720.0</v>
+      </c>
+      <c r="CR48">
+        <v>1979847.0</v>
+      </c>
+      <c r="CS48">
+        <v>1901805.0</v>
+      </c>
+      <c r="CT48">
+        <v>1563881.0</v>
+      </c>
+      <c r="CU48">
+        <v>1352377.0</v>
+      </c>
+      <c r="CV48">
+        <v>1300000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:100">
+      <c r="A49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>130408000.0</v>
+      </c>
+      <c r="N49">
+        <v>129904000.0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49">
+        <v>130290000.0</v>
+      </c>
+      <c r="Q49">
+        <v>130370000.0</v>
+      </c>
+      <c r="R49">
+        <v>130440000.0</v>
+      </c>
+      <c r="S49">
+        <v>130103000.0</v>
+      </c>
+      <c r="T49">
+        <v>135717000.0</v>
+      </c>
+      <c r="U49">
+        <v>136974000.0</v>
+      </c>
+      <c r="V49">
+        <v>138892000.0</v>
+      </c>
+      <c r="W49">
+        <v>139286000.0</v>
+      </c>
+      <c r="X49">
+        <v>141163000.0</v>
+      </c>
+      <c r="Y49">
+        <v>141725000.0</v>
+      </c>
+      <c r="Z49">
+        <v>141560000.0</v>
+      </c>
+      <c r="AA49">
+        <v>137478000.0</v>
+      </c>
+      <c r="AB49">
+        <v>140989000.0</v>
+      </c>
+      <c r="AC49">
+        <v>153221000.0</v>
+      </c>
+      <c r="AD49">
+        <v>152648000.0</v>
+      </c>
+      <c r="AE49">
+        <v>152291000.0</v>
+      </c>
+      <c r="AF49">
+        <v>152573000.0</v>
+      </c>
+      <c r="AG49">
+        <v>152337000.0</v>
+      </c>
+      <c r="AH49">
+        <v>152090000.0</v>
+      </c>
+      <c r="AI49">
+        <v>151865000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>133163000.0</v>
+      </c>
+      <c r="AK49">
+        <v>132641000.0</v>
+      </c>
+      <c r="AL49">
+        <v>132266000.0</v>
+      </c>
+      <c r="AM49">
+        <v>132014000.0</v>
+      </c>
+      <c r="AN49">
+        <v>130854000.0</v>
+      </c>
+      <c r="AO49">
+        <v>129345000.0</v>
+      </c>
+      <c r="AP49">
+        <v>128086000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>125545000.0</v>
+      </c>
+      <c r="AR49">
+        <v>122268000.0</v>
+      </c>
+      <c r="AS49">
+        <v>119706000.0</v>
+      </c>
+      <c r="AT49">
+        <v>119092000.0</v>
+      </c>
+      <c r="AU49">
+        <v>115398000.0</v>
+      </c>
+      <c r="AV49">
+        <v>111394000.0</v>
+      </c>
+      <c r="AW49">
+        <v>107511000.0</v>
+      </c>
+      <c r="AX49">
+        <v>104126000.0</v>
+      </c>
+      <c r="AY49">
+        <v>101270000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>98113000.0</v>
+      </c>
+      <c r="BA49">
+        <v>94718000.0</v>
+      </c>
+      <c r="BB49">
+        <v>90874000.0</v>
+      </c>
+      <c r="BC49">
+        <v>86880000.0</v>
+      </c>
+      <c r="BD49">
+        <v>83309000.0</v>
+      </c>
+      <c r="BE49">
+        <v>80703000.0</v>
+      </c>
+      <c r="BF49">
+        <v>80703000.0</v>
+      </c>
+      <c r="BG49">
+        <v>77704000.0</v>
+      </c>
+      <c r="BH49">
+        <v>74195000.0</v>
+      </c>
+      <c r="BI49">
+        <v>71171000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>68940000.0</v>
+      </c>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+    </row>
+    <row r="50" spans="1:100">
+      <c r="A50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
+        <v>417000.0</v>
+      </c>
+      <c r="X50">
+        <v>417000.0</v>
+      </c>
+      <c r="Y50">
+        <v>417000.0</v>
+      </c>
+      <c r="Z50">
+        <v>417000.0</v>
+      </c>
+      <c r="AA50">
+        <v>417000.0</v>
+      </c>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
+        <v>148000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>417000.0</v>
+      </c>
+      <c r="AH50">
+        <v>417000.0</v>
+      </c>
+      <c r="AI50">
+        <v>417000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>417000.0</v>
+      </c>
+      <c r="AK50">
+        <v>417000.0</v>
+      </c>
+      <c r="AL50">
+        <v>417000.0</v>
+      </c>
+      <c r="AM50">
+        <v>417000.0</v>
+      </c>
+      <c r="AN50">
+        <v>417000.0</v>
+      </c>
+      <c r="AO50">
+        <v>417000.0</v>
+      </c>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>417000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>417000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+    </row>
+    <row r="51" spans="1:100">
+      <c r="A51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B51">
+        <v>226471000.0</v>
+      </c>
+      <c r="C51">
+        <v>230462000.0</v>
+      </c>
+      <c r="D51">
+        <v>208000000.0</v>
+      </c>
+      <c r="E51">
+        <v>182165000.0</v>
+      </c>
+      <c r="F51">
+        <v>168165000.0</v>
+      </c>
+      <c r="G51">
+        <v>170153000.0</v>
+      </c>
+      <c r="H51">
+        <v>163000000.0</v>
+      </c>
+      <c r="I51">
+        <v>163000000.0</v>
+      </c>
+      <c r="J51">
+        <v>172000000.0</v>
+      </c>
+      <c r="K51"/>
+      <c r="L51">
+        <v>128261000.0</v>
+      </c>
+      <c r="M51">
+        <v>100321000.0</v>
+      </c>
+      <c r="N51">
+        <v>61320000.0</v>
+      </c>
+      <c r="O51">
+        <v>25349000.0</v>
+      </c>
+      <c r="P51">
+        <v>2276000.0</v>
+      </c>
+      <c r="Q51">
+        <v>290000.0</v>
+      </c>
+      <c r="R51">
+        <v>330000.0</v>
+      </c>
+      <c r="S51">
+        <v>285000.0</v>
+      </c>
+      <c r="T51">
+        <v>321000.0</v>
+      </c>
+      <c r="U51">
+        <v>375000.0</v>
+      </c>
+      <c r="V51">
+        <v>429000.0</v>
+      </c>
+      <c r="W51">
+        <v>900000.0</v>
+      </c>
+      <c r="X51">
+        <v>926000.0</v>
+      </c>
+      <c r="Y51">
+        <v>927000.0</v>
+      </c>
+      <c r="Z51">
+        <v>976000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1021000.0</v>
+      </c>
+      <c r="AB51">
+        <v>864000.0</v>
+      </c>
+      <c r="AC51">
+        <v>911000.0</v>
+      </c>
+      <c r="AD51">
+        <v>958000.0</v>
+      </c>
+      <c r="AE51">
+        <v>417000.0</v>
+      </c>
+      <c r="AF51">
+        <v>417000.0</v>
+      </c>
+      <c r="AG51">
+        <v>417000.0</v>
+      </c>
+      <c r="AH51">
+        <v>417000.0</v>
+      </c>
+      <c r="AI51">
+        <v>417000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>417000.0</v>
+      </c>
+      <c r="AK51">
+        <v>417000.0</v>
+      </c>
+      <c r="AL51">
+        <v>417000.0</v>
+      </c>
+      <c r="AM51">
+        <v>417000.0</v>
+      </c>
+      <c r="AN51">
+        <v>417000.0</v>
+      </c>
+      <c r="AO51">
+        <v>417000.0</v>
+      </c>
+      <c r="AP51">
+        <v>417000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>417000.0</v>
+      </c>
+      <c r="AR51">
+        <v>6745000.0</v>
+      </c>
+      <c r="AS51">
+        <v>4695000.0</v>
+      </c>
+      <c r="AT51">
+        <v>1918000.0</v>
+      </c>
+      <c r="AU51">
+        <v>1268000.0</v>
+      </c>
+      <c r="AV51">
+        <v>417000.0</v>
+      </c>
+      <c r="AW51">
+        <v>437000.0</v>
+      </c>
+      <c r="AX51">
+        <v>497000.0</v>
+      </c>
+      <c r="AY51">
+        <v>577000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>1678000.0</v>
+      </c>
+      <c r="BA51">
+        <v>1671000.0</v>
+      </c>
+      <c r="BB51">
+        <v>903000.0</v>
+      </c>
+      <c r="BC51">
+        <v>1419000.0</v>
+      </c>
+      <c r="BD51">
+        <v>1002000.0</v>
+      </c>
+      <c r="BE51">
+        <v>1136000.0</v>
+      </c>
+      <c r="BF51"/>
+      <c r="BG51">
+        <v>1092000.0</v>
+      </c>
+      <c r="BH51">
+        <v>1092000.0</v>
+      </c>
+      <c r="BI51">
+        <v>1917000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>2000000.0</v>
+      </c>
+      <c r="BK51">
+        <v>2000000.0</v>
+      </c>
+      <c r="BL51">
+        <v>2000000.0</v>
+      </c>
+      <c r="BM51">
+        <v>3661000.0</v>
+      </c>
+      <c r="BN51">
+        <v>5005000.0</v>
+      </c>
+      <c r="BO51">
+        <v>5850000.0</v>
+      </c>
+      <c r="BP51">
+        <v>13195000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>7039000.0</v>
+      </c>
+      <c r="BR51">
+        <v>14883000.0</v>
+      </c>
+      <c r="BS51">
+        <v>15728000.0</v>
+      </c>
+      <c r="BT51">
+        <v>16572000.0</v>
+      </c>
+      <c r="BU51">
+        <v>17417000.0</v>
+      </c>
+      <c r="BV51">
+        <v>11411000.0</v>
+      </c>
+      <c r="BW51">
+        <v>12105000.0</v>
+      </c>
+      <c r="BX51">
+        <v>14550000.0</v>
+      </c>
+      <c r="BY51">
+        <v>14795000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>15639000.0</v>
+      </c>
+      <c r="CA51">
+        <v>16484000.0</v>
+      </c>
+      <c r="CB51">
+        <v>18392000.0</v>
+      </c>
+      <c r="CC51">
+        <v>19278000.0</v>
+      </c>
+      <c r="CD51">
+        <v>20229000.0</v>
+      </c>
+      <c r="CE51">
+        <v>22130000.0</v>
+      </c>
+      <c r="CF51">
+        <v>28205000.0</v>
+      </c>
+      <c r="CG51">
+        <v>28013000.0</v>
+      </c>
+      <c r="CH51">
+        <v>31568842.0</v>
+      </c>
+      <c r="CI51">
+        <v>28881088.0</v>
+      </c>
+      <c r="CJ51">
+        <v>15017412.0</v>
+      </c>
+      <c r="CK51">
+        <v>14179012.0</v>
+      </c>
+      <c r="CL51">
+        <v>13193673.0</v>
+      </c>
+      <c r="CM51">
+        <v>12088905.0</v>
+      </c>
+      <c r="CN51">
+        <v>10423756.0</v>
+      </c>
+      <c r="CO51">
+        <v>10008355.0</v>
+      </c>
+      <c r="CP51">
+        <v>10364763.0</v>
+      </c>
+      <c r="CQ51">
+        <v>10695134.0</v>
+      </c>
+      <c r="CR51">
+        <v>8846791.0</v>
+      </c>
+      <c r="CS51">
+        <v>12538243.0</v>
+      </c>
+      <c r="CT51">
+        <v>12219884.0</v>
+      </c>
+      <c r="CU51">
+        <v>11742802.0</v>
+      </c>
+      <c r="CV51"/>
+    </row>
+    <row r="52" spans="1:100">
+      <c r="A52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52">
+        <v>471000.0</v>
+      </c>
+      <c r="C52">
+        <v>462000.0</v>
+      </c>
+      <c r="D52">
+        <v>291000.0</v>
+      </c>
+      <c r="E52">
+        <v>165000.0</v>
+      </c>
+      <c r="F52">
+        <v>165000.0</v>
+      </c>
+      <c r="G52">
+        <v>153000.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52">
+        <v>365000.0</v>
+      </c>
+      <c r="K52"/>
+      <c r="L52">
+        <v>98000.0</v>
+      </c>
+      <c r="M52">
+        <v>133000.0</v>
+      </c>
+      <c r="N52">
+        <v>123000.0</v>
+      </c>
+      <c r="O52">
+        <v>155000.0</v>
+      </c>
+      <c r="P52">
+        <v>82000.0</v>
+      </c>
+      <c r="Q52">
+        <v>88000.0</v>
+      </c>
+      <c r="R52">
+        <v>120000.0</v>
+      </c>
+      <c r="S52">
+        <v>68000.0</v>
+      </c>
+      <c r="T52">
+        <v>94000.0</v>
+      </c>
+      <c r="U52">
+        <v>131000.0</v>
+      </c>
+      <c r="V52">
+        <v>169000.0</v>
+      </c>
+      <c r="W52">
+        <v>615000.0</v>
+      </c>
+      <c r="X52">
+        <v>620000.0</v>
+      </c>
+      <c r="Y52">
+        <v>600000.0</v>
+      </c>
+      <c r="Z52">
+        <v>604000.0</v>
+      </c>
+      <c r="AA52">
+        <v>606000.0</v>
+      </c>
+      <c r="AB52">
+        <v>107000.0</v>
+      </c>
+      <c r="AC52">
+        <v>129000.0</v>
+      </c>
+      <c r="AD52">
+        <v>148000.0</v>
+      </c>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52">
+        <v>417000.0</v>
+      </c>
+      <c r="AH52">
+        <v>417000.0</v>
+      </c>
+      <c r="AI52">
+        <v>417000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>417000.0</v>
+      </c>
+      <c r="AK52">
+        <v>417000.0</v>
+      </c>
+      <c r="AL52">
+        <v>417000.0</v>
+      </c>
+      <c r="AM52">
+        <v>417000.0</v>
+      </c>
+      <c r="AN52">
+        <v>417000.0</v>
+      </c>
+      <c r="AO52">
+        <v>417000.0</v>
+      </c>
+      <c r="AP52"/>
+      <c r="AQ52">
+        <v>417000.0</v>
+      </c>
+      <c r="AR52">
+        <v>6328000.0</v>
+      </c>
+      <c r="AS52">
+        <v>4278000.0</v>
+      </c>
+      <c r="AT52">
+        <v>1501000.0</v>
+      </c>
+      <c r="AU52">
+        <v>851000.0</v>
+      </c>
+      <c r="AV52">
+        <v>417000.0</v>
+      </c>
+      <c r="AW52">
+        <v>437000.0</v>
+      </c>
+      <c r="AX52">
+        <v>497000.0</v>
+      </c>
+      <c r="AY52">
+        <v>577000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>931000.0</v>
+      </c>
+      <c r="BA52">
+        <v>824000.0</v>
+      </c>
+      <c r="BB52">
+        <v>6000.0</v>
+      </c>
+      <c r="BC52">
+        <v>522000.0</v>
+      </c>
+      <c r="BD52">
+        <v>75000.0</v>
+      </c>
+      <c r="BE52">
+        <v>119000.0</v>
+      </c>
+      <c r="BF52"/>
+      <c r="BG52">
+        <v>75000.0</v>
+      </c>
+      <c r="BH52">
+        <v>75000.0</v>
+      </c>
+      <c r="BI52">
+        <v>1917000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>2000000.0</v>
+      </c>
+      <c r="BK52">
+        <v>2000000.0</v>
+      </c>
+      <c r="BL52">
+        <v>2000000.0</v>
+      </c>
+      <c r="BM52">
+        <v>3378000.0</v>
+      </c>
+      <c r="BN52">
+        <v>3878000.0</v>
+      </c>
+      <c r="BO52">
+        <v>3878000.0</v>
+      </c>
+      <c r="BP52">
+        <v>10378000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>3378000.0</v>
+      </c>
+      <c r="BR52">
+        <v>3378000.0</v>
+      </c>
+      <c r="BS52">
+        <v>3378000.0</v>
+      </c>
+      <c r="BT52">
+        <v>3378000.0</v>
+      </c>
+      <c r="BU52">
+        <v>3378000.0</v>
+      </c>
+      <c r="BV52">
+        <v>3378000.0</v>
+      </c>
+      <c r="BW52">
+        <v>3378000.0</v>
+      </c>
+      <c r="BX52">
+        <v>4978000.0</v>
+      </c>
+      <c r="BY52">
+        <v>4378000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>4378000.0</v>
+      </c>
+      <c r="CA52">
+        <v>4378000.0</v>
+      </c>
+      <c r="CB52">
+        <v>4442000.0</v>
+      </c>
+      <c r="CC52">
+        <v>4844000.0</v>
+      </c>
+      <c r="CD52">
+        <v>4696000.0</v>
+      </c>
+      <c r="CE52">
+        <v>5591000.0</v>
+      </c>
+      <c r="CF52">
+        <v>5980000.0</v>
+      </c>
+      <c r="CG52">
+        <v>4403000.0</v>
+      </c>
+      <c r="CH52">
+        <v>7604883.0</v>
+      </c>
+      <c r="CI52">
+        <v>5417143.0</v>
+      </c>
+      <c r="CJ52">
+        <v>4277904.0</v>
+      </c>
+      <c r="CK52">
+        <v>3666517.0</v>
+      </c>
+      <c r="CL52">
+        <v>3104116.0</v>
+      </c>
+      <c r="CM52">
+        <v>2599928.0</v>
+      </c>
+      <c r="CN52">
+        <v>2364000.0</v>
+      </c>
+      <c r="CO52">
+        <v>2342151.0</v>
+      </c>
+      <c r="CP52">
+        <v>2278951.0</v>
+      </c>
+      <c r="CQ52">
+        <v>2224133.0</v>
+      </c>
+      <c r="CR52">
+        <v>1750223.0</v>
+      </c>
+      <c r="CS52">
+        <v>9509466.0</v>
+      </c>
+      <c r="CT52">
+        <v>9042405.0</v>
+      </c>
+      <c r="CU52">
+        <v>8482788.0</v>
+      </c>
+      <c r="CV52"/>
+    </row>
+    <row r="53" spans="1:100">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53">
+        <v>0.0</v>
+      </c>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53">
+        <v>0.0</v>
+      </c>
+      <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
+        <v>0.0</v>
+      </c>
+      <c r="AR53">
+        <v>0.0</v>
+      </c>
+      <c r="AS53">
+        <v>0.0</v>
+      </c>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53">
+        <v>0.0</v>
+      </c>
+      <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
+      <c r="AZ53">
+        <v>0.0</v>
+      </c>
+      <c r="BA53">
+        <v>0.0</v>
+      </c>
+      <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53">
+        <v>0.0</v>
+      </c>
+      <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53"/>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53">
+        <v>2300000.0</v>
+      </c>
+      <c r="BT53">
+        <v>2300000.0</v>
+      </c>
+      <c r="BU53"/>
+      <c r="BV53">
+        <v>6427000.0</v>
+      </c>
+      <c r="BW53">
+        <v>14348000.0</v>
+      </c>
+      <c r="BX53">
+        <v>18661000.0</v>
+      </c>
+      <c r="BY53">
+        <v>22899000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>24102000.0</v>
+      </c>
+      <c r="CA53">
+        <v>22326000.0</v>
+      </c>
+      <c r="CB53">
+        <v>25052000.0</v>
+      </c>
+      <c r="CC53">
+        <v>29205000.0</v>
+      </c>
+      <c r="CD53">
+        <v>33288000.0</v>
+      </c>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+    </row>
+    <row r="54" spans="1:100">
+      <c r="A54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+    </row>
+    <row r="55" spans="1:100">
+      <c r="A55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55">
+        <v>588915000.0</v>
+      </c>
+      <c r="C55">
+        <v>586786000.0</v>
+      </c>
+      <c r="D55">
+        <v>562307000.0</v>
+      </c>
+      <c r="E55">
+        <v>525526000.0</v>
+      </c>
+      <c r="F55">
+        <v>501691000.0</v>
+      </c>
+      <c r="G55">
+        <v>492528000.0</v>
+      </c>
+      <c r="H55">
+        <v>498069000.0</v>
+      </c>
+      <c r="I55">
+        <v>489165000.0</v>
+      </c>
+      <c r="J55">
+        <v>486176000.0</v>
+      </c>
+      <c r="K55">
+        <v>478729000.0</v>
+      </c>
+      <c r="L55">
+        <v>451813000.0</v>
+      </c>
+      <c r="M55">
+        <v>422485000.0</v>
+      </c>
+      <c r="N55">
+        <v>376807000.0</v>
+      </c>
+      <c r="O55">
+        <v>328246000.0</v>
+      </c>
+      <c r="P55">
+        <v>300113000.0</v>
+      </c>
+      <c r="Q55">
+        <v>293478000.0</v>
+      </c>
+      <c r="R55">
+        <v>294266000.0</v>
+      </c>
+      <c r="S55">
+        <v>306485000.0</v>
+      </c>
+      <c r="T55">
+        <v>304306000.0</v>
+      </c>
+      <c r="U55">
+        <v>306599000.0</v>
+      </c>
+      <c r="V55">
+        <v>307918000.0</v>
+      </c>
+      <c r="W55">
+        <v>306801000.0</v>
+      </c>
+      <c r="X55">
+        <v>304313000.0</v>
+      </c>
+      <c r="Y55">
+        <v>301159000.0</v>
+      </c>
+      <c r="Z55">
+        <v>302669000.0</v>
+      </c>
+      <c r="AA55">
+        <v>286577000.0</v>
+      </c>
+      <c r="AB55">
+        <v>296996000.0</v>
+      </c>
+      <c r="AC55">
+        <v>304555000.0</v>
+      </c>
+      <c r="AD55">
+        <v>304357000.0</v>
+      </c>
+      <c r="AE55">
+        <v>305401000.0</v>
+      </c>
+      <c r="AF55">
+        <v>298752000.0</v>
+      </c>
+      <c r="AG55">
+        <v>295712000.0</v>
+      </c>
+      <c r="AH55">
+        <v>296360000.0</v>
+      </c>
+      <c r="AI55">
+        <v>298310000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>294986000.0</v>
+      </c>
+      <c r="AK55">
+        <v>292774000.0</v>
+      </c>
+      <c r="AL55">
+        <v>292441000.0</v>
+      </c>
+      <c r="AM55">
+        <v>293524000.0</v>
+      </c>
+      <c r="AN55">
+        <v>291624000.0</v>
+      </c>
+      <c r="AO55">
+        <v>288264000.0</v>
+      </c>
+      <c r="AP55">
+        <v>288365000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>285553000.0</v>
+      </c>
+      <c r="AR55">
+        <v>287682000.0</v>
+      </c>
+      <c r="AS55">
+        <v>281997000.0</v>
+      </c>
+      <c r="AT55">
+        <v>281720000.0</v>
+      </c>
+      <c r="AU55">
+        <v>283563000.0</v>
+      </c>
+      <c r="AV55">
+        <v>278208000.0</v>
+      </c>
+      <c r="AW55">
+        <v>267818000.0</v>
+      </c>
+      <c r="AX55">
+        <v>258367000.0</v>
+      </c>
+      <c r="AY55">
+        <v>256589000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>249900000.0</v>
+      </c>
+      <c r="BA55">
+        <v>244394000.0</v>
+      </c>
+      <c r="BB55">
+        <v>236071000.0</v>
+      </c>
+      <c r="BC55">
+        <v>232751000.0</v>
+      </c>
+      <c r="BD55">
+        <v>230128000.0</v>
+      </c>
+      <c r="BE55">
+        <v>223833000.0</v>
+      </c>
+      <c r="BF55">
+        <v>220432000.0</v>
+      </c>
+      <c r="BG55">
+        <v>220432000.0</v>
+      </c>
+      <c r="BH55">
+        <v>212164000.0</v>
+      </c>
+      <c r="BI55">
+        <v>202680000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>197982000.0</v>
+      </c>
+      <c r="BK55">
+        <v>194309000.0</v>
+      </c>
+      <c r="BL55">
+        <v>188769000.0</v>
+      </c>
+      <c r="BM55">
+        <v>187789000.0</v>
+      </c>
+      <c r="BN55">
+        <v>184083000.0</v>
+      </c>
+      <c r="BO55">
+        <v>180907000.0</v>
+      </c>
+      <c r="BP55">
+        <v>186871000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>184122000.0</v>
+      </c>
+      <c r="BR55">
+        <v>180918000.0</v>
+      </c>
+      <c r="BS55">
+        <v>179753000.0</v>
+      </c>
+      <c r="BT55">
+        <v>181050000.0</v>
+      </c>
+      <c r="BU55">
+        <v>174332000.0</v>
+      </c>
+      <c r="BV55">
+        <v>163687000.0</v>
+      </c>
+      <c r="BW55">
+        <v>155211000.0</v>
+      </c>
+      <c r="BX55">
+        <v>153233000.0</v>
+      </c>
+      <c r="BY55">
+        <v>144857000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>142394000.0</v>
+      </c>
+      <c r="CA55">
+        <v>140016000.0</v>
+      </c>
+      <c r="CB55">
+        <v>135552000.0</v>
+      </c>
+      <c r="CC55">
+        <v>134039000.0</v>
+      </c>
+      <c r="CD55">
+        <v>131476000.0</v>
+      </c>
+      <c r="CE55">
+        <v>132915000.0</v>
+      </c>
+      <c r="CF55">
+        <v>86369000.0</v>
+      </c>
+      <c r="CG55">
+        <v>85583000.0</v>
+      </c>
+      <c r="CH55">
+        <v>73248700.0</v>
+      </c>
+      <c r="CI55">
+        <v>67758800.0</v>
+      </c>
+      <c r="CJ55">
+        <v>43255476.0</v>
+      </c>
+      <c r="CK55">
+        <v>40690686.0</v>
+      </c>
+      <c r="CL55">
+        <v>34314552.0</v>
+      </c>
+      <c r="CM55">
+        <v>32785796.0</v>
+      </c>
+      <c r="CN55">
+        <v>28270191.0</v>
+      </c>
+      <c r="CO55">
+        <v>27627069.0</v>
+      </c>
+      <c r="CP55">
+        <v>26990356.0</v>
+      </c>
+      <c r="CQ55">
+        <v>26310591.0</v>
+      </c>
+      <c r="CR55">
+        <v>23937087.0</v>
+      </c>
+      <c r="CS55">
+        <v>21470733.0</v>
+      </c>
+      <c r="CT55">
+        <v>21069845.0</v>
+      </c>
+      <c r="CU55">
+        <v>19568303.0</v>
+      </c>
+      <c r="CV55">
+        <v>18810000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:100">
+      <c r="A56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56">
+        <v>63069000.0</v>
+      </c>
+      <c r="C56">
+        <v>57123000.0</v>
+      </c>
+      <c r="D56">
+        <v>50999000.0</v>
+      </c>
+      <c r="E56">
+        <v>48882000.0</v>
+      </c>
+      <c r="F56">
+        <v>47160000.0</v>
+      </c>
+      <c r="G56">
+        <v>48176000.0</v>
+      </c>
+      <c r="H56">
+        <v>58983000.0</v>
+      </c>
+      <c r="I56">
+        <v>70396000.0</v>
+      </c>
+      <c r="J56">
+        <v>78841000.0</v>
+      </c>
+      <c r="K56">
+        <v>76271000.0</v>
+      </c>
+      <c r="L56">
+        <v>67327000.0</v>
+      </c>
+      <c r="M56">
+        <v>66112000.0</v>
+      </c>
+      <c r="N56">
+        <v>59656000.0</v>
+      </c>
+      <c r="O56">
+        <v>54147000.0</v>
+      </c>
+      <c r="P56">
+        <v>49806000.0</v>
+      </c>
+      <c r="Q56">
+        <v>53358000.0</v>
+      </c>
+      <c r="R56">
+        <v>58844000.0</v>
+      </c>
+      <c r="S56">
+        <v>65102999.0</v>
+      </c>
+      <c r="T56">
+        <v>69649000.0</v>
+      </c>
+      <c r="U56">
+        <v>72102000.0</v>
+      </c>
+      <c r="V56">
+        <v>75070000.0</v>
+      </c>
+      <c r="W56">
+        <v>72718000.0</v>
+      </c>
+      <c r="X56">
+        <v>66874000.0</v>
+      </c>
+      <c r="Y56">
+        <v>58610000.0</v>
+      </c>
+      <c r="Z56">
+        <v>58279000.0</v>
+      </c>
+      <c r="AA56">
+        <v>42415000.0</v>
+      </c>
+      <c r="AB56">
+        <v>65417000.0</v>
+      </c>
+      <c r="AC56">
+        <v>76622000.0</v>
+      </c>
+      <c r="AD56">
+        <v>90591000.0</v>
+      </c>
+      <c r="AE56">
+        <v>96399000.0</v>
+      </c>
+      <c r="AF56">
+        <v>95124000.0</v>
+      </c>
+      <c r="AG56">
+        <v>98846000.0</v>
+      </c>
+      <c r="AH56">
+        <v>102378000.0</v>
+      </c>
+      <c r="AI56">
+        <v>108226000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>111932000.0</v>
+      </c>
+      <c r="AK56">
+        <v>108505000.0</v>
+      </c>
+      <c r="AL56">
+        <v>103475000.0</v>
+      </c>
+      <c r="AM56">
+        <v>99759000.0</v>
+      </c>
+      <c r="AN56">
+        <v>92355000.0</v>
+      </c>
+      <c r="AO56">
+        <v>84267000.0</v>
+      </c>
+      <c r="AP56">
+        <v>79690000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>73204000.0</v>
+      </c>
+      <c r="AR56">
+        <v>69949000.0</v>
+      </c>
+      <c r="AS56">
+        <v>60532000.0</v>
+      </c>
+      <c r="AT56">
+        <v>51160000.0</v>
+      </c>
+      <c r="AU56">
+        <v>55927000.0</v>
+      </c>
+      <c r="AV56">
+        <v>51779000.0</v>
+      </c>
+      <c r="AW56">
+        <v>53709000.0</v>
+      </c>
+      <c r="AX56">
+        <v>54020000.0</v>
+      </c>
+      <c r="AY56">
+        <v>60645000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>63336000.0</v>
+      </c>
+      <c r="BA56">
+        <v>63923000.0</v>
+      </c>
+      <c r="BB56">
+        <v>61880000.0</v>
+      </c>
+      <c r="BC56">
+        <v>62036000.0</v>
+      </c>
+      <c r="BD56">
+        <v>61955000.0</v>
+      </c>
+      <c r="BE56">
+        <v>62438000.0</v>
+      </c>
+      <c r="BF56">
+        <v>59771000.0</v>
+      </c>
+      <c r="BG56">
+        <v>59771000.0</v>
+      </c>
+      <c r="BH56">
+        <v>49503000.0</v>
+      </c>
+      <c r="BI56">
+        <v>44973000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>45084000.0</v>
+      </c>
+      <c r="BK56">
+        <v>47317000.0</v>
+      </c>
+      <c r="BL56">
+        <v>48338000.0</v>
+      </c>
+      <c r="BM56">
+        <v>53125000.0</v>
+      </c>
+      <c r="BN56">
+        <v>53384000.0</v>
+      </c>
+      <c r="BO56">
+        <v>50956000.0</v>
+      </c>
+      <c r="BP56">
+        <v>56203000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>51826000.0</v>
+      </c>
+      <c r="BR56">
+        <v>45963000.0</v>
+      </c>
+      <c r="BS56">
+        <v>42996000.0</v>
+      </c>
+      <c r="BT56">
+        <v>47032000.0</v>
+      </c>
+      <c r="BU56">
+        <v>47513000.0</v>
+      </c>
+      <c r="BV56">
+        <v>48307000.0</v>
+      </c>
+      <c r="BW56">
+        <v>51278000.0</v>
+      </c>
+      <c r="BX56">
+        <v>55222000.0</v>
+      </c>
+      <c r="BY56">
+        <v>54320000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>56581000.0</v>
+      </c>
+      <c r="CA56">
+        <v>57253000.0</v>
+      </c>
+      <c r="CB56">
+        <v>55170000.0</v>
+      </c>
+      <c r="CC56">
+        <v>57708000.0</v>
+      </c>
+      <c r="CD56">
+        <v>60812000.0</v>
+      </c>
+      <c r="CE56">
+        <v>67313000.0</v>
+      </c>
+      <c r="CF56">
+        <v>24642000.0</v>
+      </c>
+      <c r="CG56">
+        <v>27230000.0</v>
+      </c>
+      <c r="CH56">
+        <v>17761310.0</v>
+      </c>
+      <c r="CI56">
+        <v>15704991.0</v>
+      </c>
+      <c r="CJ56">
+        <v>7294898.0</v>
+      </c>
+      <c r="CK56">
+        <v>8953332.0</v>
+      </c>
+      <c r="CL56">
+        <v>5196744.0</v>
+      </c>
+      <c r="CM56">
+        <v>6168910.0</v>
+      </c>
+      <c r="CN56">
+        <v>3654067.0</v>
+      </c>
+      <c r="CO56">
+        <v>4520070.0</v>
+      </c>
+      <c r="CP56">
+        <v>4832118.0</v>
+      </c>
+      <c r="CQ56">
+        <v>4942290.0</v>
+      </c>
+      <c r="CR56">
+        <v>5084010.0</v>
+      </c>
+      <c r="CS56">
+        <v>3379467.0</v>
+      </c>
+      <c r="CT56">
+        <v>3535070.0</v>
+      </c>
+      <c r="CU56">
+        <v>3490325.0</v>
+      </c>
+      <c r="CV56"/>
+    </row>
+    <row r="57" spans="1:100">
+      <c r="A57" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57">
+        <v>23334000.0</v>
+      </c>
+      <c r="C57">
+        <v>24510000.0</v>
+      </c>
+      <c r="D57">
+        <v>27795000.0</v>
+      </c>
+      <c r="E57">
+        <v>24788000.0</v>
+      </c>
+      <c r="F57">
+        <v>22445000.0</v>
+      </c>
+      <c r="G57">
+        <v>17358000.0</v>
+      </c>
+      <c r="H57">
+        <v>33514000.0</v>
+      </c>
+      <c r="I57">
+        <v>30139000.0</v>
+      </c>
+      <c r="J57">
+        <v>24426000.0</v>
+      </c>
+      <c r="K57">
+        <v>32713000.0</v>
+      </c>
+      <c r="L57">
+        <v>45256000.0</v>
+      </c>
+      <c r="M57">
+        <v>47228000.0</v>
+      </c>
+      <c r="N57">
+        <v>42018000.0</v>
+      </c>
+      <c r="O57">
+        <v>30399000.0</v>
+      </c>
+      <c r="P57">
+        <v>25572000.0</v>
+      </c>
+      <c r="Q57">
+        <v>21284000.0</v>
+      </c>
+      <c r="R57">
+        <v>18669000.0</v>
+      </c>
+      <c r="S57">
+        <v>20278000.0</v>
+      </c>
+      <c r="T57">
+        <v>15528000.0</v>
+      </c>
+      <c r="U57">
+        <v>14247000.0</v>
+      </c>
+      <c r="V57">
+        <v>11867000.0</v>
+      </c>
+      <c r="W57">
+        <v>10861000.0</v>
+      </c>
+      <c r="X57">
+        <v>7639000.0</v>
+      </c>
+      <c r="Y57">
+        <v>4451000.0</v>
+      </c>
+      <c r="Z57">
+        <v>7069000.0</v>
+      </c>
+      <c r="AA57">
+        <v>5508000.0</v>
+      </c>
+      <c r="AB57">
+        <v>12729000.0</v>
+      </c>
+      <c r="AC57">
+        <v>6820000.0</v>
+      </c>
+      <c r="AD57">
+        <v>8072000.0</v>
+      </c>
+      <c r="AE57">
+        <v>10946000.0</v>
+      </c>
+      <c r="AF57">
+        <v>5005000.0</v>
+      </c>
+      <c r="AG57">
+        <v>3428000.0</v>
+      </c>
+      <c r="AH57">
+        <v>5023000.0</v>
+      </c>
+      <c r="AI57">
+        <v>7453000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>5970000.0</v>
+      </c>
+      <c r="AK57">
+        <v>4948000.0</v>
+      </c>
+      <c r="AL57">
+        <v>4827000.0</v>
+      </c>
+      <c r="AM57">
+        <v>6500000.0</v>
+      </c>
+      <c r="AN57">
+        <v>5647000.0</v>
+      </c>
+      <c r="AO57">
+        <v>3424000.0</v>
+      </c>
+      <c r="AP57">
+        <v>4550000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>4568000.0</v>
+      </c>
+      <c r="AR57">
+        <v>11726000.0</v>
+      </c>
+      <c r="AS57">
+        <v>8895000.0</v>
+      </c>
+      <c r="AT57">
+        <v>7696000.0</v>
+      </c>
+      <c r="AU57">
+        <v>14100000.0</v>
+      </c>
+      <c r="AV57">
+        <v>21032000.0</v>
+      </c>
+      <c r="AW57">
+        <v>15128000.0</v>
+      </c>
+      <c r="AX57">
+        <v>10256000.0</v>
+      </c>
+      <c r="AY57">
+        <v>12191000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>10636000.0</v>
+      </c>
+      <c r="BA57">
+        <v>10894000.0</v>
+      </c>
+      <c r="BB57">
+        <v>8781000.0</v>
+      </c>
+      <c r="BC57">
+        <v>11786000.0</v>
+      </c>
+      <c r="BD57">
+        <v>14413000.0</v>
+      </c>
+      <c r="BE57">
+        <v>12804000.0</v>
+      </c>
+      <c r="BF57">
+        <v>14605000.0</v>
+      </c>
+      <c r="BG57">
+        <v>14605000.0</v>
+      </c>
+      <c r="BH57">
+        <v>12312000.0</v>
+      </c>
+      <c r="BI57">
+        <v>10106000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>9315000.0</v>
+      </c>
+      <c r="BK57">
+        <v>9064000.0</v>
+      </c>
+      <c r="BL57">
+        <v>7904000.0</v>
+      </c>
+      <c r="BM57">
+        <v>11256000.0</v>
+      </c>
+      <c r="BN57">
+        <v>10393000.0</v>
+      </c>
+      <c r="BO57">
+        <v>8865000.0</v>
+      </c>
+      <c r="BP57">
+        <v>15900000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>14303000.0</v>
+      </c>
+      <c r="BR57">
+        <v>6872000.0</v>
+      </c>
+      <c r="BS57">
+        <v>9437000.0</v>
+      </c>
+      <c r="BT57">
+        <v>15923000.0</v>
+      </c>
+      <c r="BU57">
+        <v>14638000.0</v>
+      </c>
+      <c r="BV57">
+        <v>17970000.0</v>
+      </c>
+      <c r="BW57">
+        <v>14106000.0</v>
+      </c>
+      <c r="BX57">
+        <v>16646000.0</v>
+      </c>
+      <c r="BY57">
+        <v>12101000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>14475000.0</v>
+      </c>
+      <c r="CA57">
+        <v>15496000.0</v>
+      </c>
+      <c r="CB57">
+        <v>10637000.0</v>
+      </c>
+      <c r="CC57">
+        <v>11971000.0</v>
+      </c>
+      <c r="CD57">
+        <v>12242000.0</v>
+      </c>
+      <c r="CE57">
+        <v>14171000.0</v>
+      </c>
+      <c r="CF57">
+        <v>11207000.0</v>
+      </c>
+      <c r="CG57">
+        <v>13418000.0</v>
+      </c>
+      <c r="CH57">
+        <v>14200982.0</v>
+      </c>
+      <c r="CI57">
+        <v>11578010.0</v>
+      </c>
+      <c r="CJ57">
+        <v>6654644.0</v>
+      </c>
+      <c r="CK57">
+        <v>5432315.0</v>
+      </c>
+      <c r="CL57">
+        <v>5140543.0</v>
+      </c>
+      <c r="CM57">
+        <v>4888063.0</v>
+      </c>
+      <c r="CN57">
+        <v>3941794.0</v>
+      </c>
+      <c r="CO57">
+        <v>4245551.0</v>
+      </c>
+      <c r="CP57">
+        <v>3839983.0</v>
+      </c>
+      <c r="CQ57">
+        <v>3496888.0</v>
+      </c>
+      <c r="CR57">
+        <v>2668546.0</v>
+      </c>
+      <c r="CS57">
+        <v>10905195.0</v>
+      </c>
+      <c r="CT57">
+        <v>10900572.0</v>
+      </c>
+      <c r="CU57">
+        <v>9761024.0</v>
+      </c>
+      <c r="CV57">
+        <v>2049000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:100">
+      <c r="A58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58">
+        <v>308381000.0</v>
+      </c>
+      <c r="C58">
+        <v>312070000.0</v>
+      </c>
+      <c r="D58">
+        <v>290886000.0</v>
+      </c>
+      <c r="E58">
+        <v>259312000.0</v>
+      </c>
+      <c r="F58">
+        <v>241427000.0</v>
+      </c>
+      <c r="G58">
+        <v>237471000.0</v>
+      </c>
+      <c r="H58">
+        <v>246883000.0</v>
+      </c>
+      <c r="I58">
+        <v>243505000.0</v>
+      </c>
+      <c r="J58">
+        <v>244910000.0</v>
+      </c>
+      <c r="K58">
+        <v>242835000.0</v>
+      </c>
+      <c r="L58">
+        <v>217848000.0</v>
+      </c>
+      <c r="M58">
+        <v>190900000.0</v>
+      </c>
+      <c r="N58">
+        <v>146058000.0</v>
+      </c>
+      <c r="O58">
+        <v>98170000.0</v>
+      </c>
+      <c r="P58">
+        <v>69854000.0</v>
+      </c>
+      <c r="Q58">
+        <v>63722000.0</v>
+      </c>
+      <c r="R58">
+        <v>60883000.0</v>
+      </c>
+      <c r="S58">
+        <v>70575000.0</v>
+      </c>
+      <c r="T58">
+        <v>59781000.0</v>
+      </c>
+      <c r="U58">
+        <v>58698000.0</v>
+      </c>
+      <c r="V58">
+        <v>56518000.0</v>
+      </c>
+      <c r="W58">
+        <v>55257000.0</v>
+      </c>
+      <c r="X58">
+        <v>51455000.0</v>
+      </c>
+      <c r="Y58">
+        <v>48302000.0</v>
+      </c>
+      <c r="Z58">
+        <v>50540000.0</v>
+      </c>
+      <c r="AA58">
+        <v>38884000.0</v>
+      </c>
+      <c r="AB58">
+        <v>46505000.0</v>
+      </c>
+      <c r="AC58">
+        <v>41985000.0</v>
+      </c>
+      <c r="AD58">
+        <v>42961000.0</v>
+      </c>
+      <c r="AE58">
+        <v>45220000.0</v>
+      </c>
+      <c r="AF58">
+        <v>38945000.0</v>
+      </c>
+      <c r="AG58">
+        <v>37317000.0</v>
+      </c>
+      <c r="AH58">
+        <v>38726000.0</v>
+      </c>
+      <c r="AI58">
+        <v>40991000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>57779000.0</v>
+      </c>
+      <c r="AK58">
+        <v>56904000.0</v>
+      </c>
+      <c r="AL58">
+        <v>57678000.0</v>
+      </c>
+      <c r="AM58">
+        <v>60570000.0</v>
+      </c>
+      <c r="AN58">
+        <v>61020000.0</v>
+      </c>
+      <c r="AO58">
+        <v>59761000.0</v>
+      </c>
+      <c r="AP58">
+        <v>61737000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>61572000.0</v>
+      </c>
+      <c r="AR58">
+        <v>67953000.0</v>
+      </c>
+      <c r="AS58">
+        <v>65880000.0</v>
+      </c>
+      <c r="AT58">
+        <v>67156000.0</v>
+      </c>
+      <c r="AU58">
+        <v>72976000.0</v>
+      </c>
+      <c r="AV58">
+        <v>72434000.0</v>
+      </c>
+      <c r="AW58">
+        <v>66854000.0</v>
+      </c>
+      <c r="AX58">
+        <v>61948000.0</v>
+      </c>
+      <c r="AY58">
+        <v>63852000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>61066000.0</v>
+      </c>
+      <c r="BA58">
+        <v>59764000.0</v>
+      </c>
+      <c r="BB58">
+        <v>56089000.0</v>
+      </c>
+      <c r="BC58">
+        <v>56926000.0</v>
+      </c>
+      <c r="BD58">
+        <v>58232000.0</v>
+      </c>
+      <c r="BE58">
+        <v>55007000.0</v>
+      </c>
+      <c r="BF58">
+        <v>55058000.0</v>
+      </c>
+      <c r="BG58">
+        <v>55058000.0</v>
+      </c>
+      <c r="BH58">
+        <v>50622000.0</v>
+      </c>
+      <c r="BI58">
+        <v>44344000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>42237000.0</v>
+      </c>
+      <c r="BK58">
+        <v>40839000.0</v>
+      </c>
+      <c r="BL58">
+        <v>38178000.0</v>
+      </c>
+      <c r="BM58">
+        <v>39658000.0</v>
+      </c>
+      <c r="BN58">
+        <v>38432000.0</v>
+      </c>
+      <c r="BO58">
+        <v>37169000.0</v>
+      </c>
+      <c r="BP58">
+        <v>44773000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>43927000.0</v>
+      </c>
+      <c r="BR58">
+        <v>43491000.0</v>
+      </c>
+      <c r="BS58">
+        <v>45385000.0</v>
+      </c>
+      <c r="BT58">
+        <v>50600000.0</v>
+      </c>
+      <c r="BU58">
+        <v>47868000.0</v>
+      </c>
+      <c r="BV58">
+        <v>42201000.0</v>
+      </c>
+      <c r="BW58">
+        <v>37192000.0</v>
+      </c>
+      <c r="BX58">
+        <v>38853000.0</v>
+      </c>
+      <c r="BY58">
+        <v>34488000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>35542000.0</v>
+      </c>
+      <c r="CA58">
+        <v>35887000.0</v>
+      </c>
+      <c r="CB58">
+        <v>34351000.0</v>
+      </c>
+      <c r="CC58">
+        <v>35474000.0</v>
+      </c>
+      <c r="CD58">
+        <v>35477000.0</v>
+      </c>
+      <c r="CE58">
+        <v>38197000.0</v>
+      </c>
+      <c r="CF58">
+        <v>40679000.0</v>
+      </c>
+      <c r="CG58">
+        <v>41686000.0</v>
+      </c>
+      <c r="CH58">
+        <v>42216601.0</v>
+      </c>
+      <c r="CI58">
+        <v>38527565.0</v>
+      </c>
+      <c r="CJ58">
+        <v>20352152.0</v>
+      </c>
+      <c r="CK58">
+        <v>18556822.0</v>
+      </c>
+      <c r="CL58">
+        <v>17553722.0</v>
+      </c>
+      <c r="CM58">
+        <v>16471244.0</v>
+      </c>
+      <c r="CN58">
+        <v>13845029.0</v>
+      </c>
+      <c r="CO58">
+        <v>13684957.0</v>
+      </c>
+      <c r="CP58">
+        <v>13418368.0</v>
+      </c>
+      <c r="CQ58">
+        <v>13222745.0</v>
+      </c>
+      <c r="CR58">
+        <v>10936114.0</v>
+      </c>
+      <c r="CS58">
+        <v>15033972.0</v>
+      </c>
+      <c r="CT58">
+        <v>14971051.0</v>
+      </c>
+      <c r="CU58">
+        <v>13723038.0</v>
+      </c>
+      <c r="CV58">
+        <v>13029000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:100">
+      <c r="A59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+    </row>
+    <row r="60" spans="1:100">
+      <c r="A60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60">
+        <v>280534000.0</v>
+      </c>
+      <c r="C60">
+        <v>274716000.0</v>
+      </c>
+      <c r="D60">
+        <v>271421000.0</v>
+      </c>
+      <c r="E60">
+        <v>266214000.0</v>
+      </c>
+      <c r="F60">
+        <v>260264000.0</v>
+      </c>
+      <c r="G60">
+        <v>255057000.0</v>
+      </c>
+      <c r="H60">
+        <v>251186000.0</v>
+      </c>
+      <c r="I60">
+        <v>245660000.0</v>
+      </c>
+      <c r="J60">
+        <v>241266000.0</v>
+      </c>
+      <c r="K60">
+        <v>235894000.0</v>
+      </c>
+      <c r="L60">
+        <v>233965000.0</v>
+      </c>
+      <c r="M60">
+        <v>231585000.0</v>
+      </c>
+      <c r="N60">
+        <v>230749000.0</v>
+      </c>
+      <c r="O60">
+        <v>230076000.0</v>
+      </c>
+      <c r="P60">
+        <v>230259000.0</v>
+      </c>
+      <c r="Q60">
+        <v>229756000.0</v>
+      </c>
+      <c r="R60">
+        <v>233383000.0</v>
+      </c>
+      <c r="S60">
+        <v>235910000.0</v>
+      </c>
+      <c r="T60">
+        <v>244525000.0</v>
+      </c>
+      <c r="U60">
+        <v>247901000.0</v>
+      </c>
+      <c r="V60">
+        <v>251400000.0</v>
+      </c>
+      <c r="W60">
+        <v>251544000.0</v>
+      </c>
+      <c r="X60">
+        <v>252858000.0</v>
+      </c>
+      <c r="Y60">
+        <v>252857000.0</v>
+      </c>
+      <c r="Z60">
+        <v>252129000.0</v>
+      </c>
+      <c r="AA60">
+        <v>247693000.0</v>
+      </c>
+      <c r="AB60">
+        <v>250491000.0</v>
+      </c>
+      <c r="AC60">
+        <v>262570000.0</v>
+      </c>
+      <c r="AD60">
+        <v>261396000.0</v>
+      </c>
+      <c r="AE60">
+        <v>260181000.0</v>
+      </c>
+      <c r="AF60">
+        <v>259807000.0</v>
+      </c>
+      <c r="AG60">
+        <v>258395000.0</v>
+      </c>
+      <c r="AH60">
+        <v>257634000.0</v>
+      </c>
+      <c r="AI60">
+        <v>257319000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>237207000.0</v>
+      </c>
+      <c r="AK60">
+        <v>235870000.0</v>
+      </c>
+      <c r="AL60">
+        <v>234763000.0</v>
+      </c>
+      <c r="AM60">
+        <v>232954000.0</v>
+      </c>
+      <c r="AN60">
+        <v>230604000.0</v>
+      </c>
+      <c r="AO60">
+        <v>228503000.0</v>
+      </c>
+      <c r="AP60">
+        <v>226628000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>223981000.0</v>
+      </c>
+      <c r="AR60">
+        <v>219729000.0</v>
+      </c>
+      <c r="AS60">
+        <v>216117000.0</v>
+      </c>
+      <c r="AT60">
+        <v>214564000.0</v>
+      </c>
+      <c r="AU60">
+        <v>210587000.0</v>
+      </c>
+      <c r="AV60">
+        <v>205774000.0</v>
+      </c>
+      <c r="AW60">
+        <v>200964000.0</v>
+      </c>
+      <c r="AX60">
+        <v>196419000.0</v>
+      </c>
+      <c r="AY60">
+        <v>192737000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>188834000.0</v>
+      </c>
+      <c r="BA60">
+        <v>184630000.0</v>
+      </c>
+      <c r="BB60">
+        <v>179982000.0</v>
+      </c>
+      <c r="BC60">
+        <v>175825000.0</v>
+      </c>
+      <c r="BD60">
+        <v>171896000.0</v>
+      </c>
+      <c r="BE60">
+        <v>168826000.0</v>
+      </c>
+      <c r="BF60">
+        <v>168826000.0</v>
+      </c>
+      <c r="BG60">
+        <v>165374000.0</v>
+      </c>
+      <c r="BH60">
+        <v>161542000.0</v>
+      </c>
+      <c r="BI60">
+        <v>158336000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>155745000.0</v>
+      </c>
+      <c r="BK60">
+        <v>153470000.0</v>
+      </c>
+      <c r="BL60">
+        <v>150591000.0</v>
+      </c>
+      <c r="BM60">
+        <v>148131000.0</v>
+      </c>
+      <c r="BN60">
+        <v>145651000.0</v>
+      </c>
+      <c r="BO60">
+        <v>143738000.0</v>
+      </c>
+      <c r="BP60">
+        <v>142098000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>140195000.0</v>
+      </c>
+      <c r="BR60">
+        <v>137427000.0</v>
+      </c>
+      <c r="BS60">
+        <v>134368000.0</v>
+      </c>
+      <c r="BT60">
+        <v>130450000.0</v>
+      </c>
+      <c r="BU60">
+        <v>126464000.0</v>
+      </c>
+      <c r="BV60">
+        <v>121486000.0</v>
+      </c>
+      <c r="BW60">
+        <v>118019000.0</v>
+      </c>
+      <c r="BX60">
+        <v>114380000.0</v>
+      </c>
+      <c r="BY60">
+        <v>110369000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>106852000.0</v>
+      </c>
+      <c r="CA60">
+        <v>104129000.0</v>
+      </c>
+      <c r="CB60">
+        <v>101201000.0</v>
+      </c>
+      <c r="CC60">
+        <v>98565000.0</v>
+      </c>
+      <c r="CD60">
+        <v>95999000.0</v>
+      </c>
+      <c r="CE60">
+        <v>94718000.0</v>
+      </c>
+      <c r="CF60">
+        <v>45690000.0</v>
+      </c>
+      <c r="CG60">
+        <v>43897000.0</v>
+      </c>
+      <c r="CH60">
+        <v>31032099.0</v>
+      </c>
+      <c r="CI60">
+        <v>29231235.0</v>
+      </c>
+      <c r="CJ60">
+        <v>22903324.0</v>
+      </c>
+      <c r="CK60">
+        <v>22133864.0</v>
+      </c>
+      <c r="CL60">
+        <v>16760830.0</v>
+      </c>
+      <c r="CM60">
+        <v>16314552.0</v>
+      </c>
+      <c r="CN60">
+        <v>14425162.0</v>
+      </c>
+      <c r="CO60">
+        <v>13942112.0</v>
+      </c>
+      <c r="CP60">
+        <v>13571988.0</v>
+      </c>
+      <c r="CQ60">
+        <v>13087846.0</v>
+      </c>
+      <c r="CR60">
+        <v>13000973.0</v>
+      </c>
+      <c r="CS60">
+        <v>6436761.0</v>
+      </c>
+      <c r="CT60">
+        <v>6098794.0</v>
+      </c>
+      <c r="CU60">
+        <v>5845265.0</v>
+      </c>
+      <c r="CV60">
+        <v>5781000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:100">
+      <c r="A61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61">
+        <v>-15004000.0</v>
+      </c>
+      <c r="Q61">
+        <v>-15004000.0</v>
+      </c>
+      <c r="R61">
+        <v>-11272000.0</v>
+      </c>
+      <c r="S61">
+        <v>-8344000.0</v>
+      </c>
+      <c r="T61">
+        <v>-4922000.0</v>
+      </c>
+      <c r="U61">
+        <v>-2382000.0</v>
+      </c>
+      <c r="V61">
+        <v>-490000.0</v>
+      </c>
+      <c r="W61">
+        <v>-490000.0</v>
+      </c>
+      <c r="X61">
+        <v>-490000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-490000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-490000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-490000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-490000.0</v>
+      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+    </row>
+    <row r="62" spans="1:100">
+      <c r="A62" t="s">
+        <v>86</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2">
+        <v>108434000.0</v>
+      </c>
+      <c r="C2">
+        <v>100103000.0</v>
+      </c>
+      <c r="D2">
+        <v>89004000.0</v>
+      </c>
+      <c r="E2">
+        <v>70473000.0</v>
+      </c>
+      <c r="F2">
+        <v>70762000.0</v>
+      </c>
+      <c r="G2">
+        <v>60629000.0</v>
+      </c>
+      <c r="H2">
+        <v>67578000.0</v>
+      </c>
+      <c r="I2">
+        <v>55744000.0</v>
+      </c>
+      <c r="J2">
+        <v>56045000.0</v>
+      </c>
+      <c r="K2">
+        <v>53668000.0</v>
+      </c>
+      <c r="L2">
+        <v>65413000.0</v>
+      </c>
+      <c r="M2">
+        <v>64654000.0</v>
+      </c>
+      <c r="N2">
+        <v>59087000.0</v>
+      </c>
+      <c r="O2">
+        <v>65614000.0</v>
+      </c>
+      <c r="P2">
+        <v>30394000.0</v>
+      </c>
+      <c r="Q2">
+        <v>24750000.0</v>
+      </c>
+      <c r="R2">
+        <v>32157000.0</v>
+      </c>
+      <c r="S2">
+        <v>44994000.0</v>
+      </c>
+      <c r="T2">
+        <v>41106000.0</v>
+      </c>
+      <c r="U2">
+        <v>39308000.0</v>
+      </c>
+      <c r="V2">
+        <v>31338000.0</v>
+      </c>
+      <c r="W2">
+        <v>6951495.0</v>
+      </c>
+      <c r="X2">
+        <v>6056596.0</v>
+      </c>
+      <c r="Y2">
+        <v>5571531.0</v>
+      </c>
+      <c r="Z2">
+        <v>4942145.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3">
+        <v>36656000.0</v>
+      </c>
+      <c r="C3">
+        <v>31347000.0</v>
+      </c>
+      <c r="D3">
+        <v>26550000.0</v>
+      </c>
+      <c r="E3">
+        <v>24116000.0</v>
+      </c>
+      <c r="F3">
+        <v>25397000.0</v>
+      </c>
+      <c r="G3">
+        <v>25198000.0</v>
+      </c>
+      <c r="H3">
+        <v>23268000.0</v>
+      </c>
+      <c r="I3">
+        <v>22080000.0</v>
+      </c>
+      <c r="J3">
+        <v>21302000.0</v>
+      </c>
+      <c r="K3">
+        <v>21796000.0</v>
+      </c>
+      <c r="L3">
+        <v>22758000.0</v>
+      </c>
+      <c r="M3">
+        <v>21507000.0</v>
+      </c>
+      <c r="N3">
+        <v>18144000.0</v>
+      </c>
+      <c r="O3">
+        <v>15707000.0</v>
+      </c>
+      <c r="P3">
+        <v>13994000.0</v>
+      </c>
+      <c r="Q3">
+        <v>11927000.0</v>
+      </c>
+      <c r="R3">
+        <v>11686000.0</v>
+      </c>
+      <c r="S3">
+        <v>9925000.0</v>
+      </c>
+      <c r="T3">
+        <v>7470000.0</v>
+      </c>
+      <c r="U3">
+        <v>6020000.0</v>
+      </c>
+      <c r="V3">
+        <v>4273000.0</v>
+      </c>
+      <c r="W3">
+        <v>2509220.0</v>
+      </c>
+      <c r="X3">
+        <v>1790673.0</v>
+      </c>
+      <c r="Y3">
+        <v>1236373.0</v>
+      </c>
+      <c r="Z3">
+        <v>968122.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5">
+        <v>40096000.0</v>
+      </c>
+      <c r="C5">
+        <v>33593000.0</v>
+      </c>
+      <c r="D5">
+        <v>10702000.0</v>
+      </c>
+      <c r="E5">
+        <v>323000.0</v>
+      </c>
+      <c r="F5">
+        <v>-11721000.0</v>
+      </c>
+      <c r="G5">
+        <v>-2970000.0</v>
+      </c>
+      <c r="H5">
+        <v>-14542000.0</v>
+      </c>
+      <c r="I5">
+        <v>-325000.0</v>
+      </c>
+      <c r="J5">
+        <v>1617000.0</v>
+      </c>
+      <c r="K5">
+        <v>8473000.0</v>
+      </c>
+      <c r="L5">
+        <v>15279000.0</v>
+      </c>
+      <c r="M5">
+        <v>22168000.0</v>
+      </c>
+      <c r="N5">
+        <v>22568000.0</v>
+      </c>
+      <c r="O5">
+        <v>20229000.0</v>
+      </c>
+      <c r="P5">
+        <v>15684000.0</v>
+      </c>
+      <c r="Q5">
+        <v>11494000.0</v>
+      </c>
+      <c r="R5">
+        <v>17833000.0</v>
+      </c>
+      <c r="S5">
+        <v>24962000.0</v>
+      </c>
+      <c r="T5">
+        <v>17290000.0</v>
+      </c>
+      <c r="U5">
+        <v>10741000.0</v>
+      </c>
+      <c r="V5">
+        <v>8660000.0</v>
+      </c>
+      <c r="W5">
+        <v>2469609.0</v>
+      </c>
+      <c r="X5">
+        <v>2675327.0</v>
+      </c>
+      <c r="Y5">
+        <v>1840772.0</v>
+      </c>
+      <c r="Z5">
+        <v>1198836.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B6">
+        <v>76752000.0</v>
+      </c>
+      <c r="C6">
+        <v>64940000.0</v>
+      </c>
+      <c r="D6">
+        <v>37252000.0</v>
+      </c>
+      <c r="E6">
+        <v>24439000.0</v>
+      </c>
+      <c r="F6">
+        <v>13676000.0</v>
+      </c>
+      <c r="G6">
+        <v>22228000.0</v>
+      </c>
+      <c r="H6">
+        <v>8726000.0</v>
+      </c>
+      <c r="I6">
+        <v>21755000.0</v>
+      </c>
+      <c r="J6">
+        <v>22919000.0</v>
+      </c>
+      <c r="K6">
+        <v>30269000.0</v>
+      </c>
+      <c r="L6">
+        <v>38037000.0</v>
+      </c>
+      <c r="M6">
+        <v>43675000.0</v>
+      </c>
+      <c r="N6">
+        <v>40712000.0</v>
+      </c>
+      <c r="O6">
+        <v>35936000.0</v>
+      </c>
+      <c r="P6">
+        <v>29678000.0</v>
+      </c>
+      <c r="Q6">
+        <v>23421000.0</v>
+      </c>
+      <c r="R6">
+        <v>29519000.0</v>
+      </c>
+      <c r="S6">
+        <v>34887000.0</v>
+      </c>
+      <c r="T6">
+        <v>24760000.0</v>
+      </c>
+      <c r="U6">
+        <v>16761000.0</v>
+      </c>
+      <c r="V6">
+        <v>12933000.0</v>
+      </c>
+      <c r="W6">
+        <v>4978829.0</v>
+      </c>
+      <c r="X6">
+        <v>4466000.0</v>
+      </c>
+      <c r="Y6">
+        <v>3077145.0</v>
+      </c>
+      <c r="Z6">
+        <v>2166958.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>18400000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9">
+        <v>63881000.0</v>
+      </c>
+      <c r="C9">
+        <v>56639000.0</v>
+      </c>
+      <c r="D9">
+        <v>32163000.0</v>
+      </c>
+      <c r="E9">
+        <v>14352000.0</v>
+      </c>
+      <c r="F9">
+        <v>1658000.0</v>
+      </c>
+      <c r="G9">
+        <v>7426000.0</v>
+      </c>
+      <c r="H9">
+        <v>10866000.0</v>
+      </c>
+      <c r="I9">
+        <v>9734000.0</v>
+      </c>
+      <c r="J9">
+        <v>11648000.0</v>
+      </c>
+      <c r="K9">
+        <v>17986000.0</v>
+      </c>
+      <c r="L9">
+        <v>30506000.0</v>
+      </c>
+      <c r="M9">
+        <v>32320000.0</v>
+      </c>
+      <c r="N9">
+        <v>30161000.0</v>
+      </c>
+      <c r="O9">
+        <v>28108000.0</v>
+      </c>
+      <c r="P9">
+        <v>34764000.0</v>
+      </c>
+      <c r="Q9">
+        <v>29158000.0</v>
+      </c>
+      <c r="R9">
+        <v>35639000.0</v>
+      </c>
+      <c r="S9">
+        <v>40342000.0</v>
+      </c>
+      <c r="T9">
+        <v>31383000.0</v>
+      </c>
+      <c r="U9">
+        <v>23421000.0</v>
+      </c>
+      <c r="V9">
+        <v>17973000.0</v>
+      </c>
+      <c r="W9">
+        <v>9006704.0</v>
+      </c>
+      <c r="X9">
+        <v>6692926.0</v>
+      </c>
+      <c r="Y9">
+        <v>4725010.0</v>
+      </c>
+      <c r="Z9">
+        <v>3819962.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10">
+        <v>26531000.0</v>
+      </c>
+      <c r="C10">
+        <v>21666000.0</v>
+      </c>
+      <c r="D10">
+        <v>6620000.0</v>
+      </c>
+      <c r="E10">
+        <v>-41000.0</v>
+      </c>
+      <c r="F10">
+        <v>-11786000.0</v>
+      </c>
+      <c r="G10">
+        <v>-2984000.0</v>
+      </c>
+      <c r="H10">
+        <v>-14557000.0</v>
+      </c>
+      <c r="I10">
+        <v>751000.0</v>
+      </c>
+      <c r="J10">
+        <v>1603000.0</v>
+      </c>
+      <c r="K10">
+        <v>8465000.0</v>
+      </c>
+      <c r="L10">
+        <v>15264000.0</v>
+      </c>
+      <c r="M10">
+        <v>22158000.0</v>
+      </c>
+      <c r="N10">
+        <v>22512000.0</v>
+      </c>
+      <c r="O10">
+        <v>20211000.0</v>
+      </c>
+      <c r="P10">
+        <v>15629000.0</v>
+      </c>
+      <c r="Q10">
+        <v>11300000.0</v>
+      </c>
+      <c r="R10">
+        <v>17227000.0</v>
+      </c>
+      <c r="S10">
+        <v>24220000.0</v>
+      </c>
+      <c r="T10">
+        <v>18733000.0</v>
+      </c>
+      <c r="U10">
+        <v>11875000.0</v>
+      </c>
+      <c r="V10">
+        <v>7061000.0</v>
+      </c>
+      <c r="W10">
+        <v>4513947.0</v>
+      </c>
+      <c r="X10">
+        <v>2003932.0</v>
+      </c>
+      <c r="Y10">
+        <v>1369548.0</v>
+      </c>
+      <c r="Z10">
+        <v>695893.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B11">
+        <v>6603000.0</v>
+      </c>
+      <c r="C11">
+        <v>4439000.0</v>
+      </c>
+      <c r="D11">
+        <v>1873000.0</v>
+      </c>
+      <c r="E11">
+        <v>528000.0</v>
+      </c>
+      <c r="F11">
+        <v>-2603000.0</v>
+      </c>
+      <c r="G11">
+        <v>-4792000.0</v>
+      </c>
+      <c r="H11">
+        <v>-693000.0</v>
+      </c>
+      <c r="I11">
+        <v>325000.0</v>
+      </c>
+      <c r="J11">
+        <v>-18248000.0</v>
+      </c>
+      <c r="K11">
+        <v>1996000.0</v>
+      </c>
+      <c r="L11">
+        <v>5117000.0</v>
+      </c>
+      <c r="M11">
+        <v>8030000.0</v>
+      </c>
+      <c r="N11">
+        <v>8122000.0</v>
+      </c>
+      <c r="O11">
+        <v>7526000.0</v>
+      </c>
+      <c r="P11">
+        <v>5869000.0</v>
+      </c>
+      <c r="Q11">
+        <v>4272000.0</v>
+      </c>
+      <c r="R11">
+        <v>6212000.0</v>
+      </c>
+      <c r="S11">
+        <v>8627000.0</v>
+      </c>
+      <c r="T11">
+        <v>6455000.0</v>
+      </c>
+      <c r="U11">
+        <v>4287000.0</v>
+      </c>
+      <c r="V11">
+        <v>2615000.0</v>
+      </c>
+      <c r="W11">
+        <v>1139919.0</v>
+      </c>
+      <c r="X11">
+        <v>696799.0</v>
+      </c>
+      <c r="Y11">
+        <v>583463.0</v>
+      </c>
+      <c r="Z11">
+        <v>313900.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>171</v>
+      </c>
+      <c r="B12">
+        <v>13565000.0</v>
+      </c>
+      <c r="C12">
+        <v>11927000.0</v>
+      </c>
+      <c r="D12">
+        <v>4082000.0</v>
+      </c>
+      <c r="E12">
+        <v>364000.0</v>
+      </c>
+      <c r="F12">
+        <v>65000.0</v>
+      </c>
+      <c r="G12">
+        <v>14000.0</v>
+      </c>
+      <c r="H12">
+        <v>15000.0</v>
+      </c>
+      <c r="I12">
+        <v>69000.0</v>
+      </c>
+      <c r="J12">
+        <v>14000.0</v>
+      </c>
+      <c r="K12">
+        <v>8000.0</v>
+      </c>
+      <c r="L12">
+        <v>15000.0</v>
+      </c>
+      <c r="M12">
+        <v>10000.0</v>
+      </c>
+      <c r="N12">
+        <v>56000.0</v>
+      </c>
+      <c r="O12">
+        <v>18000.0</v>
+      </c>
+      <c r="P12">
+        <v>55000.0</v>
+      </c>
+      <c r="Q12">
+        <v>194000.0</v>
+      </c>
+      <c r="R12">
+        <v>606000.0</v>
+      </c>
+      <c r="S12">
+        <v>742000.0</v>
+      </c>
+      <c r="T12">
+        <v>1155000.0</v>
+      </c>
+      <c r="U12">
+        <v>1646000.0</v>
+      </c>
+      <c r="V12">
+        <v>1997000.0</v>
+      </c>
+      <c r="W12">
+        <v>837486.0</v>
+      </c>
+      <c r="X12">
+        <v>667122.0</v>
+      </c>
+      <c r="Y12">
+        <v>975719.0</v>
+      </c>
+      <c r="Z12">
+        <v>924382.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>172</v>
+      </c>
+      <c r="B13">
+        <v>2444000.0</v>
+      </c>
+      <c r="C13">
+        <v>11927000.0</v>
+      </c>
+      <c r="D13">
+        <v>4082000.0</v>
+      </c>
+      <c r="E13">
+        <v>364000.0</v>
+      </c>
+      <c r="F13">
+        <v>65000.0</v>
+      </c>
+      <c r="G13">
+        <v>14000.0</v>
+      </c>
+      <c r="H13">
+        <v>15000.0</v>
+      </c>
+      <c r="I13">
+        <v>69000.0</v>
+      </c>
+      <c r="J13">
+        <v>14000.0</v>
+      </c>
+      <c r="K13">
+        <v>8000.0</v>
+      </c>
+      <c r="L13">
+        <v>15000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>173</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>174</v>
+      </c>
+      <c r="B15">
+        <v>19928000.0</v>
+      </c>
+      <c r="C15">
+        <v>17227000.0</v>
+      </c>
+      <c r="D15">
+        <v>4747000.0</v>
+      </c>
+      <c r="E15">
+        <v>-569000.0</v>
+      </c>
+      <c r="F15">
+        <v>-9183000.0</v>
+      </c>
+      <c r="G15">
+        <v>1808000.0</v>
+      </c>
+      <c r="H15">
+        <v>-13864000.0</v>
+      </c>
+      <c r="I15">
+        <v>426000.0</v>
+      </c>
+      <c r="J15">
+        <v>19851000.0</v>
+      </c>
+      <c r="K15">
+        <v>6469000.0</v>
+      </c>
+      <c r="L15">
+        <v>10147000.0</v>
+      </c>
+      <c r="M15">
+        <v>14128000.0</v>
+      </c>
+      <c r="N15">
+        <v>14390000.0</v>
+      </c>
+      <c r="O15">
+        <v>12685000.0</v>
+      </c>
+      <c r="P15">
+        <v>9760000.0</v>
+      </c>
+      <c r="Q15">
+        <v>7028000.0</v>
+      </c>
+      <c r="R15">
+        <v>11015000.0</v>
+      </c>
+      <c r="S15">
+        <v>15593000.0</v>
+      </c>
+      <c r="T15">
+        <v>12278000.0</v>
+      </c>
+      <c r="U15">
+        <v>7588000.0</v>
+      </c>
+      <c r="V15">
+        <v>4446000.0</v>
+      </c>
+      <c r="W15">
+        <v>3374028.0</v>
+      </c>
+      <c r="X15">
+        <v>1307133.0</v>
+      </c>
+      <c r="Y15">
+        <v>786085.0</v>
+      </c>
+      <c r="Z15">
+        <v>381993.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>175</v>
+      </c>
+      <c r="B16">
+        <v>19928000.0</v>
+      </c>
+      <c r="C16">
+        <v>17227000.0</v>
+      </c>
+      <c r="D16">
+        <v>4747000.0</v>
+      </c>
+      <c r="E16">
+        <v>-569000.0</v>
+      </c>
+      <c r="F16">
+        <v>-9183000.0</v>
+      </c>
+      <c r="G16">
+        <v>1808000.0</v>
+      </c>
+      <c r="H16">
+        <v>-13864000.0</v>
+      </c>
+      <c r="I16">
+        <v>426000.0</v>
+      </c>
+      <c r="J16">
+        <v>19851000.0</v>
+      </c>
+      <c r="K16">
+        <v>6469000.0</v>
+      </c>
+      <c r="L16">
+        <v>10147000.0</v>
+      </c>
+      <c r="M16">
+        <v>14128000.0</v>
+      </c>
+      <c r="N16">
+        <v>14390000.0</v>
+      </c>
+      <c r="O16">
+        <v>12685000.0</v>
+      </c>
+      <c r="P16">
+        <v>9760000.0</v>
+      </c>
+      <c r="Q16">
+        <v>7028000.0</v>
+      </c>
+      <c r="R16">
+        <v>11015000.0</v>
+      </c>
+      <c r="S16">
+        <v>15593000.0</v>
+      </c>
+      <c r="T16">
+        <v>12278000.0</v>
+      </c>
+      <c r="U16">
+        <v>7588000.0</v>
+      </c>
+      <c r="V16">
+        <v>4446000.0</v>
+      </c>
+      <c r="W16">
+        <v>3321000.0</v>
+      </c>
+      <c r="X16">
+        <v>1186000.0</v>
+      </c>
+      <c r="Y16">
+        <v>679000.0</v>
+      </c>
+      <c r="Z16">
+        <v>371000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>176</v>
+      </c>
+      <c r="B17">
+        <v>19928000.0</v>
+      </c>
+      <c r="C17">
+        <v>17227000.0</v>
+      </c>
+      <c r="D17">
+        <v>2289000.0</v>
+      </c>
+      <c r="E17">
+        <v>-569000.0</v>
+      </c>
+      <c r="F17">
+        <v>-9183000.0</v>
+      </c>
+      <c r="G17">
+        <v>1808000.0</v>
+      </c>
+      <c r="H17">
+        <v>-13864000.0</v>
+      </c>
+      <c r="I17">
+        <v>426000.0</v>
+      </c>
+      <c r="J17">
+        <v>19851000.0</v>
+      </c>
+      <c r="K17">
+        <v>6469000.0</v>
+      </c>
+      <c r="L17">
+        <v>10147000.0</v>
+      </c>
+      <c r="M17">
+        <v>14128000.0</v>
+      </c>
+      <c r="N17">
+        <v>14390000.0</v>
+      </c>
+      <c r="O17">
+        <v>12685000.0</v>
+      </c>
+      <c r="P17">
+        <v>9760000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>177</v>
+      </c>
+      <c r="B18">
+        <v>-11121000.0</v>
+      </c>
+      <c r="C18">
+        <v>-11927000.0</v>
+      </c>
+      <c r="D18">
+        <v>-2075000.0</v>
+      </c>
+      <c r="E18">
+        <v>-364000.0</v>
+      </c>
+      <c r="F18">
+        <v>-65000.0</v>
+      </c>
+      <c r="G18">
+        <v>-14000.0</v>
+      </c>
+      <c r="H18">
+        <v>-15000.0</v>
+      </c>
+      <c r="I18">
+        <v>-69000.0</v>
+      </c>
+      <c r="J18">
+        <v>-14000.0</v>
+      </c>
+      <c r="K18">
+        <v>-8000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>178</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
+        <v>687000.0</v>
+      </c>
+      <c r="G19">
+        <v>629000.0</v>
+      </c>
+      <c r="H19">
+        <v>611000.0</v>
+      </c>
+      <c r="I19">
+        <v>182000.0</v>
+      </c>
+      <c r="J19">
+        <v>50000.0</v>
+      </c>
+      <c r="K19">
+        <v>43000.0</v>
+      </c>
+      <c r="L19">
+        <v>132000.0</v>
+      </c>
+      <c r="M19">
+        <v>182000.0</v>
+      </c>
+      <c r="N19">
+        <v>548000.0</v>
+      </c>
+      <c r="O19">
+        <v>14000.0</v>
+      </c>
+      <c r="P19">
+        <v>824000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>179</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>10039000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21">
+        <v>40445000.0</v>
+      </c>
+      <c r="C21">
+        <v>33325000.0</v>
+      </c>
+      <c r="D21">
+        <v>10457000.0</v>
+      </c>
+      <c r="E21">
+        <v>431000.0</v>
+      </c>
+      <c r="F21">
+        <v>-12408000.0</v>
+      </c>
+      <c r="G21">
+        <v>-3599000.0</v>
+      </c>
+      <c r="H21">
+        <v>-4503000.0</v>
+      </c>
+      <c r="I21">
+        <v>638000.0</v>
+      </c>
+      <c r="J21">
+        <v>1567000.0</v>
+      </c>
+      <c r="K21">
+        <v>8430000.0</v>
+      </c>
+      <c r="L21">
+        <v>15147000.0</v>
+      </c>
+      <c r="M21">
+        <v>21986000.0</v>
+      </c>
+      <c r="N21">
+        <v>22020000.0</v>
+      </c>
+      <c r="O21">
+        <v>20215000.0</v>
+      </c>
+      <c r="P21">
+        <v>14860000.0</v>
+      </c>
+      <c r="Q21">
+        <v>11364000.0</v>
+      </c>
+      <c r="R21">
+        <v>17763000.0</v>
+      </c>
+      <c r="S21">
+        <v>24575000.0</v>
+      </c>
+      <c r="T21">
+        <v>18589000.0</v>
+      </c>
+      <c r="U21">
+        <v>12131000.0</v>
+      </c>
+      <c r="V21">
+        <v>8859000.0</v>
+      </c>
+      <c r="W21">
+        <v>3910521.0</v>
+      </c>
+      <c r="X21">
+        <v>2675356.0</v>
+      </c>
+      <c r="Y21">
+        <v>1840772.0</v>
+      </c>
+      <c r="Z21">
+        <v>1198836.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>181</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>182</v>
+      </c>
+      <c r="B23">
+        <v>131870000.0</v>
+      </c>
+      <c r="C23">
+        <v>123417000.0</v>
+      </c>
+      <c r="D23">
+        <v>110710000.0</v>
+      </c>
+      <c r="E23">
+        <v>84394000.0</v>
+      </c>
+      <c r="F23">
+        <v>84828000.0</v>
+      </c>
+      <c r="G23">
+        <v>71654000.0</v>
+      </c>
+      <c r="H23">
+        <v>83558000.0</v>
+      </c>
+      <c r="I23">
+        <v>64840000.0</v>
+      </c>
+      <c r="J23">
+        <v>66126000.0</v>
+      </c>
+      <c r="K23">
+        <v>63224000.0</v>
+      </c>
+      <c r="L23">
+        <v>80772000.0</v>
+      </c>
+      <c r="M23">
+        <v>74988000.0</v>
+      </c>
+      <c r="N23">
+        <v>67228000.0</v>
+      </c>
+      <c r="O23">
+        <v>73507000.0</v>
+      </c>
+      <c r="P23">
+        <v>50298000.0</v>
+      </c>
+      <c r="Q23">
+        <v>42544000.0</v>
+      </c>
+      <c r="R23">
+        <v>50033000.0</v>
+      </c>
+      <c r="S23">
+        <v>60761000.0</v>
+      </c>
+      <c r="T23">
+        <v>53900000.0</v>
+      </c>
+      <c r="U23">
+        <v>50598000.0</v>
+      </c>
+      <c r="V23">
+        <v>40452000.0</v>
+      </c>
+      <c r="W23">
+        <v>12047678.0</v>
+      </c>
+      <c r="X23">
+        <v>10074166.0</v>
+      </c>
+      <c r="Y23">
+        <v>8455769.0</v>
+      </c>
+      <c r="Z23">
+        <v>7563271.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>183</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>184</v>
+      </c>
+      <c r="B25">
+        <v>36656000.0</v>
+      </c>
+      <c r="C25">
+        <v>31347000.0</v>
+      </c>
+      <c r="D25">
+        <v>25388000.0</v>
+      </c>
+      <c r="E25">
+        <v>24116000.0</v>
+      </c>
+      <c r="F25">
+        <v>25397000.0</v>
+      </c>
+      <c r="G25">
+        <v>25198000.0</v>
+      </c>
+      <c r="H25">
+        <v>23268000.0</v>
+      </c>
+      <c r="I25">
+        <v>22049000.0</v>
+      </c>
+      <c r="J25">
+        <v>21302000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>100000.0</v>
+      </c>
+      <c r="E26">
+        <v>100000.0</v>
+      </c>
+      <c r="F26">
+        <v>125000.0</v>
+      </c>
+      <c r="G26">
+        <v>125000.0</v>
+      </c>
+      <c r="H26">
+        <v>125000.0</v>
+      </c>
+      <c r="I26">
+        <v>125000.0</v>
+      </c>
+      <c r="J26">
+        <v>125000.0</v>
+      </c>
+      <c r="K26">
+        <v>125000.0</v>
+      </c>
+      <c r="L26">
+        <v>125000.0</v>
+      </c>
+      <c r="M26">
+        <v>125000.0</v>
+      </c>
+      <c r="N26">
+        <v>130000.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>186</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27">
+        <v>1273000.0</v>
+      </c>
+      <c r="V27">
+        <v>1034000.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>187</v>
+      </c>
+      <c r="B28">
+        <v>22411000.0</v>
+      </c>
+      <c r="C28">
+        <v>21012000.0</v>
+      </c>
+      <c r="D28">
+        <v>17034000.0</v>
+      </c>
+      <c r="E28">
+        <v>13642000.0</v>
+      </c>
+      <c r="F28">
+        <v>10762000.0</v>
+      </c>
+      <c r="G28">
+        <v>10550000.0</v>
+      </c>
+      <c r="H28">
+        <v>10710000.0</v>
+      </c>
+      <c r="I28">
+        <v>9096000.0</v>
+      </c>
+      <c r="J28">
+        <v>10081000.0</v>
+      </c>
+      <c r="K28">
+        <v>9011000.0</v>
+      </c>
+      <c r="L28">
+        <v>10989000.0</v>
+      </c>
+      <c r="M28">
+        <v>10334000.0</v>
+      </c>
+      <c r="N28">
+        <v>8141000.0</v>
+      </c>
+      <c r="O28">
+        <v>7893000.0</v>
+      </c>
+      <c r="P28">
+        <v>5910000.0</v>
+      </c>
+      <c r="Q28">
+        <v>5867000.0</v>
+      </c>
+      <c r="R28">
+        <v>6190000.0</v>
+      </c>
+      <c r="S28">
+        <v>5842000.0</v>
+      </c>
+      <c r="T28">
+        <v>5324000.0</v>
+      </c>
+      <c r="U28">
+        <v>3997000.0</v>
+      </c>
+      <c r="V28">
+        <v>3856000.0</v>
+      </c>
+      <c r="W28">
+        <v>2651919.0</v>
+      </c>
+      <c r="X28">
+        <v>2291853.0</v>
+      </c>
+      <c r="Y28">
+        <v>1718234.0</v>
+      </c>
+      <c r="Z28">
+        <v>1718000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>188</v>
+      </c>
+      <c r="B29">
+        <v>6603000.0</v>
+      </c>
+      <c r="C29">
+        <v>4439000.0</v>
+      </c>
+      <c r="D29">
+        <v>1682000.0</v>
+      </c>
+      <c r="E29">
+        <v>528000.0</v>
+      </c>
+      <c r="F29">
+        <v>-2603000.0</v>
+      </c>
+      <c r="G29">
+        <v>-4792000.0</v>
+      </c>
+      <c r="H29">
+        <v>-693000.0</v>
+      </c>
+      <c r="I29">
+        <v>325000.0</v>
+      </c>
+      <c r="J29">
+        <v>-18248000.0</v>
+      </c>
+      <c r="K29">
+        <v>1996000.0</v>
+      </c>
+      <c r="L29">
+        <v>5117000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>189</v>
+      </c>
+      <c r="B30">
+        <v>23436000.0</v>
+      </c>
+      <c r="C30">
+        <v>23314000.0</v>
+      </c>
+      <c r="D30">
+        <v>21706000.0</v>
+      </c>
+      <c r="E30">
+        <v>13921000.0</v>
+      </c>
+      <c r="F30">
+        <v>14066000.0</v>
+      </c>
+      <c r="G30">
+        <v>11025000.0</v>
+      </c>
+      <c r="H30">
+        <v>15980000.0</v>
+      </c>
+      <c r="I30">
+        <v>9096000.0</v>
+      </c>
+      <c r="J30">
+        <v>10081000.0</v>
+      </c>
+      <c r="K30">
+        <v>9556000.0</v>
+      </c>
+      <c r="L30">
+        <v>15359000.0</v>
+      </c>
+      <c r="M30">
+        <v>10334000.0</v>
+      </c>
+      <c r="N30">
+        <v>8141000.0</v>
+      </c>
+      <c r="O30">
+        <v>7893000.0</v>
+      </c>
+      <c r="P30">
+        <v>19904000.0</v>
+      </c>
+      <c r="Q30">
+        <v>17794000.0</v>
+      </c>
+      <c r="R30">
+        <v>17876000.0</v>
+      </c>
+      <c r="S30">
+        <v>15767000.0</v>
+      </c>
+      <c r="T30">
+        <v>12794000.0</v>
+      </c>
+      <c r="U30">
+        <v>11290000.0</v>
+      </c>
+      <c r="V30">
+        <v>9114000.0</v>
+      </c>
+      <c r="W30">
+        <v>5096183.0</v>
+      </c>
+      <c r="X30">
+        <v>4017570.0</v>
+      </c>
+      <c r="Y30">
+        <v>2884238.0</v>
+      </c>
+      <c r="Z30">
+        <v>2621126.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>190</v>
+      </c>
+      <c r="B31">
+        <v>-13914000.0</v>
+      </c>
+      <c r="C31">
+        <v>-11659000.0</v>
+      </c>
+      <c r="D31">
+        <v>-3837000.0</v>
+      </c>
+      <c r="E31">
+        <v>-472000.0</v>
+      </c>
+      <c r="F31">
+        <v>622000.0</v>
+      </c>
+      <c r="G31">
+        <v>615000.0</v>
+      </c>
+      <c r="H31">
+        <v>596000.0</v>
+      </c>
+      <c r="I31">
+        <v>113000.0</v>
+      </c>
+      <c r="J31">
+        <v>36000.0</v>
+      </c>
+      <c r="K31">
+        <v>35000.0</v>
+      </c>
+      <c r="L31">
+        <v>117000.0</v>
+      </c>
+      <c r="M31">
+        <v>172000.0</v>
+      </c>
+      <c r="N31">
+        <v>492000.0</v>
+      </c>
+      <c r="O31">
+        <v>-4000.0</v>
+      </c>
+      <c r="P31">
+        <v>769000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-64000.0</v>
+      </c>
+      <c r="R31">
+        <v>-536000.0</v>
+      </c>
+      <c r="S31">
+        <v>-355000.0</v>
+      </c>
+      <c r="T31">
+        <v>144000.0</v>
+      </c>
+      <c r="U31">
+        <v>-256000.0</v>
+      </c>
+      <c r="V31">
+        <v>-1798000.0</v>
+      </c>
+      <c r="W31">
+        <v>1440912.0</v>
+      </c>
+      <c r="X31">
+        <v>-671000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-471224.0</v>
+      </c>
+      <c r="Z31">
+        <v>-502943.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>191</v>
+      </c>
+      <c r="B32">
+        <v>172315000.0</v>
+      </c>
+      <c r="C32">
+        <v>156742000.0</v>
+      </c>
+      <c r="D32">
+        <v>121167000.0</v>
+      </c>
+      <c r="E32">
+        <v>84825000.0</v>
+      </c>
+      <c r="F32">
+        <v>72420000.0</v>
+      </c>
+      <c r="G32">
+        <v>68055000.0</v>
+      </c>
+      <c r="H32">
+        <v>78444000.0</v>
+      </c>
+      <c r="I32">
+        <v>65478000.0</v>
+      </c>
+      <c r="J32">
+        <v>67693000.0</v>
+      </c>
+      <c r="K32">
+        <v>71654000.0</v>
+      </c>
+      <c r="L32">
+        <v>95919000.0</v>
+      </c>
+      <c r="M32">
+        <v>96974000.0</v>
+      </c>
+      <c r="N32">
+        <v>89248000.0</v>
+      </c>
+      <c r="O32">
+        <v>93722000.0</v>
+      </c>
+      <c r="P32">
+        <v>65158000.0</v>
+      </c>
+      <c r="Q32">
+        <v>53908000.0</v>
+      </c>
+      <c r="R32">
+        <v>67796000.0</v>
+      </c>
+      <c r="S32">
+        <v>85336000.0</v>
+      </c>
+      <c r="T32">
+        <v>72489000.0</v>
+      </c>
+      <c r="U32">
+        <v>62729000.0</v>
+      </c>
+      <c r="V32">
+        <v>49311000.0</v>
+      </c>
+      <c r="W32">
+        <v>15958199.0</v>
+      </c>
+      <c r="X32">
+        <v>12749522.0</v>
+      </c>
+      <c r="Y32">
+        <v>10296541.0</v>
+      </c>
+      <c r="Z32">
+        <v>8762107.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CX32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:102">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>192</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="2" spans="1:102">
+      <c r="A2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2">
+        <v>28544000.0</v>
+      </c>
+      <c r="C2">
+        <v>29721000.0</v>
+      </c>
+      <c r="D2">
+        <v>26822000.0</v>
+      </c>
+      <c r="E2">
+        <v>26128000.0</v>
+      </c>
+      <c r="F2">
+        <v>25763000.0</v>
+      </c>
+      <c r="G2">
+        <v>26148000.0</v>
+      </c>
+      <c r="H2">
+        <v>16470000.0</v>
+      </c>
+      <c r="I2">
+        <v>25194000.0</v>
+      </c>
+      <c r="J2">
+        <v>22881000.0</v>
+      </c>
+      <c r="K2">
+        <v>23122000.0</v>
+      </c>
+      <c r="L2">
+        <v>23620000.0</v>
+      </c>
+      <c r="M2">
+        <v>20606000.0</v>
+      </c>
+      <c r="N2">
+        <v>21656000.0</v>
+      </c>
+      <c r="O2">
+        <v>11792000.0</v>
+      </c>
+      <c r="P2">
+        <v>18273000.0</v>
+      </c>
+      <c r="Q2">
+        <v>16958000.0</v>
+      </c>
+      <c r="R2">
+        <v>17452000.0</v>
+      </c>
+      <c r="S2">
+        <v>13720000.0</v>
+      </c>
+      <c r="T2">
+        <v>17103000.0</v>
+      </c>
+      <c r="U2">
+        <v>17435000.0</v>
+      </c>
+      <c r="V2">
+        <v>16117000.0</v>
+      </c>
+      <c r="W2">
+        <v>9186000.0</v>
+      </c>
+      <c r="X2">
+        <v>14213000.0</v>
+      </c>
+      <c r="Y2">
+        <v>14890000.0</v>
+      </c>
+      <c r="Z2">
+        <v>16001000.0</v>
+      </c>
+      <c r="AA2">
+        <v>18948000.0</v>
+      </c>
+      <c r="AB2">
+        <v>16721000.0</v>
+      </c>
+      <c r="AC2">
+        <v>16620000.0</v>
+      </c>
+      <c r="AD2">
+        <v>15289000.0</v>
+      </c>
+      <c r="AE2">
+        <v>13641000.0</v>
+      </c>
+      <c r="AF2">
+        <v>14087000.0</v>
+      </c>
+      <c r="AG2">
+        <v>15669000.0</v>
+      </c>
+      <c r="AH2">
+        <v>12347000.0</v>
+      </c>
+      <c r="AI2">
+        <v>14138000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>12980000.0</v>
+      </c>
+      <c r="AK2">
+        <v>13414000.0</v>
+      </c>
+      <c r="AL2">
+        <v>15513000.0</v>
+      </c>
+      <c r="AM2">
+        <v>13002000.0</v>
+      </c>
+      <c r="AN2">
+        <v>12257000.0</v>
+      </c>
+      <c r="AO2">
+        <v>13169000.0</v>
+      </c>
+      <c r="AP2">
+        <v>15240000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>18254000.0</v>
+      </c>
+      <c r="AR2">
+        <v>14731000.0</v>
+      </c>
+      <c r="AS2">
+        <v>16062000.0</v>
+      </c>
+      <c r="AT2">
+        <v>16366000.0</v>
+      </c>
+      <c r="AU2">
+        <v>17928000.0</v>
+      </c>
+      <c r="AV2">
+        <v>17232000.0</v>
+      </c>
+      <c r="AW2">
+        <v>14177000.0</v>
+      </c>
+      <c r="AX2">
+        <v>15317000.0</v>
+      </c>
+      <c r="AY2">
+        <v>16074000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>14635000.0</v>
+      </c>
+      <c r="BA2">
+        <v>12379000.0</v>
+      </c>
+      <c r="BB2">
+        <v>16000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>27812000.0</v>
+      </c>
+      <c r="BD2">
+        <v>9110000.0</v>
+      </c>
+      <c r="BE2">
+        <v>13535000.0</v>
+      </c>
+      <c r="BF2">
+        <v>13535000.0</v>
+      </c>
+      <c r="BG2">
+        <v>15157000.0</v>
+      </c>
+      <c r="BH2">
+        <v>8761000.0</v>
+      </c>
+      <c r="BI2">
+        <v>8945000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>5640000.0</v>
+      </c>
+      <c r="BK2">
+        <v>7047000.0</v>
+      </c>
+      <c r="BL2">
+        <v>8187000.0</v>
+      </c>
+      <c r="BM2">
+        <v>6533000.0</v>
+      </c>
+      <c r="BN2">
+        <v>5081000.0</v>
+      </c>
+      <c r="BO2">
+        <v>4948000.0</v>
+      </c>
+      <c r="BP2">
+        <v>7502000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>7685000.0</v>
+      </c>
+      <c r="BR2">
+        <v>7537000.0</v>
+      </c>
+      <c r="BS2">
+        <v>9433000.0</v>
+      </c>
+      <c r="BT2">
+        <v>11154000.0</v>
+      </c>
+      <c r="BU2">
+        <v>13351000.0</v>
+      </c>
+      <c r="BV2">
+        <v>10484000.0</v>
+      </c>
+      <c r="BW2">
+        <v>10005000.0</v>
+      </c>
+      <c r="BX2">
+        <v>10909000.0</v>
+      </c>
+      <c r="BY2">
+        <v>10187000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>10418000.0</v>
+      </c>
+      <c r="CA2">
+        <v>9592000.0</v>
+      </c>
+      <c r="CB2">
+        <v>9756000.0</v>
+      </c>
+      <c r="CC2">
+        <v>10761000.0</v>
+      </c>
+      <c r="CD2">
+        <v>10801000.0</v>
+      </c>
+      <c r="CE2">
+        <v>7990000.0</v>
+      </c>
+      <c r="CF2">
+        <v>8677000.0</v>
+      </c>
+      <c r="CG2">
+        <v>7901000.0</v>
+      </c>
+      <c r="CH2">
+        <v>7639704.0</v>
+      </c>
+      <c r="CI2">
+        <v>7120024.0</v>
+      </c>
+      <c r="CJ2">
+        <v>2048140.0</v>
+      </c>
+      <c r="CK2">
+        <v>1633371.0</v>
+      </c>
+      <c r="CL2">
+        <v>1718931.0</v>
+      </c>
+      <c r="CM2">
+        <v>1551053.0</v>
+      </c>
+      <c r="CN2">
+        <v>1626698.0</v>
+      </c>
+      <c r="CO2">
+        <v>1844088.0</v>
+      </c>
+      <c r="CP2">
+        <v>1456419.0</v>
+      </c>
+      <c r="CQ2">
+        <v>1129391.0</v>
+      </c>
+      <c r="CR2">
+        <v>1099252.0</v>
+      </c>
+      <c r="CS2">
+        <v>1666479.0</v>
+      </c>
+      <c r="CT2">
+        <v>1124965.0</v>
+      </c>
+      <c r="CU2">
+        <v>1680835.0</v>
+      </c>
+      <c r="CV2">
+        <v>1553000.0</v>
+      </c>
+      <c r="CW2">
+        <v>1275000.0</v>
+      </c>
+      <c r="CX2">
+        <v>2114000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:102">
+      <c r="A3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3">
+        <v>10325000.0</v>
+      </c>
+      <c r="C3">
+        <v>9802000.0</v>
+      </c>
+      <c r="D3">
+        <v>9249000.0</v>
+      </c>
+      <c r="E3">
+        <v>8969000.0</v>
+      </c>
+      <c r="F3">
+        <v>8636000.0</v>
+      </c>
+      <c r="G3">
+        <v>8469000.0</v>
+      </c>
+      <c r="H3">
+        <v>8086000.0</v>
+      </c>
+      <c r="I3">
+        <v>7705000.0</v>
+      </c>
+      <c r="J3">
+        <v>7087000.0</v>
+      </c>
+      <c r="K3"/>
+      <c r="L3">
+        <v>6807000.0</v>
+      </c>
+      <c r="M3">
+        <v>6418000.0</v>
+      </c>
+      <c r="N3">
+        <v>6165000.0</v>
+      </c>
+      <c r="O3">
+        <v>5898000.0</v>
+      </c>
+      <c r="P3">
+        <v>6015000.0</v>
+      </c>
+      <c r="Q3">
+        <v>6042000.0</v>
+      </c>
+      <c r="R3">
+        <v>6061000.0</v>
+      </c>
+      <c r="S3">
+        <v>6262000.0</v>
+      </c>
+      <c r="T3">
+        <v>6387000.0</v>
+      </c>
+      <c r="U3">
+        <v>6326000.0</v>
+      </c>
+      <c r="V3">
+        <v>6297000.0</v>
+      </c>
+      <c r="W3">
+        <v>6214000.0</v>
+      </c>
+      <c r="X3">
+        <v>6318000.0</v>
+      </c>
+      <c r="Y3">
+        <v>6301000.0</v>
+      </c>
+      <c r="Z3">
+        <v>6240000.0</v>
+      </c>
+      <c r="AA3">
+        <v>6160000.0</v>
+      </c>
+      <c r="AB3">
+        <v>5867000.0</v>
+      </c>
+      <c r="AC3">
+        <v>5683000.0</v>
+      </c>
+      <c r="AD3">
+        <v>5558000.0</v>
+      </c>
+      <c r="AE3">
+        <v>5677000.0</v>
+      </c>
+      <c r="AF3">
+        <v>5536000.0</v>
+      </c>
+      <c r="AG3">
+        <v>5449000.0</v>
+      </c>
+      <c r="AH3">
+        <v>5387000.0</v>
+      </c>
+      <c r="AI3">
+        <v>5344000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>5320000.0</v>
+      </c>
+      <c r="AK3">
+        <v>5310000.0</v>
+      </c>
+      <c r="AL3">
+        <v>5328000.0</v>
+      </c>
+      <c r="AM3">
+        <v>5425000.0</v>
+      </c>
+      <c r="AN3">
+        <v>5431000.0</v>
+      </c>
+      <c r="AO3">
+        <v>5437000.0</v>
+      </c>
+      <c r="AP3">
+        <v>5503000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>5518000.0</v>
+      </c>
+      <c r="AR3">
+        <v>5594000.0</v>
+      </c>
+      <c r="AS3">
+        <v>5858000.0</v>
+      </c>
+      <c r="AT3">
+        <v>5788000.0</v>
+      </c>
+      <c r="AU3">
+        <v>5691000.0</v>
+      </c>
+      <c r="AV3">
+        <v>5528000.0</v>
+      </c>
+      <c r="AW3">
+        <v>5246000.0</v>
+      </c>
+      <c r="AX3">
+        <v>5042000.0</v>
+      </c>
+      <c r="AY3">
+        <v>4818000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>4652000.0</v>
+      </c>
+      <c r="BA3">
+        <v>4436000.0</v>
+      </c>
+      <c r="BB3">
+        <v>4238000.0</v>
+      </c>
+      <c r="BC3">
+        <v>4143000.0</v>
+      </c>
+      <c r="BD3">
+        <v>3980000.0</v>
+      </c>
+      <c r="BE3">
+        <v>3797000.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3">
+        <v>3787000.0</v>
+      </c>
+      <c r="BH3">
+        <v>3724000.0</v>
+      </c>
+      <c r="BI3">
+        <v>3545000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>3434000.0</v>
+      </c>
+      <c r="BK3">
+        <v>3292000.0</v>
+      </c>
+      <c r="BL3">
+        <v>3157000.0</v>
+      </c>
+      <c r="BM3">
+        <v>2991000.0</v>
+      </c>
+      <c r="BN3">
+        <v>2905000.0</v>
+      </c>
+      <c r="BO3">
+        <v>2874000.0</v>
+      </c>
+      <c r="BP3">
+        <v>2891000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>2902000.0</v>
+      </c>
+      <c r="BR3">
+        <v>2935000.0</v>
+      </c>
+      <c r="BS3">
+        <v>2958000.0</v>
+      </c>
+      <c r="BT3">
+        <v>2828000.0</v>
+      </c>
+      <c r="BU3">
+        <v>2608000.0</v>
+      </c>
+      <c r="BV3">
+        <v>2364000.0</v>
+      </c>
+      <c r="BW3">
+        <v>2125000.0</v>
+      </c>
+      <c r="BX3">
+        <v>2022000.0</v>
+      </c>
+      <c r="BY3">
+        <v>1879000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>1852000.0</v>
+      </c>
+      <c r="CA3">
+        <v>1717000.0</v>
+      </c>
+      <c r="CB3">
+        <v>1885000.0</v>
+      </c>
+      <c r="CC3">
+        <v>1497000.0</v>
+      </c>
+      <c r="CD3">
+        <v>1371000.0</v>
+      </c>
+      <c r="CE3">
+        <v>1267000.0</v>
+      </c>
+      <c r="CF3">
+        <v>1198000.0</v>
+      </c>
+      <c r="CG3">
+        <v>1092605.0</v>
+      </c>
+      <c r="CH3">
+        <v>1015341.0</v>
+      </c>
+      <c r="CI3">
+        <v>967054.0</v>
+      </c>
+      <c r="CJ3">
+        <v>709652.0</v>
+      </c>
+      <c r="CK3">
+        <v>658056.0</v>
+      </c>
+      <c r="CL3">
+        <v>598587.0</v>
+      </c>
+      <c r="CM3">
+        <v>542925.0</v>
+      </c>
+      <c r="CN3">
+        <v>506836.0</v>
+      </c>
+      <c r="CO3">
+        <v>471804.0</v>
+      </c>
+      <c r="CP3">
+        <v>433828.0</v>
+      </c>
+      <c r="CQ3">
+        <v>378205.0</v>
+      </c>
+      <c r="CR3">
+        <v>348563.0</v>
+      </c>
+      <c r="CS3">
+        <v>317733.0</v>
+      </c>
+      <c r="CT3">
+        <v>299434.0</v>
+      </c>
+      <c r="CU3">
+        <v>270643.0</v>
+      </c>
+      <c r="CV3"/>
+      <c r="CW3"/>
+      <c r="CX3"/>
+    </row>
+    <row r="4" spans="1:102">
+      <c r="A4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:102">
+      <c r="A5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5">
+        <v>12946999.0</v>
+      </c>
+      <c r="C5">
+        <v>9585000.0</v>
+      </c>
+      <c r="D5">
+        <v>10649000.0</v>
+      </c>
+      <c r="E5">
+        <v>10028000.0</v>
+      </c>
+      <c r="F5">
+        <v>9506000.0</v>
+      </c>
+      <c r="G5">
+        <v>6163000.0</v>
+      </c>
+      <c r="H5">
+        <v>9442000.0</v>
+      </c>
+      <c r="I5">
+        <v>8476000.0</v>
+      </c>
+      <c r="J5">
+        <v>9512000.0</v>
+      </c>
+      <c r="K5"/>
+      <c r="L5">
+        <v>4817000.0</v>
+      </c>
+      <c r="M5">
+        <v>938000.0</v>
+      </c>
+      <c r="N5">
+        <v>520000.0</v>
+      </c>
+      <c r="O5">
+        <v>-1443000.0</v>
+      </c>
+      <c r="P5">
+        <v>-128000.0</v>
+      </c>
+      <c r="Q5">
+        <v>326000.0</v>
+      </c>
+      <c r="R5">
+        <v>350000.0</v>
+      </c>
+      <c r="S5">
+        <v>-4880000.0</v>
+      </c>
+      <c r="T5">
+        <v>-1444000.0</v>
+      </c>
+      <c r="U5">
+        <v>-2243000.0</v>
+      </c>
+      <c r="V5">
+        <v>-268000.0</v>
+      </c>
+      <c r="W5">
+        <v>-1762000.0</v>
+      </c>
+      <c r="X5">
+        <v>-727000.0</v>
+      </c>
+      <c r="Y5">
+        <v>230000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-458000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-2362000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-13928000.0</v>
+      </c>
+      <c r="AC5">
+        <v>774000.0</v>
+      </c>
+      <c r="AD5">
+        <v>514000.0</v>
+      </c>
+      <c r="AE5">
+        <v>99000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-44000.0</v>
+      </c>
+      <c r="AG5">
+        <v>304000.0</v>
+      </c>
+      <c r="AH5">
+        <v>277000.0</v>
+      </c>
+      <c r="AI5">
+        <v>268000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>586000.0</v>
+      </c>
+      <c r="AK5">
+        <v>417000.0</v>
+      </c>
+      <c r="AL5">
+        <v>346000.0</v>
+      </c>
+      <c r="AM5">
+        <v>988000.0</v>
+      </c>
+      <c r="AN5">
+        <v>1833000.0</v>
+      </c>
+      <c r="AO5">
+        <v>1873000.0</v>
+      </c>
+      <c r="AP5">
+        <v>3767000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>4708000.0</v>
+      </c>
+      <c r="AR5">
+        <v>3795000.0</v>
+      </c>
+      <c r="AS5">
+        <v>5292000.0</v>
+      </c>
+      <c r="AT5">
+        <v>5787000.0</v>
+      </c>
+      <c r="AU5">
+        <v>6698000.0</v>
+      </c>
+      <c r="AV5">
+        <v>5840000.0</v>
+      </c>
+      <c r="AW5">
+        <v>5085000.0</v>
+      </c>
+      <c r="AX5">
+        <v>4362000.0</v>
+      </c>
+      <c r="AY5">
+        <v>5105000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>5088000.0</v>
+      </c>
+      <c r="BA5">
+        <v>5776000.0</v>
+      </c>
+      <c r="BB5">
+        <v>6472000.0</v>
+      </c>
+      <c r="BC5">
+        <v>5475000.0</v>
+      </c>
+      <c r="BD5">
+        <v>4205000.0</v>
+      </c>
+      <c r="BE5">
+        <v>4890000.0</v>
+      </c>
+      <c r="BF5">
+        <v>4890000.0</v>
+      </c>
+      <c r="BG5">
+        <v>5622000.0</v>
+      </c>
+      <c r="BH5">
+        <v>4667000.0</v>
+      </c>
+      <c r="BI5">
+        <v>3609000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>3222000.0</v>
+      </c>
+      <c r="BK5">
+        <v>4037000.0</v>
+      </c>
+      <c r="BL5">
+        <v>3381000.0</v>
+      </c>
+      <c r="BM5">
+        <v>3363000.0</v>
+      </c>
+      <c r="BN5">
+        <v>2393000.0</v>
+      </c>
+      <c r="BO5">
+        <v>2205000.0</v>
+      </c>
+      <c r="BP5">
+        <v>3031000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>4220000.0</v>
+      </c>
+      <c r="BR5">
+        <v>4572000.0</v>
+      </c>
+      <c r="BS5">
+        <v>6010000.0</v>
+      </c>
+      <c r="BT5">
+        <v>6916000.0</v>
+      </c>
+      <c r="BU5">
+        <v>7448000.0</v>
+      </c>
+      <c r="BV5">
+        <v>5145000.0</v>
+      </c>
+      <c r="BW5">
+        <v>5453000.0</v>
+      </c>
+      <c r="BX5">
+        <v>5020000.0</v>
+      </c>
+      <c r="BY5">
+        <v>5274000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>4134000.0</v>
+      </c>
+      <c r="CA5">
+        <v>4203000.0</v>
+      </c>
+      <c r="CB5">
+        <v>3476000.0</v>
+      </c>
+      <c r="CC5">
+        <v>3690000.0</v>
+      </c>
+      <c r="CD5">
+        <v>1912000.0</v>
+      </c>
+      <c r="CE5">
+        <v>3053000.0</v>
+      </c>
+      <c r="CF5">
+        <v>2614000.0</v>
+      </c>
+      <c r="CG5">
+        <v>2207395.0</v>
+      </c>
+      <c r="CH5">
+        <v>2199605.0</v>
+      </c>
+      <c r="CI5">
+        <v>1836905.0</v>
+      </c>
+      <c r="CJ5">
+        <v>1342266.0</v>
+      </c>
+      <c r="CK5">
+        <v>943432.0</v>
+      </c>
+      <c r="CL5">
+        <v>800598.0</v>
+      </c>
+      <c r="CM5">
+        <v>824964.0</v>
+      </c>
+      <c r="CN5">
+        <v>747599.0</v>
+      </c>
+      <c r="CO5">
+        <v>844117.0</v>
+      </c>
+      <c r="CP5">
+        <v>750365.0</v>
+      </c>
+      <c r="CQ5">
+        <v>333275.0</v>
+      </c>
+      <c r="CR5">
+        <v>206670.0</v>
+      </c>
+      <c r="CS5">
+        <v>702103.0</v>
+      </c>
+      <c r="CT5">
+        <v>575050.0</v>
+      </c>
+      <c r="CU5">
+        <v>356949.0</v>
+      </c>
+      <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
+        <v>0.0</v>
+      </c>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:102">
+      <c r="A6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B6">
+        <v>23271999.0</v>
+      </c>
+      <c r="C6">
+        <v>19387000.0</v>
+      </c>
+      <c r="D6">
+        <v>19898000.0</v>
+      </c>
+      <c r="E6">
+        <v>18997000.0</v>
+      </c>
+      <c r="F6">
+        <v>18142000.0</v>
+      </c>
+      <c r="G6">
+        <v>14632000.0</v>
+      </c>
+      <c r="H6">
+        <v>17528000.0</v>
+      </c>
+      <c r="I6">
+        <v>16181000.0</v>
+      </c>
+      <c r="J6">
+        <v>16599000.0</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6">
+        <v>11624000.0</v>
+      </c>
+      <c r="M6">
+        <v>7356000.0</v>
+      </c>
+      <c r="N6">
+        <v>6685000.0</v>
+      </c>
+      <c r="O6">
+        <v>4455000.0</v>
+      </c>
+      <c r="P6">
+        <v>5887000.0</v>
+      </c>
+      <c r="Q6">
+        <v>6368000.0</v>
+      </c>
+      <c r="R6">
+        <v>6411000.0</v>
+      </c>
+      <c r="S6">
+        <v>1382000.0</v>
+      </c>
+      <c r="T6">
+        <v>4943000.0</v>
+      </c>
+      <c r="U6">
+        <v>4083000.0</v>
+      </c>
+      <c r="V6">
+        <v>6029000.0</v>
+      </c>
+      <c r="W6">
+        <v>4452000.0</v>
+      </c>
+      <c r="X6">
+        <v>5591000.0</v>
+      </c>
+      <c r="Y6">
+        <v>6531000.0</v>
+      </c>
+      <c r="Z6">
+        <v>5782000.0</v>
+      </c>
+      <c r="AA6">
+        <v>3798000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-8061000.0</v>
+      </c>
+      <c r="AC6">
+        <v>6457000.0</v>
+      </c>
+      <c r="AD6">
+        <v>6072000.0</v>
+      </c>
+      <c r="AE6">
+        <v>5776000.0</v>
+      </c>
+      <c r="AF6">
+        <v>5492000.0</v>
+      </c>
+      <c r="AG6">
+        <v>5753000.0</v>
+      </c>
+      <c r="AH6">
+        <v>5664000.0</v>
+      </c>
+      <c r="AI6">
+        <v>5612000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>5906000.0</v>
+      </c>
+      <c r="AK6">
+        <v>5727000.0</v>
+      </c>
+      <c r="AL6">
+        <v>5674000.0</v>
+      </c>
+      <c r="AM6">
+        <v>6413000.0</v>
+      </c>
+      <c r="AN6">
+        <v>7264000.0</v>
+      </c>
+      <c r="AO6">
+        <v>7310000.0</v>
+      </c>
+      <c r="AP6">
+        <v>9270000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>10226000.0</v>
+      </c>
+      <c r="AR6">
+        <v>9389000.0</v>
+      </c>
+      <c r="AS6">
+        <v>11150000.0</v>
+      </c>
+      <c r="AT6">
+        <v>11575000.0</v>
+      </c>
+      <c r="AU6">
+        <v>12389000.0</v>
+      </c>
+      <c r="AV6">
+        <v>11368000.0</v>
+      </c>
+      <c r="AW6">
+        <v>10331000.0</v>
+      </c>
+      <c r="AX6">
+        <v>9404000.0</v>
+      </c>
+      <c r="AY6">
+        <v>9923000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>9740000.0</v>
+      </c>
+      <c r="BA6">
+        <v>10212000.0</v>
+      </c>
+      <c r="BB6">
+        <v>10710000.0</v>
+      </c>
+      <c r="BC6">
+        <v>9618000.0</v>
+      </c>
+      <c r="BD6">
+        <v>8185000.0</v>
+      </c>
+      <c r="BE6">
+        <v>8687000.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6">
+        <v>9409000.0</v>
+      </c>
+      <c r="BH6">
+        <v>8391000.0</v>
+      </c>
+      <c r="BI6">
+        <v>7154000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>6656000.0</v>
+      </c>
+      <c r="BK6">
+        <v>7329000.0</v>
+      </c>
+      <c r="BL6">
+        <v>6538000.0</v>
+      </c>
+      <c r="BM6">
+        <v>6354000.0</v>
+      </c>
+      <c r="BN6">
+        <v>5298000.0</v>
+      </c>
+      <c r="BO6">
+        <v>5079000.0</v>
+      </c>
+      <c r="BP6">
+        <v>5922000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>7122000.0</v>
+      </c>
+      <c r="BR6">
+        <v>7507000.0</v>
+      </c>
+      <c r="BS6">
+        <v>8968000.0</v>
+      </c>
+      <c r="BT6">
+        <v>9744000.0</v>
+      </c>
+      <c r="BU6">
+        <v>10056000.0</v>
+      </c>
+      <c r="BV6">
+        <v>7509000.0</v>
+      </c>
+      <c r="BW6">
+        <v>7578000.0</v>
+      </c>
+      <c r="BX6">
+        <v>7042000.0</v>
+      </c>
+      <c r="BY6">
+        <v>7153000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>5986000.0</v>
+      </c>
+      <c r="CA6">
+        <v>5920000.0</v>
+      </c>
+      <c r="CB6">
+        <v>5361000.0</v>
+      </c>
+      <c r="CC6">
+        <v>5187000.0</v>
+      </c>
+      <c r="CD6">
+        <v>3283000.0</v>
+      </c>
+      <c r="CE6">
+        <v>4320000.0</v>
+      </c>
+      <c r="CF6">
+        <v>3812000.0</v>
+      </c>
+      <c r="CG6">
+        <v>3300000.0</v>
+      </c>
+      <c r="CH6">
+        <v>3214946.0</v>
+      </c>
+      <c r="CI6">
+        <v>2803959.0</v>
+      </c>
+      <c r="CJ6">
+        <v>2051918.0</v>
+      </c>
+      <c r="CK6">
+        <v>1601488.0</v>
+      </c>
+      <c r="CL6">
+        <v>1399185.0</v>
+      </c>
+      <c r="CM6">
+        <v>1367889.0</v>
+      </c>
+      <c r="CN6">
+        <v>1254435.0</v>
+      </c>
+      <c r="CO6">
+        <v>1315921.0</v>
+      </c>
+      <c r="CP6">
+        <v>1184193.0</v>
+      </c>
+      <c r="CQ6">
+        <v>711480.0</v>
+      </c>
+      <c r="CR6">
+        <v>555233.0</v>
+      </c>
+      <c r="CS6">
+        <v>1019836.0</v>
+      </c>
+      <c r="CT6">
+        <v>874484.0</v>
+      </c>
+      <c r="CU6">
+        <v>627592.0</v>
+      </c>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+    </row>
+    <row r="7" spans="1:102">
+      <c r="A7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7"/>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:102">
+      <c r="A8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:102">
+      <c r="A9" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9">
+        <v>19923000.0</v>
+      </c>
+      <c r="C9">
+        <v>16428000.0</v>
+      </c>
+      <c r="D9">
+        <v>16579000.0</v>
+      </c>
+      <c r="E9">
+        <v>15254000.0</v>
+      </c>
+      <c r="F9">
+        <v>15620000.0</v>
+      </c>
+      <c r="G9">
+        <v>14510000.0</v>
+      </c>
+      <c r="H9">
+        <v>24216000.0</v>
+      </c>
+      <c r="I9">
+        <v>13297000.0</v>
+      </c>
+      <c r="J9">
+        <v>14026000.0</v>
+      </c>
+      <c r="K9">
+        <v>13099000.0</v>
+      </c>
+      <c r="L9">
+        <v>7749000.0</v>
+      </c>
+      <c r="M9">
+        <v>6351000.0</v>
+      </c>
+      <c r="N9">
+        <v>4964000.0</v>
+      </c>
+      <c r="O9">
+        <v>10729000.0</v>
+      </c>
+      <c r="P9">
+        <v>3770000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2968000.0</v>
+      </c>
+      <c r="R9">
+        <v>2884000.0</v>
+      </c>
+      <c r="S9">
+        <v>4309000.0</v>
+      </c>
+      <c r="T9">
+        <v>1142000.0</v>
+      </c>
+      <c r="U9">
+        <v>314000.0</v>
+      </c>
+      <c r="V9">
+        <v>2280000.0</v>
+      </c>
+      <c r="W9">
+        <v>7809000.0</v>
+      </c>
+      <c r="X9">
+        <v>1552000.0</v>
+      </c>
+      <c r="Y9">
+        <v>2515000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1889000.0</v>
+      </c>
+      <c r="AA9">
+        <v>758000.0</v>
+      </c>
+      <c r="AB9">
+        <v>4131000.0</v>
+      </c>
+      <c r="AC9">
+        <v>3275000.0</v>
+      </c>
+      <c r="AD9">
+        <v>2702000.0</v>
+      </c>
+      <c r="AE9">
+        <v>2519000.0</v>
+      </c>
+      <c r="AF9">
+        <v>2309000.0</v>
+      </c>
+      <c r="AG9">
+        <v>2535000.0</v>
+      </c>
+      <c r="AH9">
+        <v>2371000.0</v>
+      </c>
+      <c r="AI9">
+        <v>2522000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>2933000.0</v>
+      </c>
+      <c r="AK9">
+        <v>2804000.0</v>
+      </c>
+      <c r="AL9">
+        <v>3389000.0</v>
+      </c>
+      <c r="AM9">
+        <v>3701000.0</v>
+      </c>
+      <c r="AN9">
+        <v>3924000.0</v>
+      </c>
+      <c r="AO9">
+        <v>4025000.0</v>
+      </c>
+      <c r="AP9">
+        <v>6336000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>7501000.0</v>
+      </c>
+      <c r="AR9">
+        <v>6462000.0</v>
+      </c>
+      <c r="AS9">
+        <v>8168000.0</v>
+      </c>
+      <c r="AT9">
+        <v>8375000.0</v>
+      </c>
+      <c r="AU9">
+        <v>9173000.0</v>
+      </c>
+      <c r="AV9">
+        <v>8367000.0</v>
+      </c>
+      <c r="AW9">
+        <v>7775000.0</v>
+      </c>
+      <c r="AX9">
+        <v>7005000.0</v>
+      </c>
+      <c r="AY9">
+        <v>7068000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>7230000.0</v>
+      </c>
+      <c r="BA9">
+        <v>7879000.0</v>
+      </c>
+      <c r="BB9">
+        <v>7983000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-4264000.0</v>
+      </c>
+      <c r="BD9">
+        <v>10180000.0</v>
+      </c>
+      <c r="BE9">
+        <v>10973000.0</v>
+      </c>
+      <c r="BF9">
+        <v>10973000.0</v>
+      </c>
+      <c r="BG9">
+        <v>11219000.0</v>
+      </c>
+      <c r="BH9">
+        <v>9884000.0</v>
+      </c>
+      <c r="BI9">
+        <v>8756000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>8118000.0</v>
+      </c>
+      <c r="BK9">
+        <v>8007000.0</v>
+      </c>
+      <c r="BL9">
+        <v>8026000.0</v>
+      </c>
+      <c r="BM9">
+        <v>7712000.0</v>
+      </c>
+      <c r="BN9">
+        <v>6820000.0</v>
+      </c>
+      <c r="BO9">
+        <v>6601000.0</v>
+      </c>
+      <c r="BP9">
+        <v>7132000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>8695000.0</v>
+      </c>
+      <c r="BR9">
+        <v>9220000.0</v>
+      </c>
+      <c r="BS9">
+        <v>10592000.0</v>
+      </c>
+      <c r="BT9">
+        <v>10825000.0</v>
+      </c>
+      <c r="BU9">
+        <v>11595000.0</v>
+      </c>
+      <c r="BV9">
+        <v>8994000.0</v>
+      </c>
+      <c r="BW9">
+        <v>8928000.0</v>
+      </c>
+      <c r="BX9">
+        <v>8593000.0</v>
+      </c>
+      <c r="BY9">
+        <v>8464000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>7206000.0</v>
+      </c>
+      <c r="CA9">
+        <v>7120000.0</v>
+      </c>
+      <c r="CB9">
+        <v>6807000.0</v>
+      </c>
+      <c r="CC9">
+        <v>6369000.0</v>
+      </c>
+      <c r="CD9">
+        <v>4657000.0</v>
+      </c>
+      <c r="CE9">
+        <v>5588000.0</v>
+      </c>
+      <c r="CF9">
+        <v>5102000.0</v>
+      </c>
+      <c r="CG9">
+        <v>4559000.0</v>
+      </c>
+      <c r="CH9">
+        <v>4391335.0</v>
+      </c>
+      <c r="CI9">
+        <v>3921211.0</v>
+      </c>
+      <c r="CJ9">
+        <v>2689530.0</v>
+      </c>
+      <c r="CK9">
+        <v>2236742.0</v>
+      </c>
+      <c r="CL9">
+        <v>2063134.0</v>
+      </c>
+      <c r="CM9">
+        <v>2017298.0</v>
+      </c>
+      <c r="CN9">
+        <v>1858708.0</v>
+      </c>
+      <c r="CO9">
+        <v>1855468.0</v>
+      </c>
+      <c r="CP9">
+        <v>1764396.0</v>
+      </c>
+      <c r="CQ9">
+        <v>1214354.0</v>
+      </c>
+      <c r="CR9">
+        <v>996349.0</v>
+      </c>
+      <c r="CS9">
+        <v>1414905.0</v>
+      </c>
+      <c r="CT9">
+        <v>1304195.0</v>
+      </c>
+      <c r="CU9">
+        <v>1009561.0</v>
+      </c>
+      <c r="CV9">
+        <v>3820000.0</v>
+      </c>
+      <c r="CW9">
+        <v>0.0</v>
+      </c>
+      <c r="CX9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:102">
+      <c r="A10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10">
+        <v>8919000.0</v>
+      </c>
+      <c r="C10">
+        <v>5847000.0</v>
+      </c>
+      <c r="D10">
+        <v>7563000.0</v>
+      </c>
+      <c r="E10">
+        <v>6785000.0</v>
+      </c>
+      <c r="F10">
+        <v>6336000.0</v>
+      </c>
+      <c r="G10">
+        <v>3148000.0</v>
+      </c>
+      <c r="H10">
+        <v>6397000.0</v>
+      </c>
+      <c r="I10">
+        <v>5544000.0</v>
+      </c>
+      <c r="J10">
+        <v>6577000.0</v>
+      </c>
+      <c r="K10">
+        <v>2133000.0</v>
+      </c>
+      <c r="L10">
+        <v>3217000.0</v>
+      </c>
+      <c r="M10">
+        <v>753000.0</v>
+      </c>
+      <c r="N10">
+        <v>520000.0</v>
+      </c>
+      <c r="O10">
+        <v>-516000.0</v>
+      </c>
+      <c r="P10">
+        <v>-153000.0</v>
+      </c>
+      <c r="Q10">
+        <v>302000.0</v>
+      </c>
+      <c r="R10">
+        <v>326000.0</v>
+      </c>
+      <c r="S10">
+        <v>-3436001.0</v>
+      </c>
+      <c r="T10">
+        <v>-1469000.0</v>
+      </c>
+      <c r="U10">
+        <v>-2257000.0</v>
+      </c>
+      <c r="V10">
+        <v>-269000.0</v>
+      </c>
+      <c r="W10">
+        <v>-1738001.0</v>
+      </c>
+      <c r="X10">
+        <v>-729000.0</v>
+      </c>
+      <c r="Y10">
+        <v>222000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-461000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-2365000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-13472000.0</v>
+      </c>
+      <c r="AC10">
+        <v>770000.0</v>
+      </c>
+      <c r="AD10">
+        <v>510000.0</v>
+      </c>
+      <c r="AE10">
+        <v>40000.0</v>
+      </c>
+      <c r="AF10">
+        <v>136000.0</v>
+      </c>
+      <c r="AG10">
+        <v>301000.0</v>
+      </c>
+      <c r="AH10">
+        <v>274000.0</v>
+      </c>
+      <c r="AI10">
+        <v>265000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>579000.0</v>
+      </c>
+      <c r="AK10">
+        <v>415000.0</v>
+      </c>
+      <c r="AL10">
+        <v>344000.0</v>
+      </c>
+      <c r="AM10">
+        <v>986000.0</v>
+      </c>
+      <c r="AN10">
+        <v>1831000.0</v>
+      </c>
+      <c r="AO10">
+        <v>1864000.0</v>
+      </c>
+      <c r="AP10">
+        <v>3784000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>4706000.0</v>
+      </c>
+      <c r="AR10">
+        <v>3811000.0</v>
+      </c>
+      <c r="AS10">
+        <v>921000.0</v>
+      </c>
+      <c r="AT10">
+        <v>5826000.0</v>
+      </c>
+      <c r="AU10">
+        <v>6697000.0</v>
+      </c>
+      <c r="AV10">
+        <v>5967000.0</v>
+      </c>
+      <c r="AW10">
+        <v>5129000.0</v>
+      </c>
+      <c r="AX10">
+        <v>4365000.0</v>
+      </c>
+      <c r="AY10">
+        <v>5094000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>5210000.0</v>
+      </c>
+      <c r="BA10">
+        <v>5765000.0</v>
+      </c>
+      <c r="BB10">
+        <v>6442000.0</v>
+      </c>
+      <c r="BC10">
+        <v>5470000.0</v>
+      </c>
+      <c r="BD10">
+        <v>4197000.0</v>
+      </c>
+      <c r="BE10">
+        <v>4887000.0</v>
+      </c>
+      <c r="BF10">
+        <v>4887000.0</v>
+      </c>
+      <c r="BG10">
+        <v>5658000.0</v>
+      </c>
+      <c r="BH10">
+        <v>4765000.0</v>
+      </c>
+      <c r="BI10">
+        <v>3598000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>3239000.0</v>
+      </c>
+      <c r="BK10">
+        <v>4028000.0</v>
+      </c>
+      <c r="BL10">
+        <v>3389000.0</v>
+      </c>
+      <c r="BM10">
+        <v>3376000.0</v>
+      </c>
+      <c r="BN10">
+        <v>2406000.0</v>
+      </c>
+      <c r="BO10">
+        <v>2131000.0</v>
+      </c>
+      <c r="BP10">
+        <v>2887000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>4072000.0</v>
+      </c>
+      <c r="BR10">
+        <v>4418000.0</v>
+      </c>
+      <c r="BS10">
+        <v>5850000.0</v>
+      </c>
+      <c r="BT10">
+        <v>6297000.0</v>
+      </c>
+      <c r="BU10">
+        <v>7385000.0</v>
+      </c>
+      <c r="BV10">
+        <v>5093000.0</v>
+      </c>
+      <c r="BW10">
+        <v>5445000.0</v>
+      </c>
+      <c r="BX10">
+        <v>4981000.0</v>
+      </c>
+      <c r="BY10">
+        <v>5297000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>4200000.0</v>
+      </c>
+      <c r="CA10">
+        <v>4255000.0</v>
+      </c>
+      <c r="CB10">
+        <v>3513000.0</v>
+      </c>
+      <c r="CC10">
+        <v>3752000.0</v>
+      </c>
+      <c r="CD10">
+        <v>1917000.0</v>
+      </c>
+      <c r="CE10">
+        <v>2693000.0</v>
+      </c>
+      <c r="CF10">
+        <v>2204000.0</v>
+      </c>
+      <c r="CG10">
+        <v>1732000.0</v>
+      </c>
+      <c r="CH10">
+        <v>1698792.0</v>
+      </c>
+      <c r="CI10">
+        <v>1425967.0</v>
+      </c>
+      <c r="CJ10">
+        <v>1029446.0</v>
+      </c>
+      <c r="CK10">
+        <v>739466.0</v>
+      </c>
+      <c r="CL10">
+        <v>599598.0</v>
+      </c>
+      <c r="CM10">
+        <v>2145437.0</v>
+      </c>
+      <c r="CN10">
+        <v>574895.0</v>
+      </c>
+      <c r="CO10">
+        <v>674399.0</v>
+      </c>
+      <c r="CP10">
+        <v>552899.0</v>
+      </c>
+      <c r="CQ10">
+        <v>201739.0</v>
+      </c>
+      <c r="CR10">
+        <v>174944.0</v>
+      </c>
+      <c r="CS10">
+        <v>575932.0</v>
+      </c>
+      <c r="CT10">
+        <v>433933.0</v>
+      </c>
+      <c r="CU10">
+        <v>184739.0</v>
+      </c>
+      <c r="CV10">
+        <v>198000.0</v>
+      </c>
+      <c r="CW10">
+        <v>123000.0</v>
+      </c>
+      <c r="CX10">
+        <v>375000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:102">
+      <c r="A11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B11">
+        <v>2156000.0</v>
+      </c>
+      <c r="C11">
+        <v>1745000.0</v>
+      </c>
+      <c r="D11">
+        <v>1779000.0</v>
+      </c>
+      <c r="E11">
+        <v>1597000.0</v>
+      </c>
+      <c r="F11">
+        <v>1482000.0</v>
+      </c>
+      <c r="G11">
+        <v>283000.0</v>
+      </c>
+      <c r="H11">
+        <v>1383000.0</v>
+      </c>
+      <c r="I11">
+        <v>1294000.0</v>
+      </c>
+      <c r="J11">
+        <v>1479000.0</v>
+      </c>
+      <c r="K11"/>
+      <c r="L11">
+        <v>1046000.0</v>
+      </c>
+      <c r="M11">
+        <v>249000.0</v>
+      </c>
+      <c r="N11">
+        <v>150000.0</v>
+      </c>
+      <c r="O11">
+        <v>240000.0</v>
+      </c>
+      <c r="P11">
+        <v>-73000.0</v>
+      </c>
+      <c r="Q11">
+        <v>372000.0</v>
+      </c>
+      <c r="R11">
+        <v>-11000.0</v>
+      </c>
+      <c r="S11">
+        <v>2177999.0</v>
+      </c>
+      <c r="T11">
+        <v>-212000.0</v>
+      </c>
+      <c r="U11">
+        <v>-339000.0</v>
+      </c>
+      <c r="V11">
+        <v>125000.0</v>
+      </c>
+      <c r="W11">
+        <v>138999.0</v>
+      </c>
+      <c r="X11">
+        <v>-167000.0</v>
+      </c>
+      <c r="Y11">
+        <v>57000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-4543000.0</v>
+      </c>
+      <c r="AA11">
+        <v>197000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-1240000.0</v>
+      </c>
+      <c r="AC11">
+        <v>197000.0</v>
+      </c>
+      <c r="AD11">
+        <v>153000.0</v>
+      </c>
+      <c r="AE11">
+        <v>322000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-100000.0</v>
+      </c>
+      <c r="AG11">
+        <v>54000.0</v>
+      </c>
+      <c r="AH11">
+        <v>49000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-18437000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>57000.0</v>
+      </c>
+      <c r="AK11">
+        <v>40000.0</v>
+      </c>
+      <c r="AL11">
+        <v>92000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-174000.0</v>
+      </c>
+      <c r="AN11">
+        <v>322000.0</v>
+      </c>
+      <c r="AO11">
+        <v>605000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1243000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>1429000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1249000.0</v>
+      </c>
+      <c r="AS11">
+        <v>307000.0</v>
+      </c>
+      <c r="AT11">
+        <v>2132000.0</v>
+      </c>
+      <c r="AU11">
+        <v>2693000.0</v>
+      </c>
+      <c r="AV11">
+        <v>2084000.0</v>
+      </c>
+      <c r="AW11">
+        <v>1744000.0</v>
+      </c>
+      <c r="AX11">
+        <v>1509000.0</v>
+      </c>
+      <c r="AY11">
+        <v>1937000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>1816000.0</v>
+      </c>
+      <c r="BA11">
+        <v>1921000.0</v>
+      </c>
+      <c r="BB11">
+        <v>2448000.0</v>
+      </c>
+      <c r="BC11">
+        <v>1899000.0</v>
+      </c>
+      <c r="BD11">
+        <v>1591000.0</v>
+      </c>
+      <c r="BE11">
+        <v>1887000.0</v>
+      </c>
+      <c r="BF11">
+        <v>1887000.0</v>
+      </c>
+      <c r="BG11">
+        <v>2150000.0</v>
+      </c>
+      <c r="BH11">
+        <v>1741000.0</v>
+      </c>
+      <c r="BI11">
+        <v>1367000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>1231000.0</v>
+      </c>
+      <c r="BK11">
+        <v>1531000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1420000.0</v>
+      </c>
+      <c r="BM11">
+        <v>1223000.0</v>
+      </c>
+      <c r="BN11">
+        <v>862000.0</v>
+      </c>
+      <c r="BO11">
+        <v>767000.0</v>
+      </c>
+      <c r="BP11">
+        <v>1184000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1429000.0</v>
+      </c>
+      <c r="BR11">
+        <v>1546000.0</v>
+      </c>
+      <c r="BS11">
+        <v>2053000.0</v>
+      </c>
+      <c r="BT11">
+        <v>2365000.0</v>
+      </c>
+      <c r="BU11">
+        <v>2574000.0</v>
+      </c>
+      <c r="BV11">
+        <v>1760000.0</v>
+      </c>
+      <c r="BW11">
+        <v>1928000.0</v>
+      </c>
+      <c r="BX11">
+        <v>1367000.0</v>
+      </c>
+      <c r="BY11">
+        <v>1960000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>1554000.0</v>
+      </c>
+      <c r="CA11">
+        <v>1574000.0</v>
+      </c>
+      <c r="CB11">
+        <v>1193000.0</v>
+      </c>
+      <c r="CC11">
+        <v>1388000.0</v>
+      </c>
+      <c r="CD11">
+        <v>709000.0</v>
+      </c>
+      <c r="CE11">
+        <v>997000.0</v>
+      </c>
+      <c r="CF11">
+        <v>818000.0</v>
+      </c>
+      <c r="CG11">
+        <v>641000.0</v>
+      </c>
+      <c r="CH11">
+        <v>628553.0</v>
+      </c>
+      <c r="CI11">
+        <v>527607.0</v>
+      </c>
+      <c r="CJ11">
+        <v>365987.0</v>
+      </c>
+      <c r="CK11">
+        <v>288391.0</v>
+      </c>
+      <c r="CL11">
+        <v>233843.0</v>
+      </c>
+      <c r="CM11">
+        <v>251698.0</v>
+      </c>
+      <c r="CN11">
+        <v>85204.0</v>
+      </c>
+      <c r="CO11">
+        <v>289992.0</v>
+      </c>
+      <c r="CP11">
+        <v>237747.0</v>
+      </c>
+      <c r="CQ11">
+        <v>83856.0</v>
+      </c>
+      <c r="CR11">
+        <v>96900.0</v>
+      </c>
+      <c r="CS11">
+        <v>207000.0</v>
+      </c>
+      <c r="CT11">
+        <v>191000.0</v>
+      </c>
+      <c r="CU11">
+        <v>88563.0</v>
+      </c>
+      <c r="CV11">
+        <v>36000.0</v>
+      </c>
+      <c r="CW11">
+        <v>75000.0</v>
+      </c>
+      <c r="CX11">
+        <v>203000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:102">
+      <c r="A12" t="s">
+        <v>171</v>
+      </c>
+      <c r="B12">
+        <v>4027999.0</v>
+      </c>
+      <c r="C12">
+        <v>3738000.0</v>
+      </c>
+      <c r="D12">
+        <v>3086000.0</v>
+      </c>
+      <c r="E12">
+        <v>3243000.0</v>
+      </c>
+      <c r="F12">
+        <v>3170000.0</v>
+      </c>
+      <c r="G12">
+        <v>3015000.0</v>
+      </c>
+      <c r="H12">
+        <v>3045000.0</v>
+      </c>
+      <c r="I12">
+        <v>2932000.0</v>
+      </c>
+      <c r="J12">
+        <v>2935000.0</v>
+      </c>
+      <c r="K12">
+        <v>2297000.0</v>
+      </c>
+      <c r="L12">
+        <v>1600000.0</v>
+      </c>
+      <c r="M12">
+        <v>185000.0</v>
+      </c>
+      <c r="N12">
+        <v>300000.0</v>
+      </c>
+      <c r="O12">
+        <v>290000.0</v>
+      </c>
+      <c r="P12">
+        <v>25000.0</v>
+      </c>
+      <c r="Q12">
+        <v>24000.0</v>
+      </c>
+      <c r="R12">
+        <v>24000.0</v>
+      </c>
+      <c r="S12">
+        <v>25000.0</v>
+      </c>
+      <c r="T12">
+        <v>25000.0</v>
+      </c>
+      <c r="U12">
+        <v>14000.0</v>
+      </c>
+      <c r="V12">
+        <v>1000.0</v>
+      </c>
+      <c r="W12">
+        <v>1000.0</v>
+      </c>
+      <c r="X12">
+        <v>2000.0</v>
+      </c>
+      <c r="Y12">
+        <v>8000.0</v>
+      </c>
+      <c r="Z12">
+        <v>3000.0</v>
+      </c>
+      <c r="AA12">
+        <v>3000.0</v>
+      </c>
+      <c r="AB12">
+        <v>4000.0</v>
+      </c>
+      <c r="AC12">
+        <v>4000.0</v>
+      </c>
+      <c r="AD12">
+        <v>4000.0</v>
+      </c>
+      <c r="AE12">
+        <v>59000.0</v>
+      </c>
+      <c r="AF12">
+        <v>4000.0</v>
+      </c>
+      <c r="AG12">
+        <v>3000.0</v>
+      </c>
+      <c r="AH12">
+        <v>3000.0</v>
+      </c>
+      <c r="AI12">
+        <v>3000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>7000.0</v>
+      </c>
+      <c r="AK12">
+        <v>2000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2000.0</v>
+      </c>
+      <c r="AR12">
+        <v>7000.0</v>
+      </c>
+      <c r="AS12">
+        <v>3000.0</v>
+      </c>
+      <c r="AT12">
+        <v>3000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1000.0</v>
+      </c>
+      <c r="AV12">
+        <v>4000.0</v>
+      </c>
+      <c r="AW12">
+        <v>3000.0</v>
+      </c>
+      <c r="AX12">
+        <v>2000.0</v>
+      </c>
+      <c r="AY12">
+        <v>11000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3000.0</v>
+      </c>
+      <c r="BA12">
+        <v>11000.0</v>
+      </c>
+      <c r="BB12">
+        <v>30000.0</v>
+      </c>
+      <c r="BC12">
+        <v>5000.0</v>
+      </c>
+      <c r="BD12">
+        <v>8000.0</v>
+      </c>
+      <c r="BE12">
+        <v>3000.0</v>
+      </c>
+      <c r="BF12">
+        <v>3000.0</v>
+      </c>
+      <c r="BG12">
+        <v>3000.0</v>
+      </c>
+      <c r="BH12">
+        <v>7000.0</v>
+      </c>
+      <c r="BI12">
+        <v>11000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>28000.0</v>
+      </c>
+      <c r="BK12">
+        <v>9000.0</v>
+      </c>
+      <c r="BL12">
+        <v>26000.0</v>
+      </c>
+      <c r="BM12">
+        <v>40000.0</v>
+      </c>
+      <c r="BN12">
+        <v>53000.0</v>
+      </c>
+      <c r="BO12">
+        <v>74000.0</v>
+      </c>
+      <c r="BP12">
+        <v>144000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>148000.0</v>
+      </c>
+      <c r="BR12">
+        <v>154000.0</v>
+      </c>
+      <c r="BS12">
+        <v>160000.0</v>
+      </c>
+      <c r="BT12">
+        <v>224000.0</v>
+      </c>
+      <c r="BU12">
+        <v>84000.0</v>
+      </c>
+      <c r="BV12">
+        <v>193000.0</v>
+      </c>
+      <c r="BW12">
+        <v>241000.0</v>
+      </c>
+      <c r="BX12">
+        <v>1155000.0</v>
+      </c>
+      <c r="BY12">
+        <v>281000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>298000.0</v>
+      </c>
+      <c r="CA12">
+        <v>300000.0</v>
+      </c>
+      <c r="CB12">
+        <v>338000.0</v>
+      </c>
+      <c r="CC12">
+        <v>385000.0</v>
+      </c>
+      <c r="CD12">
+        <v>423000.0</v>
+      </c>
+      <c r="CE12">
+        <v>500000.0</v>
+      </c>
+      <c r="CF12">
+        <v>558000.0</v>
+      </c>
+      <c r="CG12">
+        <v>508000.0</v>
+      </c>
+      <c r="CH12">
+        <v>509067000.0</v>
+      </c>
+      <c r="CI12">
+        <v>422000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>257000.0</v>
+      </c>
+      <c r="CK12">
+        <v>205000.0</v>
+      </c>
+      <c r="CL12">
+        <v>194000.0</v>
+      </c>
+      <c r="CM12">
+        <v>181000.0</v>
+      </c>
+      <c r="CN12">
+        <v>166000.0</v>
+      </c>
+      <c r="CO12">
+        <v>171000.0</v>
+      </c>
+      <c r="CP12">
+        <v>176000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>154000.0</v>
+      </c>
+      <c r="CR12">
+        <v>179000.0</v>
+      </c>
+      <c r="CS12">
+        <v>273000.0</v>
+      </c>
+      <c r="CT12">
+        <v>266000.0</v>
+      </c>
+      <c r="CU12">
+        <v>257000.0</v>
+      </c>
+      <c r="CV12">
+        <v>271000.0</v>
+      </c>
+      <c r="CW12">
+        <v>281000.0</v>
+      </c>
+      <c r="CX12">
+        <v>372000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:102">
+      <c r="A13" t="s">
+        <v>172</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>1294000.0</v>
+      </c>
+      <c r="D13">
+        <v>3414000.0</v>
+      </c>
+      <c r="E13">
+        <v>3243000.0</v>
+      </c>
+      <c r="F13">
+        <v>3170000.0</v>
+      </c>
+      <c r="G13">
+        <v>3015000.0</v>
+      </c>
+      <c r="H13">
+        <v>3045000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>1600000.0</v>
+      </c>
+      <c r="M13">
+        <v>185000.0</v>
+      </c>
+      <c r="N13">
+        <v>0.0</v>
+      </c>
+      <c r="O13">
+        <v>290000.0</v>
+      </c>
+      <c r="P13">
+        <v>25000.0</v>
+      </c>
+      <c r="Q13">
+        <v>24000.0</v>
+      </c>
+      <c r="R13">
+        <v>24000.0</v>
+      </c>
+      <c r="S13">
+        <v>25000.0</v>
+      </c>
+      <c r="T13">
+        <v>25000.0</v>
+      </c>
+      <c r="U13">
+        <v>14000.0</v>
+      </c>
+      <c r="V13">
+        <v>1000.0</v>
+      </c>
+      <c r="W13">
+        <v>1000.0</v>
+      </c>
+      <c r="X13">
+        <v>2000.0</v>
+      </c>
+      <c r="Y13">
+        <v>8000.0</v>
+      </c>
+      <c r="Z13">
+        <v>3000.0</v>
+      </c>
+      <c r="AA13">
+        <v>3000.0</v>
+      </c>
+      <c r="AB13">
+        <v>4000.0</v>
+      </c>
+      <c r="AC13">
+        <v>4000.0</v>
+      </c>
+      <c r="AD13">
+        <v>4000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+    </row>
+    <row r="14" spans="1:102">
+      <c r="A14" t="s">
+        <v>173</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:102">
+      <c r="A15" t="s">
+        <v>174</v>
+      </c>
+      <c r="B15">
+        <v>6763000.0</v>
+      </c>
+      <c r="C15">
+        <v>4102000.0</v>
+      </c>
+      <c r="D15">
+        <v>5784000.0</v>
+      </c>
+      <c r="E15">
+        <v>5188000.0</v>
+      </c>
+      <c r="F15">
+        <v>4854000.0</v>
+      </c>
+      <c r="G15">
+        <v>2865000.0</v>
+      </c>
+      <c r="H15">
+        <v>5014000.0</v>
+      </c>
+      <c r="I15">
+        <v>4250000.0</v>
+      </c>
+      <c r="J15">
+        <v>5098000.0</v>
+      </c>
+      <c r="K15">
+        <v>1702000.0</v>
+      </c>
+      <c r="L15">
+        <v>2171000.0</v>
+      </c>
+      <c r="M15">
+        <v>504000.0</v>
+      </c>
+      <c r="N15">
+        <v>370000.0</v>
+      </c>
+      <c r="O15">
+        <v>-756000.0</v>
+      </c>
+      <c r="P15">
+        <v>-80000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-70000.0</v>
+      </c>
+      <c r="R15">
+        <v>337000.0</v>
+      </c>
+      <c r="S15">
+        <v>-5614000.0</v>
+      </c>
+      <c r="T15">
+        <v>-1257000.0</v>
+      </c>
+      <c r="U15">
+        <v>-1918000.0</v>
+      </c>
+      <c r="V15">
+        <v>-394000.0</v>
+      </c>
+      <c r="W15">
+        <v>-1877000.0</v>
+      </c>
+      <c r="X15">
+        <v>-562000.0</v>
+      </c>
+      <c r="Y15">
+        <v>165000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4082000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-2562000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-12232000.0</v>
+      </c>
+      <c r="AC15">
+        <v>573000.0</v>
+      </c>
+      <c r="AD15">
+        <v>357000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-282000.0</v>
+      </c>
+      <c r="AF15">
+        <v>236000.0</v>
+      </c>
+      <c r="AG15">
+        <v>247000.0</v>
+      </c>
+      <c r="AH15">
+        <v>225000.0</v>
+      </c>
+      <c r="AI15">
+        <v>18702000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>522000.0</v>
+      </c>
+      <c r="AK15">
+        <v>375000.0</v>
+      </c>
+      <c r="AL15">
+        <v>252000.0</v>
+      </c>
+      <c r="AM15">
+        <v>1160000.0</v>
+      </c>
+      <c r="AN15">
+        <v>1509000.0</v>
+      </c>
+      <c r="AO15">
+        <v>1259000.0</v>
+      </c>
+      <c r="AP15">
+        <v>2541000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>3277000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2562000.0</v>
+      </c>
+      <c r="AS15">
+        <v>614000.0</v>
+      </c>
+      <c r="AT15">
+        <v>3694000.0</v>
+      </c>
+      <c r="AU15">
+        <v>4004000.0</v>
+      </c>
+      <c r="AV15">
+        <v>3883000.0</v>
+      </c>
+      <c r="AW15">
+        <v>3385000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2856000.0</v>
+      </c>
+      <c r="AY15">
+        <v>3157000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>3394000.0</v>
+      </c>
+      <c r="BA15">
+        <v>3844000.0</v>
+      </c>
+      <c r="BB15">
+        <v>3994000.0</v>
+      </c>
+      <c r="BC15">
+        <v>3571000.0</v>
+      </c>
+      <c r="BD15">
+        <v>2606000.0</v>
+      </c>
+      <c r="BE15">
+        <v>3000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>3000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>3508000.0</v>
+      </c>
+      <c r="BH15">
+        <v>3024000.0</v>
+      </c>
+      <c r="BI15">
+        <v>2231000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2008000.0</v>
+      </c>
+      <c r="BK15">
+        <v>2497000.0</v>
+      </c>
+      <c r="BL15">
+        <v>1969000.0</v>
+      </c>
+      <c r="BM15">
+        <v>2153000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1544000.0</v>
+      </c>
+      <c r="BO15">
+        <v>1364000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1703000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>2643000.0</v>
+      </c>
+      <c r="BR15">
+        <v>2872000.0</v>
+      </c>
+      <c r="BS15">
+        <v>3797000.0</v>
+      </c>
+      <c r="BT15">
+        <v>3932000.0</v>
+      </c>
+      <c r="BU15">
+        <v>4811000.0</v>
+      </c>
+      <c r="BV15">
+        <v>3333000.0</v>
+      </c>
+      <c r="BW15">
+        <v>3517000.0</v>
+      </c>
+      <c r="BX15">
+        <v>3614000.0</v>
+      </c>
+      <c r="BY15">
+        <v>3337000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>2646000.0</v>
+      </c>
+      <c r="CA15">
+        <v>2681000.0</v>
+      </c>
+      <c r="CB15">
+        <v>2320000.0</v>
+      </c>
+      <c r="CC15">
+        <v>2364000.0</v>
+      </c>
+      <c r="CD15">
+        <v>1208000.0</v>
+      </c>
+      <c r="CE15">
+        <v>1696000.0</v>
+      </c>
+      <c r="CF15">
+        <v>1386000.0</v>
+      </c>
+      <c r="CG15">
+        <v>1091000.0</v>
+      </c>
+      <c r="CH15">
+        <v>1070239.0</v>
+      </c>
+      <c r="CI15">
+        <v>898360.0</v>
+      </c>
+      <c r="CJ15">
+        <v>663460.0</v>
+      </c>
+      <c r="CK15">
+        <v>451074.0</v>
+      </c>
+      <c r="CL15">
+        <v>365755.0</v>
+      </c>
+      <c r="CM15">
+        <v>1893739.0</v>
+      </c>
+      <c r="CN15">
+        <v>489691.0</v>
+      </c>
+      <c r="CO15">
+        <v>384407.0</v>
+      </c>
+      <c r="CP15">
+        <v>315152.0</v>
+      </c>
+      <c r="CQ15">
+        <v>117883.0</v>
+      </c>
+      <c r="CR15">
+        <v>78044.0</v>
+      </c>
+      <c r="CS15">
+        <v>368932.0</v>
+      </c>
+      <c r="CT15">
+        <v>242933.0</v>
+      </c>
+      <c r="CU15">
+        <v>96176.0</v>
+      </c>
+      <c r="CV15">
+        <v>162000.0</v>
+      </c>
+      <c r="CW15">
+        <v>48000.0</v>
+      </c>
+      <c r="CX15">
+        <v>172000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:102">
+      <c r="A16" t="s">
+        <v>175</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>4102000.0</v>
+      </c>
+      <c r="D16">
+        <v>5784000.0</v>
+      </c>
+      <c r="E16">
+        <v>5188000.0</v>
+      </c>
+      <c r="F16">
+        <v>4854000.0</v>
+      </c>
+      <c r="G16">
+        <v>2865000.0</v>
+      </c>
+      <c r="H16">
+        <v>5014000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>2171000.0</v>
+      </c>
+      <c r="M16">
+        <v>504000.0</v>
+      </c>
+      <c r="N16">
+        <v>370000.0</v>
+      </c>
+      <c r="O16">
+        <v>-756000.0</v>
+      </c>
+      <c r="P16">
+        <v>-80000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-70000.0</v>
+      </c>
+      <c r="R16">
+        <v>337000.0</v>
+      </c>
+      <c r="S16">
+        <v>-5614000.0</v>
+      </c>
+      <c r="T16">
+        <v>-1257000.0</v>
+      </c>
+      <c r="U16">
+        <v>-1918000.0</v>
+      </c>
+      <c r="V16">
+        <v>-394000.0</v>
+      </c>
+      <c r="W16">
+        <v>-1877000.0</v>
+      </c>
+      <c r="X16">
+        <v>-562000.0</v>
+      </c>
+      <c r="Y16">
+        <v>165000.0</v>
+      </c>
+      <c r="Z16">
+        <v>4082000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-2562000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-12232000.0</v>
+      </c>
+      <c r="AC16">
+        <v>573000.0</v>
+      </c>
+      <c r="AD16">
+        <v>98000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-282000.0</v>
+      </c>
+      <c r="AF16">
+        <v>236000.0</v>
+      </c>
+      <c r="AG16">
+        <v>247000.0</v>
+      </c>
+      <c r="AH16">
+        <v>225000.0</v>
+      </c>
+      <c r="AI16">
+        <v>18702000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>522000.0</v>
+      </c>
+      <c r="AK16">
+        <v>375000.0</v>
+      </c>
+      <c r="AL16">
+        <v>252000.0</v>
+      </c>
+      <c r="AM16">
+        <v>1160000.0</v>
+      </c>
+      <c r="AN16">
+        <v>1509000.0</v>
+      </c>
+      <c r="AO16">
+        <v>1259000.0</v>
+      </c>
+      <c r="AP16">
+        <v>2541000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>3277000.0</v>
+      </c>
+      <c r="AR16">
+        <v>2562000.0</v>
+      </c>
+      <c r="AS16">
+        <v>614000.0</v>
+      </c>
+      <c r="AT16">
+        <v>3694000.0</v>
+      </c>
+      <c r="AU16">
+        <v>4004000.0</v>
+      </c>
+      <c r="AV16">
+        <v>3883000.0</v>
+      </c>
+      <c r="AW16">
+        <v>3385000.0</v>
+      </c>
+      <c r="AX16">
+        <v>2856000.0</v>
+      </c>
+      <c r="AY16">
+        <v>3158000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>3394000.0</v>
+      </c>
+      <c r="BA16">
+        <v>3844000.0</v>
+      </c>
+      <c r="BB16">
+        <v>3994000.0</v>
+      </c>
+      <c r="BC16">
+        <v>3571000.0</v>
+      </c>
+      <c r="BD16">
+        <v>2606000.0</v>
+      </c>
+      <c r="BE16">
+        <v>3000000.0</v>
+      </c>
+      <c r="BF16">
+        <v>3000000.0</v>
+      </c>
+      <c r="BG16">
+        <v>3508000.0</v>
+      </c>
+      <c r="BH16">
+        <v>3024000.0</v>
+      </c>
+      <c r="BI16">
+        <v>2231000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>2008000.0</v>
+      </c>
+      <c r="BK16">
+        <v>2497000.0</v>
+      </c>
+      <c r="BL16">
+        <v>1969000.0</v>
+      </c>
+      <c r="BM16">
+        <v>2151000.0</v>
+      </c>
+      <c r="BN16">
+        <v>1544000.0</v>
+      </c>
+      <c r="BO16">
+        <v>1364000.0</v>
+      </c>
+      <c r="BP16">
+        <v>1703000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>2643000.0</v>
+      </c>
+      <c r="BR16">
+        <v>2872000.0</v>
+      </c>
+      <c r="BS16">
+        <v>3797000.0</v>
+      </c>
+      <c r="BT16">
+        <v>3932000.0</v>
+      </c>
+      <c r="BU16">
+        <v>4811000.0</v>
+      </c>
+      <c r="BV16">
+        <v>3333000.0</v>
+      </c>
+      <c r="BW16">
+        <v>3517000.0</v>
+      </c>
+      <c r="BX16">
+        <v>3614000.0</v>
+      </c>
+      <c r="BY16">
+        <v>3337000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>2646000.0</v>
+      </c>
+      <c r="CA16">
+        <v>2681000.0</v>
+      </c>
+      <c r="CB16">
+        <v>2320000.0</v>
+      </c>
+      <c r="CC16">
+        <v>2364000.0</v>
+      </c>
+      <c r="CD16">
+        <v>1208000.0</v>
+      </c>
+      <c r="CE16">
+        <v>1696000.0</v>
+      </c>
+      <c r="CF16">
+        <v>1386000.0</v>
+      </c>
+      <c r="CG16">
+        <v>1091000.0</v>
+      </c>
+      <c r="CH16">
+        <v>1071000.0</v>
+      </c>
+      <c r="CI16">
+        <v>898000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>663000.0</v>
+      </c>
+      <c r="CK16">
+        <v>452000.0</v>
+      </c>
+      <c r="CL16">
+        <v>340000.0</v>
+      </c>
+      <c r="CM16">
+        <v>1866000.0</v>
+      </c>
+      <c r="CN16">
+        <v>461000.0</v>
+      </c>
+      <c r="CO16">
+        <v>354000.0</v>
+      </c>
+      <c r="CP16">
+        <v>284000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>87000.0</v>
+      </c>
+      <c r="CR16">
+        <v>78000.0</v>
+      </c>
+      <c r="CS16">
+        <v>338000.0</v>
+      </c>
+      <c r="CT16">
+        <v>211000.0</v>
+      </c>
+      <c r="CU16">
+        <v>52000.0</v>
+      </c>
+      <c r="CV16">
+        <v>154000.0</v>
+      </c>
+      <c r="CW16">
+        <v>45000.0</v>
+      </c>
+      <c r="CX16">
+        <v>172000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:102">
+      <c r="A17" t="s">
+        <v>176</v>
+      </c>
+      <c r="B17">
+        <v>6763000.0</v>
+      </c>
+      <c r="C17">
+        <v>4102000.0</v>
+      </c>
+      <c r="D17">
+        <v>5784000.0</v>
+      </c>
+      <c r="E17">
+        <v>5188000.0</v>
+      </c>
+      <c r="F17">
+        <v>4854000.0</v>
+      </c>
+      <c r="G17">
+        <v>2865000.0</v>
+      </c>
+      <c r="H17">
+        <v>5014000.0</v>
+      </c>
+      <c r="I17">
+        <v>4250000.0</v>
+      </c>
+      <c r="J17">
+        <v>5098000.0</v>
+      </c>
+      <c r="K17">
+        <v>1702000.0</v>
+      </c>
+      <c r="L17">
+        <v>2171000.0</v>
+      </c>
+      <c r="M17">
+        <v>504000.0</v>
+      </c>
+      <c r="N17">
+        <v>370000.0</v>
+      </c>
+      <c r="O17">
+        <v>-756000.0</v>
+      </c>
+      <c r="P17">
+        <v>-80000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-70000.0</v>
+      </c>
+      <c r="R17">
+        <v>337000.0</v>
+      </c>
+      <c r="S17">
+        <v>-5614000.0</v>
+      </c>
+      <c r="T17">
+        <v>-1257000.0</v>
+      </c>
+      <c r="U17">
+        <v>-1918000.0</v>
+      </c>
+      <c r="V17">
+        <v>-394000.0</v>
+      </c>
+      <c r="W17">
+        <v>-1877000.0</v>
+      </c>
+      <c r="X17">
+        <v>-562000.0</v>
+      </c>
+      <c r="Y17">
+        <v>165000.0</v>
+      </c>
+      <c r="Z17">
+        <v>4082000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-2562000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-12232000.0</v>
+      </c>
+      <c r="AC17">
+        <v>573000.0</v>
+      </c>
+      <c r="AD17">
+        <v>357000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-282000.0</v>
+      </c>
+      <c r="AF17">
+        <v>236000.0</v>
+      </c>
+      <c r="AG17">
+        <v>247000.0</v>
+      </c>
+      <c r="AH17">
+        <v>225000.0</v>
+      </c>
+      <c r="AI17">
+        <v>18702000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>522000.0</v>
+      </c>
+      <c r="AK17">
+        <v>375000.0</v>
+      </c>
+      <c r="AL17">
+        <v>252000.0</v>
+      </c>
+      <c r="AM17">
+        <v>1160000.0</v>
+      </c>
+      <c r="AN17">
+        <v>1509000.0</v>
+      </c>
+      <c r="AO17">
+        <v>1259000.0</v>
+      </c>
+      <c r="AP17">
+        <v>2541000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>3277000.0</v>
+      </c>
+      <c r="AR17">
+        <v>2562000.0</v>
+      </c>
+      <c r="AS17">
+        <v>614000.0</v>
+      </c>
+      <c r="AT17">
+        <v>3694000.0</v>
+      </c>
+      <c r="AU17">
+        <v>4004000.0</v>
+      </c>
+      <c r="AV17">
+        <v>3883000.0</v>
+      </c>
+      <c r="AW17">
+        <v>3385000.0</v>
+      </c>
+      <c r="AX17">
+        <v>2856000.0</v>
+      </c>
+      <c r="AY17">
+        <v>3158000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>3394000.0</v>
+      </c>
+      <c r="BA17">
+        <v>3844000.0</v>
+      </c>
+      <c r="BB17">
+        <v>3994000.0</v>
+      </c>
+      <c r="BC17">
+        <v>3571000.0</v>
+      </c>
+      <c r="BD17">
+        <v>2606000.0</v>
+      </c>
+      <c r="BE17">
+        <v>3000000.0</v>
+      </c>
+      <c r="BF17">
+        <v>3000000.0</v>
+      </c>
+      <c r="BG17">
+        <v>3508000.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>2231000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>2008000.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:102">
+      <c r="A18" t="s">
+        <v>177</v>
+      </c>
+      <c r="B18">
+        <v>-4028000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1294000.0</v>
+      </c>
+      <c r="D18">
+        <v>-3414000.0</v>
+      </c>
+      <c r="E18">
+        <v>-3243000.0</v>
+      </c>
+      <c r="F18">
+        <v>-3170000.0</v>
+      </c>
+      <c r="G18">
+        <v>-3015000.0</v>
+      </c>
+      <c r="H18">
+        <v>-3045000.0</v>
+      </c>
+      <c r="I18">
+        <v>-2932000.0</v>
+      </c>
+      <c r="J18">
+        <v>-2935000.0</v>
+      </c>
+      <c r="K18">
+        <v>-2297000.0</v>
+      </c>
+      <c r="L18">
+        <v>-1600000.0</v>
+      </c>
+      <c r="M18">
+        <v>-185000.0</v>
+      </c>
+      <c r="N18">
+        <v>0.0</v>
+      </c>
+      <c r="O18">
+        <v>-290000.0</v>
+      </c>
+      <c r="P18">
+        <v>-25000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-24000.0</v>
+      </c>
+      <c r="R18">
+        <v>-24000.0</v>
+      </c>
+      <c r="S18">
+        <v>-25000.0</v>
+      </c>
+      <c r="T18">
+        <v>-25000.0</v>
+      </c>
+      <c r="U18">
+        <v>-14000.0</v>
+      </c>
+      <c r="V18">
+        <v>-1000.0</v>
+      </c>
+      <c r="W18">
+        <v>-1000.0</v>
+      </c>
+      <c r="X18">
+        <v>-2000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-8000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-3000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-3000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-4000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-4000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-4000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+    </row>
+    <row r="19" spans="1:102">
+      <c r="A19" t="s">
+        <v>178</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>226000.0</v>
+      </c>
+      <c r="N19">
+        <v>118000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19">
+        <v>1370000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-332000.0</v>
+      </c>
+      <c r="R19">
+        <v>-32000.0</v>
+      </c>
+      <c r="S19">
+        <v>417000.0</v>
+      </c>
+      <c r="T19">
+        <v>119000.0</v>
+      </c>
+      <c r="U19">
+        <v>50000.0</v>
+      </c>
+      <c r="V19">
+        <v>101000.0</v>
+      </c>
+      <c r="W19">
+        <v>222000.0</v>
+      </c>
+      <c r="X19">
+        <v>214000.0</v>
+      </c>
+      <c r="Y19">
+        <v>378000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-185000.0</v>
+      </c>
+      <c r="AA19">
+        <v>32000.0</v>
+      </c>
+      <c r="AB19">
+        <v>93000.0</v>
+      </c>
+      <c r="AC19">
+        <v>181000.0</v>
+      </c>
+      <c r="AD19">
+        <v>305000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-7000.0</v>
+      </c>
+      <c r="AF19">
+        <v>184000.0</v>
+      </c>
+      <c r="AG19">
+        <v>78000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-73000.0</v>
+      </c>
+      <c r="AI19">
+        <v>51000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-7000.0</v>
+      </c>
+      <c r="AK19">
+        <v>3000.0</v>
+      </c>
+      <c r="AL19">
+        <v>3000.0</v>
+      </c>
+      <c r="AM19">
+        <v>21000.0</v>
+      </c>
+      <c r="AN19">
+        <v>10000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-7000.0</v>
+      </c>
+      <c r="AP19">
+        <v>19000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>65000.0</v>
+      </c>
+      <c r="AR19">
+        <v>20000.0</v>
+      </c>
+      <c r="AS19">
+        <v>5000.0</v>
+      </c>
+      <c r="AT19">
+        <v>42000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-1000.0</v>
+      </c>
+      <c r="AV19">
+        <v>131000.0</v>
+      </c>
+      <c r="AW19">
+        <v>47000.0</v>
+      </c>
+      <c r="AX19">
+        <v>5000.0</v>
+      </c>
+      <c r="AY19">
+        <v>156000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>125000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-68000.0</v>
+      </c>
+      <c r="BB19">
+        <v>335000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-49000.0</v>
+      </c>
+      <c r="BD19">
+        <v>-37000.0</v>
+      </c>
+      <c r="BE19">
+        <v>61000.0</v>
+      </c>
+      <c r="BF19">
+        <v>61000.0</v>
+      </c>
+      <c r="BG19">
+        <v>39000.0</v>
+      </c>
+      <c r="BH19"/>
+      <c r="BI19">
+        <v>-34000.0</v>
+      </c>
+      <c r="BJ19">
+        <v>45000.0</v>
+      </c>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+    </row>
+    <row r="20" spans="1:102">
+      <c r="A20" t="s">
+        <v>179</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>779000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20">
+        <v>10039000.0</v>
+      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:102">
+      <c r="A21" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21">
+        <v>13415000.0</v>
+      </c>
+      <c r="C21">
+        <v>9666000.0</v>
+      </c>
+      <c r="D21">
+        <v>10709000.0</v>
+      </c>
+      <c r="E21">
+        <v>9800000.0</v>
+      </c>
+      <c r="F21">
+        <v>10181000.0</v>
+      </c>
+      <c r="G21">
+        <v>6043000.0</v>
+      </c>
+      <c r="H21">
+        <v>9457000.0</v>
+      </c>
+      <c r="I21">
+        <v>8506000.0</v>
+      </c>
+      <c r="J21">
+        <v>9319000.0</v>
+      </c>
+      <c r="K21">
+        <v>4944000.0</v>
+      </c>
+      <c r="L21">
+        <v>4904000.0</v>
+      </c>
+      <c r="M21">
+        <v>712000.0</v>
+      </c>
+      <c r="N21">
+        <v>402000.0</v>
+      </c>
+      <c r="O21">
+        <v>-315000.0</v>
+      </c>
+      <c r="P21">
+        <v>-294000.0</v>
+      </c>
+      <c r="Q21">
+        <v>658000.0</v>
+      </c>
+      <c r="R21">
+        <v>382000.0</v>
+      </c>
+      <c r="S21">
+        <v>-8183999.0</v>
+      </c>
+      <c r="T21">
+        <v>-1563000.0</v>
+      </c>
+      <c r="U21">
+        <v>-2293000.0</v>
+      </c>
+      <c r="V21">
+        <v>-369000.0</v>
+      </c>
+      <c r="W21">
+        <v>-2237000.0</v>
+      </c>
+      <c r="X21">
+        <v>-941000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-148000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-273000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-2394000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-13561000.0</v>
+      </c>
+      <c r="AC21">
+        <v>593000.0</v>
+      </c>
+      <c r="AD21">
+        <v>209000.0</v>
+      </c>
+      <c r="AE21">
+        <v>106000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-44000.0</v>
+      </c>
+      <c r="AG21">
+        <v>226000.0</v>
+      </c>
+      <c r="AH21">
+        <v>350000.0</v>
+      </c>
+      <c r="AI21">
+        <v>217000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>593000.0</v>
+      </c>
+      <c r="AK21">
+        <v>414000.0</v>
+      </c>
+      <c r="AL21">
+        <v>343000.0</v>
+      </c>
+      <c r="AM21">
+        <v>967000.0</v>
+      </c>
+      <c r="AN21">
+        <v>1823000.0</v>
+      </c>
+      <c r="AO21">
+        <v>1873000.0</v>
+      </c>
+      <c r="AP21">
+        <v>3767000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>4643000.0</v>
+      </c>
+      <c r="AR21">
+        <v>3798000.0</v>
+      </c>
+      <c r="AS21">
+        <v>919000.0</v>
+      </c>
+      <c r="AT21">
+        <v>5787000.0</v>
+      </c>
+      <c r="AU21">
+        <v>6699000.0</v>
+      </c>
+      <c r="AV21">
+        <v>5840000.0</v>
+      </c>
+      <c r="AW21">
+        <v>5085000.0</v>
+      </c>
+      <c r="AX21">
+        <v>4362000.0</v>
+      </c>
+      <c r="AY21">
+        <v>4950000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>5088000.0</v>
+      </c>
+      <c r="BA21">
+        <v>5844000.0</v>
+      </c>
+      <c r="BB21">
+        <v>6137000.0</v>
+      </c>
+      <c r="BC21">
+        <v>5523000.0</v>
+      </c>
+      <c r="BD21">
+        <v>4242000.0</v>
+      </c>
+      <c r="BE21">
+        <v>4829000.0</v>
+      </c>
+      <c r="BF21">
+        <v>4829000.0</v>
+      </c>
+      <c r="BG21">
+        <v>5622000.0</v>
+      </c>
+      <c r="BH21">
+        <v>4667000.0</v>
+      </c>
+      <c r="BI21">
+        <v>3643000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>3222000.0</v>
+      </c>
+      <c r="BK21">
+        <v>3329000.0</v>
+      </c>
+      <c r="BL21">
+        <v>3381000.0</v>
+      </c>
+      <c r="BM21">
+        <v>3363000.0</v>
+      </c>
+      <c r="BN21">
+        <v>2394000.0</v>
+      </c>
+      <c r="BO21">
+        <v>2228000.0</v>
+      </c>
+      <c r="BP21">
+        <v>2864000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>4211000.0</v>
+      </c>
+      <c r="BR21">
+        <v>4631000.0</v>
+      </c>
+      <c r="BS21">
+        <v>6057000.0</v>
+      </c>
+      <c r="BT21">
+        <v>6529000.0</v>
+      </c>
+      <c r="BU21">
+        <v>7448000.0</v>
+      </c>
+      <c r="BV21">
+        <v>5145000.0</v>
+      </c>
+      <c r="BW21">
+        <v>5453000.0</v>
+      </c>
+      <c r="BX21">
+        <v>5020000.0</v>
+      </c>
+      <c r="BY21">
+        <v>5232000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>4134000.0</v>
+      </c>
+      <c r="CA21">
+        <v>4203000.0</v>
+      </c>
+      <c r="CB21">
+        <v>3476000.0</v>
+      </c>
+      <c r="CC21">
+        <v>3690000.0</v>
+      </c>
+      <c r="CD21">
+        <v>1912000.0</v>
+      </c>
+      <c r="CE21">
+        <v>3053000.0</v>
+      </c>
+      <c r="CF21">
+        <v>2614000.0</v>
+      </c>
+      <c r="CG21">
+        <v>2207000.0</v>
+      </c>
+      <c r="CH21">
+        <v>2200295.0</v>
+      </c>
+      <c r="CI21">
+        <v>1836905.0</v>
+      </c>
+      <c r="CJ21">
+        <v>1342266.0</v>
+      </c>
+      <c r="CK21">
+        <v>942692.0</v>
+      </c>
+      <c r="CL21">
+        <v>800598.0</v>
+      </c>
+      <c r="CM21">
+        <v>824964.0</v>
+      </c>
+      <c r="CN21">
+        <v>747599.0</v>
+      </c>
+      <c r="CO21">
+        <v>844117.0</v>
+      </c>
+      <c r="CP21">
+        <v>750365.0</v>
+      </c>
+      <c r="CQ21">
+        <v>333275.0</v>
+      </c>
+      <c r="CR21">
+        <v>206670.0</v>
+      </c>
+      <c r="CS21">
+        <v>702103.0</v>
+      </c>
+      <c r="CT21">
+        <v>575050.0</v>
+      </c>
+      <c r="CU21">
+        <v>356949.0</v>
+      </c>
+      <c r="CV21">
+        <v>269000.0</v>
+      </c>
+      <c r="CW21">
+        <v>331000.0</v>
+      </c>
+      <c r="CX21">
+        <v>599000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:102">
+      <c r="A22" t="s">
+        <v>181</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22"/>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:102">
+      <c r="A23" t="s">
+        <v>182</v>
+      </c>
+      <c r="B23">
+        <v>35052000.0</v>
+      </c>
+      <c r="C23">
+        <v>36483000.0</v>
+      </c>
+      <c r="D23">
+        <v>32692000.0</v>
+      </c>
+      <c r="E23">
+        <v>31582000.0</v>
+      </c>
+      <c r="F23">
+        <v>31202000.0</v>
+      </c>
+      <c r="G23">
+        <v>34615000.0</v>
+      </c>
+      <c r="H23">
+        <v>31229000.0</v>
+      </c>
+      <c r="I23">
+        <v>29985000.0</v>
+      </c>
+      <c r="J23">
+        <v>27588000.0</v>
+      </c>
+      <c r="K23"/>
+      <c r="L23">
+        <v>26465000.0</v>
+      </c>
+      <c r="M23">
+        <v>26245000.0</v>
+      </c>
+      <c r="N23">
+        <v>26218000.0</v>
+      </c>
+      <c r="O23">
+        <v>22836000.0</v>
+      </c>
+      <c r="P23">
+        <v>22337000.0</v>
+      </c>
+      <c r="Q23">
+        <v>19268000.0</v>
+      </c>
+      <c r="R23">
+        <v>19954000.0</v>
+      </c>
+      <c r="S23">
+        <v>26212999.0</v>
+      </c>
+      <c r="T23">
+        <v>19808000.0</v>
+      </c>
+      <c r="U23">
+        <v>20042000.0</v>
+      </c>
+      <c r="V23">
+        <v>18766000.0</v>
+      </c>
+      <c r="W23">
+        <v>19232000.0</v>
+      </c>
+      <c r="X23">
+        <v>16706000.0</v>
+      </c>
+      <c r="Y23">
+        <v>17553000.0</v>
+      </c>
+      <c r="Z23">
+        <v>18163000.0</v>
+      </c>
+      <c r="AA23">
+        <v>22100000.0</v>
+      </c>
+      <c r="AB23">
+        <v>24374000.0</v>
+      </c>
+      <c r="AC23">
+        <v>19302000.0</v>
+      </c>
+      <c r="AD23">
+        <v>17782000.0</v>
+      </c>
+      <c r="AE23">
+        <v>16054000.0</v>
+      </c>
+      <c r="AF23">
+        <v>16440000.0</v>
+      </c>
+      <c r="AG23">
+        <v>17978000.0</v>
+      </c>
+      <c r="AH23">
+        <v>14368000.0</v>
+      </c>
+      <c r="AI23">
+        <v>16443000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>15320000.0</v>
+      </c>
+      <c r="AK23">
+        <v>15804000.0</v>
+      </c>
+      <c r="AL23">
+        <v>18559000.0</v>
+      </c>
+      <c r="AM23">
+        <v>15736000.0</v>
+      </c>
+      <c r="AN23">
+        <v>14358000.0</v>
+      </c>
+      <c r="AO23">
+        <v>15321000.0</v>
+      </c>
+      <c r="AP23">
+        <v>17809000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>21112000.0</v>
+      </c>
+      <c r="AR23">
+        <v>17395000.0</v>
+      </c>
+      <c r="AS23">
+        <v>23311000.0</v>
+      </c>
+      <c r="AT23">
+        <v>18954000.0</v>
+      </c>
+      <c r="AU23">
+        <v>20402000.0</v>
+      </c>
+      <c r="AV23">
+        <v>19759000.0</v>
+      </c>
+      <c r="AW23">
+        <v>16867000.0</v>
+      </c>
+      <c r="AX23">
+        <v>17960000.0</v>
+      </c>
+      <c r="AY23">
+        <v>18192000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>16777000.0</v>
+      </c>
+      <c r="BA23">
+        <v>14414000.0</v>
+      </c>
+      <c r="BB23">
+        <v>17846000.0</v>
+      </c>
+      <c r="BC23">
+        <v>18025000.0</v>
+      </c>
+      <c r="BD23">
+        <v>15048000.0</v>
+      </c>
+      <c r="BE23">
+        <v>19679000.0</v>
+      </c>
+      <c r="BF23">
+        <v>3797000.0</v>
+      </c>
+      <c r="BG23">
+        <v>20754000.0</v>
+      </c>
+      <c r="BH23">
+        <v>13978000.0</v>
+      </c>
+      <c r="BI23">
+        <v>14058000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>10536000.0</v>
+      </c>
+      <c r="BK23">
+        <v>11725000.0</v>
+      </c>
+      <c r="BL23">
+        <v>12832000.0</v>
+      </c>
+      <c r="BM23">
+        <v>10882000.0</v>
+      </c>
+      <c r="BN23">
+        <v>9508000.0</v>
+      </c>
+      <c r="BO23">
+        <v>9321000.0</v>
+      </c>
+      <c r="BP23">
+        <v>11770000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>12169000.0</v>
+      </c>
+      <c r="BR23">
+        <v>12126000.0</v>
+      </c>
+      <c r="BS23">
+        <v>13968000.0</v>
+      </c>
+      <c r="BT23">
+        <v>15450000.0</v>
+      </c>
+      <c r="BU23">
+        <v>17498000.0</v>
+      </c>
+      <c r="BV23">
+        <v>14333000.0</v>
+      </c>
+      <c r="BW23">
+        <v>13480000.0</v>
+      </c>
+      <c r="BX23">
+        <v>14482000.0</v>
+      </c>
+      <c r="BY23">
+        <v>13419000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>13490000.0</v>
+      </c>
+      <c r="CA23">
+        <v>12509000.0</v>
+      </c>
+      <c r="CB23">
+        <v>13087000.0</v>
+      </c>
+      <c r="CC23">
+        <v>13440000.0</v>
+      </c>
+      <c r="CD23">
+        <v>13546000.0</v>
+      </c>
+      <c r="CE23">
+        <v>10525000.0</v>
+      </c>
+      <c r="CF23">
+        <v>11165000.0</v>
+      </c>
+      <c r="CG23">
+        <v>10253000.0</v>
+      </c>
+      <c r="CH23">
+        <v>9830744.0</v>
+      </c>
+      <c r="CI23">
+        <v>9204330.0</v>
+      </c>
+      <c r="CJ23">
+        <v>3395404.0</v>
+      </c>
+      <c r="CK23">
+        <v>2927421.0</v>
+      </c>
+      <c r="CL23">
+        <v>2981467.0</v>
+      </c>
+      <c r="CM23">
+        <v>2743387.0</v>
+      </c>
+      <c r="CN23">
+        <v>2737807.0</v>
+      </c>
+      <c r="CO23">
+        <v>2855439.0</v>
+      </c>
+      <c r="CP23">
+        <v>2470450.0</v>
+      </c>
+      <c r="CQ23">
+        <v>2010470.0</v>
+      </c>
+      <c r="CR23">
+        <v>1888931.0</v>
+      </c>
+      <c r="CS23">
+        <v>2379281.0</v>
+      </c>
+      <c r="CT23">
+        <v>1854110.0</v>
+      </c>
+      <c r="CU23">
+        <v>2333447.0</v>
+      </c>
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
+        <v>0.0</v>
+      </c>
+      <c r="CX23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:102">
+      <c r="A24" t="s">
+        <v>183</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+    </row>
+    <row r="25" spans="1:102">
+      <c r="A25" t="s">
+        <v>184</v>
+      </c>
+      <c r="B25">
+        <v>10325000.0</v>
+      </c>
+      <c r="C25">
+        <v>9802000.0</v>
+      </c>
+      <c r="D25">
+        <v>9249000.0</v>
+      </c>
+      <c r="E25">
+        <v>8969000.0</v>
+      </c>
+      <c r="F25">
+        <v>8636000.0</v>
+      </c>
+      <c r="G25">
+        <v>8469000.0</v>
+      </c>
+      <c r="H25">
+        <v>8086000.0</v>
+      </c>
+      <c r="I25">
+        <v>7705000.0</v>
+      </c>
+      <c r="J25">
+        <v>7087000.0</v>
+      </c>
+      <c r="K25">
+        <v>7160000.0</v>
+      </c>
+      <c r="L25">
+        <v>6807000.0</v>
+      </c>
+      <c r="M25">
+        <v>6418000.0</v>
+      </c>
+      <c r="N25">
+        <v>6165000.0</v>
+      </c>
+      <c r="O25">
+        <v>5998000.0</v>
+      </c>
+      <c r="P25">
+        <v>6015000.0</v>
+      </c>
+      <c r="Q25">
+        <v>6042000.0</v>
+      </c>
+      <c r="R25">
+        <v>6061000.0</v>
+      </c>
+      <c r="S25">
+        <v>6387000.0</v>
+      </c>
+      <c r="T25">
+        <v>6387000.0</v>
+      </c>
+      <c r="U25">
+        <v>6326000.0</v>
+      </c>
+      <c r="V25">
+        <v>6297000.0</v>
+      </c>
+      <c r="W25">
+        <v>6339000.0</v>
+      </c>
+      <c r="X25">
+        <v>6318000.0</v>
+      </c>
+      <c r="Y25">
+        <v>6301000.0</v>
+      </c>
+      <c r="Z25">
+        <v>6240000.0</v>
+      </c>
+      <c r="AA25">
+        <v>6160000.0</v>
+      </c>
+      <c r="AB25">
+        <v>5867000.0</v>
+      </c>
+      <c r="AC25">
+        <v>5683000.0</v>
+      </c>
+      <c r="AD25">
+        <v>5558000.0</v>
+      </c>
+      <c r="AE25">
+        <v>5677000.0</v>
+      </c>
+      <c r="AF25">
+        <v>5536000.0</v>
+      </c>
+      <c r="AG25">
+        <v>5449000.0</v>
+      </c>
+      <c r="AH25">
+        <v>5387000.0</v>
+      </c>
+      <c r="AI25">
+        <v>5344000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>5320000.0</v>
+      </c>
+      <c r="AK25">
+        <v>5310000.0</v>
+      </c>
+      <c r="AL25">
+        <v>5328000.0</v>
+      </c>
+      <c r="AM25">
+        <v>5425000.0</v>
+      </c>
+      <c r="AN25">
+        <v>5431000.0</v>
+      </c>
+      <c r="AO25">
+        <v>5437000.0</v>
+      </c>
+      <c r="AP25">
+        <v>5503000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>5518000.0</v>
+      </c>
+      <c r="AR25">
+        <v>5594000.0</v>
+      </c>
+      <c r="AS25">
+        <v>5858000.0</v>
+      </c>
+      <c r="AT25">
+        <v>5788000.0</v>
+      </c>
+      <c r="AU25">
+        <v>5691000.0</v>
+      </c>
+      <c r="AV25">
+        <v>5528000.0</v>
+      </c>
+      <c r="AW25">
+        <v>5246000.0</v>
+      </c>
+      <c r="AX25">
+        <v>5042000.0</v>
+      </c>
+      <c r="AY25">
+        <v>4818000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>4652000.0</v>
+      </c>
+      <c r="BA25">
+        <v>4436000.0</v>
+      </c>
+      <c r="BB25">
+        <v>4238000.0</v>
+      </c>
+      <c r="BC25">
+        <v>4143000.0</v>
+      </c>
+      <c r="BD25">
+        <v>3980000.0</v>
+      </c>
+      <c r="BE25">
+        <v>3797000.0</v>
+      </c>
+      <c r="BF25"/>
+      <c r="BG25">
+        <v>3787000.0</v>
+      </c>
+      <c r="BH25">
+        <v>3724000.0</v>
+      </c>
+      <c r="BI25">
+        <v>3545000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>3433000.0</v>
+      </c>
+      <c r="BK25">
+        <v>3292000.0</v>
+      </c>
+      <c r="BL25">
+        <v>3157000.0</v>
+      </c>
+      <c r="BM25">
+        <v>2991000.0</v>
+      </c>
+      <c r="BN25">
+        <v>2905000.0</v>
+      </c>
+      <c r="BO25">
+        <v>2874000.0</v>
+      </c>
+      <c r="BP25">
+        <v>2891000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>2902000.0</v>
+      </c>
+      <c r="BR25">
+        <v>2935000.0</v>
+      </c>
+      <c r="BS25">
+        <v>2958000.0</v>
+      </c>
+      <c r="BT25">
+        <v>2828000.0</v>
+      </c>
+      <c r="BU25">
+        <v>2608000.0</v>
+      </c>
+      <c r="BV25">
+        <v>2364000.0</v>
+      </c>
+      <c r="BW25">
+        <v>2125000.0</v>
+      </c>
+      <c r="BX25">
+        <v>2022000.0</v>
+      </c>
+      <c r="BY25">
+        <v>1879000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>1852000.0</v>
+      </c>
+      <c r="CA25">
+        <v>1717000.0</v>
+      </c>
+      <c r="CB25">
+        <v>1885000.0</v>
+      </c>
+      <c r="CC25">
+        <v>1497000.0</v>
+      </c>
+      <c r="CD25">
+        <v>1371000.0</v>
+      </c>
+      <c r="CE25">
+        <v>1267000.0</v>
+      </c>
+      <c r="CF25">
+        <v>1198000.0</v>
+      </c>
+      <c r="CG25">
+        <v>1092605.0</v>
+      </c>
+      <c r="CH25">
+        <v>1015341.0</v>
+      </c>
+      <c r="CI25">
+        <v>967054.0</v>
+      </c>
+      <c r="CJ25">
+        <v>709652.0</v>
+      </c>
+      <c r="CK25">
+        <v>658056.0</v>
+      </c>
+      <c r="CL25">
+        <v>598587.0</v>
+      </c>
+      <c r="CM25">
+        <v>542925.0</v>
+      </c>
+      <c r="CN25">
+        <v>506836.0</v>
+      </c>
+      <c r="CO25">
+        <v>471804.0</v>
+      </c>
+      <c r="CP25">
+        <v>433828.0</v>
+      </c>
+      <c r="CQ25">
+        <v>378205.0</v>
+      </c>
+      <c r="CR25">
+        <v>348563.0</v>
+      </c>
+      <c r="CS25">
+        <v>317733.0</v>
+      </c>
+      <c r="CT25">
+        <v>299434.0</v>
+      </c>
+      <c r="CU25">
+        <v>270643.0</v>
+      </c>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+    </row>
+    <row r="26" spans="1:102">
+      <c r="A26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>100000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
+        <v>100000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>100000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
+        <v>125000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
+        <v>125000.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
+        <v>125000.0</v>
+      </c>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>125000.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>125000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>125000.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>125000.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>125000.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:102">
+      <c r="A27" t="s">
+        <v>186</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27">
+        <v>4391000.0</v>
+      </c>
+      <c r="AR27"/>
+      <c r="AS27">
+        <v>4373000.0</v>
+      </c>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27">
+        <v>220000.0</v>
+      </c>
+      <c r="CA27">
+        <v>178000.0</v>
+      </c>
+      <c r="CB27"/>
+      <c r="CC27">
+        <v>331000.0</v>
+      </c>
+      <c r="CD27">
+        <v>325000.0</v>
+      </c>
+      <c r="CE27">
+        <v>302000.0</v>
+      </c>
+      <c r="CF27"/>
+      <c r="CG27">
+        <v>269000.0</v>
+      </c>
+      <c r="CH27">
+        <v>252230000.0</v>
+      </c>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+    </row>
+    <row r="28" spans="1:102">
+      <c r="A28" t="s">
+        <v>187</v>
+      </c>
+      <c r="B28">
+        <v>6508000.0</v>
+      </c>
+      <c r="C28">
+        <v>5709000.0</v>
+      </c>
+      <c r="D28">
+        <v>5870000.0</v>
+      </c>
+      <c r="E28">
+        <v>5454000.0</v>
+      </c>
+      <c r="F28">
+        <v>5378000.0</v>
+      </c>
+      <c r="G28">
+        <v>6306000.0</v>
+      </c>
+      <c r="H28">
+        <v>5213000.0</v>
+      </c>
+      <c r="I28">
+        <v>4791000.0</v>
+      </c>
+      <c r="J28">
+        <v>4702000.0</v>
+      </c>
+      <c r="K28">
+        <v>4190000.0</v>
+      </c>
+      <c r="L28">
+        <v>2845000.0</v>
+      </c>
+      <c r="M28">
+        <v>4860000.0</v>
+      </c>
+      <c r="N28">
+        <v>4562000.0</v>
+      </c>
+      <c r="O28">
+        <v>4767000.0</v>
+      </c>
+      <c r="P28">
+        <v>4064000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2310000.0</v>
+      </c>
+      <c r="R28">
+        <v>2502000.0</v>
+      </c>
+      <c r="S28">
+        <v>2801000.0</v>
+      </c>
+      <c r="T28">
+        <v>2705000.0</v>
+      </c>
+      <c r="U28">
+        <v>2607000.0</v>
+      </c>
+      <c r="V28">
+        <v>7887000.0</v>
+      </c>
+      <c r="W28">
+        <v>7887000.0</v>
+      </c>
+      <c r="X28">
+        <v>2493000.0</v>
+      </c>
+      <c r="Y28">
+        <v>2663000.0</v>
+      </c>
+      <c r="Z28">
+        <v>2162000.0</v>
+      </c>
+      <c r="AA28">
+        <v>2744000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2791000.0</v>
+      </c>
+      <c r="AC28">
+        <v>2493000.0</v>
+      </c>
+      <c r="AD28">
+        <v>2493000.0</v>
+      </c>
+      <c r="AE28">
+        <v>2413000.0</v>
+      </c>
+      <c r="AF28">
+        <v>2353000.0</v>
+      </c>
+      <c r="AG28">
+        <v>2309000.0</v>
+      </c>
+      <c r="AH28">
+        <v>2021000.0</v>
+      </c>
+      <c r="AI28">
+        <v>2305000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2340000.0</v>
+      </c>
+      <c r="AK28">
+        <v>2390000.0</v>
+      </c>
+      <c r="AL28">
+        <v>3046000.0</v>
+      </c>
+      <c r="AM28">
+        <v>2189000.0</v>
+      </c>
+      <c r="AN28">
+        <v>2101000.0</v>
+      </c>
+      <c r="AO28">
+        <v>2152000.0</v>
+      </c>
+      <c r="AP28">
+        <v>2569000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>7249000.0</v>
+      </c>
+      <c r="AR28">
+        <v>2667000.0</v>
+      </c>
+      <c r="AS28">
+        <v>7249000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2588000.0</v>
+      </c>
+      <c r="AU28">
+        <v>2474000.0</v>
+      </c>
+      <c r="AV28">
+        <v>2527000.0</v>
+      </c>
+      <c r="AW28">
+        <v>2690000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2643000.0</v>
+      </c>
+      <c r="AY28">
+        <v>2118000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2142000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2035000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1846000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1777000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1958000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1810000.0</v>
+      </c>
+      <c r="BF28">
+        <v>2347000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1810000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1493000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1568000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1462000.0</v>
+      </c>
+      <c r="BK28">
+        <v>1386000.0</v>
+      </c>
+      <c r="BL28">
+        <v>1488000.0</v>
+      </c>
+      <c r="BM28">
+        <v>1359000.0</v>
+      </c>
+      <c r="BN28">
+        <v>1522000.0</v>
+      </c>
+      <c r="BO28">
+        <v>1499000.0</v>
+      </c>
+      <c r="BP28">
+        <v>1377000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>1582000.0</v>
+      </c>
+      <c r="BR28">
+        <v>1654000.0</v>
+      </c>
+      <c r="BS28">
+        <v>1577000.0</v>
+      </c>
+      <c r="BT28">
+        <v>1468000.0</v>
+      </c>
+      <c r="BU28">
+        <v>1539000.0</v>
+      </c>
+      <c r="BV28">
+        <v>1485000.0</v>
+      </c>
+      <c r="BW28">
+        <v>1350000.0</v>
+      </c>
+      <c r="BX28">
+        <v>1551000.0</v>
+      </c>
+      <c r="BY28">
+        <v>1311000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>1042000.0</v>
+      </c>
+      <c r="CA28">
+        <v>1022000.0</v>
+      </c>
+      <c r="CB28">
+        <v>1446000.0</v>
+      </c>
+      <c r="CC28">
+        <v>851000.0</v>
+      </c>
+      <c r="CD28">
+        <v>1049000.0</v>
+      </c>
+      <c r="CE28">
+        <v>966000.0</v>
+      </c>
+      <c r="CF28">
+        <v>1290000.0</v>
+      </c>
+      <c r="CG28">
+        <v>1007000.0</v>
+      </c>
+      <c r="CH28">
+        <v>939708000.0</v>
+      </c>
+      <c r="CI28">
+        <v>1133491.0</v>
+      </c>
+      <c r="CJ28">
+        <v>653850.0</v>
+      </c>
+      <c r="CK28">
+        <v>652234.0</v>
+      </c>
+      <c r="CL28">
+        <v>680187.0</v>
+      </c>
+      <c r="CM28">
+        <v>665648.0</v>
+      </c>
+      <c r="CN28">
+        <v>620510.0</v>
+      </c>
+      <c r="CO28">
+        <v>555788.0</v>
+      </c>
+      <c r="CP28">
+        <v>596442.0</v>
+      </c>
+      <c r="CQ28">
+        <v>519113.0</v>
+      </c>
+      <c r="CR28">
+        <v>462768.0</v>
+      </c>
+      <c r="CS28">
+        <v>412000.0</v>
+      </c>
+      <c r="CT28">
+        <v>445000.0</v>
+      </c>
+      <c r="CU28">
+        <v>399000.0</v>
+      </c>
+      <c r="CV28">
+        <v>432000.0</v>
+      </c>
+      <c r="CW28">
+        <v>457000.0</v>
+      </c>
+      <c r="CX28">
+        <v>829000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:102">
+      <c r="A29" t="s">
+        <v>188</v>
+      </c>
+      <c r="B29">
+        <v>2156000.0</v>
+      </c>
+      <c r="C29">
+        <v>1745000.0</v>
+      </c>
+      <c r="D29">
+        <v>1779000.0</v>
+      </c>
+      <c r="E29">
+        <v>1597000.0</v>
+      </c>
+      <c r="F29">
+        <v>1482000.0</v>
+      </c>
+      <c r="G29">
+        <v>283000.0</v>
+      </c>
+      <c r="H29">
+        <v>1383000.0</v>
+      </c>
+      <c r="I29">
+        <v>1294000.0</v>
+      </c>
+      <c r="J29">
+        <v>1479000.0</v>
+      </c>
+      <c r="K29">
+        <v>431000.0</v>
+      </c>
+      <c r="L29">
+        <v>1046000.0</v>
+      </c>
+      <c r="M29">
+        <v>249000.0</v>
+      </c>
+      <c r="N29">
+        <v>150000.0</v>
+      </c>
+      <c r="O29">
+        <v>240000.0</v>
+      </c>
+      <c r="P29">
+        <v>-73000.0</v>
+      </c>
+      <c r="Q29">
+        <v>372000.0</v>
+      </c>
+      <c r="R29">
+        <v>-11000.0</v>
+      </c>
+      <c r="S29">
+        <v>-2178000.0</v>
+      </c>
+      <c r="T29">
+        <v>-212000.0</v>
+      </c>
+      <c r="U29">
+        <v>-339000.0</v>
+      </c>
+      <c r="V29">
+        <v>125000.0</v>
+      </c>
+      <c r="W29">
+        <v>-139000.0</v>
+      </c>
+      <c r="X29">
+        <v>-167000.0</v>
+      </c>
+      <c r="Y29">
+        <v>57000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-4543000.0</v>
+      </c>
+      <c r="AA29">
+        <v>197000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-1240000.0</v>
+      </c>
+      <c r="AC29">
+        <v>197000.0</v>
+      </c>
+      <c r="AD29">
+        <v>58000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+    </row>
+    <row r="30" spans="1:102">
+      <c r="A30" t="s">
+        <v>189</v>
+      </c>
+      <c r="B30">
+        <v>6508000.0</v>
+      </c>
+      <c r="C30">
+        <v>6762000.0</v>
+      </c>
+      <c r="D30">
+        <v>5870000.0</v>
+      </c>
+      <c r="E30">
+        <v>5454000.0</v>
+      </c>
+      <c r="F30">
+        <v>5439000.0</v>
+      </c>
+      <c r="G30">
+        <v>8467000.0</v>
+      </c>
+      <c r="H30">
+        <v>14759000.0</v>
+      </c>
+      <c r="I30">
+        <v>4791000.0</v>
+      </c>
+      <c r="J30">
+        <v>4707000.0</v>
+      </c>
+      <c r="K30">
+        <v>31277000.0</v>
+      </c>
+      <c r="L30">
+        <v>2845000.0</v>
+      </c>
+      <c r="M30">
+        <v>5639000.0</v>
+      </c>
+      <c r="N30">
+        <v>4562000.0</v>
+      </c>
+      <c r="O30">
+        <v>11044000.0</v>
+      </c>
+      <c r="P30">
+        <v>4064000.0</v>
+      </c>
+      <c r="Q30">
+        <v>2310000.0</v>
+      </c>
+      <c r="R30">
+        <v>2502000.0</v>
+      </c>
+      <c r="S30">
+        <v>12492999.0</v>
+      </c>
+      <c r="T30">
+        <v>2705000.0</v>
+      </c>
+      <c r="U30">
+        <v>2607000.0</v>
+      </c>
+      <c r="V30">
+        <v>2649000.0</v>
+      </c>
+      <c r="W30">
+        <v>10046000.0</v>
+      </c>
+      <c r="X30">
+        <v>2493000.0</v>
+      </c>
+      <c r="Y30">
+        <v>2663000.0</v>
+      </c>
+      <c r="Z30">
+        <v>2162000.0</v>
+      </c>
+      <c r="AA30">
+        <v>3152000.0</v>
+      </c>
+      <c r="AB30">
+        <v>7653000.0</v>
+      </c>
+      <c r="AC30">
+        <v>2682000.0</v>
+      </c>
+      <c r="AD30">
+        <v>2493000.0</v>
+      </c>
+      <c r="AE30">
+        <v>2413000.0</v>
+      </c>
+      <c r="AF30">
+        <v>2353000.0</v>
+      </c>
+      <c r="AG30">
+        <v>2309000.0</v>
+      </c>
+      <c r="AH30">
+        <v>2021000.0</v>
+      </c>
+      <c r="AI30">
+        <v>2305000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>2340000.0</v>
+      </c>
+      <c r="AK30">
+        <v>2390000.0</v>
+      </c>
+      <c r="AL30">
+        <v>3046000.0</v>
+      </c>
+      <c r="AM30">
+        <v>2734000.0</v>
+      </c>
+      <c r="AN30">
+        <v>2101000.0</v>
+      </c>
+      <c r="AO30">
+        <v>2152000.0</v>
+      </c>
+      <c r="AP30">
+        <v>2569000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>2858000.0</v>
+      </c>
+      <c r="AR30">
+        <v>2664000.0</v>
+      </c>
+      <c r="AS30">
+        <v>7249000.0</v>
+      </c>
+      <c r="AT30">
+        <v>2588000.0</v>
+      </c>
+      <c r="AU30">
+        <v>2474000.0</v>
+      </c>
+      <c r="AV30">
+        <v>2527000.0</v>
+      </c>
+      <c r="AW30">
+        <v>2690000.0</v>
+      </c>
+      <c r="AX30">
+        <v>2643000.0</v>
+      </c>
+      <c r="AY30">
+        <v>2118000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>2142000.0</v>
+      </c>
+      <c r="BA30">
+        <v>2035000.0</v>
+      </c>
+      <c r="BB30">
+        <v>1846000.0</v>
+      </c>
+      <c r="BC30">
+        <v>-9787000.0</v>
+      </c>
+      <c r="BD30">
+        <v>5938000.0</v>
+      </c>
+      <c r="BE30">
+        <v>6144000.0</v>
+      </c>
+      <c r="BF30">
+        <v>6144000.0</v>
+      </c>
+      <c r="BG30">
+        <v>5597000.0</v>
+      </c>
+      <c r="BH30">
+        <v>5217000.0</v>
+      </c>
+      <c r="BI30">
+        <v>5113000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>4896000.0</v>
+      </c>
+      <c r="BK30">
+        <v>4678000.0</v>
+      </c>
+      <c r="BL30">
+        <v>4645000.0</v>
+      </c>
+      <c r="BM30">
+        <v>4349000.0</v>
+      </c>
+      <c r="BN30">
+        <v>4427000.0</v>
+      </c>
+      <c r="BO30">
+        <v>4373000.0</v>
+      </c>
+      <c r="BP30">
+        <v>4268000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>4484000.0</v>
+      </c>
+      <c r="BR30">
+        <v>4589000.0</v>
+      </c>
+      <c r="BS30">
+        <v>4535000.0</v>
+      </c>
+      <c r="BT30">
+        <v>4296000.0</v>
+      </c>
+      <c r="BU30">
+        <v>4147000.0</v>
+      </c>
+      <c r="BV30">
+        <v>3849000.0</v>
+      </c>
+      <c r="BW30">
+        <v>3475000.0</v>
+      </c>
+      <c r="BX30">
+        <v>3573000.0</v>
+      </c>
+      <c r="BY30">
+        <v>3232000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>3072000.0</v>
+      </c>
+      <c r="CA30">
+        <v>2917000.0</v>
+      </c>
+      <c r="CB30">
+        <v>3331000.0</v>
+      </c>
+      <c r="CC30">
+        <v>2679000.0</v>
+      </c>
+      <c r="CD30">
+        <v>2745000.0</v>
+      </c>
+      <c r="CE30">
+        <v>2535000.0</v>
+      </c>
+      <c r="CF30">
+        <v>2488000.0</v>
+      </c>
+      <c r="CG30">
+        <v>2352000.0</v>
+      </c>
+      <c r="CH30">
+        <v>2191040.0</v>
+      </c>
+      <c r="CI30">
+        <v>2084306.0</v>
+      </c>
+      <c r="CJ30">
+        <v>1347264.0</v>
+      </c>
+      <c r="CK30">
+        <v>1294050.0</v>
+      </c>
+      <c r="CL30">
+        <v>1262536.0</v>
+      </c>
+      <c r="CM30">
+        <v>1192334.0</v>
+      </c>
+      <c r="CN30">
+        <v>1111109.0</v>
+      </c>
+      <c r="CO30">
+        <v>1011351.0</v>
+      </c>
+      <c r="CP30">
+        <v>1014031.0</v>
+      </c>
+      <c r="CQ30">
+        <v>881079.0</v>
+      </c>
+      <c r="CR30">
+        <v>789679.0</v>
+      </c>
+      <c r="CS30">
+        <v>712802.0</v>
+      </c>
+      <c r="CT30">
+        <v>729145.0</v>
+      </c>
+      <c r="CU30">
+        <v>652612.0</v>
+      </c>
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
+        <v>0.0</v>
+      </c>
+      <c r="CX30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:102">
+      <c r="A31" t="s">
+        <v>190</v>
+      </c>
+      <c r="B31">
+        <v>-4496000.0</v>
+      </c>
+      <c r="C31">
+        <v>-3819000.0</v>
+      </c>
+      <c r="D31">
+        <v>-3146000.0</v>
+      </c>
+      <c r="E31">
+        <v>-3015000.0</v>
+      </c>
+      <c r="F31">
+        <v>-3845000.0</v>
+      </c>
+      <c r="G31">
+        <v>-2895000.0</v>
+      </c>
+      <c r="H31">
+        <v>-3060000.0</v>
+      </c>
+      <c r="I31">
+        <v>-2962000.0</v>
+      </c>
+      <c r="J31">
+        <v>-2742000.0</v>
+      </c>
+      <c r="K31">
+        <v>-514000.0</v>
+      </c>
+      <c r="L31">
+        <v>-1687000.0</v>
+      </c>
+      <c r="M31">
+        <v>41000.0</v>
+      </c>
+      <c r="N31">
+        <v>118000.0</v>
+      </c>
+      <c r="O31">
+        <v>-201000.0</v>
+      </c>
+      <c r="P31">
+        <v>141000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-356000.0</v>
+      </c>
+      <c r="R31">
+        <v>-56000.0</v>
+      </c>
+      <c r="S31">
+        <v>4747998.0</v>
+      </c>
+      <c r="T31">
+        <v>94000.0</v>
+      </c>
+      <c r="U31">
+        <v>36000.0</v>
+      </c>
+      <c r="V31">
+        <v>100000.0</v>
+      </c>
+      <c r="W31">
+        <v>498999.0</v>
+      </c>
+      <c r="X31">
+        <v>212000.0</v>
+      </c>
+      <c r="Y31">
+        <v>370000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-188000.0</v>
+      </c>
+      <c r="AA31">
+        <v>29000.0</v>
+      </c>
+      <c r="AB31">
+        <v>89000.0</v>
+      </c>
+      <c r="AC31">
+        <v>177000.0</v>
+      </c>
+      <c r="AD31">
+        <v>301000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-66000.0</v>
+      </c>
+      <c r="AF31">
+        <v>180000.0</v>
+      </c>
+      <c r="AG31">
+        <v>75000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-76000.0</v>
+      </c>
+      <c r="AI31">
+        <v>48000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-14000.0</v>
+      </c>
+      <c r="AK31">
+        <v>1000.0</v>
+      </c>
+      <c r="AL31">
+        <v>1000.0</v>
+      </c>
+      <c r="AM31">
+        <v>19000.0</v>
+      </c>
+      <c r="AN31">
+        <v>8000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-9000.0</v>
+      </c>
+      <c r="AP31">
+        <v>17000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>63000.0</v>
+      </c>
+      <c r="AR31">
+        <v>13000.0</v>
+      </c>
+      <c r="AS31">
+        <v>2000.0</v>
+      </c>
+      <c r="AT31">
+        <v>39000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-2000.0</v>
+      </c>
+      <c r="AV31">
+        <v>127000.0</v>
+      </c>
+      <c r="AW31">
+        <v>44000.0</v>
+      </c>
+      <c r="AX31">
+        <v>3000.0</v>
+      </c>
+      <c r="AY31">
+        <v>144000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>122000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-79000.0</v>
+      </c>
+      <c r="BB31">
+        <v>305000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-53000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-45000.0</v>
+      </c>
+      <c r="BE31">
+        <v>58000.0</v>
+      </c>
+      <c r="BF31">
+        <v>0.0</v>
+      </c>
+      <c r="BG31">
+        <v>36000.0</v>
+      </c>
+      <c r="BH31">
+        <v>98000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-45000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>17000.0</v>
+      </c>
+      <c r="BK31">
+        <v>699000.0</v>
+      </c>
+      <c r="BL31">
+        <v>8000.0</v>
+      </c>
+      <c r="BM31">
+        <v>13000.0</v>
+      </c>
+      <c r="BN31">
+        <v>13000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-97000.0</v>
+      </c>
+      <c r="BP31">
+        <v>23000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-139000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-213000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-207000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-232000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-63000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-52000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-8000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-39000.0</v>
+      </c>
+      <c r="BY31">
+        <v>65000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>66000.0</v>
+      </c>
+      <c r="CA31">
+        <v>52000.0</v>
+      </c>
+      <c r="CB31">
+        <v>37000.0</v>
+      </c>
+      <c r="CC31">
+        <v>62000.0</v>
+      </c>
+      <c r="CD31">
+        <v>5000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-360000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-410000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-475000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-501000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-410938.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-312820.0</v>
+      </c>
+      <c r="CK31">
+        <v>-204000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-201000.0</v>
+      </c>
+      <c r="CM31">
+        <v>1320473.0</v>
+      </c>
+      <c r="CN31">
+        <v>-172704.0</v>
+      </c>
+      <c r="CO31">
+        <v>-169718.0</v>
+      </c>
+      <c r="CP31">
+        <v>-197466.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-131536.0</v>
+      </c>
+      <c r="CR31">
+        <v>-31726.0</v>
+      </c>
+      <c r="CS31">
+        <v>-126171.0</v>
+      </c>
+      <c r="CT31">
+        <v>-141117.0</v>
+      </c>
+      <c r="CU31">
+        <v>-172210.0</v>
+      </c>
+      <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
+        <v>0.0</v>
+      </c>
+      <c r="CX31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:102">
+      <c r="A32" t="s">
+        <v>191</v>
+      </c>
+      <c r="B32">
+        <v>48467000.0</v>
+      </c>
+      <c r="C32">
+        <v>46149000.0</v>
+      </c>
+      <c r="D32">
+        <v>43401000.0</v>
+      </c>
+      <c r="E32">
+        <v>41382000.0</v>
+      </c>
+      <c r="F32">
+        <v>41383000.0</v>
+      </c>
+      <c r="G32">
+        <v>40658000.0</v>
+      </c>
+      <c r="H32">
+        <v>40686000.0</v>
+      </c>
+      <c r="I32">
+        <v>38491000.0</v>
+      </c>
+      <c r="J32">
+        <v>36907000.0</v>
+      </c>
+      <c r="K32">
+        <v>36221000.0</v>
+      </c>
+      <c r="L32">
+        <v>31369000.0</v>
+      </c>
+      <c r="M32">
+        <v>26957000.0</v>
+      </c>
+      <c r="N32">
+        <v>26620000.0</v>
+      </c>
+      <c r="O32">
+        <v>22521000.0</v>
+      </c>
+      <c r="P32">
+        <v>22043000.0</v>
+      </c>
+      <c r="Q32">
+        <v>19926000.0</v>
+      </c>
+      <c r="R32">
+        <v>20336000.0</v>
+      </c>
+      <c r="S32">
+        <v>18029000.0</v>
+      </c>
+      <c r="T32">
+        <v>18245000.0</v>
+      </c>
+      <c r="U32">
+        <v>17749000.0</v>
+      </c>
+      <c r="V32">
+        <v>18397000.0</v>
+      </c>
+      <c r="W32">
+        <v>16995000.0</v>
+      </c>
+      <c r="X32">
+        <v>15765000.0</v>
+      </c>
+      <c r="Y32">
+        <v>17405000.0</v>
+      </c>
+      <c r="Z32">
+        <v>17890000.0</v>
+      </c>
+      <c r="AA32">
+        <v>19706000.0</v>
+      </c>
+      <c r="AB32">
+        <v>20852000.0</v>
+      </c>
+      <c r="AC32">
+        <v>19895000.0</v>
+      </c>
+      <c r="AD32">
+        <v>17991000.0</v>
+      </c>
+      <c r="AE32">
+        <v>16160000.0</v>
+      </c>
+      <c r="AF32">
+        <v>16396000.0</v>
+      </c>
+      <c r="AG32">
+        <v>18204000.0</v>
+      </c>
+      <c r="AH32">
+        <v>14718000.0</v>
+      </c>
+      <c r="AI32">
+        <v>16660000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>15913000.0</v>
+      </c>
+      <c r="AK32">
+        <v>16218000.0</v>
+      </c>
+      <c r="AL32">
+        <v>18902000.0</v>
+      </c>
+      <c r="AM32">
+        <v>16703000.0</v>
+      </c>
+      <c r="AN32">
+        <v>16181000.0</v>
+      </c>
+      <c r="AO32">
+        <v>17194000.0</v>
+      </c>
+      <c r="AP32">
+        <v>21576000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>25755000.0</v>
+      </c>
+      <c r="AR32">
+        <v>21193000.0</v>
+      </c>
+      <c r="AS32">
+        <v>24230000.0</v>
+      </c>
+      <c r="AT32">
+        <v>24741000.0</v>
+      </c>
+      <c r="AU32">
+        <v>27101000.0</v>
+      </c>
+      <c r="AV32">
+        <v>25599000.0</v>
+      </c>
+      <c r="AW32">
+        <v>21952000.0</v>
+      </c>
+      <c r="AX32">
+        <v>22322000.0</v>
+      </c>
+      <c r="AY32">
+        <v>23142000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>21865000.0</v>
+      </c>
+      <c r="BA32">
+        <v>20258000.0</v>
+      </c>
+      <c r="BB32">
+        <v>23983000.0</v>
+      </c>
+      <c r="BC32">
+        <v>23548000.0</v>
+      </c>
+      <c r="BD32">
+        <v>19290000.0</v>
+      </c>
+      <c r="BE32">
+        <v>24508000.0</v>
+      </c>
+      <c r="BF32">
+        <v>24508000.0</v>
+      </c>
+      <c r="BG32">
+        <v>26376000.0</v>
+      </c>
+      <c r="BH32">
+        <v>18645000.0</v>
+      </c>
+      <c r="BI32">
+        <v>17701000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>13758000.0</v>
+      </c>
+      <c r="BK32">
+        <v>15054000.0</v>
+      </c>
+      <c r="BL32">
+        <v>16213000.0</v>
+      </c>
+      <c r="BM32">
+        <v>14245000.0</v>
+      </c>
+      <c r="BN32">
+        <v>11901000.0</v>
+      </c>
+      <c r="BO32">
+        <v>11549000.0</v>
+      </c>
+      <c r="BP32">
+        <v>14634000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>16380000.0</v>
+      </c>
+      <c r="BR32">
+        <v>16757000.0</v>
+      </c>
+      <c r="BS32">
+        <v>20025000.0</v>
+      </c>
+      <c r="BT32">
+        <v>21979000.0</v>
+      </c>
+      <c r="BU32">
+        <v>24946000.0</v>
+      </c>
+      <c r="BV32">
+        <v>19478000.0</v>
+      </c>
+      <c r="BW32">
+        <v>18933000.0</v>
+      </c>
+      <c r="BX32">
+        <v>19502000.0</v>
+      </c>
+      <c r="BY32">
+        <v>18651000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>17624000.0</v>
+      </c>
+      <c r="CA32">
+        <v>16712000.0</v>
+      </c>
+      <c r="CB32">
+        <v>16563000.0</v>
+      </c>
+      <c r="CC32">
+        <v>17130000.0</v>
+      </c>
+      <c r="CD32">
+        <v>15458000.0</v>
+      </c>
+      <c r="CE32">
+        <v>13578000.0</v>
+      </c>
+      <c r="CF32">
+        <v>13779000.0</v>
+      </c>
+      <c r="CG32">
+        <v>12460000.0</v>
+      </c>
+      <c r="CH32">
+        <v>12031039.0</v>
+      </c>
+      <c r="CI32">
+        <v>11041235.0</v>
+      </c>
+      <c r="CJ32">
+        <v>4737670.0</v>
+      </c>
+      <c r="CK32">
+        <v>3870113.0</v>
+      </c>
+      <c r="CL32">
+        <v>3782065.0</v>
+      </c>
+      <c r="CM32">
+        <v>3568351.0</v>
+      </c>
+      <c r="CN32">
+        <v>3485406.0</v>
+      </c>
+      <c r="CO32">
+        <v>3699556.0</v>
+      </c>
+      <c r="CP32">
+        <v>3220815.0</v>
+      </c>
+      <c r="CQ32">
+        <v>2343745.0</v>
+      </c>
+      <c r="CR32">
+        <v>2095601.0</v>
+      </c>
+      <c r="CS32">
+        <v>3081384.0</v>
+      </c>
+      <c r="CT32">
+        <v>2429160.0</v>
+      </c>
+      <c r="CU32">
+        <v>2690396.0</v>
+      </c>
+      <c r="CV32">
+        <v>2533000.0</v>
+      </c>
+      <c r="CW32">
+        <v>2331000.0</v>
+      </c>
+      <c r="CX32">
+        <v>3898000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>194</v>
+      </c>
+      <c r="B2">
+        <v>2142000.0</v>
+      </c>
+      <c r="C2">
+        <v>2746000.0</v>
+      </c>
+      <c r="D2">
+        <v>3372000.0</v>
+      </c>
+      <c r="E2">
+        <v>22942000.0</v>
+      </c>
+      <c r="F2">
+        <v>28925000.0</v>
+      </c>
+      <c r="G2">
+        <v>11592000.0</v>
+      </c>
+      <c r="H2">
+        <v>52628000.0</v>
+      </c>
+      <c r="I2">
+        <v>69208000.0</v>
+      </c>
+      <c r="J2">
+        <v>64094000.0</v>
+      </c>
+      <c r="K2">
+        <v>35532000.0</v>
+      </c>
+      <c r="L2">
+        <v>6181000.0</v>
+      </c>
+      <c r="M2">
+        <v>24443000.0</v>
+      </c>
+      <c r="N2">
+        <v>28086000.0</v>
+      </c>
+      <c r="O2">
+        <v>16390000.0</v>
+      </c>
+      <c r="P2">
+        <v>19137000.0</v>
+      </c>
+      <c r="Q2">
+        <v>23017000.0</v>
+      </c>
+      <c r="R2">
+        <v>1149000.0</v>
+      </c>
+      <c r="S2">
+        <v>245000.0</v>
+      </c>
+      <c r="T2">
+        <v>4391000.0</v>
+      </c>
+      <c r="U2">
+        <v>3271000.0</v>
+      </c>
+      <c r="V2">
+        <v>685000.0</v>
+      </c>
+      <c r="W2">
+        <v>176202.0</v>
+      </c>
+      <c r="X2">
+        <v>2713638.0</v>
+      </c>
+      <c r="Y2">
+        <v>506669.0</v>
+      </c>
+      <c r="Z2">
+        <v>142906.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B3">
+        <v>1975000</v>
+      </c>
+      <c r="C3">
+        <v>71894000</v>
+      </c>
+      <c r="D3">
+        <v>153943000</v>
+      </c>
+      <c r="E3">
+        <v>65122000</v>
+      </c>
+      <c r="F3">
+        <v>25710000</v>
+      </c>
+      <c r="G3">
+        <v>15257000</v>
+      </c>
+      <c r="H3">
+        <v>69938000</v>
+      </c>
+      <c r="I3">
+        <v>39790000</v>
+      </c>
+      <c r="J3">
+        <v>13489000</v>
+      </c>
+      <c r="K3">
+        <v>4307000</v>
+      </c>
+      <c r="L3">
+        <v>12504000</v>
+      </c>
+      <c r="M3">
+        <v>53342000</v>
+      </c>
+      <c r="N3">
+        <v>43419000</v>
+      </c>
+      <c r="O3">
+        <v>23766000</v>
+      </c>
+      <c r="P3">
+        <v>36525000</v>
+      </c>
+      <c r="Q3">
+        <v>21908000</v>
+      </c>
+      <c r="R3">
+        <v>9542000</v>
+      </c>
+      <c r="S3">
+        <v>46271000</v>
+      </c>
+      <c r="T3">
+        <v>25307000</v>
+      </c>
+      <c r="U3">
+        <v>27684000</v>
+      </c>
+      <c r="V3">
+        <v>17708000</v>
+      </c>
+      <c r="W3">
+        <v>11595811</v>
+      </c>
+      <c r="X3">
+        <v>7881720</v>
+      </c>
+      <c r="Y3">
+        <v>4414952</v>
+      </c>
+      <c r="Z3">
+        <v>2220110</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>196</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>-5983000.0</v>
+      </c>
+      <c r="G4">
+        <v>17333000.0</v>
+      </c>
+      <c r="H4">
+        <v>-41036000.0</v>
+      </c>
+      <c r="I4">
+        <v>-16580000.0</v>
+      </c>
+      <c r="J4">
+        <v>5114000.0</v>
+      </c>
+      <c r="K4">
+        <v>28562000.0</v>
+      </c>
+      <c r="L4">
+        <v>29351000.0</v>
+      </c>
+      <c r="M4">
+        <v>-18262000.0</v>
+      </c>
+      <c r="N4">
+        <v>-3643000.0</v>
+      </c>
+      <c r="O4">
+        <v>11696000.0</v>
+      </c>
+      <c r="P4">
+        <v>-2747000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>842000.0</v>
+      </c>
+      <c r="G5">
+        <v>581000.0</v>
+      </c>
+      <c r="H5">
+        <v>4758000.0</v>
+      </c>
+      <c r="I5">
+        <v>-686000.0</v>
+      </c>
+      <c r="J5">
+        <v>-22722000.0</v>
+      </c>
+      <c r="K5">
+        <v>-3548000.0</v>
+      </c>
+      <c r="L5">
+        <v>8266000.0</v>
+      </c>
+      <c r="M5">
+        <v>2831000.0</v>
+      </c>
+      <c r="N5">
+        <v>5853000.0</v>
+      </c>
+      <c r="O5">
+        <v>6690000.0</v>
+      </c>
+      <c r="P5">
+        <v>7832000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>198</v>
+      </c>
+      <c r="B6">
+        <v>-2142000.0</v>
+      </c>
+      <c r="C6">
+        <v>-604000.0</v>
+      </c>
+      <c r="D6">
+        <v>-626000.0</v>
+      </c>
+      <c r="E6">
+        <v>-19570000.0</v>
+      </c>
+      <c r="F6">
+        <v>-5983000.0</v>
+      </c>
+      <c r="G6">
+        <v>17333000.0</v>
+      </c>
+      <c r="H6">
+        <v>-41036000.0</v>
+      </c>
+      <c r="I6">
+        <v>-16580000.0</v>
+      </c>
+      <c r="J6">
+        <v>5114000.0</v>
+      </c>
+      <c r="K6">
+        <v>28562000.0</v>
+      </c>
+      <c r="L6">
+        <v>29351000.0</v>
+      </c>
+      <c r="M6">
+        <v>-18262000.0</v>
+      </c>
+      <c r="N6">
+        <v>-3643000.0</v>
+      </c>
+      <c r="O6">
+        <v>11696000.0</v>
+      </c>
+      <c r="P6">
+        <v>-2747000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-3880000.0</v>
+      </c>
+      <c r="R6">
+        <v>21868000.0</v>
+      </c>
+      <c r="S6">
+        <v>904000.0</v>
+      </c>
+      <c r="T6">
+        <v>-4146000.0</v>
+      </c>
+      <c r="U6">
+        <v>1120000.0</v>
+      </c>
+      <c r="V6">
+        <v>2586000.0</v>
+      </c>
+      <c r="W6">
+        <v>508985.0</v>
+      </c>
+      <c r="X6">
+        <v>-2537436.0</v>
+      </c>
+      <c r="Y6">
+        <v>2206969.0</v>
+      </c>
+      <c r="Z6">
+        <v>363763.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>199</v>
+      </c>
+      <c r="B7">
+        <v>-7872000.0</v>
+      </c>
+      <c r="C7">
+        <v>8506000.0</v>
+      </c>
+      <c r="D7">
+        <v>-25512000.0</v>
+      </c>
+      <c r="E7">
+        <v>1330000.0</v>
+      </c>
+      <c r="F7">
+        <v>10257000.0</v>
+      </c>
+      <c r="G7">
+        <v>-1547001.0</v>
+      </c>
+      <c r="H7">
+        <v>2389000.0</v>
+      </c>
+      <c r="I7">
+        <v>-1341000.0</v>
+      </c>
+      <c r="J7">
+        <v>-6366000.0</v>
+      </c>
+      <c r="K7">
+        <v>3848000.0</v>
+      </c>
+      <c r="L7">
+        <v>2134000.0</v>
+      </c>
+      <c r="M7">
+        <v>-11390000.0</v>
+      </c>
+      <c r="N7">
+        <v>-2424000.0</v>
+      </c>
+      <c r="O7">
+        <v>-1364000.0</v>
+      </c>
+      <c r="P7">
+        <v>2495000.0</v>
+      </c>
+      <c r="Q7">
+        <v>374000.0</v>
+      </c>
+      <c r="R7">
+        <v>4488000.0</v>
+      </c>
+      <c r="S7">
+        <v>-6105000.0</v>
+      </c>
+      <c r="T7">
+        <v>-4949000.0</v>
+      </c>
+      <c r="U7">
+        <v>-3556000.0</v>
+      </c>
+      <c r="V7">
+        <v>-7445000.0</v>
+      </c>
+      <c r="W7">
+        <v>-2032973.0</v>
+      </c>
+      <c r="X7">
+        <v>-687203.0</v>
+      </c>
+      <c r="Y7">
+        <v>189952.0</v>
+      </c>
+      <c r="Z7">
+        <v>-496679.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>200</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8">
+        <v>1430000.0</v>
+      </c>
+      <c r="G8">
+        <v>-3107000.0</v>
+      </c>
+      <c r="H8">
+        <v>-2550000.0</v>
+      </c>
+      <c r="I8">
+        <v>1500000.0</v>
+      </c>
+      <c r="J8">
+        <v>-1246000.0</v>
+      </c>
+      <c r="K8">
+        <v>1668000.0</v>
+      </c>
+      <c r="L8">
+        <v>824000.0</v>
+      </c>
+      <c r="M8">
+        <v>-3658000.0</v>
+      </c>
+      <c r="N8">
+        <v>-59000.0</v>
+      </c>
+      <c r="O8">
+        <v>-1012000.0</v>
+      </c>
+      <c r="P8">
+        <v>-400000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>201</v>
+      </c>
+      <c r="B9">
+        <v>-3026000.0</v>
+      </c>
+      <c r="C9">
+        <v>23127000.0</v>
+      </c>
+      <c r="D9">
+        <v>-25010000.0</v>
+      </c>
+      <c r="E9">
+        <v>-4279000.0</v>
+      </c>
+      <c r="F9">
+        <v>1430000.0</v>
+      </c>
+      <c r="G9">
+        <v>-3107000.0</v>
+      </c>
+      <c r="H9">
+        <v>-2550000.0</v>
+      </c>
+      <c r="I9">
+        <v>1500000.0</v>
+      </c>
+      <c r="J9">
+        <v>-1246000.0</v>
+      </c>
+      <c r="K9">
+        <v>1668000.0</v>
+      </c>
+      <c r="L9">
+        <v>824000.0</v>
+      </c>
+      <c r="M9">
+        <v>-3658000.0</v>
+      </c>
+      <c r="N9">
+        <v>-59000.0</v>
+      </c>
+      <c r="O9">
+        <v>-1012000.0</v>
+      </c>
+      <c r="P9">
+        <v>-400000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2035000.0</v>
+      </c>
+      <c r="R9">
+        <v>4007000.0</v>
+      </c>
+      <c r="S9">
+        <v>1000.0</v>
+      </c>
+      <c r="T9">
+        <v>-2859000.0</v>
+      </c>
+      <c r="U9">
+        <v>-2271000.0</v>
+      </c>
+      <c r="V9">
+        <v>-2569000.0</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9">
+        <v>276000.0</v>
+      </c>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>202</v>
+      </c>
+      <c r="B10">
+        <v>-3710000.0</v>
+      </c>
+      <c r="C10">
+        <v>2477000.0</v>
+      </c>
+      <c r="D10">
+        <v>-669000.0</v>
+      </c>
+      <c r="E10">
+        <v>-4143000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1277000.0</v>
+      </c>
+      <c r="G10">
+        <v>1032999.0</v>
+      </c>
+      <c r="H10">
+        <v>8256000.0</v>
+      </c>
+      <c r="I10">
+        <v>-5757000.0</v>
+      </c>
+      <c r="J10">
+        <v>-5350000.0</v>
+      </c>
+      <c r="K10">
+        <v>2117000.0</v>
+      </c>
+      <c r="L10">
+        <v>5382000.0</v>
+      </c>
+      <c r="M10">
+        <v>-6112000.0</v>
+      </c>
+      <c r="N10">
+        <v>-323000.0</v>
+      </c>
+      <c r="O10">
+        <v>456000.0</v>
+      </c>
+      <c r="P10">
+        <v>-5476000.0</v>
+      </c>
+      <c r="Q10">
+        <v>2773000.0</v>
+      </c>
+      <c r="R10">
+        <v>9008000.0</v>
+      </c>
+      <c r="S10">
+        <v>-11162000.0</v>
+      </c>
+      <c r="T10">
+        <v>-3826000.0</v>
+      </c>
+      <c r="U10">
+        <v>-2220000.0</v>
+      </c>
+      <c r="V10">
+        <v>-5699000.0</v>
+      </c>
+      <c r="W10">
+        <v>-1915367.0</v>
+      </c>
+      <c r="X10">
+        <v>-1078445.0</v>
+      </c>
+      <c r="Y10">
+        <v>139614.0</v>
+      </c>
+      <c r="Z10">
+        <v>-593403.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>203</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>9964000.0</v>
+      </c>
+      <c r="G11">
+        <v>5343000.0</v>
+      </c>
+      <c r="H11">
+        <v>-7225000.0</v>
+      </c>
+      <c r="I11">
+        <v>3597000.0</v>
+      </c>
+      <c r="J11">
+        <v>1370000.0</v>
+      </c>
+      <c r="K11">
+        <v>1515000.0</v>
+      </c>
+      <c r="L11">
+        <v>-9814000.0</v>
+      </c>
+      <c r="M11">
+        <v>2808000.0</v>
+      </c>
+      <c r="N11">
+        <v>-162000.0</v>
+      </c>
+      <c r="O11">
+        <v>-526000.0</v>
+      </c>
+      <c r="P11">
+        <v>7562000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1791000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11">
+        <v>4335000.0</v>
+      </c>
+      <c r="T11">
+        <v>3228000.0</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11">
+        <v>524000.0</v>
+      </c>
+      <c r="W11">
+        <v>1284000.0</v>
+      </c>
+      <c r="X11">
+        <v>543000.0</v>
+      </c>
+      <c r="Y11"/>
+      <c r="Z11">
+        <v>473000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>204</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>2025000.0</v>
+      </c>
+      <c r="G12">
+        <v>13193000.0</v>
+      </c>
+      <c r="H12">
+        <v>16769000.0</v>
+      </c>
+      <c r="I12">
+        <v>2285000.0</v>
+      </c>
+      <c r="J12">
+        <v>4247000.0</v>
+      </c>
+      <c r="K12">
+        <v>2754000.0</v>
+      </c>
+      <c r="L12">
+        <v>4048000.0</v>
+      </c>
+      <c r="M12">
+        <v>3060000.0</v>
+      </c>
+      <c r="N12">
+        <v>1401000.0</v>
+      </c>
+      <c r="O12">
+        <v>1418000.0</v>
+      </c>
+      <c r="P12">
+        <v>351000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12">
+        <v>1598000.0</v>
+      </c>
+      <c r="S12"/>
+      <c r="T12">
+        <v>2581000.0</v>
+      </c>
+      <c r="U12">
+        <v>849000.0</v>
+      </c>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>205</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>600000.0</v>
+      </c>
+      <c r="G13">
+        <v>527000.0</v>
+      </c>
+      <c r="H13">
+        <v>61000.0</v>
+      </c>
+      <c r="I13">
+        <v>163000.0</v>
+      </c>
+      <c r="J13">
+        <v>666000.0</v>
+      </c>
+      <c r="K13">
+        <v>87000.0</v>
+      </c>
+      <c r="L13">
+        <v>-32000.0</v>
+      </c>
+      <c r="M13">
+        <v>-12000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>206</v>
+      </c>
+      <c r="B14">
+        <v>36656000.0</v>
+      </c>
+      <c r="C14">
+        <v>31347000.0</v>
+      </c>
+      <c r="D14">
+        <v>26975000.0</v>
+      </c>
+      <c r="E14">
+        <v>24116000.0</v>
+      </c>
+      <c r="F14">
+        <v>25397000.0</v>
+      </c>
+      <c r="G14">
+        <v>25198000.0</v>
+      </c>
+      <c r="H14">
+        <v>23268000.0</v>
+      </c>
+      <c r="I14">
+        <v>22049000.0</v>
+      </c>
+      <c r="J14">
+        <v>21302000.0</v>
+      </c>
+      <c r="K14">
+        <v>21796000.0</v>
+      </c>
+      <c r="L14">
+        <v>22758000.0</v>
+      </c>
+      <c r="M14">
+        <v>21507000.0</v>
+      </c>
+      <c r="N14">
+        <v>18144000.0</v>
+      </c>
+      <c r="O14">
+        <v>15707000.0</v>
+      </c>
+      <c r="P14">
+        <v>13994000.0</v>
+      </c>
+      <c r="Q14">
+        <v>11927000.0</v>
+      </c>
+      <c r="R14">
+        <v>11686000.0</v>
+      </c>
+      <c r="S14">
+        <v>9925000.0</v>
+      </c>
+      <c r="T14">
+        <v>7470000.0</v>
+      </c>
+      <c r="U14">
+        <v>6020000.0</v>
+      </c>
+      <c r="V14">
+        <v>4273000.0</v>
+      </c>
+      <c r="W14">
+        <v>2509220.0</v>
+      </c>
+      <c r="X14">
+        <v>1790673.0</v>
+      </c>
+      <c r="Y14">
+        <v>1236373.0</v>
+      </c>
+      <c r="Z14">
+        <v>968122.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>207</v>
+      </c>
+      <c r="B15">
+        <v>2637000.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
+        <v>53277.0</v>
+      </c>
+      <c r="W15">
+        <v>53277.0</v>
+      </c>
+      <c r="X15">
+        <v>120941.0</v>
+      </c>
+      <c r="Y15">
+        <v>106624.0</v>
+      </c>
+      <c r="Z15">
+        <v>10908.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>208</v>
+      </c>
+      <c r="B16">
+        <v>0.0</v>
+      </c>
+      <c r="C16">
+        <v>2142000.0</v>
+      </c>
+      <c r="D16">
+        <v>2746000.0</v>
+      </c>
+      <c r="E16">
+        <v>3372000.0</v>
+      </c>
+      <c r="F16">
+        <v>22942000.0</v>
+      </c>
+      <c r="G16">
+        <v>28925000.0</v>
+      </c>
+      <c r="H16">
+        <v>11592000.0</v>
+      </c>
+      <c r="I16">
+        <v>52628000.0</v>
+      </c>
+      <c r="J16">
+        <v>69208000.0</v>
+      </c>
+      <c r="K16">
+        <v>64094000.0</v>
+      </c>
+      <c r="L16">
+        <v>35532000.0</v>
+      </c>
+      <c r="M16">
+        <v>6181000.0</v>
+      </c>
+      <c r="N16">
+        <v>24443000.0</v>
+      </c>
+      <c r="O16">
+        <v>28086000.0</v>
+      </c>
+      <c r="P16">
+        <v>16390000.0</v>
+      </c>
+      <c r="Q16">
+        <v>19137000.0</v>
+      </c>
+      <c r="R16">
+        <v>23017000.0</v>
+      </c>
+      <c r="S16">
+        <v>1149000.0</v>
+      </c>
+      <c r="T16">
+        <v>245000.0</v>
+      </c>
+      <c r="U16">
+        <v>4391000.0</v>
+      </c>
+      <c r="V16">
+        <v>3271000.0</v>
+      </c>
+      <c r="W16">
+        <v>685187.0</v>
+      </c>
+      <c r="X16">
+        <v>176202.0</v>
+      </c>
+      <c r="Y16">
+        <v>2713638.0</v>
+      </c>
+      <c r="Z16">
+        <v>506669.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>209</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
         <v>210</v>
+      </c>
+      <c r="B18">
+        <v>64902000.0</v>
+      </c>
+      <c r="C18">
+        <v>-6393000.0</v>
+      </c>
+      <c r="D18">
+        <v>-135910000.0</v>
+      </c>
+      <c r="E18">
+        <v>-37358000.0</v>
+      </c>
+      <c r="F18">
+        <v>2580000.0</v>
+      </c>
+      <c r="G18">
+        <v>17392000.0</v>
+      </c>
+      <c r="H18">
+        <v>-40526000.0</v>
+      </c>
+      <c r="I18">
+        <v>-16376000.0</v>
+      </c>
+      <c r="J18">
+        <v>3963000.0</v>
+      </c>
+      <c r="K18">
+        <v>28464000.0</v>
+      </c>
+      <c r="L18">
+        <v>29107000.0</v>
+      </c>
+      <c r="M18">
+        <v>-18778000.0</v>
+      </c>
+      <c r="N18">
+        <v>-4175000.0</v>
+      </c>
+      <c r="O18">
+        <v>11652000.0</v>
+      </c>
+      <c r="P18">
+        <v>-2902000.0</v>
+      </c>
+      <c r="Q18">
+        <v>6891000.0</v>
+      </c>
+      <c r="R18">
+        <v>22636000.0</v>
+      </c>
+      <c r="S18">
+        <v>-18021000.0</v>
+      </c>
+      <c r="T18">
+        <v>-7038000.0</v>
+      </c>
+      <c r="U18">
+        <v>-15840000.0</v>
+      </c>
+      <c r="V18">
+        <v>-13919000.0</v>
+      </c>
+      <c r="W18">
+        <v>-6898617.0</v>
+      </c>
+      <c r="X18">
+        <v>-4857300.0</v>
+      </c>
+      <c r="Y18">
+        <v>-2209000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-1380355.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>211</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-71440000.0</v>
+      </c>
+      <c r="D19">
+        <v>-158434000.0</v>
+      </c>
+      <c r="E19">
+        <v>-65079000.0</v>
+      </c>
+      <c r="F19">
+        <v>-25665000.0</v>
+      </c>
+      <c r="G19">
+        <v>-15159000.0</v>
+      </c>
+      <c r="H19">
+        <v>-70175000.0</v>
+      </c>
+      <c r="I19">
+        <v>-40010000.0</v>
+      </c>
+      <c r="J19">
+        <v>-12791000.0</v>
+      </c>
+      <c r="K19">
+        <v>-4400000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>212</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>213</v>
+      </c>
+      <c r="B21">
+        <v>60000000.0</v>
+      </c>
+      <c r="C21">
+        <v>5220000.0</v>
+      </c>
+      <c r="D21">
+        <v>138905000.0</v>
+      </c>
+      <c r="E21">
+        <v>24997000.0</v>
+      </c>
+      <c r="F21">
+        <v>-417000.0</v>
+      </c>
+      <c r="G21">
+        <v>-5000.0</v>
+      </c>
+      <c r="H21">
+        <v>-16000.0</v>
+      </c>
+      <c r="I21">
+        <v>-35000.0</v>
+      </c>
+      <c r="J21">
+        <v>-23000.0</v>
+      </c>
+      <c r="K21">
+        <v>-14000.0</v>
+      </c>
+      <c r="L21">
+        <v>-26000.0</v>
+      </c>
+      <c r="M21">
+        <v>-202000.0</v>
+      </c>
+      <c r="N21">
+        <v>-402000.0</v>
+      </c>
+      <c r="O21">
+        <v>-141000.0</v>
+      </c>
+      <c r="P21">
+        <v>-987000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>174</v>
+      </c>
+      <c r="B22">
+        <v>19928000.0</v>
+      </c>
+      <c r="C22">
+        <v>17227000.0</v>
+      </c>
+      <c r="D22">
+        <v>4747000.0</v>
+      </c>
+      <c r="E22">
+        <v>-569000.0</v>
+      </c>
+      <c r="F22">
+        <v>-9183000.0</v>
+      </c>
+      <c r="G22">
+        <v>1808000.0</v>
+      </c>
+      <c r="H22">
+        <v>-13864000.0</v>
+      </c>
+      <c r="I22">
+        <v>426000.0</v>
+      </c>
+      <c r="J22">
+        <v>19851000.0</v>
+      </c>
+      <c r="K22">
+        <v>6469000.0</v>
+      </c>
+      <c r="L22">
+        <v>10147000.0</v>
+      </c>
+      <c r="M22">
+        <v>14128000.0</v>
+      </c>
+      <c r="N22">
+        <v>14390000.0</v>
+      </c>
+      <c r="O22">
+        <v>12685000.0</v>
+      </c>
+      <c r="P22">
+        <v>9760000.0</v>
+      </c>
+      <c r="Q22">
+        <v>7028000.0</v>
+      </c>
+      <c r="R22">
+        <v>11015000.0</v>
+      </c>
+      <c r="S22">
+        <v>15593000.0</v>
+      </c>
+      <c r="T22">
+        <v>12278000.0</v>
+      </c>
+      <c r="U22">
+        <v>7588000.0</v>
+      </c>
+      <c r="V22">
+        <v>4446000.0</v>
+      </c>
+      <c r="W22">
+        <v>3374028.0</v>
+      </c>
+      <c r="X22">
+        <v>1307133.0</v>
+      </c>
+      <c r="Y22">
+        <v>786085.0</v>
+      </c>
+      <c r="Z22">
+        <v>381993.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23">
+        <v>-6000.0</v>
+      </c>
+      <c r="C23">
+        <v>-958000.0</v>
+      </c>
+      <c r="D23">
+        <v>-2788000.0</v>
+      </c>
+      <c r="E23">
+        <v>-592000.0</v>
+      </c>
+      <c r="F23">
+        <v>-337000.0</v>
+      </c>
+      <c r="G23">
+        <v>-5000.0</v>
+      </c>
+      <c r="H23">
+        <v>217000.0</v>
+      </c>
+      <c r="I23">
+        <v>16000.0</v>
+      </c>
+      <c r="J23">
+        <v>453000.0</v>
+      </c>
+      <c r="K23">
+        <v>191000.0</v>
+      </c>
+      <c r="L23">
+        <v>55000.0</v>
+      </c>
+      <c r="M23">
+        <v>436000.0</v>
+      </c>
+      <c r="N23">
+        <v>757000.0</v>
+      </c>
+      <c r="O23">
+        <v>159000.0</v>
+      </c>
+      <c r="P23">
+        <v>119000.0</v>
+      </c>
+      <c r="Q23">
+        <v>377000.0</v>
+      </c>
+      <c r="R23">
+        <v>49000.0</v>
+      </c>
+      <c r="S23">
+        <v>495000.0</v>
+      </c>
+      <c r="T23">
+        <v>-3842000.0</v>
+      </c>
+      <c r="U23">
+        <v>-9813000.0</v>
+      </c>
+      <c r="V23">
+        <v>756.0</v>
+      </c>
+      <c r="W23">
+        <v>4253346.0</v>
+      </c>
+      <c r="X23">
+        <v>1765022.0</v>
+      </c>
+      <c r="Y23">
+        <v>-43000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1310839.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>215</v>
+      </c>
+      <c r="B24">
+        <v>-123272000.0</v>
+      </c>
+      <c r="C24">
+        <v>-22000.0</v>
+      </c>
+      <c r="D24">
+        <v>55000.0</v>
+      </c>
+      <c r="E24">
+        <v>43000.0</v>
+      </c>
+      <c r="F24">
+        <v>-150000.0</v>
+      </c>
+      <c r="G24">
+        <v>98000.0</v>
+      </c>
+      <c r="H24">
+        <v>-267000.0</v>
+      </c>
+      <c r="I24">
+        <v>-220000.0</v>
+      </c>
+      <c r="J24">
+        <v>698000.0</v>
+      </c>
+      <c r="K24">
+        <v>-93000.0</v>
+      </c>
+      <c r="L24">
+        <v>189000.0</v>
+      </c>
+      <c r="M24">
+        <v>240000.0</v>
+      </c>
+      <c r="N24">
+        <v>95000.0</v>
+      </c>
+      <c r="O24">
+        <v>5000.0</v>
+      </c>
+      <c r="P24">
+        <v>1019000.0</v>
+      </c>
+      <c r="Q24">
+        <v>47000.0</v>
+      </c>
+      <c r="R24">
+        <v>143000.0</v>
+      </c>
+      <c r="S24">
+        <v>47000.0</v>
+      </c>
+      <c r="T24">
+        <v>95000.0</v>
+      </c>
+      <c r="U24">
+        <v>4305000.0</v>
+      </c>
+      <c r="V24">
+        <v>2264000.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24">
+        <v>437786.0</v>
+      </c>
+      <c r="Y24">
+        <v>530374.0</v>
+      </c>
+      <c r="Z24">
+        <v>526564.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>216</v>
+      </c>
+      <c r="B25">
+        <v>5432000.0</v>
+      </c>
+      <c r="C25">
+        <v>4184000.0</v>
+      </c>
+      <c r="D25">
+        <v>9769001.0</v>
+      </c>
+      <c r="E25">
+        <v>466000.0</v>
+      </c>
+      <c r="F25">
+        <v>4421000.0</v>
+      </c>
+      <c r="G25">
+        <v>4995001.0</v>
+      </c>
+      <c r="H25">
+        <v>15699000.0</v>
+      </c>
+      <c r="I25">
+        <v>-100000.0</v>
+      </c>
+      <c r="J25">
+        <v>209000.0</v>
+      </c>
+      <c r="K25">
+        <v>1072000.0</v>
+      </c>
+      <c r="L25">
+        <v>4873000.0</v>
+      </c>
+      <c r="M25">
+        <v>235000.0</v>
+      </c>
+      <c r="N25">
+        <v>-271000.0</v>
+      </c>
+      <c r="O25">
+        <v>1418000.0</v>
+      </c>
+      <c r="P25">
+        <v>437000.0</v>
+      </c>
+      <c r="Q25">
+        <v>4164000.0</v>
+      </c>
+      <c r="R25">
+        <v>-51000.0</v>
+      </c>
+      <c r="S25">
+        <v>7000.0</v>
+      </c>
+      <c r="T25">
+        <v>541000.0</v>
+      </c>
+      <c r="U25">
+        <v>376000.0</v>
+      </c>
+      <c r="V25">
+        <v>107000.0</v>
+      </c>
+      <c r="W25">
+        <v>-344341.0</v>
+      </c>
+      <c r="X25">
+        <v>-76597.0</v>
+      </c>
+      <c r="Y25">
+        <v>-105870.0</v>
+      </c>
+      <c r="Z25">
+        <v>-318481.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B26">
+        <v>168000.0</v>
+      </c>
+      <c r="C26">
+        <v>-178000.0</v>
+      </c>
+      <c r="D26">
+        <v>-983000.0</v>
+      </c>
+      <c r="E26">
+        <v>-6660000.0</v>
+      </c>
+      <c r="F26">
+        <v>-7854000.0</v>
+      </c>
+      <c r="G26">
+        <v>-152000.0</v>
+      </c>
+      <c r="H26">
+        <v>-490000.0</v>
+      </c>
+      <c r="I26">
+        <v>-629000.0</v>
+      </c>
+      <c r="J26">
+        <v>-644000.0</v>
+      </c>
+      <c r="K26">
+        <v>-909000.0</v>
+      </c>
+      <c r="L26">
+        <v>-695000.0</v>
+      </c>
+      <c r="M26">
+        <v>59000.0</v>
+      </c>
+      <c r="N26">
+        <v>829000.0</v>
+      </c>
+      <c r="O26">
+        <v>180000.0</v>
+      </c>
+      <c r="P26">
+        <v>123000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
+        <v>5120000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>218</v>
+      </c>
+      <c r="B27">
+        <v>2126000.0</v>
+      </c>
+      <c r="C27">
+        <v>1821000.0</v>
+      </c>
+      <c r="D27">
+        <v>2053999.0</v>
+      </c>
+      <c r="E27">
+        <v>1910000.0</v>
+      </c>
+      <c r="F27">
+        <v>1738000.0</v>
+      </c>
+      <c r="G27">
+        <v>2195000.0</v>
+      </c>
+      <c r="H27">
+        <v>2582000.0</v>
+      </c>
+      <c r="I27">
+        <v>2385000.0</v>
+      </c>
+      <c r="J27">
+        <v>4038000.0</v>
+      </c>
+      <c r="K27">
+        <v>2299000.0</v>
+      </c>
+      <c r="L27">
+        <v>3545000.0</v>
+      </c>
+      <c r="M27">
+        <v>3244000.0</v>
+      </c>
+      <c r="N27">
+        <v>1682000.0</v>
+      </c>
+      <c r="O27">
+        <v>1418000.0</v>
+      </c>
+      <c r="P27">
+        <v>1068000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1058000.0</v>
+      </c>
+      <c r="R27">
+        <v>584000.0</v>
+      </c>
+      <c r="S27">
+        <v>423000.0</v>
+      </c>
+      <c r="T27">
+        <v>-1000.0</v>
+      </c>
+      <c r="U27">
+        <v>-1250000.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27">
+        <v>71341.0</v>
+      </c>
+      <c r="X27">
+        <v>18615.0</v>
+      </c>
+      <c r="Y27">
+        <v>-458150.0</v>
+      </c>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>219</v>
+      </c>
+      <c r="B28">
+        <v>56228000.0</v>
+      </c>
+      <c r="C28">
+        <v>5335000.0</v>
+      </c>
+      <c r="D28">
+        <v>135229000.0</v>
+      </c>
+      <c r="E28">
+        <v>17745000.0</v>
+      </c>
+      <c r="F28">
+        <v>-8608000.0</v>
+      </c>
+      <c r="G28">
+        <v>-157000.0</v>
+      </c>
+      <c r="H28">
+        <v>-273000.0</v>
+      </c>
+      <c r="I28">
+        <v>16000.0</v>
+      </c>
+      <c r="J28">
+        <v>453000.0</v>
+      </c>
+      <c r="K28">
+        <v>191000.0</v>
+      </c>
+      <c r="L28">
+        <v>55000.0</v>
+      </c>
+      <c r="M28">
+        <v>276000.0</v>
+      </c>
+      <c r="N28">
+        <v>437000.0</v>
+      </c>
+      <c r="O28">
+        <v>39000.0</v>
+      </c>
+      <c r="P28">
+        <v>-864000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-10817000.0</v>
+      </c>
+      <c r="R28">
+        <v>-3211000.0</v>
+      </c>
+      <c r="S28">
+        <v>2517000.0</v>
+      </c>
+      <c r="T28">
+        <v>-3594000.0</v>
+      </c>
+      <c r="U28">
+        <v>37707000.0</v>
+      </c>
+      <c r="V28">
+        <v>21825000.0</v>
+      </c>
+      <c r="W28">
+        <v>9357479.0</v>
+      </c>
+      <c r="X28">
+        <v>1882078.0</v>
+      </c>
+      <c r="Y28">
+        <v>3885594.0</v>
+      </c>
+      <c r="Z28">
+        <v>2610667.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>220</v>
+      </c>
+      <c r="B29">
+        <v>62927000.0</v>
+      </c>
+      <c r="C29">
+        <v>65501000.0</v>
+      </c>
+      <c r="D29">
+        <v>18033000.0</v>
+      </c>
+      <c r="E29">
+        <v>27764000.0</v>
+      </c>
+      <c r="F29">
+        <v>28290000.0</v>
+      </c>
+      <c r="G29">
+        <v>32649000.0</v>
+      </c>
+      <c r="H29">
+        <v>29412000.0</v>
+      </c>
+      <c r="I29">
+        <v>23414000.0</v>
+      </c>
+      <c r="J29">
+        <v>17452000.0</v>
+      </c>
+      <c r="K29">
+        <v>32771000.0</v>
+      </c>
+      <c r="L29">
+        <v>41611000.0</v>
+      </c>
+      <c r="M29">
+        <v>34564000.0</v>
+      </c>
+      <c r="N29">
+        <v>39244000.0</v>
+      </c>
+      <c r="O29">
+        <v>35418000.0</v>
+      </c>
+      <c r="P29">
+        <v>33623000.0</v>
+      </c>
+      <c r="Q29">
+        <v>28799000.0</v>
+      </c>
+      <c r="R29">
+        <v>32178000.0</v>
+      </c>
+      <c r="S29">
+        <v>28250000.0</v>
+      </c>
+      <c r="T29">
+        <v>18269000.0</v>
+      </c>
+      <c r="U29">
+        <v>11844000.0</v>
+      </c>
+      <c r="V29">
+        <v>3789000.0</v>
+      </c>
+      <c r="W29">
+        <v>4697194.0</v>
+      </c>
+      <c r="X29">
+        <v>3024420.0</v>
+      </c>
+      <c r="Y29">
+        <v>2205953.0</v>
+      </c>
+      <c r="Z29">
+        <v>839755.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>221</v>
+      </c>
+      <c r="B30">
+        <v>-121297000.0</v>
+      </c>
+      <c r="C30">
+        <v>-71440000.0</v>
+      </c>
+      <c r="D30">
+        <v>-153888000.0</v>
+      </c>
+      <c r="E30">
+        <v>-65079000.0</v>
+      </c>
+      <c r="F30">
+        <v>-25665000.0</v>
+      </c>
+      <c r="G30">
+        <v>-15159000.0</v>
+      </c>
+      <c r="H30">
+        <v>-70175000.0</v>
+      </c>
+      <c r="I30">
+        <v>-40010000.0</v>
+      </c>
+      <c r="J30">
+        <v>-12791000.0</v>
+      </c>
+      <c r="K30">
+        <v>-4400000.0</v>
+      </c>
+      <c r="L30">
+        <v>-12315000.0</v>
+      </c>
+      <c r="M30">
+        <v>-53102000.0</v>
+      </c>
+      <c r="N30">
+        <v>-43324000.0</v>
+      </c>
+      <c r="O30">
+        <v>-23761000.0</v>
+      </c>
+      <c r="P30">
+        <v>-35506000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-21861000.0</v>
+      </c>
+      <c r="R30">
+        <v>-7099000.0</v>
+      </c>
+      <c r="S30">
+        <v>-29863000.0</v>
+      </c>
+      <c r="T30">
+        <v>-18821000.0</v>
+      </c>
+      <c r="U30">
+        <v>-48431000.0</v>
+      </c>
+      <c r="V30">
+        <v>-23028000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30">
+        <v>-7443934.0</v>
+      </c>
+      <c r="Y30">
+        <v>-3884578.0</v>
+      </c>
+      <c r="Z30">
+        <v>-3086659.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CX30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:102">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>192</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="2" spans="1:102">
+      <c r="A2" t="s">
+        <v>194</v>
+      </c>
+      <c r="B2">
+        <v>0.0</v>
+      </c>
+      <c r="C2">
+        <v>0.0</v>
+      </c>
+      <c r="D2">
+        <v>325000.0</v>
+      </c>
+      <c r="E2">
+        <v>2147000.0</v>
+      </c>
+      <c r="F2">
+        <v>2142000.0</v>
+      </c>
+      <c r="G2">
+        <v>410000.0</v>
+      </c>
+      <c r="H2">
+        <v>3616000.0</v>
+      </c>
+      <c r="I2">
+        <v>5239000.0</v>
+      </c>
+      <c r="J2">
+        <v>2746000.0</v>
+      </c>
+      <c r="K2">
+        <v>197000.0</v>
+      </c>
+      <c r="L2">
+        <v>4286000.0</v>
+      </c>
+      <c r="M2">
+        <v>7412000.0</v>
+      </c>
+      <c r="N2">
+        <v>3372000.0</v>
+      </c>
+      <c r="O2">
+        <v>2586000.0</v>
+      </c>
+      <c r="P2">
+        <v>9828000.0</v>
+      </c>
+      <c r="Q2">
+        <v>16425999.0</v>
+      </c>
+      <c r="R2">
+        <v>22942000.0</v>
+      </c>
+      <c r="S2">
+        <v>24424000.0</v>
+      </c>
+      <c r="T2">
+        <v>26173000.0</v>
+      </c>
+      <c r="U2">
+        <v>30683000.0</v>
+      </c>
+      <c r="V2">
+        <v>28925000.0</v>
+      </c>
+      <c r="W2">
+        <v>27559000.0</v>
+      </c>
+      <c r="X2">
+        <v>15451000.0</v>
+      </c>
+      <c r="Y2">
+        <v>13051000.0</v>
+      </c>
+      <c r="Z2">
+        <v>11592000.0</v>
+      </c>
+      <c r="AA2">
+        <v>19482000.0</v>
+      </c>
+      <c r="AB2">
+        <v>29911000.0</v>
+      </c>
+      <c r="AC2">
+        <v>39992000.0</v>
+      </c>
+      <c r="AD2">
+        <v>52628000.0</v>
+      </c>
+      <c r="AE2">
+        <v>63267000.0</v>
+      </c>
+      <c r="AF2">
+        <v>62490000.0</v>
+      </c>
+      <c r="AG2">
+        <v>65138000.0</v>
+      </c>
+      <c r="AH2">
+        <v>69208000.0</v>
+      </c>
+      <c r="AI2">
+        <v>72924000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>73038000.0</v>
+      </c>
+      <c r="AK2">
+        <v>74370000.0</v>
+      </c>
+      <c r="AL2">
+        <v>64094000.0</v>
+      </c>
+      <c r="AM2">
+        <v>61157000.0</v>
+      </c>
+      <c r="AN2">
+        <v>52166000.0</v>
+      </c>
+      <c r="AO2">
+        <v>43055000.0</v>
+      </c>
+      <c r="AP2">
+        <v>35532000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>29978000.0</v>
+      </c>
+      <c r="AR2">
+        <v>21532000.0</v>
+      </c>
+      <c r="AS2">
+        <v>8620000.0</v>
+      </c>
+      <c r="AT2">
+        <v>6181000.0</v>
+      </c>
+      <c r="AU2">
+        <v>5073000.0</v>
+      </c>
+      <c r="AV2">
+        <v>14439000.0</v>
+      </c>
+      <c r="AW2">
+        <v>20607000.0</v>
+      </c>
+      <c r="AX2">
+        <v>24443000.0</v>
+      </c>
+      <c r="AY2">
+        <v>27727000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>29330000.0</v>
+      </c>
+      <c r="BA2">
+        <v>31281000.0</v>
+      </c>
+      <c r="BB2">
+        <v>28086000.0</v>
+      </c>
+      <c r="BC2">
+        <v>30924000.0</v>
+      </c>
+      <c r="BD2">
+        <v>30472000.0</v>
+      </c>
+      <c r="BE2">
+        <v>29438000.0</v>
+      </c>
+      <c r="BF2">
+        <v>16390000.0</v>
+      </c>
+      <c r="BG2">
+        <v>16390000.0</v>
+      </c>
+      <c r="BH2">
+        <v>16461000.0</v>
+      </c>
+      <c r="BI2">
+        <v>16861000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>19157000.0</v>
+      </c>
+      <c r="BK2">
+        <v>19137000.0</v>
+      </c>
+      <c r="BL2">
+        <v>22863000.0</v>
+      </c>
+      <c r="BM2">
+        <v>23833000.0</v>
+      </c>
+      <c r="BN2">
+        <v>21618000.0</v>
+      </c>
+      <c r="BO2">
+        <v>23017000.0</v>
+      </c>
+      <c r="BP2">
+        <v>17732000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>11687000.0</v>
+      </c>
+      <c r="BR2">
+        <v>2741000.0</v>
+      </c>
+      <c r="BS2">
+        <v>1149000.0</v>
+      </c>
+      <c r="BT2">
+        <v>6701000.0</v>
+      </c>
+      <c r="BU2">
+        <v>890000.0</v>
+      </c>
+      <c r="BV2">
+        <v>2111000.0</v>
+      </c>
+      <c r="BW2">
+        <v>245000.0</v>
+      </c>
+      <c r="BX2">
+        <v>2022000.0</v>
+      </c>
+      <c r="BY2">
+        <v>2536000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>9248000.0</v>
+      </c>
+      <c r="CA2">
+        <v>4391000.0</v>
+      </c>
+      <c r="CB2">
+        <v>2195000.0</v>
+      </c>
+      <c r="CC2">
+        <v>1519000.0</v>
+      </c>
+      <c r="CD2">
+        <v>42381000.0</v>
+      </c>
+      <c r="CE2">
+        <v>3271000.0</v>
+      </c>
+      <c r="CF2">
+        <v>5729000.0</v>
+      </c>
+      <c r="CG2">
+        <v>827612.0</v>
+      </c>
+      <c r="CH2">
+        <v>1370843.0</v>
+      </c>
+      <c r="CI2">
+        <v>685187.0</v>
+      </c>
+      <c r="CJ2">
+        <v>4408170.0</v>
+      </c>
+      <c r="CK2">
+        <v>227305.0</v>
+      </c>
+      <c r="CL2">
+        <v>196138.0</v>
+      </c>
+      <c r="CM2">
+        <v>176202.0</v>
+      </c>
+      <c r="CN2">
+        <v>258276.0</v>
+      </c>
+      <c r="CO2">
+        <v>976004.0</v>
+      </c>
+      <c r="CP2">
+        <v>1611244.0</v>
+      </c>
+      <c r="CQ2">
+        <v>2713638.0</v>
+      </c>
+      <c r="CR2">
+        <v>687651.0</v>
+      </c>
+      <c r="CS2">
+        <v>342397.0</v>
+      </c>
+      <c r="CT2">
+        <v>136252.0</v>
+      </c>
+      <c r="CU2">
+        <v>506669.0</v>
+      </c>
+      <c r="CV2"/>
+      <c r="CW2"/>
+      <c r="CX2"/>
+    </row>
+    <row r="3" spans="1:102">
+      <c r="A3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B3">
+        <v>15247000</v>
+      </c>
+      <c r="C3">
+        <v>37504000</v>
+      </c>
+      <c r="D3">
+        <v>41861000</v>
+      </c>
+      <c r="E3">
+        <v>25809000</v>
+      </c>
+      <c r="F3">
+        <v>19256000</v>
+      </c>
+      <c r="G3">
+        <v>14544000</v>
+      </c>
+      <c r="H3">
+        <v>29088000</v>
+      </c>
+      <c r="I3">
+        <v>17330000</v>
+      </c>
+      <c r="J3">
+        <v>10932000</v>
+      </c>
+      <c r="K3">
+        <v>25380000</v>
+      </c>
+      <c r="L3">
+        <v>35084000</v>
+      </c>
+      <c r="M3">
+        <v>45687000</v>
+      </c>
+      <c r="N3">
+        <v>47792000</v>
+      </c>
+      <c r="O3">
+        <v>29784000</v>
+      </c>
+      <c r="P3">
+        <v>16077000</v>
+      </c>
+      <c r="Q3">
+        <v>10961000</v>
+      </c>
+      <c r="R3">
+        <v>8212000</v>
+      </c>
+      <c r="S3">
+        <v>6630000</v>
+      </c>
+      <c r="T3">
+        <v>6513000</v>
+      </c>
+      <c r="U3">
+        <v>7602000</v>
+      </c>
+      <c r="V3">
+        <v>4965000</v>
+      </c>
+      <c r="W3">
+        <v>3293000</v>
+      </c>
+      <c r="X3">
+        <v>975000</v>
+      </c>
+      <c r="Y3">
+        <v>4310000</v>
+      </c>
+      <c r="Z3">
+        <v>6679000</v>
+      </c>
+      <c r="AA3">
+        <v>15861000</v>
+      </c>
+      <c r="AB3">
+        <v>23999000</v>
+      </c>
+      <c r="AC3">
+        <v>20272000</v>
+      </c>
+      <c r="AD3">
+        <v>9130000</v>
+      </c>
+      <c r="AE3">
+        <v>10975000</v>
+      </c>
+      <c r="AF3">
+        <v>11870000</v>
+      </c>
+      <c r="AG3">
+        <v>8233000</v>
+      </c>
+      <c r="AH3">
+        <v>8712000</v>
+      </c>
+      <c r="AI3">
+        <v>8827000</v>
+      </c>
+      <c r="AJ3">
+        <v>4008000</v>
+      </c>
+      <c r="AK3">
+        <v>190000</v>
+      </c>
+      <c r="AL3">
+        <v>464000</v>
+      </c>
+      <c r="AM3">
+        <v>948000</v>
+      </c>
+      <c r="AN3">
+        <v>741000</v>
+      </c>
+      <c r="AO3">
+        <v>676000</v>
+      </c>
+      <c r="AP3">
+        <v>1942000</v>
+      </c>
+      <c r="AQ3">
+        <v>1341000</v>
+      </c>
+      <c r="AR3">
+        <v>1600000</v>
+      </c>
+      <c r="AS3">
+        <v>851000</v>
+      </c>
+      <c r="AT3">
+        <v>8712000</v>
+      </c>
+      <c r="AU3">
+        <v>6954000</v>
+      </c>
+      <c r="AV3">
+        <v>17926000</v>
+      </c>
+      <c r="AW3">
+        <v>15023000</v>
+      </c>
+      <c r="AX3">
+        <v>13439000</v>
+      </c>
+      <c r="AY3">
+        <v>14244000</v>
+      </c>
+      <c r="AZ3">
+        <v>10746000</v>
+      </c>
+      <c r="BA3">
+        <v>10716000</v>
+      </c>
+      <c r="BB3">
+        <v>7713000</v>
+      </c>
+      <c r="BC3">
+        <v>6692000</v>
+      </c>
+      <c r="BD3">
+        <v>10755000</v>
+      </c>
+      <c r="BE3">
+        <v>4532000</v>
+      </c>
+      <c r="BF3">
+        <v>4532000</v>
+      </c>
+      <c r="BG3">
+        <v>1787000</v>
+      </c>
+      <c r="BH3">
+        <v>8690000</v>
+      </c>
+      <c r="BI3">
+        <v>8354000</v>
+      </c>
+      <c r="BJ3">
+        <v>9352000</v>
+      </c>
+      <c r="BK3">
+        <v>10129000</v>
+      </c>
+      <c r="BL3">
+        <v>8923000</v>
+      </c>
+      <c r="BM3">
+        <v>6955000</v>
+      </c>
+      <c r="BN3">
+        <v>3647000</v>
+      </c>
+      <c r="BO3">
+        <v>2383000</v>
+      </c>
+      <c r="BP3">
+        <v>1695000</v>
+      </c>
+      <c r="BQ3">
+        <v>612000</v>
+      </c>
+      <c r="BR3">
+        <v>1411000</v>
+      </c>
+      <c r="BS3">
+        <v>5824000</v>
+      </c>
+      <c r="BT3">
+        <v>10328000</v>
+      </c>
+      <c r="BU3">
+        <v>14046000</v>
+      </c>
+      <c r="BV3">
+        <v>13833000</v>
+      </c>
+      <c r="BW3">
+        <v>8064000</v>
+      </c>
+      <c r="BX3">
+        <v>9631000</v>
+      </c>
+      <c r="BY3">
+        <v>6665000</v>
+      </c>
+      <c r="BZ3">
+        <v>4971000</v>
+      </c>
+      <c r="CA3">
+        <v>4040000</v>
+      </c>
+      <c r="CB3">
+        <v>10288000</v>
+      </c>
+      <c r="CC3">
+        <v>3919000</v>
+      </c>
+      <c r="CD3">
+        <v>8332000</v>
+      </c>
+      <c r="CE3">
+        <v>5145000</v>
+      </c>
+      <c r="CF3">
+        <v>4601000</v>
+      </c>
+      <c r="CG3">
+        <v>3997074</v>
+      </c>
+      <c r="CH3">
+        <v>4442210</v>
+      </c>
+      <c r="CI3">
+        <v>4667716</v>
+      </c>
+      <c r="CJ3">
+        <v>2658797</v>
+      </c>
+      <c r="CK3">
+        <v>3285260</v>
+      </c>
+      <c r="CL3">
+        <v>3121307</v>
+      </c>
+      <c r="CM3">
+        <v>2530447</v>
+      </c>
+      <c r="CN3">
+        <v>1981267</v>
+      </c>
+      <c r="CO3">
+        <v>1435230</v>
+      </c>
+      <c r="CP3">
+        <v>1322068</v>
+      </c>
+      <c r="CQ3">
+        <v>3143155</v>
+      </c>
+      <c r="CR3">
+        <v>1389172</v>
+      </c>
+      <c r="CS3">
+        <v>729747</v>
+      </c>
+      <c r="CT3">
+        <v>1513511</v>
+      </c>
+      <c r="CU3">
+        <v>782522</v>
+      </c>
+      <c r="CV3">
+        <v>2221000</v>
+      </c>
+      <c r="CW3">
+        <v>0</v>
+      </c>
+      <c r="CX3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:102">
+      <c r="A4" t="s">
+        <v>196</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-3126000.0</v>
+      </c>
+      <c r="N4">
+        <v>4040000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4">
+        <v>-7242000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-6598000.0</v>
+      </c>
+      <c r="R4">
+        <v>-6516000.0</v>
+      </c>
+      <c r="S4">
+        <v>-1482000.0</v>
+      </c>
+      <c r="T4">
+        <v>-1749000.0</v>
+      </c>
+      <c r="U4">
+        <v>-4510000.0</v>
+      </c>
+      <c r="V4">
+        <v>1758000.0</v>
+      </c>
+      <c r="W4">
+        <v>1366000.0</v>
+      </c>
+      <c r="X4">
+        <v>12108000.0</v>
+      </c>
+      <c r="Y4">
+        <v>2400000.0</v>
+      </c>
+      <c r="Z4">
+        <v>1459000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-7890000.0</v>
+      </c>
+      <c r="AB4">
+        <v>-10429000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-10081000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-12636000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-10639000.0</v>
+      </c>
+      <c r="AF4">
+        <v>777000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-2648000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-4070000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-3716000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-114000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-1332000.0</v>
+      </c>
+      <c r="AL4">
+        <v>10276000.0</v>
+      </c>
+      <c r="AM4">
+        <v>2937000.0</v>
+      </c>
+      <c r="AN4">
+        <v>8991000.0</v>
+      </c>
+      <c r="AO4">
+        <v>9111000.0</v>
+      </c>
+      <c r="AP4">
+        <v>7523000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>5554000.0</v>
+      </c>
+      <c r="AR4">
+        <v>8446000.0</v>
+      </c>
+      <c r="AS4">
+        <v>12912000.0</v>
+      </c>
+      <c r="AT4">
+        <v>2439000.0</v>
+      </c>
+      <c r="AU4">
+        <v>1108000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-9366000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-6168000.0</v>
+      </c>
+      <c r="AX4">
+        <v>-3836000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-3284000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>-1603000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-1951000.0</v>
+      </c>
+      <c r="BB4">
+        <v>3195000.0</v>
+      </c>
+      <c r="BC4">
+        <v>-2838000.0</v>
+      </c>
+      <c r="BD4">
+        <v>452000.0</v>
+      </c>
+      <c r="BE4">
+        <v>1034000.0</v>
+      </c>
+      <c r="BF4">
+        <v>1034000.0</v>
+      </c>
+      <c r="BG4">
+        <v>13048000.0</v>
+      </c>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+    </row>
+    <row r="5" spans="1:102">
+      <c r="A5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-508000.0</v>
+      </c>
+      <c r="N5">
+        <v>758000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
+        <v>306000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-1128000.0</v>
+      </c>
+      <c r="R5">
+        <v>-1163000.0</v>
+      </c>
+      <c r="S5">
+        <v>1135000.0</v>
+      </c>
+      <c r="T5">
+        <v>149000.0</v>
+      </c>
+      <c r="U5">
+        <v>162000.0</v>
+      </c>
+      <c r="V5">
+        <v>-604000.0</v>
+      </c>
+      <c r="W5">
+        <v>1478000.0</v>
+      </c>
+      <c r="X5">
+        <v>4531000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-1132000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-4296000.0</v>
+      </c>
+      <c r="AA5">
+        <v>2923000.0</v>
+      </c>
+      <c r="AB5">
+        <v>1633000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-127000.0</v>
+      </c>
+      <c r="AD5">
+        <v>329000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-486000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-995000.0</v>
+      </c>
+      <c r="AG5">
+        <v>222000.0</v>
+      </c>
+      <c r="AH5">
+        <v>573000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-22288000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>465000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-2872000.0</v>
+      </c>
+      <c r="AL5">
+        <v>1973000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-3077000.0</v>
+      </c>
+      <c r="AN5">
+        <v>977000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-1664000.0</v>
+      </c>
+      <c r="AP5">
+        <v>216000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>5998000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-2383000.0</v>
+      </c>
+      <c r="AS5">
+        <v>3467000.0</v>
+      </c>
+      <c r="AT5">
+        <v>1184000.0</v>
+      </c>
+      <c r="AU5">
+        <v>5866000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-2091000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-2516000.0</v>
+      </c>
+      <c r="AX5">
+        <v>1572000.0</v>
+      </c>
+      <c r="AY5">
+        <v>8013000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-614000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-1671000.0</v>
+      </c>
+      <c r="BB5">
+        <v>125000.0</v>
+      </c>
+      <c r="BC5">
+        <v>6868000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-19000.0</v>
+      </c>
+      <c r="BE5">
+        <v>15000.0</v>
+      </c>
+      <c r="BF5">
+        <v>15000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-174000.0</v>
+      </c>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+    </row>
+    <row r="6" spans="1:102">
+      <c r="A6" t="s">
+        <v>198</v>
+      </c>
+      <c r="B6">
+        <v>2311000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2142000.0</v>
+      </c>
+      <c r="D6">
+        <v>-325000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1822000.0</v>
+      </c>
+      <c r="F6">
+        <v>5000.0</v>
+      </c>
+      <c r="G6">
+        <v>1732000.0</v>
+      </c>
+      <c r="H6">
+        <v>-3206000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1623000.0</v>
+      </c>
+      <c r="J6">
+        <v>2493000.0</v>
+      </c>
+      <c r="K6">
+        <v>2549000.0</v>
+      </c>
+      <c r="L6">
+        <v>-4089000.0</v>
+      </c>
+      <c r="M6">
+        <v>-3126000.0</v>
+      </c>
+      <c r="N6">
+        <v>4040000.0</v>
+      </c>
+      <c r="O6">
+        <v>786000.0</v>
+      </c>
+      <c r="P6">
+        <v>-7242000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-6597999.0</v>
+      </c>
+      <c r="R6">
+        <v>-6516001.0</v>
+      </c>
+      <c r="S6">
+        <v>-1482000.0</v>
+      </c>
+      <c r="T6">
+        <v>-1749000.0</v>
+      </c>
+      <c r="U6">
+        <v>-4510000.0</v>
+      </c>
+      <c r="V6">
+        <v>1758000.0</v>
+      </c>
+      <c r="W6">
+        <v>1366000.0</v>
+      </c>
+      <c r="X6">
+        <v>12108000.0</v>
+      </c>
+      <c r="Y6">
+        <v>2400000.0</v>
+      </c>
+      <c r="Z6">
+        <v>1459000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-7890000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-10429000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-10081000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-12636000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-10639000.0</v>
+      </c>
+      <c r="AF6">
+        <v>777000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-2648000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-4070000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-3716000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-114000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-1332000.0</v>
+      </c>
+      <c r="AL6">
+        <v>10276000.0</v>
+      </c>
+      <c r="AM6">
+        <v>2937000.0</v>
+      </c>
+      <c r="AN6">
+        <v>8991000.0</v>
+      </c>
+      <c r="AO6">
+        <v>9111000.0</v>
+      </c>
+      <c r="AP6">
+        <v>7523000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>5554000.0</v>
+      </c>
+      <c r="AR6">
+        <v>8446000.0</v>
+      </c>
+      <c r="AS6">
+        <v>12912000.0</v>
+      </c>
+      <c r="AT6">
+        <v>2439000.0</v>
+      </c>
+      <c r="AU6">
+        <v>1108000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-9366000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-6168000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-3836000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-3284000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-1603000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-1951000.0</v>
+      </c>
+      <c r="BB6">
+        <v>3195000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-2838000.0</v>
+      </c>
+      <c r="BD6">
+        <v>452000.0</v>
+      </c>
+      <c r="BE6">
+        <v>1034000.0</v>
+      </c>
+      <c r="BF6">
+        <v>1034000.0</v>
+      </c>
+      <c r="BG6">
+        <v>13048000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-71000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-400000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-2296000.0</v>
+      </c>
+      <c r="BK6">
+        <v>20000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-3726000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-970000.0</v>
+      </c>
+      <c r="BN6">
+        <v>2215000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-1399000.0</v>
+      </c>
+      <c r="BP6">
+        <v>5285000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>6045000.0</v>
+      </c>
+      <c r="BR6">
+        <v>8946000.0</v>
+      </c>
+      <c r="BS6">
+        <v>1592000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-5552000.0</v>
+      </c>
+      <c r="BU6">
+        <v>5811000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-1221000.0</v>
+      </c>
+      <c r="BW6">
+        <v>1866000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-1777000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-514000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-6712000.0</v>
+      </c>
+      <c r="CA6">
+        <v>4857000.0</v>
+      </c>
+      <c r="CB6">
+        <v>2196000.0</v>
+      </c>
+      <c r="CC6">
+        <v>676000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-40862000.0</v>
+      </c>
+      <c r="CE6">
+        <v>39110000.0</v>
+      </c>
+      <c r="CF6">
+        <v>-2458000.0</v>
+      </c>
+      <c r="CG6">
+        <v>4901388.0</v>
+      </c>
+      <c r="CH6">
+        <v>-543231.0</v>
+      </c>
+      <c r="CI6">
+        <v>685656.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-3722983.0</v>
+      </c>
+      <c r="CK6">
+        <v>4180865.0</v>
+      </c>
+      <c r="CL6">
+        <v>31167.0</v>
+      </c>
+      <c r="CM6">
+        <v>19936.0</v>
+      </c>
+      <c r="CN6">
+        <v>-82074.0</v>
+      </c>
+      <c r="CO6">
+        <v>-717728.0</v>
+      </c>
+      <c r="CP6">
+        <v>-635240.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-1102394.0</v>
+      </c>
+      <c r="CR6">
+        <v>2025987.0</v>
+      </c>
+      <c r="CS6">
+        <v>345254.0</v>
+      </c>
+      <c r="CT6">
+        <v>206145.0</v>
+      </c>
+      <c r="CU6">
+        <v>-370417.0</v>
+      </c>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+    </row>
+    <row r="7" spans="1:102">
+      <c r="A7" t="s">
+        <v>199</v>
+      </c>
+      <c r="B7">
+        <v>2365000.0</v>
+      </c>
+      <c r="C7">
+        <v>-6317000.0</v>
+      </c>
+      <c r="D7">
+        <v>-914000.0</v>
+      </c>
+      <c r="E7">
+        <v>-5437000.0</v>
+      </c>
+      <c r="F7">
+        <v>4796000.0</v>
+      </c>
+      <c r="G7">
+        <v>-5721000.0</v>
+      </c>
+      <c r="H7">
+        <v>10623000.0</v>
+      </c>
+      <c r="I7">
+        <v>11991000.0</v>
+      </c>
+      <c r="J7">
+        <v>-8387000.0</v>
+      </c>
+      <c r="K7">
+        <v>-22072000.0</v>
+      </c>
+      <c r="L7">
+        <v>-7372000.0</v>
+      </c>
+      <c r="M7">
+        <v>-9827000.0</v>
+      </c>
+      <c r="N7">
+        <v>-656000.0</v>
+      </c>
+      <c r="O7">
+        <v>1510000.0</v>
+      </c>
+      <c r="P7">
+        <v>430000.0</v>
+      </c>
+      <c r="Q7">
+        <v>1259000.0</v>
+      </c>
+      <c r="R7">
+        <v>-1921000.0</v>
+      </c>
+      <c r="S7">
+        <v>6408000.0</v>
+      </c>
+      <c r="T7">
+        <v>1963000.0</v>
+      </c>
+      <c r="U7">
+        <v>923000.0</v>
+      </c>
+      <c r="V7">
+        <v>-490000.0</v>
+      </c>
+      <c r="W7">
+        <v>-11055000.0</v>
+      </c>
+      <c r="X7">
+        <v>6838000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-232000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-3101000.0</v>
+      </c>
+      <c r="AA7">
+        <v>5976000.0</v>
+      </c>
+      <c r="AB7">
+        <v>6282000.0</v>
+      </c>
+      <c r="AC7">
+        <v>3198000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-10302000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-5606000.0</v>
+      </c>
+      <c r="AF7">
+        <v>5863000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-621000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-977000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-3429000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-2083000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-5772000.0</v>
+      </c>
+      <c r="AL7">
+        <v>4918000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-3979000.0</v>
+      </c>
+      <c r="AN7">
+        <v>3245000.0</v>
+      </c>
+      <c r="AO7">
+        <v>3377000.0</v>
+      </c>
+      <c r="AP7">
+        <v>1205000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-3828000.0</v>
+      </c>
+      <c r="AR7">
+        <v>1179000.0</v>
+      </c>
+      <c r="AS7">
+        <v>4141000.0</v>
+      </c>
+      <c r="AT7">
+        <v>642000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-9499000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-1909000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-910000.0</v>
+      </c>
+      <c r="AX7">
+        <v>928000.0</v>
+      </c>
+      <c r="AY7">
+        <v>385000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-1274000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-1881000.0</v>
+      </c>
+      <c r="BB7">
+        <v>346000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-5547000.0</v>
+      </c>
+      <c r="BD7">
+        <v>2544000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-3434000.0</v>
+      </c>
+      <c r="BF7"/>
+      <c r="BG7">
+        <v>5073000.0</v>
+      </c>
+      <c r="BH7">
+        <v>665000.0</v>
+      </c>
+      <c r="BI7">
+        <v>584000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>200000.0</v>
+      </c>
+      <c r="BK7">
+        <v>2200000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-5127000.0</v>
+      </c>
+      <c r="BM7">
+        <v>654000.0</v>
+      </c>
+      <c r="BN7">
+        <v>1307000.0</v>
+      </c>
+      <c r="BO7">
+        <v>3539000.0</v>
+      </c>
+      <c r="BP7">
+        <v>3669000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>338000.0</v>
+      </c>
+      <c r="BR7">
+        <v>3595000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-3114000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-1141000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-3138000.0</v>
+      </c>
+      <c r="BV7">
+        <v>1183000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-3009000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-2835000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-1804000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-5239000.0</v>
+      </c>
+      <c r="CA7">
+        <v>4929000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-33000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-621000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-2103000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-799000.0</v>
+      </c>
+      <c r="CF7">
+        <v>-3791000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-2076342.0</v>
+      </c>
+      <c r="CH7">
+        <v>-1896404.0</v>
+      </c>
+      <c r="CI7">
+        <v>318746.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-1435361.0</v>
+      </c>
+      <c r="CK7">
+        <v>156049.0</v>
+      </c>
+      <c r="CL7">
+        <v>731879.0</v>
+      </c>
+      <c r="CM7">
+        <v>-1485540.0</v>
+      </c>
+      <c r="CN7">
+        <v>325710.0</v>
+      </c>
+      <c r="CO7">
+        <v>28029.0</v>
+      </c>
+      <c r="CP7">
+        <v>-428275.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-612667.0</v>
+      </c>
+      <c r="CR7">
+        <v>-11320.0</v>
+      </c>
+      <c r="CS7">
+        <v>-53964.0</v>
+      </c>
+      <c r="CT7">
+        <v>649466.0</v>
+      </c>
+      <c r="CU7">
+        <v>-394230.0</v>
+      </c>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+    </row>
+    <row r="8" spans="1:102">
+      <c r="A8" t="s">
+        <v>200</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>-5981000.0</v>
+      </c>
+      <c r="N8">
+        <v>-351000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8">
+        <v>-738000.0</v>
+      </c>
+      <c r="Q8">
+        <v>1022000.0</v>
+      </c>
+      <c r="R8">
+        <v>-2494000.0</v>
+      </c>
+      <c r="S8">
+        <v>1205000.0</v>
+      </c>
+      <c r="T8">
+        <v>635000.0</v>
+      </c>
+      <c r="U8">
+        <v>445000.0</v>
+      </c>
+      <c r="V8">
+        <v>-855000.0</v>
+      </c>
+      <c r="W8">
+        <v>-1542000.0</v>
+      </c>
+      <c r="X8">
+        <v>1066000.0</v>
+      </c>
+      <c r="Y8">
+        <v>-1197000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-1434000.0</v>
+      </c>
+      <c r="AA8">
+        <v>1510000.0</v>
+      </c>
+      <c r="AB8">
+        <v>159000.0</v>
+      </c>
+      <c r="AC8">
+        <v>-1130000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-3089000.0</v>
+      </c>
+      <c r="AE8">
+        <v>945000.0</v>
+      </c>
+      <c r="AF8">
+        <v>1294000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-1604000.0</v>
+      </c>
+      <c r="AH8">
+        <v>865000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-1391000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-1002000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-1490000.0</v>
+      </c>
+      <c r="AL8">
+        <v>2637000.0</v>
+      </c>
+      <c r="AM8">
+        <v>-2046000.0</v>
+      </c>
+      <c r="AN8">
+        <v>-320000.0</v>
+      </c>
+      <c r="AO8">
+        <v>5803000.0</v>
+      </c>
+      <c r="AP8">
+        <v>-1769000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>-1625000.0</v>
+      </c>
+      <c r="AR8">
+        <v>1855000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-25000.0</v>
+      </c>
+      <c r="AT8">
+        <v>619000.0</v>
+      </c>
+      <c r="AU8">
+        <v>-896000.0</v>
+      </c>
+      <c r="AV8">
+        <v>-2399000.0</v>
+      </c>
+      <c r="AW8">
+        <v>-506000.0</v>
+      </c>
+      <c r="AX8">
+        <v>143000.0</v>
+      </c>
+      <c r="AY8">
+        <v>-1373000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>940000.0</v>
+      </c>
+      <c r="BA8">
+        <v>-887000.0</v>
+      </c>
+      <c r="BB8">
+        <v>1261000.0</v>
+      </c>
+      <c r="BC8">
+        <v>-2960000.0</v>
+      </c>
+      <c r="BD8">
+        <v>878000.0</v>
+      </c>
+      <c r="BE8">
+        <v>-1505000.0</v>
+      </c>
+      <c r="BF8">
+        <v>-1505000.0</v>
+      </c>
+      <c r="BG8">
+        <v>2575000.0</v>
+      </c>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+    </row>
+    <row r="9" spans="1:102">
+      <c r="A9" t="s">
+        <v>201</v>
+      </c>
+      <c r="B9">
+        <v>-4541000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4801000.0</v>
+      </c>
+      <c r="D9">
+        <v>99000.0</v>
+      </c>
+      <c r="E9">
+        <v>1673000.0</v>
+      </c>
+      <c r="F9">
+        <v>3000.0</v>
+      </c>
+      <c r="G9">
+        <v>9183000.0</v>
+      </c>
+      <c r="H9">
+        <v>8046000.0</v>
+      </c>
+      <c r="I9">
+        <v>9163000.0</v>
+      </c>
+      <c r="J9">
+        <v>-3265000.0</v>
+      </c>
+      <c r="K9">
+        <v>-11438000.0</v>
+      </c>
+      <c r="L9">
+        <v>-7240000.0</v>
+      </c>
+      <c r="M9">
+        <v>-5981000.0</v>
+      </c>
+      <c r="N9">
+        <v>-351000.0</v>
+      </c>
+      <c r="O9">
+        <v>-2069000.0</v>
+      </c>
+      <c r="P9">
+        <v>-738000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1022000.0</v>
+      </c>
+      <c r="R9">
+        <v>-2494000.0</v>
+      </c>
+      <c r="S9">
+        <v>1205000.0</v>
+      </c>
+      <c r="T9">
+        <v>635000.0</v>
+      </c>
+      <c r="U9">
+        <v>445000.0</v>
+      </c>
+      <c r="V9">
+        <v>-855000.0</v>
+      </c>
+      <c r="W9">
+        <v>9541000.0</v>
+      </c>
+      <c r="X9">
+        <v>4975000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-1197000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-16426000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1510000.0</v>
+      </c>
+      <c r="AB9">
+        <v>159000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-1130000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-3089000.0</v>
+      </c>
+      <c r="AE9">
+        <v>945000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1294000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-1604000.0</v>
+      </c>
+      <c r="AH9">
+        <v>865000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-1391000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-1002000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-1490000.0</v>
+      </c>
+      <c r="AL9">
+        <v>2637000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-2046000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-320000.0</v>
+      </c>
+      <c r="AO9">
+        <v>5803000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-1769000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-1625000.0</v>
+      </c>
+      <c r="AR9">
+        <v>1855000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-25000.0</v>
+      </c>
+      <c r="AT9">
+        <v>619000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-896000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-2399000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-506000.0</v>
+      </c>
+      <c r="AX9">
+        <v>143000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-1373000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>940000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-887000.0</v>
+      </c>
+      <c r="BB9">
+        <v>1261000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-2960000.0</v>
+      </c>
+      <c r="BD9">
+        <v>878000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-1505000.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>2575000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-1726000.0</v>
+      </c>
+      <c r="BI9">
+        <v>827000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>2423000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-1924000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-140000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-1925000.0</v>
+      </c>
+      <c r="BN9">
+        <v>566000.0</v>
+      </c>
+      <c r="BO9">
+        <v>3534000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-1022000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-493000.0</v>
+      </c>
+      <c r="BR9">
+        <v>4522000.0</v>
+      </c>
+      <c r="BS9">
+        <v>1000000.0</v>
+      </c>
+      <c r="BT9">
+        <v>1000.0</v>
+      </c>
+      <c r="BU9">
+        <v>-554000.0</v>
+      </c>
+      <c r="BV9">
+        <v>798000.0</v>
+      </c>
+      <c r="BW9">
+        <v>-1038000.0</v>
+      </c>
+      <c r="BX9">
+        <v>-2859000.0</v>
+      </c>
+      <c r="BY9">
+        <v>716000.0</v>
+      </c>
+      <c r="BZ9"/>
+      <c r="CA9">
+        <v>4927000.0</v>
+      </c>
+      <c r="CB9">
+        <v>-1352000.0</v>
+      </c>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9">
+        <v>248000.0</v>
+      </c>
+      <c r="CF9">
+        <v>-4697000.0</v>
+      </c>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9">
+        <v>1343000.0</v>
+      </c>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9">
+        <v>276000.0</v>
+      </c>
+      <c r="CS9">
+        <v>246000.0</v>
+      </c>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+    </row>
+    <row r="10" spans="1:102">
+      <c r="A10" t="s">
+        <v>202</v>
+      </c>
+      <c r="B10">
+        <v>-1133000.0</v>
+      </c>
+      <c r="C10">
+        <v>-192000.0</v>
+      </c>
+      <c r="D10">
+        <v>-3174000.0</v>
+      </c>
+      <c r="E10">
+        <v>-991000.0</v>
+      </c>
+      <c r="F10">
+        <v>647000.0</v>
+      </c>
+      <c r="G10">
+        <v>1355000.0</v>
+      </c>
+      <c r="H10">
+        <v>-27000.0</v>
+      </c>
+      <c r="I10">
+        <v>-1501000.0</v>
+      </c>
+      <c r="J10">
+        <v>2650000.0</v>
+      </c>
+      <c r="K10">
+        <v>1939000.0</v>
+      </c>
+      <c r="L10">
+        <v>1830000.0</v>
+      </c>
+      <c r="M10">
+        <v>-3452000.0</v>
+      </c>
+      <c r="N10">
+        <v>-986000.0</v>
+      </c>
+      <c r="O10">
+        <v>-1567000.0</v>
+      </c>
+      <c r="P10">
+        <v>-3379000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-1282000.0</v>
+      </c>
+      <c r="R10">
+        <v>2085000.0</v>
+      </c>
+      <c r="S10">
+        <v>405000.0</v>
+      </c>
+      <c r="T10">
+        <v>-139000.0</v>
+      </c>
+      <c r="U10">
+        <v>-1443000.0</v>
+      </c>
+      <c r="V10">
+        <v>-100000.0</v>
+      </c>
+      <c r="W10">
+        <v>-2760000.0</v>
+      </c>
+      <c r="X10">
+        <v>-1469000.0</v>
+      </c>
+      <c r="Y10">
+        <v>3646000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1616000.0</v>
+      </c>
+      <c r="AA10">
+        <v>4458000.0</v>
+      </c>
+      <c r="AB10">
+        <v>661000.0</v>
+      </c>
+      <c r="AC10">
+        <v>5668000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-4468000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-12064000.0</v>
+      </c>
+      <c r="AF10">
+        <v>3634000.0</v>
+      </c>
+      <c r="AG10">
+        <v>2658000.0</v>
+      </c>
+      <c r="AH10">
+        <v>15000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-2815000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-2985000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-1531000.0</v>
+      </c>
+      <c r="AL10">
+        <v>1981000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-1439000.0</v>
+      </c>
+      <c r="AN10">
+        <v>377000.0</v>
+      </c>
+      <c r="AO10">
+        <v>388000.0</v>
+      </c>
+      <c r="AP10">
+        <v>2791000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>1470000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-1047000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-187000.0</v>
+      </c>
+      <c r="AT10">
+        <v>5146000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-1217000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-3442000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-2521000.0</v>
+      </c>
+      <c r="AX10">
+        <v>1068000.0</v>
+      </c>
+      <c r="AY10">
+        <v>713000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-1342000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-1436000.0</v>
+      </c>
+      <c r="BB10">
+        <v>1742000.0</v>
+      </c>
+      <c r="BC10">
+        <v>144000.0</v>
+      </c>
+      <c r="BD10">
+        <v>76000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-143000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-143000.0</v>
+      </c>
+      <c r="BG10">
+        <v>379000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-3106000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-1105000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-2927000.0</v>
+      </c>
+      <c r="BK10">
+        <v>1662000.0</v>
+      </c>
+      <c r="BL10">
+        <v>1336000.0</v>
+      </c>
+      <c r="BM10">
+        <v>491000.0</v>
+      </c>
+      <c r="BN10">
+        <v>192000.0</v>
+      </c>
+      <c r="BO10">
+        <v>754000.0</v>
+      </c>
+      <c r="BP10">
+        <v>3043000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>1165000.0</v>
+      </c>
+      <c r="BR10">
+        <v>2260000.0</v>
+      </c>
+      <c r="BS10">
+        <v>2540000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-2661000.0</v>
+      </c>
+      <c r="BU10">
+        <v>831000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-5611000.0</v>
+      </c>
+      <c r="BW10">
+        <v>-3721000.0</v>
+      </c>
+      <c r="BX10">
+        <v>353000.0</v>
+      </c>
+      <c r="BY10">
+        <v>-1065000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-781000.0</v>
+      </c>
+      <c r="CA10">
+        <v>-2333000.0</v>
+      </c>
+      <c r="CB10">
+        <v>1000000.0</v>
+      </c>
+      <c r="CC10">
+        <v>1534000.0</v>
+      </c>
+      <c r="CD10">
+        <v>-945000.0</v>
+      </c>
+      <c r="CE10">
+        <v>-3809000.0</v>
+      </c>
+      <c r="CF10">
+        <v>-354000.0</v>
+      </c>
+      <c r="CG10">
+        <v>-2804305.0</v>
+      </c>
+      <c r="CH10">
+        <v>-944193.0</v>
+      </c>
+      <c r="CI10">
+        <v>-1596502.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-1290540.0</v>
+      </c>
+      <c r="CK10">
+        <v>324841.0</v>
+      </c>
+      <c r="CL10">
+        <v>-240265.0</v>
+      </c>
+      <c r="CM10">
+        <v>-709403.0</v>
+      </c>
+      <c r="CN10">
+        <v>-77710.0</v>
+      </c>
+      <c r="CO10">
+        <v>-254487.0</v>
+      </c>
+      <c r="CP10">
+        <v>-87729.0</v>
+      </c>
+      <c r="CQ10">
+        <v>-658519.0</v>
+      </c>
+      <c r="CR10">
+        <v>331327.0</v>
+      </c>
+      <c r="CS10">
+        <v>56278.0</v>
+      </c>
+      <c r="CT10">
+        <v>7635.0</v>
+      </c>
+      <c r="CU10">
+        <v>-255626.0</v>
+      </c>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+    </row>
+    <row r="11" spans="1:102">
+      <c r="A11" t="s">
+        <v>203</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>-1937000.0</v>
+      </c>
+      <c r="M11">
+        <v>5314000.0</v>
+      </c>
+      <c r="N11">
+        <v>11574000.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>4294000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2647000.0</v>
+      </c>
+      <c r="R11">
+        <v>-349000.0</v>
+      </c>
+      <c r="S11">
+        <v>4775000.0</v>
+      </c>
+      <c r="T11">
+        <v>1318000.0</v>
+      </c>
+      <c r="U11">
+        <v>2417000.0</v>
+      </c>
+      <c r="V11">
+        <v>2523000.0</v>
+      </c>
+      <c r="W11">
+        <v>-6877000.0</v>
+      </c>
+      <c r="X11">
+        <v>2710000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-1549000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1013000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-8279000.0</v>
+      </c>
+      <c r="AB11">
+        <v>5341000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-1213000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-3074000.0</v>
+      </c>
+      <c r="AE11">
+        <v>5994000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1930000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-1897000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-2430000.0</v>
+      </c>
+      <c r="AI11">
+        <v>1483000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>1439000.0</v>
+      </c>
+      <c r="AK11">
+        <v>121000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-1673000.0</v>
+      </c>
+      <c r="AM11">
+        <v>436000.0</v>
+      </c>
+      <c r="AN11">
+        <v>2223000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-1126000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-18000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-7147000.0</v>
+      </c>
+      <c r="AR11">
+        <v>3099000.0</v>
+      </c>
+      <c r="AS11">
+        <v>884000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-6650000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-6407000.0</v>
+      </c>
+      <c r="AV11">
+        <v>6150000.0</v>
+      </c>
+      <c r="AW11">
+        <v>4877000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-1812000.0</v>
+      </c>
+      <c r="AY11">
+        <v>988000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-258000.0</v>
+      </c>
+      <c r="BA11">
+        <v>2113000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-3005000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-2627000.0</v>
+      </c>
+      <c r="BD11">
+        <v>1609000.0</v>
+      </c>
+      <c r="BE11">
+        <v>-1801000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-1801000.0</v>
+      </c>
+      <c r="BG11">
+        <v>2293000.0</v>
+      </c>
+      <c r="BH11">
+        <v>1859000.0</v>
+      </c>
+      <c r="BI11">
+        <v>283000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>256000.0</v>
+      </c>
+      <c r="BK11">
+        <v>306000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1791000.0</v>
+      </c>
+      <c r="BM11">
+        <v>1958000.0</v>
+      </c>
+      <c r="BN11">
+        <v>144000.0</v>
+      </c>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11">
+        <v>4335000.0</v>
+      </c>
+      <c r="BU11">
+        <v>3038000.0</v>
+      </c>
+      <c r="BV11">
+        <v>4682000.0</v>
+      </c>
+      <c r="BW11">
+        <v>1732000.0</v>
+      </c>
+      <c r="BX11">
+        <v>3228000.0</v>
+      </c>
+      <c r="BY11">
+        <v>2190000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2970000.0</v>
+      </c>
+      <c r="CA11">
+        <v>2377000.0</v>
+      </c>
+      <c r="CB11"/>
+      <c r="CC11">
+        <v>1475000.0</v>
+      </c>
+      <c r="CD11">
+        <v>1830000.0</v>
+      </c>
+      <c r="CE11">
+        <v>2797000.0</v>
+      </c>
+      <c r="CF11">
+        <v>524000.0</v>
+      </c>
+      <c r="CG11">
+        <v>4180000.0</v>
+      </c>
+      <c r="CH11">
+        <v>1429000.0</v>
+      </c>
+      <c r="CI11">
+        <v>830000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>1284000.0</v>
+      </c>
+      <c r="CK11">
+        <v>575000.0</v>
+      </c>
+      <c r="CL11">
+        <v>952000.0</v>
+      </c>
+      <c r="CM11">
+        <v>1213000.0</v>
+      </c>
+      <c r="CN11">
+        <v>543000.0</v>
+      </c>
+      <c r="CO11">
+        <v>709000.0</v>
+      </c>
+      <c r="CP11">
+        <v>271000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>147000.0</v>
+      </c>
+      <c r="CR11"/>
+      <c r="CS11">
+        <v>158000.0</v>
+      </c>
+      <c r="CT11">
+        <v>276000.0</v>
+      </c>
+      <c r="CU11"/>
+      <c r="CV11">
+        <v>473000.0</v>
+      </c>
+      <c r="CW11"/>
+      <c r="CX11"/>
+    </row>
+    <row r="12" spans="1:102">
+      <c r="A12" t="s">
+        <v>204</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>1346000.0</v>
+      </c>
+      <c r="M12">
+        <v>1994000.0</v>
+      </c>
+      <c r="N12">
+        <v>640000.0</v>
+      </c>
+      <c r="O12">
+        <v>640000.0</v>
+      </c>
+      <c r="P12">
+        <v>-792000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1010000.0</v>
+      </c>
+      <c r="R12">
+        <v>506000.0</v>
+      </c>
+      <c r="S12">
+        <v>1375000.0</v>
+      </c>
+      <c r="T12">
+        <v>101000.0</v>
+      </c>
+      <c r="U12">
+        <v>35000.0</v>
+      </c>
+      <c r="V12">
+        <v>514000.0</v>
+      </c>
+      <c r="W12">
+        <v>11310000.0</v>
+      </c>
+      <c r="X12">
+        <v>536000.0</v>
+      </c>
+      <c r="Y12">
+        <v>293000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1054000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2656000.0</v>
+      </c>
+      <c r="AB12">
+        <v>12733000.0</v>
+      </c>
+      <c r="AC12">
+        <v>839000.0</v>
+      </c>
+      <c r="AD12">
+        <v>541000.0</v>
+      </c>
+      <c r="AE12">
+        <v>594000.0</v>
+      </c>
+      <c r="AF12">
+        <v>541000.0</v>
+      </c>
+      <c r="AG12">
+        <v>657000.0</v>
+      </c>
+      <c r="AH12">
+        <v>493000.0</v>
+      </c>
+      <c r="AI12">
+        <v>4263000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>183000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-486000.0</v>
+      </c>
+      <c r="AL12">
+        <v>287000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2802000.0</v>
+      </c>
+      <c r="AN12">
+        <v>-489000.0</v>
+      </c>
+      <c r="AO12">
+        <v>-328000.0</v>
+      </c>
+      <c r="AP12">
+        <v>769000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>-700000.0</v>
+      </c>
+      <c r="AR12">
+        <v>-178000.0</v>
+      </c>
+      <c r="AS12">
+        <v>3082000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1844000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1026000.0</v>
+      </c>
+      <c r="AV12">
+        <v>637000.0</v>
+      </c>
+      <c r="AW12">
+        <v>651000.0</v>
+      </c>
+      <c r="AX12">
+        <v>746000.0</v>
+      </c>
+      <c r="AY12">
+        <v>-5469000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2205000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2085000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2580000.0</v>
+      </c>
+      <c r="BC12">
+        <v>-5267000.0</v>
+      </c>
+      <c r="BD12">
+        <v>2062000.0</v>
+      </c>
+      <c r="BE12">
+        <v>2150000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2150000.0</v>
+      </c>
+      <c r="BG12">
+        <v>2473000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1229000.0</v>
+      </c>
+      <c r="BI12">
+        <v>74000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>29000.0</v>
+      </c>
+      <c r="BK12">
+        <v>29000.0</v>
+      </c>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12">
+        <v>767000.0</v>
+      </c>
+      <c r="BO12">
+        <v>557000.0</v>
+      </c>
+      <c r="BP12">
+        <v>1598000.0</v>
+      </c>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12">
+        <v>2581000.0</v>
+      </c>
+      <c r="BY12"/>
+      <c r="BZ12">
+        <v>468000.0</v>
+      </c>
+      <c r="CA12">
+        <v>2012000.0</v>
+      </c>
+      <c r="CB12">
+        <v>849000.0</v>
+      </c>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+    </row>
+    <row r="13" spans="1:102">
+      <c r="A13" t="s">
+        <v>205</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>-25000.0</v>
+      </c>
+      <c r="M13">
+        <v>-394000.0</v>
+      </c>
+      <c r="N13">
+        <v>681000.0</v>
+      </c>
+      <c r="O13">
+        <v>681000.0</v>
+      </c>
+      <c r="P13">
+        <v>306000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-1128000.0</v>
+      </c>
+      <c r="R13">
+        <v>149000.0</v>
+      </c>
+      <c r="S13">
+        <v>483000.0</v>
+      </c>
+      <c r="T13">
+        <v>149000.0</v>
+      </c>
+      <c r="U13">
+        <v>-497000.0</v>
+      </c>
+      <c r="V13">
+        <v>465000.0</v>
+      </c>
+      <c r="W13">
+        <v>387000.0</v>
+      </c>
+      <c r="X13">
+        <v>164000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-67000.0</v>
+      </c>
+      <c r="Z13">
+        <v>43000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-262000.0</v>
+      </c>
+      <c r="AB13">
+        <v>153000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-107000.0</v>
+      </c>
+      <c r="AD13">
+        <v>277000.0</v>
+      </c>
+      <c r="AE13">
+        <v>890000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-642000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-80000.0</v>
+      </c>
+      <c r="AH13">
+        <v>573000.0</v>
+      </c>
+      <c r="AI13">
+        <v>666000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>465000.0</v>
+      </c>
+      <c r="AK13">
+        <v>-2872000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1973000.0</v>
+      </c>
+      <c r="AM13">
+        <v>87000.0</v>
+      </c>
+      <c r="AN13">
+        <v>2308000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-1316000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-32000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>-12000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+    </row>
+    <row r="14" spans="1:102">
+      <c r="A14" t="s">
+        <v>206</v>
+      </c>
+      <c r="B14">
+        <v>10325000.0</v>
+      </c>
+      <c r="C14">
+        <v>9802000.0</v>
+      </c>
+      <c r="D14">
+        <v>9249000.0</v>
+      </c>
+      <c r="E14">
+        <v>8969000.0</v>
+      </c>
+      <c r="F14">
+        <v>8636000.0</v>
+      </c>
+      <c r="G14">
+        <v>8469000.0</v>
+      </c>
+      <c r="H14">
+        <v>8086000.0</v>
+      </c>
+      <c r="I14">
+        <v>7705000.0</v>
+      </c>
+      <c r="J14">
+        <v>7087000.0</v>
+      </c>
+      <c r="K14">
+        <v>7160000.0</v>
+      </c>
+      <c r="L14">
+        <v>6807000.0</v>
+      </c>
+      <c r="M14">
+        <v>6550000.0</v>
+      </c>
+      <c r="N14">
+        <v>6217000.0</v>
+      </c>
+      <c r="O14">
+        <v>5998000.0</v>
+      </c>
+      <c r="P14">
+        <v>6016000.0</v>
+      </c>
+      <c r="Q14">
+        <v>6042000.0</v>
+      </c>
+      <c r="R14">
+        <v>6061000.0</v>
+      </c>
+      <c r="S14">
+        <v>6387000.0</v>
+      </c>
+      <c r="T14">
+        <v>6387000.0</v>
+      </c>
+      <c r="U14">
+        <v>6326000.0</v>
+      </c>
+      <c r="V14">
+        <v>6297000.0</v>
+      </c>
+      <c r="W14">
+        <v>6339000.0</v>
+      </c>
+      <c r="X14">
+        <v>6318000.0</v>
+      </c>
+      <c r="Y14">
+        <v>6301000.0</v>
+      </c>
+      <c r="Z14">
+        <v>6240000.0</v>
+      </c>
+      <c r="AA14">
+        <v>6051000.0</v>
+      </c>
+      <c r="AB14">
+        <v>5867000.0</v>
+      </c>
+      <c r="AC14">
+        <v>5683000.0</v>
+      </c>
+      <c r="AD14">
+        <v>5558000.0</v>
+      </c>
+      <c r="AE14">
+        <v>5677000.0</v>
+      </c>
+      <c r="AF14">
+        <v>5536000.0</v>
+      </c>
+      <c r="AG14">
+        <v>5449000.0</v>
+      </c>
+      <c r="AH14">
+        <v>5387000.0</v>
+      </c>
+      <c r="AI14">
+        <v>5344000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>5320000.0</v>
+      </c>
+      <c r="AK14">
+        <v>5310000.0</v>
+      </c>
+      <c r="AL14">
+        <v>5328000.0</v>
+      </c>
+      <c r="AM14">
+        <v>5425000.0</v>
+      </c>
+      <c r="AN14">
+        <v>5431000.0</v>
+      </c>
+      <c r="AO14">
+        <v>5437000.0</v>
+      </c>
+      <c r="AP14">
+        <v>5503000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>5518000.0</v>
+      </c>
+      <c r="AR14">
+        <v>5594000.0</v>
+      </c>
+      <c r="AS14">
+        <v>5858000.0</v>
+      </c>
+      <c r="AT14">
+        <v>5788000.0</v>
+      </c>
+      <c r="AU14">
+        <v>5691000.0</v>
+      </c>
+      <c r="AV14">
+        <v>5528000.0</v>
+      </c>
+      <c r="AW14">
+        <v>5246000.0</v>
+      </c>
+      <c r="AX14">
+        <v>5042000.0</v>
+      </c>
+      <c r="AY14">
+        <v>4818000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>4652000.0</v>
+      </c>
+      <c r="BA14">
+        <v>4436000.0</v>
+      </c>
+      <c r="BB14">
+        <v>4238000.0</v>
+      </c>
+      <c r="BC14">
+        <v>4143000.0</v>
+      </c>
+      <c r="BD14">
+        <v>3980000.0</v>
+      </c>
+      <c r="BE14">
+        <v>3797000.0</v>
+      </c>
+      <c r="BF14">
+        <v>3797000.0</v>
+      </c>
+      <c r="BG14">
+        <v>3787000.0</v>
+      </c>
+      <c r="BH14">
+        <v>3724000.0</v>
+      </c>
+      <c r="BI14">
+        <v>3545000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>3433000.0</v>
+      </c>
+      <c r="BK14">
+        <v>3292000.0</v>
+      </c>
+      <c r="BL14">
+        <v>3157000.0</v>
+      </c>
+      <c r="BM14">
+        <v>2991000.0</v>
+      </c>
+      <c r="BN14">
+        <v>2905000.0</v>
+      </c>
+      <c r="BO14">
+        <v>2874000.0</v>
+      </c>
+      <c r="BP14">
+        <v>2891000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>2902000.0</v>
+      </c>
+      <c r="BR14">
+        <v>2935000.0</v>
+      </c>
+      <c r="BS14">
+        <v>2958000.0</v>
+      </c>
+      <c r="BT14">
+        <v>2828000.0</v>
+      </c>
+      <c r="BU14">
+        <v>2608000.0</v>
+      </c>
+      <c r="BV14">
+        <v>2364000.0</v>
+      </c>
+      <c r="BW14">
+        <v>2125000.0</v>
+      </c>
+      <c r="BX14">
+        <v>2022000.0</v>
+      </c>
+      <c r="BY14">
+        <v>1879000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>1852000.0</v>
+      </c>
+      <c r="CA14">
+        <v>1717000.0</v>
+      </c>
+      <c r="CB14">
+        <v>1885000.0</v>
+      </c>
+      <c r="CC14">
+        <v>1497000.0</v>
+      </c>
+      <c r="CD14">
+        <v>1371000.0</v>
+      </c>
+      <c r="CE14">
+        <v>1267000.0</v>
+      </c>
+      <c r="CF14">
+        <v>1198000.0</v>
+      </c>
+      <c r="CG14">
+        <v>1092605.0</v>
+      </c>
+      <c r="CH14">
+        <v>1015341.0</v>
+      </c>
+      <c r="CI14">
+        <v>967054.0</v>
+      </c>
+      <c r="CJ14">
+        <v>709652.0</v>
+      </c>
+      <c r="CK14">
+        <v>658056.0</v>
+      </c>
+      <c r="CL14">
+        <v>598587.0</v>
+      </c>
+      <c r="CM14">
+        <v>542925.0</v>
+      </c>
+      <c r="CN14">
+        <v>506836.0</v>
+      </c>
+      <c r="CO14">
+        <v>471804.0</v>
+      </c>
+      <c r="CP14">
+        <v>433828.0</v>
+      </c>
+      <c r="CQ14">
+        <v>378205.0</v>
+      </c>
+      <c r="CR14">
+        <v>348563.0</v>
+      </c>
+      <c r="CS14">
+        <v>317733.0</v>
+      </c>
+      <c r="CT14">
+        <v>299434.0</v>
+      </c>
+      <c r="CU14">
+        <v>270643.0</v>
+      </c>
+      <c r="CV14"/>
+      <c r="CW14"/>
+      <c r="CX14"/>
+    </row>
+    <row r="15" spans="1:102">
+      <c r="A15" t="s">
+        <v>207</v>
+      </c>
+      <c r="B15">
+        <v>1385000.0</v>
+      </c>
+      <c r="C15">
+        <v>1383000.0</v>
+      </c>
+      <c r="D15">
+        <v>1254000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
+        <v>0.0</v>
+      </c>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15">
+        <v>53000.0</v>
+      </c>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15">
+        <v>53000.0</v>
+      </c>
+      <c r="CK15">
+        <v>53000.0</v>
+      </c>
+      <c r="CL15">
+        <v>25355.0</v>
+      </c>
+      <c r="CM15">
+        <v>27922.0</v>
+      </c>
+      <c r="CN15">
+        <v>28391.0</v>
+      </c>
+      <c r="CO15">
+        <v>30530.0</v>
+      </c>
+      <c r="CP15">
+        <v>31010.0</v>
+      </c>
+      <c r="CQ15">
+        <v>31010.0</v>
+      </c>
+      <c r="CR15">
+        <v>31011.0</v>
+      </c>
+      <c r="CS15">
+        <v>1.0</v>
+      </c>
+      <c r="CT15">
+        <v>31429.0</v>
+      </c>
+      <c r="CU15">
+        <v>44185.0</v>
+      </c>
+      <c r="CV15">
+        <v>11000.0</v>
+      </c>
+      <c r="CW15"/>
+      <c r="CX15"/>
+    </row>
+    <row r="16" spans="1:102">
+      <c r="A16" t="s">
+        <v>208</v>
+      </c>
+      <c r="B16">
+        <v>2311000.0</v>
+      </c>
+      <c r="C16">
+        <v>0.0</v>
+      </c>
+      <c r="D16">
+        <v>0.0</v>
+      </c>
+      <c r="E16">
+        <v>325000.0</v>
+      </c>
+      <c r="F16">
+        <v>2147000.0</v>
+      </c>
+      <c r="G16">
+        <v>2142000.0</v>
+      </c>
+      <c r="H16">
+        <v>410000.0</v>
+      </c>
+      <c r="I16">
+        <v>3616000.0</v>
+      </c>
+      <c r="J16">
+        <v>5239000.0</v>
+      </c>
+      <c r="K16">
+        <v>2746000.0</v>
+      </c>
+      <c r="L16">
+        <v>197000.0</v>
+      </c>
+      <c r="M16">
+        <v>4286000.0</v>
+      </c>
+      <c r="N16">
+        <v>7412000.0</v>
+      </c>
+      <c r="O16">
+        <v>3372000.0</v>
+      </c>
+      <c r="P16">
+        <v>2586000.0</v>
+      </c>
+      <c r="Q16">
+        <v>9828000.0</v>
+      </c>
+      <c r="R16">
+        <v>16425999.0</v>
+      </c>
+      <c r="S16">
+        <v>22942000.0</v>
+      </c>
+      <c r="T16">
+        <v>24424000.0</v>
+      </c>
+      <c r="U16">
+        <v>26173000.0</v>
+      </c>
+      <c r="V16">
+        <v>30683000.0</v>
+      </c>
+      <c r="W16">
+        <v>28925000.0</v>
+      </c>
+      <c r="X16">
+        <v>27559000.0</v>
+      </c>
+      <c r="Y16">
+        <v>15451000.0</v>
+      </c>
+      <c r="Z16">
+        <v>13051000.0</v>
+      </c>
+      <c r="AA16">
+        <v>11592000.0</v>
+      </c>
+      <c r="AB16">
+        <v>19482000.0</v>
+      </c>
+      <c r="AC16">
+        <v>29911000.0</v>
+      </c>
+      <c r="AD16">
+        <v>39992000.0</v>
+      </c>
+      <c r="AE16">
+        <v>52628000.0</v>
+      </c>
+      <c r="AF16">
+        <v>63267000.0</v>
+      </c>
+      <c r="AG16">
+        <v>62490000.0</v>
+      </c>
+      <c r="AH16">
+        <v>65138000.0</v>
+      </c>
+      <c r="AI16">
+        <v>69208000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>72924000.0</v>
+      </c>
+      <c r="AK16">
+        <v>73038000.0</v>
+      </c>
+      <c r="AL16">
+        <v>74370000.0</v>
+      </c>
+      <c r="AM16">
+        <v>64094000.0</v>
+      </c>
+      <c r="AN16">
+        <v>61157000.0</v>
+      </c>
+      <c r="AO16">
+        <v>52166000.0</v>
+      </c>
+      <c r="AP16">
+        <v>43055000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>35532000.0</v>
+      </c>
+      <c r="AR16">
+        <v>29978000.0</v>
+      </c>
+      <c r="AS16">
+        <v>21532000.0</v>
+      </c>
+      <c r="AT16">
+        <v>8620000.0</v>
+      </c>
+      <c r="AU16">
+        <v>6181000.0</v>
+      </c>
+      <c r="AV16">
+        <v>5073000.0</v>
+      </c>
+      <c r="AW16">
+        <v>14439000.0</v>
+      </c>
+      <c r="AX16">
+        <v>20607000.0</v>
+      </c>
+      <c r="AY16">
+        <v>24443000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>27727000.0</v>
+      </c>
+      <c r="BA16">
+        <v>29330000.0</v>
+      </c>
+      <c r="BB16">
+        <v>31281000.0</v>
+      </c>
+      <c r="BC16">
+        <v>28086000.0</v>
+      </c>
+      <c r="BD16">
+        <v>30924000.0</v>
+      </c>
+      <c r="BE16">
+        <v>30472000.0</v>
+      </c>
+      <c r="BF16">
+        <v>16390000.0</v>
+      </c>
+      <c r="BG16">
+        <v>29438000.0</v>
+      </c>
+      <c r="BH16">
+        <v>16390000.0</v>
+      </c>
+      <c r="BI16">
+        <v>16461000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>16861000.0</v>
+      </c>
+      <c r="BK16">
+        <v>19157000.0</v>
+      </c>
+      <c r="BL16">
+        <v>19137000.0</v>
+      </c>
+      <c r="BM16">
+        <v>22863000.0</v>
+      </c>
+      <c r="BN16">
+        <v>23833000.0</v>
+      </c>
+      <c r="BO16">
+        <v>21618000.0</v>
+      </c>
+      <c r="BP16">
+        <v>23017000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>17732000.0</v>
+      </c>
+      <c r="BR16">
+        <v>11687000.0</v>
+      </c>
+      <c r="BS16">
+        <v>2741000.0</v>
+      </c>
+      <c r="BT16">
+        <v>1149000.0</v>
+      </c>
+      <c r="BU16">
+        <v>6701000.0</v>
+      </c>
+      <c r="BV16">
+        <v>890000.0</v>
+      </c>
+      <c r="BW16">
+        <v>2111000.0</v>
+      </c>
+      <c r="BX16">
+        <v>245000.0</v>
+      </c>
+      <c r="BY16">
+        <v>2022000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>2536000.0</v>
+      </c>
+      <c r="CA16">
+        <v>9248000.0</v>
+      </c>
+      <c r="CB16">
+        <v>4391000.0</v>
+      </c>
+      <c r="CC16">
+        <v>2195000.0</v>
+      </c>
+      <c r="CD16">
+        <v>1519000.0</v>
+      </c>
+      <c r="CE16">
+        <v>42381000.0</v>
+      </c>
+      <c r="CF16">
+        <v>3271000.0</v>
+      </c>
+      <c r="CG16">
+        <v>5729000.0</v>
+      </c>
+      <c r="CH16">
+        <v>827612.0</v>
+      </c>
+      <c r="CI16">
+        <v>1370843.0</v>
+      </c>
+      <c r="CJ16">
+        <v>685187.0</v>
+      </c>
+      <c r="CK16">
+        <v>4408170.0</v>
+      </c>
+      <c r="CL16">
+        <v>227305.0</v>
+      </c>
+      <c r="CM16">
+        <v>196138.0</v>
+      </c>
+      <c r="CN16">
+        <v>176202.0</v>
+      </c>
+      <c r="CO16">
+        <v>258276.0</v>
+      </c>
+      <c r="CP16">
+        <v>976004.0</v>
+      </c>
+      <c r="CQ16">
+        <v>1611244.0</v>
+      </c>
+      <c r="CR16">
+        <v>2713638.0</v>
+      </c>
+      <c r="CS16">
+        <v>687651.0</v>
+      </c>
+      <c r="CT16">
+        <v>342397.0</v>
+      </c>
+      <c r="CU16">
+        <v>136252.0</v>
+      </c>
+      <c r="CV16">
+        <v>506669.0</v>
+      </c>
+      <c r="CW16"/>
+      <c r="CX16"/>
+    </row>
+    <row r="17" spans="1:102">
+      <c r="A17" t="s">
+        <v>209</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+    </row>
+    <row r="18" spans="1:102">
+      <c r="A18" t="s">
+        <v>210</v>
+      </c>
+      <c r="B18">
+        <v>7788000.0</v>
+      </c>
+      <c r="C18">
+        <v>-23639000.0</v>
+      </c>
+      <c r="D18">
+        <v>-25153000.0</v>
+      </c>
+      <c r="E18">
+        <v>-16000000.0</v>
+      </c>
+      <c r="F18">
+        <v>2011000.0</v>
+      </c>
+      <c r="G18">
+        <v>-5118000.0</v>
+      </c>
+      <c r="H18">
+        <v>-3170000.0</v>
+      </c>
+      <c r="I18">
+        <v>8180000.0</v>
+      </c>
+      <c r="J18">
+        <v>-5323000.0</v>
+      </c>
+      <c r="K18">
+        <v>-33045000.0</v>
+      </c>
+      <c r="L18">
+        <v>-32029000.0</v>
+      </c>
+      <c r="M18">
+        <v>-41266000.0</v>
+      </c>
+      <c r="N18">
+        <v>-29570000.0</v>
+      </c>
+      <c r="O18">
+        <v>-20982000.0</v>
+      </c>
+      <c r="P18">
+        <v>-9150000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-2708000.0</v>
+      </c>
+      <c r="R18">
+        <v>-3217000.0</v>
+      </c>
+      <c r="S18">
+        <v>1939000.0</v>
+      </c>
+      <c r="T18">
+        <v>693000.0</v>
+      </c>
+      <c r="U18">
+        <v>-2231000.0</v>
+      </c>
+      <c r="V18">
+        <v>2416000.0</v>
+      </c>
+      <c r="W18">
+        <v>1424000.0</v>
+      </c>
+      <c r="X18">
+        <v>12155000.0</v>
+      </c>
+      <c r="Y18">
+        <v>2217000.0</v>
+      </c>
+      <c r="Z18">
+        <v>1596000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-7734000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-9837000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-9979000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-12976000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-10597000.0</v>
+      </c>
+      <c r="AF18">
+        <v>306000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-2501000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-3584000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-5529000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-66000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-763000.0</v>
+      </c>
+      <c r="AL18">
+        <v>10321000.0</v>
+      </c>
+      <c r="AM18">
+        <v>2313000.0</v>
+      </c>
+      <c r="AN18">
+        <v>8967000.0</v>
+      </c>
+      <c r="AO18">
+        <v>9093000.0</v>
+      </c>
+      <c r="AP18">
+        <v>8091000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>5450000.0</v>
+      </c>
+      <c r="AR18">
+        <v>7902000.0</v>
+      </c>
+      <c r="AS18">
+        <v>12842000.0</v>
+      </c>
+      <c r="AT18">
+        <v>2913000.0</v>
+      </c>
+      <c r="AU18">
+        <v>1113000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-9660000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-6407000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-3824000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-3397000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-1768000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-2232000.0</v>
+      </c>
+      <c r="BB18">
+        <v>3222000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-2820000.0</v>
+      </c>
+      <c r="BD18">
+        <v>437000.0</v>
+      </c>
+      <c r="BE18">
+        <v>981000.0</v>
+      </c>
+      <c r="BF18"/>
+      <c r="BG18">
+        <v>13054000.0</v>
+      </c>
+      <c r="BH18">
+        <v>869000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-317000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-2324000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-1130000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-2366000.0</v>
+      </c>
+      <c r="BM18">
+        <v>332000.0</v>
+      </c>
+      <c r="BN18">
+        <v>3014000.0</v>
+      </c>
+      <c r="BO18">
+        <v>5910000.0</v>
+      </c>
+      <c r="BP18">
+        <v>6102000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>6872000.0</v>
+      </c>
+      <c r="BR18">
+        <v>9667000.0</v>
+      </c>
+      <c r="BS18">
+        <v>-5000.0</v>
+      </c>
+      <c r="BT18">
+        <v>-2414000.0</v>
+      </c>
+      <c r="BU18">
+        <v>-7078000.0</v>
+      </c>
+      <c r="BV18">
+        <v>-8505000.0</v>
+      </c>
+      <c r="BW18">
+        <v>-24000.0</v>
+      </c>
+      <c r="BX18">
+        <v>-5910000.0</v>
+      </c>
+      <c r="BY18">
+        <v>-888000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-4137000.0</v>
+      </c>
+      <c r="CA18">
+        <v>3897000.0</v>
+      </c>
+      <c r="CB18">
+        <v>-5507000.0</v>
+      </c>
+      <c r="CC18">
+        <v>96000.0</v>
+      </c>
+      <c r="CD18">
+        <v>-8355000.0</v>
+      </c>
+      <c r="CE18">
+        <v>-2074000.0</v>
+      </c>
+      <c r="CF18">
+        <v>-4946000.0</v>
+      </c>
+      <c r="CG18">
+        <v>-3285450.0</v>
+      </c>
+      <c r="CH18">
+        <v>-3983616.0</v>
+      </c>
+      <c r="CI18">
+        <v>-1703934.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-2650545.0</v>
+      </c>
+      <c r="CK18">
+        <v>-1732917.0</v>
+      </c>
+      <c r="CL18">
+        <v>-1190803.0</v>
+      </c>
+      <c r="CM18">
+        <v>-1324352.0</v>
+      </c>
+      <c r="CN18">
+        <v>-597526.0</v>
+      </c>
+      <c r="CO18">
+        <v>-330797.0</v>
+      </c>
+      <c r="CP18">
+        <v>-652461.0</v>
+      </c>
+      <c r="CQ18">
+        <v>-3276516.0</v>
+      </c>
+      <c r="CR18">
+        <v>-1127971.0</v>
+      </c>
+      <c r="CS18">
+        <v>-63402.0</v>
+      </c>
+      <c r="CT18">
+        <v>-157297.0</v>
+      </c>
+      <c r="CU18">
+        <v>-860329.0</v>
+      </c>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+    </row>
+    <row r="19" spans="1:102">
+      <c r="A19" t="s">
+        <v>211</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
+        <v>-41859000.0</v>
+      </c>
+      <c r="E19">
+        <v>-25706000.0</v>
+      </c>
+      <c r="F19">
+        <v>-19256000.0</v>
+      </c>
+      <c r="G19">
+        <v>-14759000.0</v>
+      </c>
+      <c r="H19">
+        <v>-28800000.0</v>
+      </c>
+      <c r="I19">
+        <v>-16940000.0</v>
+      </c>
+      <c r="J19">
+        <v>-10941000.0</v>
+      </c>
+      <c r="K19">
+        <v>-25178000.0</v>
+      </c>
+      <c r="L19">
+        <v>-35133000.0</v>
+      </c>
+      <c r="M19">
+        <v>-45735000.0</v>
+      </c>
+      <c r="N19">
+        <v>-47842000.0</v>
+      </c>
+      <c r="O19">
+        <v>-31015000.0</v>
+      </c>
+      <c r="P19">
+        <v>-14879000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-10963000.0</v>
+      </c>
+      <c r="R19">
+        <v>-8222000.0</v>
+      </c>
+      <c r="S19">
+        <v>-6628000.0</v>
+      </c>
+      <c r="T19">
+        <v>-6415000.0</v>
+      </c>
+      <c r="U19">
+        <v>-7640000.0</v>
+      </c>
+      <c r="V19">
+        <v>-4982000.0</v>
+      </c>
+      <c r="W19">
+        <v>-3345000.0</v>
+      </c>
+      <c r="X19">
+        <v>-1022000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-4127000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-6665000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-16604000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-24095000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-20328000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-9148000.0</v>
+      </c>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+    </row>
+    <row r="20" spans="1:102">
+      <c r="A20" t="s">
+        <v>212</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36121,2790 +36912,2850 @@
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
     </row>
-    <row r="21" spans="1:100">
+    <row r="21" spans="1:102">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B21">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C21">
+        <v>22000000.0</v>
+      </c>
+      <c r="D21">
         <v>26000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>14000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>6842000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-237000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>27989000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>38986000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>33844000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>36011000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="Q21">
         <v>2000000.0</v>
       </c>
-      <c r="R21"/>
+      <c r="R21">
+        <v>-2000.0</v>
+      </c>
       <c r="S21">
+        <v>2000000.0</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21">
         <v>-237000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-417000.0</v>
       </c>
       <c r="V21">
         <v>-417000.0</v>
       </c>
       <c r="W21">
         <v>-417000.0</v>
       </c>
       <c r="X21">
+        <v>-417000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-417000.0</v>
+      </c>
+      <c r="Z21">
         <v>-2000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-6000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-5000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="AE21">
         <v>-10000.0</v>
       </c>
       <c r="AF21">
-        <v>-9000.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="AG21">
         <v>-10000.0</v>
       </c>
       <c r="AH21">
+        <v>-9000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-10000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-6000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-3000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-4000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-6000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-2000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-3000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-3000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-6000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-6000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-7000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-7000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-9000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-32000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-72000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-89000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-179000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-109000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-57000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-57000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-35000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-96000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-4000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-4000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-6000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
     </row>
-    <row r="22" spans="1:100">
+    <row r="22" spans="1:102">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B22">
+        <v>6763000.0</v>
+      </c>
+      <c r="C22">
+        <v>4102000.0</v>
+      </c>
+      <c r="D22">
         <v>5784000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5188000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4854000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2865000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>5014000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4250000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5098000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1702000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2171000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>504000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>370000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-756000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-80000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-70000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>337000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-5614000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-1257000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-1919000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-394000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1877000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-562000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>165000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4082000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1710000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-12232000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>573000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>357000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-282000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>236000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>247000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>225000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>18702000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>522000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>375000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>252000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1160000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1509000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1259000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2541000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>3277000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2562000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>614000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3694000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>4004000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>3883000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>3385000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>2856000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>3157000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>3395000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>3844000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>3994000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>3571000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2606000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>3000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>3000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>3508000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>3024000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>2231000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>2008000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>2497000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1969000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>2151000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1544000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1364000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1703000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>2643000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>2872000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>3797000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>3932000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>4811000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>3333000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>3517000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>3614000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>3337000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>2646000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>2681000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>2320000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2364000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1208000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1696000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>1386000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1091401.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1070239.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>898360.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>663460.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>451073.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>365756.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>1893739.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>489691.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>384407.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>315152.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>117883.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>78044.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>368932.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>242933.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>96176.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>162000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>48000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>172000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:100">
+    <row r="23" spans="1:102">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B23">
+        <v>-195000.0</v>
+      </c>
+      <c r="C23">
+        <v>1278000.0</v>
+      </c>
+      <c r="D23">
         <v>25989000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1187000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-6000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-158000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-87000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-983000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-175000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-35133000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-14000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-2167000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-156000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-361000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-6415000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-349000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-224000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-6000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1022000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-4127000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-151000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-496000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-46000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>358000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-10000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>517000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-144000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-347000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>593000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-6000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-155000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>21000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>624000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>37000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>75000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-545000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>28000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>168000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>34000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-518000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-4000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>115000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>259000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>68000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>188000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>265000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>331000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-27000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-9000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>105000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>57000.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23">
+      <c r="BF23"/>
+      <c r="BG23">
         <v>-6000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-75000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-8354000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-9324000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>198000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>330000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>46000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>16000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>37000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>157000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>120000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>9000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>123000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-5000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>447000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-694000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-2445000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-245000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-844000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-845000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-1908000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-6006000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-952000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-1900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-6075000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>244000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-3596260.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>2690986.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>9454274.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>821561.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-83.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>1113450.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1348635.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>699162.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-372648.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>200000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>1785118.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>207937.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-98609.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-152326.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>443419.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23"/>
       <c r="CV23"/>
+      <c r="CW23"/>
+      <c r="CX23"/>
     </row>
-    <row r="24" spans="1:100">
+    <row r="24" spans="1:102">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B24">
+        <v>-15438000.0</v>
+      </c>
+      <c r="C24">
+        <v>2943000.0</v>
+      </c>
+      <c r="D24">
         <v>-3000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>99000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-19780000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-187000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>288000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>390000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-9000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-49000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-48000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-50000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-57000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-36000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-189000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-46999.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-43000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-38000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-17000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-52000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-47000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-132000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>14000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-67000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-96000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-56000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-18000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-32000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-46000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-3000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-139000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1220000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-42000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-414000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-66000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-52000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-13000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-57000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-23000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>76000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>31000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>38000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>44000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>199000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>40000.0</v>
       </c>
-      <c r="AV24">
-[...2 lines deleted...]
-      <c r="AW24">
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>95000.0</v>
       </c>
-      <c r="AX24">
-[...4 lines deleted...]
-      </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>5000.0</v>
       </c>
-      <c r="BB24">
-[...4 lines deleted...]
-      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
-      <c r="BE24"/>
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24"/>
+      <c r="BH24">
         <v>39000.0</v>
       </c>
-      <c r="BG24">
-[...2 lines deleted...]
-      <c r="BH24">
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>28000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>952000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>2620000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>11000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>36000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>1000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>7000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>116000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>19000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>12000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="BU24"/>
       <c r="BV24">
+        <v>35000.0</v>
+      </c>
+      <c r="BW24"/>
+      <c r="BX24">
         <v>51000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>10000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>1000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>33000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>4305000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-2680000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-30608000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>2007059.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>27966.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>18774.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-7373799.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-2000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>22123.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>28000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-177069.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-242753.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>194841.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>178061.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>166963.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>199104.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>86353.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>77954.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24"/>
       <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
     </row>
-    <row r="25" spans="1:100">
+    <row r="25" spans="1:102">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B25">
+        <v>1459000.0</v>
+      </c>
+      <c r="C25">
+        <v>3845000.0</v>
+      </c>
+      <c r="D25">
         <v>799999.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-472000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1172000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2848000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>272000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>124000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>81000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>829000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>228000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>6064000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>11804000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1825000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>632000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>324000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>106000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3126000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-90000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-33000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1494000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>330000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>140000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-333000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>215000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-2992000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>14887000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-2000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-111000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>71000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-75000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-113000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>17000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>223000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-8000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-27000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>21000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1035000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-27000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>63000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>112000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-3000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>4648000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>116000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-1000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>276000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-40000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>706000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-48000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>536000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-224000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-3842000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2606000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>3000000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25">
+      <c r="BF25"/>
+      <c r="BG25">
         <v>3508000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-15000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>2231000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-27000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-675000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>4211000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-13000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-34000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>306000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>1000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-8000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-48000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>4000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>150000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>113000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>86000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>95000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>249000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>2365000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>1575000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>97000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>158000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>72000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-1208000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-90000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>154000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-2380.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>12657522.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>297858.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-279911.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-1226.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>4864.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>3273.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-16161.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>-60436.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>111185.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-85659.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-79661.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>-173356.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-26619.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-55507.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25"/>
       <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
     </row>
-    <row r="26" spans="1:100">
+    <row r="26" spans="1:102">
       <c r="A26" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>217</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-6000.0</v>
+      </c>
+      <c r="D26">
         <v>6000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>75000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-6000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>293000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>98000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-98000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1000.0</v>
       </c>
-      <c r="I26">
-[...4 lines deleted...]
-      </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-798000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-184000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>6660000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-6660000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-3732000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-2928000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-3422000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-2540000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-1892000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-224000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-3000.0</v>
       </c>
-      <c r="V26"/>
-[...1 lines deleted...]
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-149000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-90000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-490000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-50000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-192000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>680000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>523000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-134000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-495000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>603000.0</v>
       </c>
-      <c r="AH26">
-[...2 lines deleted...]
-      <c r="AI26">
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-152000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-492000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>609000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>27000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>54000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-909000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-9000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-9000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-17000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-660000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-2000.0</v>
       </c>
-      <c r="AT26">
-[...2 lines deleted...]
-      <c r="AU26">
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>27000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>34000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>187000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>274000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>338000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>30000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>12000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>111000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>57000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>57000.0</v>
       </c>
-      <c r="BE26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BG26"/>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26">
         <v>5120000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
     </row>
-    <row r="27" spans="1:100">
+    <row r="27" spans="1:102">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B27">
+        <v>579000.0</v>
+      </c>
+      <c r="C27">
+        <v>576000.0</v>
+      </c>
+      <c r="D27">
         <v>612000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>579000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>359000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>783000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>522000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>242000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>274000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>228000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>209000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1130000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>487000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>573000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>583000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>331000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>423000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>422000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>421000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>421000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>474000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>567000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>562000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>564000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>502000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>802000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>643000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>642000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>495000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>656000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>653000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>648000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>428000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>807000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>815000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>884000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1532000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>560000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>553000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>538000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>648000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>929000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>922000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>900000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>794000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>806000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>800000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>889000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>749000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>548000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>536000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>465000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>133000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>360000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>372000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>363000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>323000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>256000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>362000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>267000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>183000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>184000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>282000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>286000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>306000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>105000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>180000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>178000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>121000.0</v>
       </c>
-      <c r="BR27"/>
-[...1 lines deleted...]
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27">
         <v>-14000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>-8000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>879000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>-685000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27">
         <v>-13000000.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27">
         <v>8068.0</v>
       </c>
-      <c r="CM27"/>
-[...1 lines deleted...]
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>-14979.0</v>
       </c>
-      <c r="CP27">
+      <c r="CR27">
         <v>-145425.0</v>
       </c>
-      <c r="CQ27"/>
-[...1 lines deleted...]
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27">
         <v>-83452.0</v>
       </c>
-      <c r="CT27"/>
-      <c r="CU27"/>
       <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
     </row>
-    <row r="28" spans="1:100">
+    <row r="28" spans="1:102">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B28">
+        <v>-5514000.0</v>
+      </c>
+      <c r="C28">
+        <v>20611000.0</v>
+      </c>
+      <c r="D28">
         <v>24826000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>14075000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2006000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7065000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-324000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-10193000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7825000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>35392000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>27989000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>38188000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>33660000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>22999000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-3888000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-3289000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-3423000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2540000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2241000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-641000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-151000.0</v>
       </c>
       <c r="X28">
         <v>-151000.0</v>
       </c>
       <c r="Y28">
+        <v>-151000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-151000.0</v>
+      </c>
+      <c r="AA28">
         <v>-89000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-496000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-46000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>358000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-10000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>517000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-144000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-347000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>593000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-6000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-155000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>21000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>624000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>37000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>75000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-545000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>28000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>513000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>32000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-518000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-6000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>95000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>199000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-12000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>18000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>165000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>281000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-27000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-23000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>15000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>53000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>53000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-6000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-979000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-83000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>198000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>198000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-1360000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-1313000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-835000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-7309000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-818000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-834000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-837000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-722000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-850000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>6462000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-672000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-2423000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-156000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-839000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-800000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-1799000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-755000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-823000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-1899000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>41184000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>463000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>8177000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>3421611.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>9763389.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>927562.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>5891659.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>1193970.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>1344288.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>692521.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-386931.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-177620.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>1754108.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>2992995.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>203552.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>277089.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>411958.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>2611000.0</v>
       </c>
-      <c r="CU28"/>
-      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28"/>
     </row>
-    <row r="29" spans="1:100">
+    <row r="29" spans="1:102">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B29">
+        <v>23035000.0</v>
+      </c>
+      <c r="C29">
+        <v>13865000.0</v>
+      </c>
+      <c r="D29">
         <v>16707999.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>9809000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>21267000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9426000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>25918000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>25510000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5609000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-7665000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3055000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4421000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>18222000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>8802000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6927000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>8253000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4995000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>8569000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>7206000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5371000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7381000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4717000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>13130000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6527000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>8275000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8127000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>14162000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>10293000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3846000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>378000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>12176000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>5732000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>5128000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>3298000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>3942000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-573000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>10785000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>3261000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>9708000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>9769000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>10033000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>6791000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>9502000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>13693000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>11625000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>8067000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>8266000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>8616000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>9615000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>10847000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>8978000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>8484000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>10935000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>3872000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>11192000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>5513000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>5513000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>14841000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>9559000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>8037000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>7028000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>8999000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>6557000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>7287000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>6661000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>8293000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>7797000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>7484000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>11078000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>5819000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>7914000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>6968000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>5328000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>8040000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>3721000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>5777000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>834000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>7937000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>4781000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>4015000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-23000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>3071000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-345000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>711624.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>458594.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>2963782.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>8252.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>1552343.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>1930504.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>1206095.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>1383741.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>1104433.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>669607.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-133361.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>261201.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>666345.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>1356214.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-77807.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>840000.0</v>
       </c>
-      <c r="CU29"/>
-      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
     </row>
-    <row r="30" spans="1:100">
+    <row r="30" spans="1:102">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B30">
+        <v>-15210000.0</v>
+      </c>
+      <c r="C30">
+        <v>-34476000.0</v>
+      </c>
+      <c r="D30">
         <v>-41859000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-25706000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-19256000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-14759000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-28800000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-16940000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-10941000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-35133000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-45735000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-47842000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-31015000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-16170000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-10963000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-8221999.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-6628000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-6415000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-7640000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-4982000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-3345000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1022000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-4127000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-6665000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-15928000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-24095000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-20328000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-9148000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-11007000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-11916000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-8236000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-8851000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-7607000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-4050000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-604000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-530000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-948000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-754000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-733000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-1965000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-1265000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-1569000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-813000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-8668000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-6953000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-17727000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-14983000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-13439000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-14149000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-10746000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-10716000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-7713000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-6687000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-10755000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-4532000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-4532000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-1787000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-8651000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-8354000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-9324000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-9177000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-8923000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-6944000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-3611000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-2383000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-1694000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-605000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-1295000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-3505000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-12616000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-7619000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-5877000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-3751000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-5342000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-5452000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-6746000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-1281000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-1830000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-2516000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-38940000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-5145000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-2576000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-3987049.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-4423436.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-12041515.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-4658797.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-3263137.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-3093307.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-2530447.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-2158336.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-1435230.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-1127227.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-2723141.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-1222209.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-530643.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-1427158.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-704568.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30"/>
       <c r="CV30"/>
+      <c r="CW30"/>
+      <c r="CX30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>