--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -956,79 +959,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1039,3307 +1043,3441 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>495180000.0</v>
+      </c>
+      <c r="C2">
         <v>462082000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>638800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>927656000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1084910000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>679987000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>532765999.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>907532000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>854093000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>665939000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>427499000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>858812000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>796149000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>503675000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>81369000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37244000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35373000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>31011000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
+      <c r="S3"/>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>887006000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>776279000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>22</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>9000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-499000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-450000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-307999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-265999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-384999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-255000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1815000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1828000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-157000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-109000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-236000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>24000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>31000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>56000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>84000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-66000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
+      <c r="S6"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>115619000.0</v>
+      </c>
+      <c r="C7">
         <v>113151000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>101663000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>92616000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>114045000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>150707000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>177789000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
+      <c r="S9"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>8505000.0</v>
+      </c>
+      <c r="C10">
         <v>5649000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>38909000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5431000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3822000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4829000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22704000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18572000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>22094000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12264000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>28176000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>41303000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10440000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11561000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7832000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16337000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>24238000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20967000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>28</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>5649000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>38909000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5431000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3822000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4829000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>22704000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>18572000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>22094000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12264000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>8505000.0</v>
+      </c>
+      <c r="C12">
         <v>13549000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>38909000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5431000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3822000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4829000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22704000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18572000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22094000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12264000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>28176000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>41303000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10440000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11561000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7832000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16337000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>24238000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20967000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
+        <v>-612276000.0</v>
+      </c>
+      <c r="C13">
         <v>-170275000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>134807000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>455564000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>401486000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>582784000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1366152000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2067197000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1852495000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2192413000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1707326000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2183551000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1570074000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>920998000.0</v>
       </c>
-      <c r="O13">
-[...5 lines deleted...]
-      </c>
+      <c r="P13">
+        <v>0.0</v>
+      </c>
+      <c r="Q13"/>
       <c r="R13">
         <v>196000.0</v>
       </c>
+      <c r="S13">
+        <v>196000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>127020619.0</v>
+      </c>
+      <c r="C14">
         <v>132013000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>132146477.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>131007171.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>129840234.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>128980822.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>127411908.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>123017064.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>120991340.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>111850621.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>104838886.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>86359300.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>61970471.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>41353574.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15169983.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10933568.0</v>
       </c>
       <c r="R14">
         <v>10933568.0</v>
       </c>
+      <c r="S14">
+        <v>10933568.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15"/>
       <c r="R15">
         <v>196000.0</v>
       </c>
+      <c r="S15">
+        <v>196000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16">
+        <v>15201000.0</v>
+      </c>
+      <c r="C16">
         <v>10347000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>17313000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14699000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7934000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11163000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19536000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8461000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8374000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>35944000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>56185000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>54234000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>29965000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>22372000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20293000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7714000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4745000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4255000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>15671000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17147000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>9152000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9068000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>12824000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>16399000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>18958000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>17834000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>19863000.0</v>
       </c>
-      <c r="M18">
-[...1 lines deleted...]
-      </c>
       <c r="N18">
         <v>0.0</v>
       </c>
       <c r="O18">
         <v>0.0</v>
       </c>
-      <c r="P18"/>
+      <c r="P18">
+        <v>0.0</v>
+      </c>
       <c r="Q18"/>
       <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20">
+        <v>351506000.0</v>
+      </c>
+      <c r="C20">
         <v>599348000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>617231000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>712364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>744439000.0</v>
       </c>
       <c r="F20">
         <v>744439000.0</v>
       </c>
       <c r="G20">
+        <v>744439000.0</v>
+      </c>
+      <c r="H20">
         <v>993587000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1110456000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1204607000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1451716000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1315362000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1402761000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1107006000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>563146000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>148785000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>12608000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>4457000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>3755000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>805110000.0</v>
+      </c>
+      <c r="C21">
         <v>834254000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>914846000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1042997000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1118207000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1253461000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1603412000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>800889000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>913154000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1163956000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1148890000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1288343000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>714956000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>442603000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>143559000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12351000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5628000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6773000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>67351000.0</v>
+      </c>
+      <c r="C22">
         <v>69916000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>106598000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>142607000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>251277000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>158467000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>69634000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>136128000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>551303000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>561432000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>367806000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>441762000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>310160000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>126895000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>94504000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12697000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7283000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15290000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>4175538999.0</v>
+      </c>
+      <c r="C23">
         <v>4609440000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5020094000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5456144000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6070345000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5947341000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6498736000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3533609000.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
+        <v>6151122000.0</v>
+      </c>
+      <c r="K23">
         <v>4116433000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5560155000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6547501000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4167223000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2291347000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>749137000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>116536000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>111580000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>103434000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>3223126000.0</v>
+      </c>
+      <c r="C24">
         <v>2961703000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2843822000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2857805000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3350463000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3319030000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3144848000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2160133000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2682628000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2963483000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2912837000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2727464000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1629834000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>740436000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>199177000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>65892000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8778000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8577000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>2961803000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2843922000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2857905000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3350463000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3319030000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3144848000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2160133000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2682628000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2963483000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2912837000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2745299000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1629834000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>740436000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>20305000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>21090000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>21897000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22719000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>23182000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1127000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>17236000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>187423000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>219550000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>472673000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>189821000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>3348905000.0</v>
+      </c>
+      <c r="C28">
         <v>3078210000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2926640000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2944990000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3463064000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3467091000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3304616000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2142209000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2658292000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2980809000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2892568000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2708468000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1626474000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>737501000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>210829000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>50034000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-15138000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-11615000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>3207171000.0</v>
+      </c>
+      <c r="C29">
         <v>3639785000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3831752000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4159824000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4600997000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4750998000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5349550000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4529665000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4770992000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>669971000.0</v>
+      </c>
+      <c r="C30">
         <v>583710000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>721223000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1046318000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1131754000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>727133000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>571987000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1011070000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1031536000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>807318000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>536639000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1042961000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>885349000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>585772000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>86286000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>43677000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>37308000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>26817000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-1300247000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-558853000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-473630000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-285035000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>343436000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-188442000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-381908000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-770187000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-17984000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-290109000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-116331000.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
+      <c r="S31"/>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>34468000.0</v>
+      </c>
+      <c r="C32">
         <v>222823000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>201587000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>182308000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>269137000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>97035000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-71736000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>561520000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>683376000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
+      <c r="S32"/>
     </row>
-    <row r="33" spans="1:18">
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>3401589000.0</v>
+      </c>
+      <c r="C33">
         <v>3647386999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3839441000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4163699000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4524006000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4939503000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5724649000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4089820000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3899843000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4836172000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4531675000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4902157000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2857924000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1529228000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>550513000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>87012000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>38795000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>38384000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34">
+        <v>136953000.0</v>
+      </c>
+      <c r="C34">
         <v>125897000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>129185000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>111226000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>104346000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>114615000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>114079000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>63575000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>173514000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>184534000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>247236000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>16086000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>9744000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2205000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
+      <c r="S34"/>
     </row>
-    <row r="35" spans="1:18">
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>3442238999.0</v>
+      </c>
+      <c r="C35">
         <v>3172840000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3043580000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3027481000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3527593000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3537282000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3379940000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2223708000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2853254000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3151089000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3160073000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2761385000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1639578000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>742641000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>199389000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>65936000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>17073000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>15502000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>39900000.0</v>
+      </c>
+      <c r="C36">
         <v>33978999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>91406000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>65056000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>62949000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>59885000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>72205000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>348408000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>246239000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>239604000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>176039000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>54787000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16795000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6542000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2766000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>25000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>61000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37">
+      <c r="E37"/>
+      <c r="F37">
         <v>17394000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>69471000.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>72954000.0</v>
       </c>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
+      <c r="S37"/>
     </row>
-    <row r="38" spans="1:18">
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>16886000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-10.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>49385000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>62949000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>59885000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>72205000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>361232000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>262638000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>261762000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>176039000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>140929000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>52176000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>23055000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>8234000.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
+      <c r="S38"/>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>28123000.0</v>
+      </c>
+      <c r="C39">
         <v>294878000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>313923000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>98089000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>159486000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>117409000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>109762000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>646903000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>128742000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>103193000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>95859000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>121207000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>103350000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>37891000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>10002000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4110000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3956000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1976000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>184185000.0</v>
+      </c>
+      <c r="C40">
         <v>216985000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>284847000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>133616000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>148653000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>181563000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>251598001.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>324031000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>266084000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>143074000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>154971000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>158502000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>128269000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>124615000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>23273000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4756000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>11979000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>13455000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>111126000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>104346000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>114615000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>114079000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>63575000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>173514000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>184534000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>247236000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>115029000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>9744000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2205000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>212000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>44000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>73000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>668000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>59</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>-52489000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>499000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-587141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="F42">
         <v>-1.0</v>
       </c>
       <c r="G42">
         <v>-1.0</v>
       </c>
       <c r="H42">
+        <v>-1.0</v>
+      </c>
+      <c r="I42">
         <v>-2419742000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-2137802000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-87673000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-13104000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>489678000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-37985000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-31604000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>405298000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36039000.0</v>
       </c>
       <c r="R42">
         <v>36039000.0</v>
       </c>
+      <c r="S42">
+        <v>36039000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
+      <c r="S43"/>
     </row>
-    <row r="44" spans="1:18">
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
+        <v>0.0</v>
+      </c>
+      <c r="J44">
         <v>86164230.49</v>
       </c>
-      <c r="J44">
+      <c r="K44">
         <v>20455928.02</v>
       </c>
-      <c r="K44">
-[...1 lines deleted...]
-      </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
+      <c r="Q44"/>
       <c r="R44">
         <v>3000000.0</v>
       </c>
+      <c r="S44">
+        <v>3000000.0</v>
+      </c>
     </row>
-    <row r="45" spans="1:18">
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>3477359000.0</v>
+      </c>
+      <c r="C45">
         <v>3281299000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3205131000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3211784000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3463520000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2858999000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3561331000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-      <c r="P45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>62053000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>28685000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>27795000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:18">
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>2205073000.0</v>
+      </c>
+      <c r="C46">
         <v>2176717000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2190877000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2313600000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2576514000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2858999000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3032263000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1828940000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1518607000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1790273000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1649572000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1617389000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>829346000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>516937000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>255403000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>62053000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>28685000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>27795000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>2176717000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2190877000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2313600000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2462390000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2706853000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2851555000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1844493000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1719947000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1790273000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1649572000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1617389000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>829346000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>516937000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>255403000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>62053000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>28685000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>27795000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48"/>
-      <c r="C48">
+      <c r="C48"/>
+      <c r="D48">
         <v>-1034762000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1355020000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1301250000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1482506000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2252179000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2419997000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2139617000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2256303000.0</v>
       </c>
-      <c r="K48">
-[...1 lines deleted...]
-      </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48">
         <v>0.0</v>
       </c>
       <c r="N48">
         <v>0.0</v>
       </c>
       <c r="O48">
         <v>0.0</v>
       </c>
-      <c r="P48"/>
-      <c r="Q48">
+      <c r="P48">
+        <v>0.0</v>
+      </c>
+      <c r="Q48"/>
+      <c r="R48">
         <v>9859000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>6355000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-      <c r="H49">
-[...1 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49">
         <v>0.0</v>
       </c>
       <c r="N49">
         <v>0.0</v>
       </c>
       <c r="O49">
         <v>0.0</v>
       </c>
-      <c r="P49"/>
+      <c r="P49">
+        <v>0.0</v>
+      </c>
       <c r="Q49"/>
       <c r="R49"/>
+      <c r="S49"/>
     </row>
-    <row r="50" spans="1:18">
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>11457000.0</v>
+      </c>
+      <c r="C50">
         <v>1805000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>7000000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>2378000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2183000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4683000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>648000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3196000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>29590000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>7907000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>4472000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
+      <c r="S50"/>
     </row>
-    <row r="51" spans="1:18">
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>3357410000.0</v>
+      </c>
+      <c r="C51">
         <v>3083859000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2965549000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2950421000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3466886000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3471920000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3327320000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2160781000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2683274000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2993073000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2920744000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2749771000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1636914000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>749062000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>218661000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>66371000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>9100000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>9352000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>44916000.0</v>
+      </c>
+      <c r="C52">
         <v>36716000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>36387000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>34166000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>43639000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>49253000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>61459000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>648000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>646000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>29590000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7907000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4472000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>27988000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8626000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>19484000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>830000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>752000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>775000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>70</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>7900000.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>22719000.0</v>
       </c>
-      <c r="G53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H53"/>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="P53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
+      <c r="S53"/>
     </row>
-    <row r="54" spans="1:18">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
+      <c r="S54"/>
     </row>
-    <row r="55" spans="1:18">
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>4175539000.0</v>
+      </c>
+      <c r="C55">
         <v>4609440000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5020094000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5456144000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6070345000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5947341000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6498736000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5902493000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6151122000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6320379000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5560155000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6547501000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4167223000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2291347000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>749137000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>163833000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>111580000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>103434000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>773950000.0</v>
+      </c>
+      <c r="C56">
         <v>962053000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1180653000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1292445000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1546339000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1007838000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>774087000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1812673000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2251279000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1484207000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1028480000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1645344000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1309299000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>762119000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>198624000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>76821000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>72785000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>65050000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>739482000.0</v>
+      </c>
+      <c r="C57">
         <v>739230000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>977347000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1110137000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1277202000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>910803000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>845823000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1251153000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1129197000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>938598000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>706017000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1112996000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>995792000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>659288000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>144419000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>50544000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>48104000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>45241000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>4181720999.0</v>
+      </c>
+      <c r="C58">
         <v>3912070000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4020927000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4137618000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4804795000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4448085000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4225763000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3474861000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3982451000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4089687000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3866090000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3874381000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2635370000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1401929000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>343808000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>116480000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>65177000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>60743000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
+      <c r="S59"/>
     </row>
-    <row r="60" spans="1:18">
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>25907000.0</v>
+      </c>
+      <c r="C60">
         <v>676701000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1033763999.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1354570000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1300634000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1481974000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2251409000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-255000.0</v>
       </c>
-      <c r="I60">
-[...1 lines deleted...]
-      </c>
       <c r="J60">
+        <v>2168671000.0</v>
+      </c>
+      <c r="K60">
         <v>2166802000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1694065000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2673120000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1531853000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>889418000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>405329000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>56000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>46178000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>42524000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
+      <c r="S61"/>
     </row>
-    <row r="62" spans="1:18">
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
-      <c r="E62">
-[...1 lines deleted...]
-      </c>
+      <c r="E62"/>
       <c r="F62">
         <v>551097000.0</v>
       </c>
       <c r="G62">
+        <v>551097000.0</v>
+      </c>
+      <c r="H62">
         <v>537283000.0</v>
       </c>
-      <c r="H62">
+      <c r="I62">
         <v>149814000.0</v>
       </c>
-      <c r="I62">
+      <c r="J62">
         <v>92503000.0</v>
       </c>
-      <c r="J62">
+      <c r="K62">
         <v>66962000.0</v>
       </c>
-      <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BP62"/>
+  <dimension ref="A1:BQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BO1" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>17</v>
+        <v>129</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>495180000.0</v>
+      </c>
+      <c r="C2">
         <v>451663000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>391291000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>312805000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>462082000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>645361000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>594619000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>627720000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>638800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>832019000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1080717000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>773733000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>927656000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>952571000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>993818000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1150361000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1084910000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>973731000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>819191000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>763321000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>679987000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>549396000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>402879000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>389829000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>532765999.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>876141000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>866536000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>837193000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>907532000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>929368000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1088213000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>861107000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>854093000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>867242000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>640061000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>523932000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>665939000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>673803000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>512104000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>518348000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>536554000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>427499000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>522351000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>587317000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>780654000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>858812000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1547334000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1430331000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>847855000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>796149000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1170607000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>622447000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>581790000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>542955000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>585898000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>419750000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>360941000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>90831000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>107933000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>62736000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>49315000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>90831000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>67755000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>31632000.0</v>
       </c>
-      <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>35373000.0</v>
       </c>
-      <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>31011000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:68">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4364,405 +4502,406 @@
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
+      <c r="BQ3"/>
     </row>
-    <row r="4" spans="1:68">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>921300000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>1000765000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>958669000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>918150000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>887006000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>887840000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>844605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>776279000.0</v>
       </c>
       <c r="U4">
         <v>776279000.0</v>
       </c>
       <c r="V4">
+        <v>776279000.0</v>
+      </c>
+      <c r="W4">
         <v>663185000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>619820000.0</v>
       </c>
-      <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:68">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>9000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-99000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-523000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-499000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-456999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-473000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-434000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-450000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-439000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-439999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-358000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-307999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-314000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-310000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-265999.0</v>
       </c>
       <c r="V5">
         <v>-265999.0</v>
       </c>
       <c r="W5">
+        <v>-265999.0</v>
+      </c>
+      <c r="X5">
         <v>-307000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-340999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-384999.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-248000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-264000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-218000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-255000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-273000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-270000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-257000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1815000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1478000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2262000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2203000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1828000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-642000.0</v>
       </c>
       <c r="AN5">
         <v>-642000.0</v>
       </c>
       <c r="AO5">
+        <v>-642000.0</v>
+      </c>
+      <c r="AP5">
         <v>-309000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-157000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-148000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-136000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-117000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-109000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-89000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-73000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-51000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-236000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-106000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-6000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>24000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>32000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>28000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>18000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>31000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>18000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-5347000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-4056000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5">
+      <c r="BK5"/>
+      <c r="BL5">
         <v>32000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>69000.0</v>
       </c>
-      <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>84000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
+      <c r="BQ5"/>
     </row>
-    <row r="6" spans="1:68">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
-      <c r="AN6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
+      <c r="AO6"/>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
@@ -4779,187 +4918,193 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
+      <c r="BQ6"/>
     </row>
-    <row r="7" spans="1:68">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>115619000.0</v>
+      </c>
+      <c r="C7">
         <v>121941000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>114193000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>117638000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>113151000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>116223000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>101778000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>95303000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>101663000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>103669000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>97351000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>99700000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>92616000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>86401000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>97349000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>107630000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>114045000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>122450000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>132844000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>142774000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>150707000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>154374000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>165542000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>174706000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>177789000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>179889000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>200216000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>516104000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
+      <c r="BQ7"/>
     </row>
-    <row r="8" spans="1:68">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -4984,54 +5129,55 @@
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:68">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -5056,1021 +5202,1033 @@
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
+      <c r="BQ9"/>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>8505000.0</v>
+      </c>
+      <c r="C10">
         <v>6476000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8659000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5441000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5649000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5683000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4495000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5269000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>38909000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>738000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2680000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7786000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5431000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4534000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4540000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>816000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3822000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5456000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5531000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2471000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4829000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9223000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16912000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>26400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>22704000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12008000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>21154000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>27501000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>18572000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>23025000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>36374000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>13682000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>22094000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>28469000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>18407000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>19548000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>12264000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>28927000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23427000.0</v>
       </c>
       <c r="AN10">
         <v>23427000.0</v>
       </c>
       <c r="AO10">
+        <v>23427000.0</v>
+      </c>
+      <c r="AP10">
         <v>10878000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>28176000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>25179000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>30053000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>43506000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>41303000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>30556000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>11823000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>39679000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>10440000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>8901000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5528000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4603000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11561000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>23903000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>26009000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>21467000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7832000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10368000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8403000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8721000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>16337000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>5771000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3983000.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>24238000.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>20967000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>28</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>6476000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8659000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5441000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5649000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5683000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4495000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>7786000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5431000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4534000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4540000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>816000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3822000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5456000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5531000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2471000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
+      <c r="BQ11"/>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>8505000.0</v>
+      </c>
+      <c r="C12">
         <v>6476000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8659000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5441000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13549000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5683000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4495000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5269000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>38909000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>738000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2680000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7786000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5431000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4534000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4540000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>816000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3822000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5456000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5531000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2471000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4829000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9223000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16912000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>22704000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12008000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>21154000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>27501000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>18572000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>23025000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>36374000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13682000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>22094000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28469000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>18407000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>19548000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12264000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>28927000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>23427000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10878000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>28176000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>25179000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>30053000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>43506000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>41303000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>30556000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11823000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>39679000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>10440000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8901000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5528000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4603000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11561000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>23903000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>26009000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>21467000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7832000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>10368000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8403000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8721000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>16337000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>5771000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3983000.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>24238000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
+      <c r="BQ12"/>
     </row>
-    <row r="13" spans="1:68">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
+        <v>-612276000.0</v>
+      </c>
+      <c r="C13">
         <v>-194660000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>-190881000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>-173027000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-170275000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-154146000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-131712000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-101095000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>134807000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>549600000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>503798000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>475353000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>455564000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>488221000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>428865000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>424849000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>401486000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>430358000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>448501000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>448963000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>582784000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>826973000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1242676000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1283491000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1366152000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1682071000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1697015000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1897407000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2067197000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2085780000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2046621000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1740410000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1852495000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1823740000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1819491000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2063467000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2192413000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1969113000.0</v>
       </c>
-      <c r="AM13">
-[...1 lines deleted...]
-      </c>
       <c r="AN13">
+        <v>0.0</v>
+      </c>
+      <c r="AO13">
         <v>1977596000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>2023714000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1707326000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1920528000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1976663000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>2056852000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>2183551000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1709150000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1785823000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1822572000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1570074000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1574842000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1354305000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>881611000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>920998000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>912028000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>839977000.0</v>
       </c>
-      <c r="BE13">
-[...1 lines deleted...]
-      </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
-      <c r="BJ13"/>
+      <c r="BJ13">
+        <v>0.0</v>
+      </c>
       <c r="BK13"/>
-      <c r="BL13">
+      <c r="BL13"/>
+      <c r="BM13">
         <v>203000.0</v>
       </c>
-      <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>196000.0</v>
       </c>
-      <c r="BO13"/>
-      <c r="BP13">
+      <c r="BP13"/>
+      <c r="BQ13">
         <v>196000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:68">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>127020619.0</v>
+      </c>
+      <c r="C14">
         <v>125158912.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>127309332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132012766.0</v>
       </c>
       <c r="E14">
         <v>132012766.0</v>
       </c>
       <c r="F14">
+        <v>132012766.0</v>
+      </c>
+      <c r="G14">
         <v>132013000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>132274669.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132512766.0</v>
       </c>
       <c r="I14">
         <v>132512766.0</v>
       </c>
       <c r="J14">
+        <v>132512766.0</v>
+      </c>
+      <c r="K14">
         <v>132498734.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131927343.0</v>
       </c>
       <c r="L14">
         <v>131927343.0</v>
       </c>
       <c r="M14">
+        <v>131927343.0</v>
+      </c>
+      <c r="N14">
         <v>132746248.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>134485325.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130695970.0</v>
       </c>
       <c r="P14">
         <v>130695970.0</v>
       </c>
       <c r="Q14">
+        <v>130695970.0</v>
+      </c>
+      <c r="R14">
         <v>130268102.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>129810245.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129593939.0</v>
       </c>
       <c r="T14">
         <v>129593939.0</v>
       </c>
       <c r="U14">
+        <v>129593939.0</v>
+      </c>
+      <c r="V14">
         <v>128986118.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>128991414.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128771715.0</v>
       </c>
       <c r="X14">
         <v>128771715.0</v>
       </c>
       <c r="Y14">
+        <v>128771715.0</v>
+      </c>
+      <c r="Z14">
         <v>127411908.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>129358590.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>126979034.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>125886738.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>126926589.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>125959751.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>122380197.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>121544421.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>146868349.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>124161966.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>121314636.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>120535909.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>120198802.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>107966901.0</v>
       </c>
-      <c r="AM14"/>
-      <c r="AN14">
+      <c r="AN14"/>
+      <c r="AO14">
         <v>106186389.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>128453733.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>104930260.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>106194547.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>105189463.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>103888281.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>86359300.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>88545764.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>88331653.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>74126205.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>61970471.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>67941726.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>58909389.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>47703313.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>41353574.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>46364381.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>44831836.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>26529133.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>15169983.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>18699590.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>8864222.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9883342.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>14433568.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>10933568.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>19710.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>19477.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10933568.0</v>
       </c>
       <c r="BO14">
         <v>10933568.0</v>
       </c>
-      <c r="BP14"/>
+      <c r="BP14">
+        <v>10933568.0</v>
+      </c>
+      <c r="BQ14"/>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
-      <c r="AN15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15"/>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
@@ -6087,263 +6245,269 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
         <v>203000.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>196000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
+      <c r="BQ15"/>
     </row>
-    <row r="16" spans="1:68">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16">
+        <v>15201000.0</v>
+      </c>
+      <c r="C16">
         <v>13685000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14178000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11521000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10347000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24896000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25158000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25439000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>17313000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>27727000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>29239000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19026000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14699000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>20957000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>25567000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>21819000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7934000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16240000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>18651000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16408000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11163000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17024000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24143000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>25326000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>19536000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>29993000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>27045000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>28313000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8461000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>21437000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29658000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>21871000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8374000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>46850000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>80378000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>57071000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>35944000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>63509000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>87825000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>68253000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>56185000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>73662000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>96380000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>66706000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>54234000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>72075000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>106105000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>56373000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>29965000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>62045000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>67994000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>35252000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>22372000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>59237000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>74814000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>47042000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>20293000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>29082000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>33131000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>15545000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>7714000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>8101000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2046000.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>4745000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
+      <c r="BQ16"/>
     </row>
-    <row r="17" spans="1:68">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6368,226 +6532,228 @@
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:68">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>13887000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>14666000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>15671000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>14860000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>15936000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>16824000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>17147000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>17815000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>17496000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10771000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9152000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4922000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6424000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7942000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>9068000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>10382000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>10304000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>11556000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>12824000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>13621000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>14761000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>15977000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>16399000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>17371000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
         <v>18958000.0</v>
       </c>
-      <c r="AL18">
-[...1 lines deleted...]
-      </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
-      <c r="AN18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18"/>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>17834000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>19863000.0</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
+      <c r="BQ18"/>
     </row>
-    <row r="19" spans="1:68">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6612,1396 +6778,1414 @@
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:68">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20">
-        <v>599348000.0</v>
+        <v>351506000.0</v>
       </c>
       <c r="C20">
         <v>599348000.0</v>
       </c>
       <c r="D20">
         <v>599348000.0</v>
       </c>
       <c r="E20">
         <v>599348000.0</v>
       </c>
       <c r="F20">
-        <v>634282000.0</v>
+        <v>599348000.0</v>
       </c>
       <c r="G20">
         <v>634282000.0</v>
       </c>
       <c r="H20">
         <v>634282000.0</v>
       </c>
       <c r="I20">
+        <v>634282000.0</v>
+      </c>
+      <c r="J20">
         <v>617231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>707583000.0</v>
       </c>
       <c r="K20">
         <v>707583000.0</v>
       </c>
       <c r="L20">
-        <v>712364000.0</v>
+        <v>707583000.0</v>
       </c>
       <c r="M20">
         <v>712364000.0</v>
       </c>
       <c r="N20">
-        <v>744439000.0</v>
+        <v>712364000.0</v>
       </c>
       <c r="O20">
         <v>744439000.0</v>
       </c>
       <c r="P20">
         <v>744439000.0</v>
       </c>
       <c r="Q20">
         <v>744439000.0</v>
       </c>
       <c r="R20">
         <v>744439000.0</v>
       </c>
       <c r="S20">
         <v>744439000.0</v>
       </c>
       <c r="T20">
         <v>744439000.0</v>
       </c>
       <c r="U20">
         <v>744439000.0</v>
       </c>
       <c r="V20">
         <v>744439000.0</v>
       </c>
       <c r="W20">
+        <v>744439000.0</v>
+      </c>
+      <c r="X20">
         <v>982239000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>993114000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>993587000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1307055000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1176042000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1153029000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1110456000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1182614000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1271648000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1262971000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1204607000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1313317000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1339416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1451716000.0</v>
       </c>
       <c r="AK20">
         <v>1451716000.0</v>
       </c>
       <c r="AL20">
+        <v>1451716000.0</v>
+      </c>
+      <c r="AM20">
         <v>1462116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1467955000.0</v>
       </c>
       <c r="AN20">
         <v>1467955000.0</v>
       </c>
       <c r="AO20">
+        <v>1467955000.0</v>
+      </c>
+      <c r="AP20">
         <v>1448263000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1315362000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1522644000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1490928000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1451654000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1402761000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1250239000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1170490000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1101471000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1107006000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1037237000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>840287000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>563186000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>563146000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>510072000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>515881000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>476894000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>148785000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>92930000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>9118000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>8568000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>12608000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>11902000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>4580000.0</v>
       </c>
-      <c r="BM20"/>
-      <c r="BN20">
+      <c r="BN20"/>
+      <c r="BO20">
         <v>4457000.0</v>
       </c>
-      <c r="BO20"/>
-      <c r="BP20">
+      <c r="BP20"/>
+      <c r="BQ20">
         <v>3755000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:68">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>805110000.0</v>
+      </c>
+      <c r="C21">
         <v>819996000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>824515000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>822239000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>834254000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>886962000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>915869000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>928687000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>914846000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>986863000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1002933000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1024108999.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1042997000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1063771000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1080208000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1099298000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1118207000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1134383000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1152972000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1176299000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1253461000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1317775000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1531993000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1566274000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1603412000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1590173000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1194581000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>931709000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>800889000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>922763000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>966929000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>907540000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>913154000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1064955000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1112535000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1130073000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1163956000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1164749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190147000.0</v>
       </c>
       <c r="AN21">
         <v>1190147000.0</v>
       </c>
       <c r="AO21">
+        <v>1190147000.0</v>
+      </c>
+      <c r="AP21">
         <v>1173547000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1148890000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1242440000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1231192000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1251478000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1288343000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1153028000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>838088000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>699315000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>714956000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>713974000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>534746000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>434861000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>442603000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>487206000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>345942000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>355673000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>143559000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>99264000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>12632000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>11271000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>12351000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>12563000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>4834000.0</v>
       </c>
-      <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>5628000.0</v>
       </c>
-      <c r="BO21"/>
-      <c r="BP21">
+      <c r="BP21"/>
+      <c r="BQ21">
         <v>10528000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:68">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>67351000.0</v>
+      </c>
+      <c r="C22">
         <v>78809000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>118003000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>81479000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>69916000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>134074999.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>193886000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>158710000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>106598000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>201575000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>250572000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>185638000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>142607000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>238073000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>344719000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>301298000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>251277000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>333923000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>319895000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>246181000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>158467000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>169654000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>182859000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>135918000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>69634000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>183738000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>308793000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>519603000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>136128000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>572931000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>679125000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>600486000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>551303000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>645100000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>570733000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>563093000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>561432000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>613993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>520340000.0</v>
       </c>
       <c r="AN22">
         <v>520340000.0</v>
       </c>
       <c r="AO22">
+        <v>520340000.0</v>
+      </c>
+      <c r="AP22">
         <v>522535000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>367806000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>414088000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>408374000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>489064000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>441762000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>535928000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>941589000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>373633000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>310160000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>443171000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>355300000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>208329000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>126895000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>234025000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>264556000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>192066000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>94504000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>184698000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>107285000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>53121000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>12697000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>56653000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>66881000.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>7283000.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22">
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>15290000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:68">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>4175538999.0</v>
+      </c>
+      <c r="C23">
         <v>4382585000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4301585000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4188256000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4609440000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4848472000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4890179000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4839579000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5020094000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5362487000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5627915000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5305654000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5456144000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5914091000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6114167000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6237558000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6070345000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6094771000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5981792000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5907490000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5947341000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5951710000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6286411000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6326086000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6498736000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7242555000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4326145000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6394905000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3533609000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3595356000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4082608000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4340450000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4065954000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4266206000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4169537000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3838074000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4116433000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4398675000.0</v>
       </c>
-      <c r="AM23"/>
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23">
         <v>4088957000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3973370000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3907158000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6564471000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6449837000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6642651000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4421707000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6905902000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6551679000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4265502000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2640644000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4476978000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3026493000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2353301000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1407669000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2437469000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2029419000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1097916000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>344236000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>755205000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>161328000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>89796000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>163833000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>196288000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>148596000.0</v>
       </c>
-      <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>111580000.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
+      <c r="BQ23"/>
     </row>
-    <row r="24" spans="1:68">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>3223126000.0</v>
+      </c>
+      <c r="C24">
         <v>2924455000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2903746000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2870613000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2961703000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3078988000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3121794000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3018427000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2843822000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2683918000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2782262000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2803607000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2857805000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2921174000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3448431000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3384571000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3350463000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3411757000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3419352000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3370908000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3319030000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3278443000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3275166000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3281402000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3144848000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3068205000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2773235000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2586954000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2160133000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1877701000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1815855000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3032383000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2682628000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2921966000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2993461000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2834325000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2963483000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3216505000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>3063008000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2866850000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2912837000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3323492000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3093694000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2968069000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2745299000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2753322000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2437351000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1441875000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1629834000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1517519000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>906066000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>781816000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>740436000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>827570000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>569903000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>510437000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>199177000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>117590000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>10090000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>10376000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>65892000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>17881000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>8778000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>8577000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:68">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>2929255000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2907546000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2874813000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2961803000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3079088000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3121894000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2803607000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2857905000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2921174000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3448431000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3384571000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3350463000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3411757000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3419352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3319030000.0</v>
       </c>
       <c r="U25">
         <v>3319030000.0</v>
       </c>
       <c r="V25">
+        <v>3319030000.0</v>
+      </c>
+      <c r="W25">
         <v>3278443000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3275166000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3281402000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3144848000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3068205000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2773235000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2586954000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2160133000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1877701000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1815855000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3032383000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2682628000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2921966000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2993461000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2834325000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2963483000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3216505000.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>3063008000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2866850000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2912837000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3323492000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3093694000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2968069000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2745299000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2753322000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2437351000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1441875000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1629834000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1517519000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>906066000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>781816000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>740436000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>827570000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>10090000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>10376000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
+      <c r="BQ25"/>
     </row>
-    <row r="26" spans="1:68">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>19312000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>20137000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>19219000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>20305000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19535000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>20900000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>20049000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>21090000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>22769000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>21557000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>22571000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>21897000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>21263000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>21029000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22719000.0</v>
       </c>
       <c r="U26">
         <v>22719000.0</v>
       </c>
       <c r="V26">
+        <v>22719000.0</v>
+      </c>
+      <c r="W26">
         <v>21589000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>21215000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>22626000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>23182000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>22236000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1445000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1585000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1127000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4797000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4520000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1995000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>17236000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>16369000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>198281000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>190948000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>187423000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>187514000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>190662000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>192766000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>219550000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>467559000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>473239000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>474221000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>472673000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>478444000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>482644000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>211480000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>189821000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>248376000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
+      <c r="BQ26"/>
     </row>
-    <row r="27" spans="1:68">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8026,2768 +8210,2804 @@
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
+      <c r="BQ27"/>
     </row>
-    <row r="28" spans="1:68">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>3348905000.0</v>
+      </c>
+      <c r="C28">
         <v>3144842000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3018160000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2993356200.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3106121000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3198358000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3226942000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3116307000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2911873000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2786949000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2876933000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2895521000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2944990000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3306929000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3543822000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3493815000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3463064000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3531079000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3548943000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3513441000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3467091000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3425740000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3436919000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3434229000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3304616000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3240921000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3021030000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3153227000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2142209000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2194543000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2495726000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3019347000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2658292000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2896757000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3017427000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2857570000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2980809000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3221079000.0</v>
       </c>
-      <c r="AM28"/>
-      <c r="AN28">
+      <c r="AN28"/>
+      <c r="AO28">
         <v>3047627000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2863933000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2892568000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3305913000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3067681000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2928496000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2708468000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2727221000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2430590000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1408364000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1626474000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1516417000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>908767000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>785933000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>737501000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>812302000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>621927000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>581382000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>210829000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>200190000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>42334000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3485000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>50034000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>82101000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>24738000.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>-15138000.0</v>
       </c>
-      <c r="BO28"/>
       <c r="BP28"/>
+      <c r="BQ28"/>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>3207171000.0</v>
+      </c>
+      <c r="C29">
         <v>3504024000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3504042000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3488723000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3639785000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3780180000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3844423000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3220161000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3831752000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3528858000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3581374000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3574320000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4159824000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4008619000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4726284000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4658465000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4600997000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4691163000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4716902000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4668951000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4750998000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4954817000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5378596000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5410109000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5349550000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
+      <c r="BQ29"/>
     </row>
-    <row r="30" spans="1:68">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>669971000.0</v>
+      </c>
+      <c r="C30">
         <v>597578000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>558605000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>470145000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>583710000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>785994000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>729089000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>753893000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>721223000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1014962000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1172745000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>905102000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1046318000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1129921000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1131222000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1305221000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1131754000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1043079000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>863432000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>844580000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>727133000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>608175000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>446687000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>431688000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>571987000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>980179000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1002249000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>923489000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1003793000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1018597000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1384485000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1105420000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1031536000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1067424000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>844563000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>654281000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>807318000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>785298000.0</v>
       </c>
-      <c r="AM30"/>
-      <c r="AN30">
+      <c r="AN30"/>
+      <c r="AO30">
         <v>595614000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>611725000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>536639000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>585433000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>718370000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>923936000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1042961000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1706588000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1474823000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>904121000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>885349000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1106208000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>605104000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>559796000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>585640000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>596608000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>388732000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>352308000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>86286000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>117972000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>55150000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>48378000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>43677000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>79264000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>36977000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>37308000.0</v>
       </c>
-      <c r="BO30"/>
       <c r="BP30"/>
+      <c r="BQ30"/>
     </row>
-    <row r="31" spans="1:68">
+    <row r="31" spans="1:69">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-1207191000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>786195000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1300247000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-434798000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-503120000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-520134000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-558853000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-540931000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-532247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-473630000.0</v>
       </c>
       <c r="U31">
         <v>-473630000.0</v>
       </c>
       <c r="V31">
+        <v>-473630000.0</v>
+      </c>
+      <c r="W31">
         <v>-286616000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-315516000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-322158000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-285035000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-273866000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>99387000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>446130000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>343436000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6249000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>143199000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-107524000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-188442000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-316811000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-401520000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-290612000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-381908000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-618420000.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31">
+      <c r="AN31"/>
+      <c r="AO31">
         <v>-644046000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-554556000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-770187000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-334245000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-235826000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-681494000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-17984000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-733241000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>306252000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-19494000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-290109000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-213624000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-57937000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-152321000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-116331000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-116641000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>79015000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>88853000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
+      <c r="BQ31"/>
     </row>
-    <row r="32" spans="1:68">
+    <row r="32" spans="1:69">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>34468000.0</v>
+      </c>
+      <c r="C32">
         <v>74619000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>147642000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>116834000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>222823000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>169415000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>174475000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>125706000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>201587000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>252555000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>256135000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>195996000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>182308000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>33539000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>435211000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>356940000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>269137000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>321388000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>287381000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>197864000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>97035000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>196275000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>98762000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>60649000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-71736000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
+      <c r="BQ32"/>
     </row>
-    <row r="33" spans="1:68">
+    <row r="33" spans="1:69">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>3401589000.0</v>
+      </c>
+      <c r="C33">
         <v>3661190000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3583689000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3602677000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3647386999.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3832604000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3886719000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3849322000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3839441000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4021920000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4064332999.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4122789000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4163699000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4395953000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4471303000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4488240000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4524006000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4572231000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4643725000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4699573000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4939503000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5036018000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5557697000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5648707000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>5724649000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>5901043000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>5132825000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4745617000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4089820000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4006433000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4125838000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3954277000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3899843000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>4346407000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>4663438000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>4784981000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>4836172000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>4815373000.0</v>
       </c>
-      <c r="AM33"/>
-      <c r="AN33">
+      <c r="AN33"/>
+      <c r="AO33">
         <v>4823619000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>4733685000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4531675000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>5334912000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>5172918000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>5055256000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4902157000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4448155000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3966626000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2889456000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2857924000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2821979000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2012634000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1540768000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1529228000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1524929000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1293122000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1271752000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>550513000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>423061000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>88155000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>85545000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>87012000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>87434000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>37325000.0</v>
       </c>
-      <c r="BM33"/>
-      <c r="BN33">
+      <c r="BN33"/>
+      <c r="BO33">
         <v>38795000.0</v>
       </c>
-      <c r="BO33"/>
       <c r="BP33"/>
+      <c r="BQ33"/>
     </row>
-    <row r="34" spans="1:68">
+    <row r="34" spans="1:69">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34">
+        <v>136953000.0</v>
+      </c>
+      <c r="C34">
         <v>132904000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>131487000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>130715000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>125897000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>121943000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>128671000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>124067000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>129185000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>107806000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>107945000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>111978000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>111226000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>103378000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>104133000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>103518000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>104346000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>108422000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>110909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114615000.0</v>
       </c>
       <c r="U34">
         <v>114615000.0</v>
       </c>
       <c r="V34">
+        <v>114615000.0</v>
+      </c>
+      <c r="W34">
         <v>103888000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>105835000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>112034000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>114079000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>104060000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>64487000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>61165000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>63575000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34">
+      <c r="AE34"/>
+      <c r="AF34">
         <v>86396000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>63539000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>173514000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>168281000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>175885000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>176568000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>184534000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>186280000.0</v>
       </c>
-      <c r="AM34"/>
-      <c r="AN34">
+      <c r="AN34"/>
+      <c r="AO34">
         <v>198001000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>199033000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>247236000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>13232000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>17679000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>17082000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>16086000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>11811000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>39518000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>8000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>9744000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>39471000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>2673000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>3539000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>2205000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>1428000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>50000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>370000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
+      <c r="BQ34"/>
     </row>
-    <row r="35" spans="1:68">
+    <row r="35" spans="1:69">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>3442238999.0</v>
+      </c>
+      <c r="C35">
         <v>3145963000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3120175000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3089772999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3172840000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3287963000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3324583000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3209764000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3043580000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2862554000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2954182000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2980583000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3027481000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3078070000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3614656001.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3557052000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3527593000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3598807000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3617649001.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3583256000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3537282000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3488623000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3495834001.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3514422000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3379940000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3295063000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2969854000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3087202000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2223708000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1952604000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1902251000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3095922000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2853254000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3094258000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3172475000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3014144000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3151089000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3402785000.0</v>
       </c>
-      <c r="AM35"/>
-      <c r="AN35">
+      <c r="AN35"/>
+      <c r="AO35">
         <v>3261009000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3065883000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3160073000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3336724000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3111373000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2985151000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2761385000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2765133000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2476869000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1449875000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1639578000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1556990000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>908739000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>785355000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>742641000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>828998000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>572502000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>513415000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>199389000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>117812000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>10140000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>10746000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>65936000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>69061000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>24162000.0</v>
       </c>
-      <c r="BM35"/>
-      <c r="BN35">
+      <c r="BN35"/>
+      <c r="BO35">
         <v>17073000.0</v>
       </c>
-      <c r="BO35"/>
       <c r="BP35"/>
+      <c r="BQ35"/>
     </row>
-    <row r="36" spans="1:68">
+    <row r="36" spans="1:69">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>39900000.0</v>
+      </c>
+      <c r="C36">
         <v>19587000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15494000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>31862000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>33978999.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>42489000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>52896000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>50169000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>91406000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>69004000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>63304999.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>59515000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>65056000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>78890000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>80739000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>59176000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>62949000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>65294000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>67130000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>65493000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>59885000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>51443000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>54176000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>56681000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>72205000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>85266000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>59118000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>125741000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>328934000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>149978000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>152802000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>148697000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>215576000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>242765000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>205319000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>238926000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>239604000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>208959000.0</v>
       </c>
-      <c r="AM36"/>
-      <c r="AN36">
+      <c r="AN36"/>
+      <c r="AO36">
         <v>217739000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>184716000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>176039000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>53932000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>54259000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>53939000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>54787000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>48294000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>42091000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>13733000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>16795000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>15955000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5938000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>6270000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>6542000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>7567000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>5658000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>3816000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2766000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>2974000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>66405000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>65706000.0</v>
       </c>
-      <c r="BJ36"/>
       <c r="BK36"/>
-      <c r="BL36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>26000.0</v>
       </c>
-      <c r="BM36"/>
-      <c r="BN36">
+      <c r="BN36"/>
+      <c r="BO36">
         <v>25000.0</v>
       </c>
-      <c r="BO36"/>
       <c r="BP36"/>
+      <c r="BQ36"/>
     </row>
-    <row r="37" spans="1:68">
+    <row r="37" spans="1:69">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>16392000.0</v>
       </c>
-      <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>16668000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>16487000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>16664000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>17394000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>17734000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>18185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69471000.0</v>
       </c>
       <c r="U37">
         <v>69471000.0</v>
       </c>
       <c r="V37">
+        <v>69471000.0</v>
+      </c>
+      <c r="W37">
         <v>69442000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>70318000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>70748000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>72954000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>74739000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>57781000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>58480000.0</v>
       </c>
-      <c r="AC37">
-[...1 lines deleted...]
-      </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
-      <c r="AN37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37"/>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
         <v>547162000.0</v>
       </c>
-      <c r="AT37">
-[...1 lines deleted...]
-      </c>
       <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
         <v>569575000.0</v>
       </c>
-      <c r="AV37">
-[...1 lines deleted...]
-      </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
+      <c r="BQ37"/>
     </row>
-    <row r="38" spans="1:68">
+    <row r="38" spans="1:69">
       <c r="A38" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>19587000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>15494000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>15599000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>16886000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>22036000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>50516000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-10.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>71583000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>47121000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-10.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>64030000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>64803000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>59176000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>62949000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>47479000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>49634000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>54722000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>50733000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>51443000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>54176000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>56681000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>72205000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>94326000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>82059000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>137297000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>326241000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>183718000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>190890000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>193250000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>263540000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2637724000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2894953000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>3015363000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>3045899000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3068448000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>217739000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>3068203000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>3000292000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2882103000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3361987000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3327806000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3311672000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3284768000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2975860000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2533313000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2025999000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2028578000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2015542000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1380971000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1004317000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1012291000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1004845000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>867481000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>836383000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>295110000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>195168000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>21750000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>19839000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>24959000.0</v>
       </c>
-      <c r="BK38"/>
-      <c r="BL38">
+      <c r="BL38"/>
+      <c r="BM38">
         <v>9440000.0</v>
       </c>
-      <c r="BM38"/>
-      <c r="BN38">
+      <c r="BN38"/>
+      <c r="BO38">
         <v>10110000.0</v>
       </c>
-      <c r="BO38"/>
-      <c r="BP38">
+      <c r="BP38"/>
+      <c r="BQ38">
         <v>10589000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:68">
+    <row r="39" spans="1:69">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>28123000.0</v>
+      </c>
+      <c r="C39">
         <v>38532000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>32628999.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>28514000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>294878000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>90116001.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>75990000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>72385000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>313923000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>123292000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>137585000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>84339000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>98089000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>145610000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>162383000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>141983000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>159486000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>140082000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>149209000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>114685000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>117409000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>128640000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>82256000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>83373000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>109762000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>165587000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>199002000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>178695000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>654180000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>334961000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>159617000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>650109000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>128742000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>228986000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>112517000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>96812000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>103193000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>134485000.0</v>
       </c>
-      <c r="AM39"/>
-      <c r="AN39">
+      <c r="AN39"/>
+      <c r="AO39">
         <v>110918000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>123959000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>95859000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>204859000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>120122000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>130889000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>119055000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>184675000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>156818000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>58613000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>80350000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>96719000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>47927000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>39805000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>38023000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>58004000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>57000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>62617000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>10002000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>19106000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>3280000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2903000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4110000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4281000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3430000.0</v>
       </c>
-      <c r="BM39"/>
-      <c r="BN39">
+      <c r="BN39"/>
+      <c r="BO39">
         <v>3956000.0</v>
       </c>
-      <c r="BO39"/>
-      <c r="BP39">
+      <c r="BP39"/>
+      <c r="BQ39">
         <v>1976000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:68">
+    <row r="40" spans="1:69">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>184185000.0</v>
+      </c>
+      <c r="C40">
         <v>136573000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>140832000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>116205000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>188974000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>163125000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>173683000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>160395000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>284847000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>223154000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>164115000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>159408000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>133616000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>195357000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>176096000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>200920000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>148653000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>181271000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>183760999.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>198638000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>181563000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>119793000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>163241000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>168660000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>251598001.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>393747000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>255375000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>96256000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>332492000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>253255000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>233775000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>269330000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>266084000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>198523000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>170507000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>131565000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>143074000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>140582000.0</v>
       </c>
-      <c r="AM40"/>
-      <c r="AN40">
+      <c r="AN40"/>
+      <c r="AO40">
         <v>128487000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>204926000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>154971000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>144078000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>124492000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>197563000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>151631000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>213181000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>180227000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>114641000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>128269000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>128097000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>79758000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>96458000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>62676000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>74064000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>80504000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>81218000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>13811000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>39090000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>14854000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>12540000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>4756000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>40185000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>45151000.0</v>
       </c>
-      <c r="BM40"/>
-      <c r="BN40">
+      <c r="BN40"/>
+      <c r="BO40">
         <v>11979000.0</v>
       </c>
-      <c r="BO40"/>
-      <c r="BP40">
+      <c r="BP40"/>
+      <c r="BQ40">
         <v>13455000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:68">
+    <row r="41" spans="1:69">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>107875000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>111878000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>111126000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>103278000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>104133000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>103518000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>104346000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>108422000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>110909000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>115438000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>114615000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>103888000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>105835000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>112034000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>114079000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>104060000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>64487000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>61165000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>63575000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>74903000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>86396000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>63539000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>173514000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>168281000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>175885000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>176568000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>184534000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>186280000.0</v>
       </c>
-      <c r="AM41"/>
-      <c r="AN41">
+      <c r="AN41"/>
+      <c r="AO41">
         <v>198001000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>199033000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>247236000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>13232000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>17679000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>17082000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>16086000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>11811000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>39518000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>8000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>9744000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>39471000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2673000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>3539000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2205000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1428000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2599000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2978000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>212000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>222000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>50000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>370000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>44000.0</v>
       </c>
-      <c r="BK41"/>
-      <c r="BL41">
+      <c r="BL41"/>
+      <c r="BM41">
         <v>1059000.0</v>
       </c>
-      <c r="BM41"/>
-      <c r="BN41">
+      <c r="BN41"/>
+      <c r="BO41">
         <v>73000.0</v>
       </c>
-      <c r="BO41"/>
-      <c r="BP41">
+      <c r="BP41"/>
+      <c r="BQ41">
         <v>668000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:68">
+    <row r="42" spans="1:69">
       <c r="A42" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>59</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>119495000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-1.0</v>
       </c>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
       <c r="E42">
+        <v>0.0</v>
+      </c>
+      <c r="F42">
         <v>-52489000.0</v>
       </c>
-      <c r="F42">
-[...1 lines deleted...]
-      </c>
       <c r="G42">
+        <v>0.0</v>
+      </c>
+      <c r="H42">
         <v>-52702000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-101095000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>499000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-1.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-587592000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-587270000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>450000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-586913000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-2.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-1324305000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1329814000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-585287000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-585077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="V42">
         <v>-1.0</v>
       </c>
       <c r="W42">
         <v>-1.0</v>
       </c>
       <c r="X42">
         <v>-1.0</v>
       </c>
       <c r="Y42">
         <v>-1.0</v>
       </c>
       <c r="Z42">
+        <v>-1.0</v>
+      </c>
+      <c r="AA42">
         <v>-508067000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-336981000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>7707000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2419742000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-95731000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-76030000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-63015000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-2137802000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-119655000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-114700000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-110411000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-2256303000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-2030283000.0</v>
       </c>
-      <c r="AM42"/>
-      <c r="AN42">
+      <c r="AN42"/>
+      <c r="AO42">
         <v>-80382000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2010878000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>157000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>510459000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>509767000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>512065000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>109000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>530540000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>529080000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-41229000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>236000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-37149000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-37203000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-35884000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-920998000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-31423000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-36189000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-18000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-31000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>368320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-180000.0</v>
       </c>
       <c r="BI42">
         <v>-180000.0</v>
       </c>
       <c r="BJ42">
+        <v>-180000.0</v>
+      </c>
+      <c r="BK42">
         <v>47353000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1287000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>36032000.0</v>
       </c>
-      <c r="BM42"/>
-      <c r="BN42">
+      <c r="BN42"/>
+      <c r="BO42">
         <v>36039000.0</v>
       </c>
-      <c r="BO42"/>
       <c r="BP42"/>
+      <c r="BQ42"/>
     </row>
-    <row r="43" spans="1:68">
+    <row r="43" spans="1:69">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10812,124 +11032,123 @@
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
+      <c r="BQ43"/>
     </row>
-    <row r="44" spans="1:68">
+    <row r="44" spans="1:69">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
+        <v>0.0</v>
+      </c>
+      <c r="AF44">
         <v>76427415.94</v>
       </c>
-      <c r="AF44">
+      <c r="AG44">
         <v>75208280.09</v>
       </c>
-      <c r="AG44">
+      <c r="AH44">
         <v>285307000.0</v>
       </c>
-      <c r="AH44">
+      <c r="AI44">
         <v>278787000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>273764000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>270025000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>63890000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>61170000.0</v>
       </c>
-      <c r="AM44">
-[...1 lines deleted...]
-      </c>
       <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
         <v>58742000.0</v>
       </c>
-      <c r="AO44">
+      <c r="AP44">
         <v>56685000.0</v>
       </c>
-      <c r="AP44">
-[...1 lines deleted...]
-      </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
@@ -10943,687 +11162,695 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-      <c r="BN44">
+      <c r="BN44"/>
+      <c r="BO44">
         <v>3000000.0</v>
       </c>
-      <c r="BO44"/>
-      <c r="BP44">
+      <c r="BP44"/>
+      <c r="BQ44">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:68">
+    <row r="45" spans="1:69">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>3477359000.0</v>
+      </c>
+      <c r="C45">
         <v>3451877000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3329691000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3293707000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3281299000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3381429000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3361676000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3266152000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3205131000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3184349000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3169929000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3215472000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3211784000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3486849000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3503029000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>2691917000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2858999000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2900772000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2968074000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-      <c r="AM45">
-[...1 lines deleted...]
-      </c>
+      <c r="AM45"/>
       <c r="AN45">
         <v>1755416000.0</v>
       </c>
-      <c r="AO45"/>
+      <c r="AO45">
+        <v>1755416000.0</v>
+      </c>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
-      <c r="BK45">
+      <c r="BK45"/>
+      <c r="BL45">
         <v>62969000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>27885000.0</v>
       </c>
-      <c r="BM45"/>
-      <c r="BN45">
+      <c r="BN45"/>
+      <c r="BO45">
         <v>28685000.0</v>
       </c>
-      <c r="BO45"/>
       <c r="BP45"/>
+      <c r="BQ45"/>
     </row>
-    <row r="46" spans="1:68">
+    <row r="46" spans="1:69">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>2205073000.0</v>
+      </c>
+      <c r="C46">
         <v>2222259000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2144331999.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2149228000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2176717000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2249559000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2263535000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2216965000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2190877000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2238935000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2261334000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2294172000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2313600000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2486084000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2544360000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2562756000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2576514000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2606852000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2658155000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2691917000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2858999000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2900772000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2968074000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3010012000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3032263000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2887253000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2689002000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2533553000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1828940000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1726162000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1706612000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1604498000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1518607000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1708683000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1768485000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1769618000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1790273000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1746925000.0</v>
       </c>
-      <c r="AM46"/>
-      <c r="AN46">
+      <c r="AN46"/>
+      <c r="AO46">
         <v>1755416000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1733393000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1649572000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1972925000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1845112000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1743584000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1617389000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1518150000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1433313000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>863457000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>829346000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>806437000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>631663000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>536451000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>516937000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>520084000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>425641000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>435369000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>255403000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>227893000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>66405000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>65706000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>62053000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>62969000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>27885000.0</v>
       </c>
-      <c r="BM46"/>
-      <c r="BN46">
+      <c r="BN46"/>
+      <c r="BO46">
         <v>28685000.0</v>
       </c>
-      <c r="BO46"/>
       <c r="BP46"/>
+      <c r="BQ46"/>
     </row>
-    <row r="47" spans="1:68">
+    <row r="47" spans="1:69">
       <c r="A47" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>2222259000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2144332000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2149228000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2176717000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2249559000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2263535000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>2261334000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2196845000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2313600000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2400508000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2446675000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2455580000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2462390000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2483876000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2524287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2706853000.0</v>
       </c>
       <c r="U47">
         <v>2706853000.0</v>
       </c>
       <c r="V47">
+        <v>2706853000.0</v>
+      </c>
+      <c r="W47">
         <v>2744374000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2799725000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2833002000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2851555000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2704112000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2485880000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2015518000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1844493000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1726162000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1706612000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1604498000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1719947000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1708683000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1768485000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1769618000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1790273000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1746925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1755416000.0</v>
       </c>
       <c r="AN47">
         <v>1755416000.0</v>
       </c>
       <c r="AO47">
+        <v>1755416000.0</v>
+      </c>
+      <c r="AP47">
         <v>1733393000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1649572000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1972925000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1845112000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1743584000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1617389000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1472295000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1433313000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>863457000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>829346000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>806437000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>631663000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>536451000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>516937000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>520084000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>425641000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>435369000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>255403000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>227893000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>66405000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>65706000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>62053000.0</v>
       </c>
-      <c r="BK47"/>
-      <c r="BL47">
+      <c r="BL47"/>
+      <c r="BM47">
         <v>27885000.0</v>
       </c>
-      <c r="BM47"/>
-      <c r="BN47">
+      <c r="BN47"/>
+      <c r="BO47">
         <v>28685000.0</v>
       </c>
-      <c r="BO47"/>
-      <c r="BP47">
+      <c r="BP47"/>
+      <c r="BQ47">
         <v>27795000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:68">
+    <row r="48" spans="1:69">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
-      <c r="H48">
+      <c r="H48"/>
+      <c r="I48">
         <v>101095000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1034762000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1449056000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1403254000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1374809000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1355470000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1387677000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1328761000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1324663000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1301250000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1330128000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1347957000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1348419000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1482506000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1726429000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-2142132000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-2176001000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-2252179000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-2562232000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-2389156000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-2142776000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-2419997000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-2411445000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-2353714000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-2034700000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-2139617000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-2102527000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-2093255000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-2333492000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-2258131000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-2030380000.0</v>
       </c>
-      <c r="AM48">
-[...1 lines deleted...]
-      </c>
       <c r="AN48">
+        <v>0.0</v>
+      </c>
+      <c r="AO48">
         <v>-2036338000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-2080399000.0</v>
       </c>
-      <c r="AP48">
-[...1 lines deleted...]
-      </c>
       <c r="AQ48">
         <v>0.0</v>
       </c>
       <c r="AR48">
         <v>0.0</v>
       </c>
       <c r="AS48">
         <v>0.0</v>
       </c>
       <c r="AT48">
         <v>0.0</v>
       </c>
       <c r="AU48">
         <v>0.0</v>
       </c>
       <c r="AV48">
         <v>0.0</v>
       </c>
       <c r="AW48">
         <v>0.0</v>
       </c>
       <c r="AX48">
         <v>0.0</v>
       </c>
       <c r="AY48">
@@ -11637,132 +11864,133 @@
       </c>
       <c r="BB48">
         <v>0.0</v>
       </c>
       <c r="BC48">
         <v>0.0</v>
       </c>
       <c r="BD48">
         <v>0.0</v>
       </c>
       <c r="BE48">
         <v>0.0</v>
       </c>
       <c r="BF48">
         <v>0.0</v>
       </c>
       <c r="BG48">
         <v>0.0</v>
       </c>
       <c r="BH48">
         <v>0.0</v>
       </c>
       <c r="BI48">
         <v>0.0</v>
       </c>
-      <c r="BJ48"/>
+      <c r="BJ48">
+        <v>0.0</v>
+      </c>
       <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>327000.0</v>
       </c>
-      <c r="BM48"/>
-      <c r="BN48">
+      <c r="BN48"/>
+      <c r="BO48">
         <v>9859000.0</v>
       </c>
-      <c r="BO48"/>
-      <c r="BP48">
+      <c r="BP48"/>
+      <c r="BQ48">
         <v>6289000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:68">
+    <row r="49" spans="1:69">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-      <c r="AC49">
-[...1 lines deleted...]
-      </c>
+      <c r="AC49"/>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
-      <c r="AN49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN49">
+        <v>0.0</v>
+      </c>
+      <c r="AO49"/>
       <c r="AP49">
         <v>0.0</v>
       </c>
       <c r="AQ49">
         <v>0.0</v>
       </c>
       <c r="AR49">
         <v>0.0</v>
       </c>
       <c r="AS49">
         <v>0.0</v>
       </c>
       <c r="AT49">
         <v>0.0</v>
       </c>
       <c r="AU49">
         <v>0.0</v>
       </c>
       <c r="AV49">
         <v>0.0</v>
       </c>
       <c r="AW49">
         <v>0.0</v>
       </c>
       <c r="AX49">
@@ -11779,677 +12007,687 @@
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
-      <c r="BJ49"/>
+      <c r="BJ49">
+        <v>0.0</v>
+      </c>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
+      <c r="BQ49"/>
     </row>
-    <row r="50" spans="1:68">
+    <row r="50" spans="1:69">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>11457000.0</v>
+      </c>
+      <c r="C50">
         <v>8918000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>8880000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>8842000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1805000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8769000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7865000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7846000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>7000000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>303788000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2482000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2430000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2378000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2328000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2278000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>2230000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>2183000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2146000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>13123000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4521000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>4683000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>4835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649000.0</v>
       </c>
       <c r="AB50">
         <v>649000.0</v>
       </c>
       <c r="AC50">
+        <v>649000.0</v>
+      </c>
+      <c r="AD50">
         <v>648000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>339867000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>716245000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>646000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3196000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3260000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>42373000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>2877118000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>29590000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>33501000.0</v>
       </c>
-      <c r="AM50"/>
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50">
         <v>8046000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>7961000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>7907000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>4472000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
+      <c r="BQ50"/>
     </row>
-    <row r="51" spans="1:68">
+    <row r="51" spans="1:69">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>3357410000.0</v>
+      </c>
+      <c r="C51">
         <v>3151318000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3026819000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2998797200.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3111770000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3204041000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3231437000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3121576000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2950782000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2787687000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2879613000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2903307000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2950421000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3311463000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3548362000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3494631000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3466886000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3536535000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3554474000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3515912000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3471920000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3434963000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3453831000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3460629000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3327320000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3252929000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3042184000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3180728000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2160781000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2217568000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2532100000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3033029000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2683274000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2925226000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3035834000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2877118000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2993073000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3250006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3071054000.0</v>
       </c>
       <c r="AN51">
         <v>3071054000.0</v>
       </c>
       <c r="AO51">
+        <v>3071054000.0</v>
+      </c>
+      <c r="AP51">
         <v>2874811000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2920744000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3331092000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3097734000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2972002000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2749771000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2757777000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2442413000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1448043000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1636914000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1525318000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>914295000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>790536000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>749062000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>836205000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>647936000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>602849000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>218661000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>210558000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>50737000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>12206000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>66371000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>87872000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>28721000.0</v>
       </c>
-      <c r="BM51"/>
-      <c r="BN51">
+      <c r="BN51"/>
+      <c r="BO51">
         <v>9100000.0</v>
       </c>
-      <c r="BO51"/>
       <c r="BP51"/>
+      <c r="BQ51"/>
     </row>
-    <row r="52" spans="1:68">
+    <row r="52" spans="1:69">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>44916000.0</v>
+      </c>
+      <c r="C52">
         <v>44855000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>38131000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>39735000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>64727000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>37967000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>35525000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>35879000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>36387000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>32839000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>33375999.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>34702000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>34166000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>336671000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>37739000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>41097000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>43639000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>46150000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>47734000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>48094000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>49253000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>50228000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>63832000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>58241000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>61459000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>61926000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>136817000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>154691000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>648000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>339867000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>716245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>646000.0</v>
       </c>
       <c r="AG52">
         <v>646000.0</v>
       </c>
       <c r="AH52">
+        <v>646000.0</v>
+      </c>
+      <c r="AI52">
         <v>3260000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>42373000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>42793000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>29590000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>33501000.0</v>
       </c>
-      <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52">
         <v>8046000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>7961000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>7907000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>7600000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>4040000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>3933000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>4472000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>4455000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>5062000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>6168000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>27988000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>7799000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>8229000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>8720000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>8626000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>8635000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>78033000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>92412000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>19484000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>92968000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>40647000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1830000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>830000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>19255000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>10840000.0</v>
       </c>
-      <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>752000.0</v>
       </c>
-      <c r="BO52"/>
       <c r="BP52"/>
+      <c r="BQ52"/>
     </row>
-    <row r="53" spans="1:68">
+    <row r="53" spans="1:69">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>7900000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>21425000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>22719000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
-[...1 lines deleted...]
-      </c>
+      <c r="AC53"/>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
-        <v>190662000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN53">
         <v>190662000.0</v>
       </c>
       <c r="AO53">
-        <v>0.0</v>
+        <v>190662000.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
@@ -12467,126 +12705,127 @@
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
+      <c r="BQ53"/>
     </row>
-    <row r="54" spans="1:68">
+    <row r="54" spans="1:69">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
-      <c r="AN54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54"/>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
@@ -12603,932 +12842,945 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
+      <c r="BQ54"/>
     </row>
-    <row r="55" spans="1:68">
+    <row r="55" spans="1:69">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>4175539000.0</v>
+      </c>
+      <c r="C55">
         <v>4382585000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4301585000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4188256000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4609440000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4848472000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4890179000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4839579000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5020094000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5362487000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5627915000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5305654000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5456144000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5914091000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6114167000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6237558000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6070345000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6094771000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5981792000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5907490000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5947341000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5951710000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>6286411000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>6326086000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>6498736000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7242555000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6664023000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6394905000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5902493000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5955947000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6385439000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6323974000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6151122000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6316386000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>6209658000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6118715000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>6320379000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>6378076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6073918000.0</v>
       </c>
       <c r="AN55">
         <v>6073918000.0</v>
       </c>
       <c r="AO55">
+        <v>6073918000.0</v>
+      </c>
+      <c r="AP55">
         <v>6002782000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5560155000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>6564471000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>6449837000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>6642651000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>6547501000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>6905902000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>6551679000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4265502000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4167223000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4476978000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3026493000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2353301000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2291347000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2437469000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2029419000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1900210000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>749137000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>755205000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>262273000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>198668000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>163833000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>233403000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>148596000.0</v>
       </c>
-      <c r="BM55"/>
-      <c r="BN55">
+      <c r="BN55"/>
+      <c r="BO55">
         <v>111580000.0</v>
       </c>
-      <c r="BO55"/>
-      <c r="BP55">
+      <c r="BP55"/>
+      <c r="BQ55">
         <v>103434000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:68">
+    <row r="56" spans="1:69">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>773950000.0</v>
+      </c>
+      <c r="C56">
         <v>721395000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>717896000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>585579000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>962053000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1015868000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1003460000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>990257000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1180653000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1340567000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1563582000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1182865000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1292445000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1518138000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1642864000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1749318000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1546339000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1522540000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1338067000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1207917000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1007838000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>915692000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>728714000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>677379000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>774087000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1341512000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1531198000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1649288000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1812673000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1949514000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2259601000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2369697000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2251279000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1969979000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1546220000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1333734000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1484207000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1562703000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250299000.0</v>
       </c>
       <c r="AN56">
         <v>1250299000.0</v>
       </c>
       <c r="AO56">
+        <v>1250299000.0</v>
+      </c>
+      <c r="AP56">
         <v>1269097000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1028480000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1229559000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1276919000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1587395000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1645344000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2457747000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2585053000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1376046000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1309299000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1654999000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1013859000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>812533000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>762119000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>912540000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>736297000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>628458000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>198624000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>332144000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>174118000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>113123000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>76821000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>145969000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>111271000.0</v>
       </c>
-      <c r="BM56"/>
-      <c r="BN56">
+      <c r="BN56"/>
+      <c r="BO56">
         <v>72785000.0</v>
       </c>
-      <c r="BO56"/>
       <c r="BP56"/>
+      <c r="BQ56"/>
     </row>
-    <row r="57" spans="1:68">
+    <row r="57" spans="1:69">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>739482000.0</v>
+      </c>
+      <c r="C57">
         <v>646776000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>570254000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>468745000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>739230000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>846453000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>828985000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>864551000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>977347000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1088012000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1307447000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>986869000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1110137000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1484599000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1207653000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1392378000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1277202000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1201152000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1050685999.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1010053000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>910803000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>719417000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>629952000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>616730000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>845823000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1361807000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1298510000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1157438000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1251153000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1564968000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2101412000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1165065000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1129197000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1164678000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>989881000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>816645000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>938598000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>966846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>798853000.0</v>
       </c>
       <c r="AN57">
         <v>798853000.0</v>
       </c>
       <c r="AO57">
+        <v>798853000.0</v>
+      </c>
+      <c r="AP57">
         <v>869645000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>706017000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>796908000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>852170000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1088700000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1112996000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1901168000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1759980000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1034335000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>995792000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1382401000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>800658000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>722220000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>659288000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>727834000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>653101000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>581613000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>144419000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>269073000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>151368000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>79230000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>50544000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>127195000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>87623000.0</v>
       </c>
-      <c r="BM57"/>
-      <c r="BN57">
+      <c r="BN57"/>
+      <c r="BO57">
         <v>48104000.0</v>
       </c>
-      <c r="BO57"/>
-      <c r="BP57">
+      <c r="BP57"/>
+      <c r="BQ57">
         <v>45241000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:68">
+    <row r="58" spans="1:69">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>4181720999.0</v>
+      </c>
+      <c r="C58">
         <v>3793245000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3690429000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3558517999.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3912070000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4134416000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4153747000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4074315000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4020927000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3950566000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4261629000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3967452000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4137618000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4562669000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4822309001.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4949430000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4804795000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4799959000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4668335000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4593309000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4448085000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4208040000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4125786001.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4131152000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4225763000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4656870000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4268364000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4244640000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3474861000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3517572000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4003663000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4260987000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3982451000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4258936000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4162356000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3830789000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4089687000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>4369631000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6073918000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4059862000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3935528000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3866090000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4133632000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3963543000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4073851000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3874381000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4666301000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4236849000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2484210000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2635370000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2939391000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1709397000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1507575000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1401929000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1556832000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1225603000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1095028000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>343808000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>386885000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>161508000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>89976000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>116480000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>196256000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>111785000.0</v>
       </c>
-      <c r="BM58"/>
-      <c r="BN58">
+      <c r="BN58"/>
+      <c r="BO58">
         <v>65177000.0</v>
       </c>
-      <c r="BO58"/>
-      <c r="BP58">
+      <c r="BP58"/>
+      <c r="BQ58">
         <v>57743000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:68">
+    <row r="59" spans="1:69">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
-      <c r="AN59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59"/>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -13545,328 +13797,332 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
+      <c r="BQ59"/>
     </row>
-    <row r="60" spans="1:68">
+    <row r="60" spans="1:69">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>25907000.0</v>
+      </c>
+      <c r="C60">
         <v>623544000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>644320999.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>662175000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>676701000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>745320000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>714943000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>797838000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1033763999.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1448599000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1402781000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1374375000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1354570000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1387238000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1327880999.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1323947000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1300634000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1329500000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1347647000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1348161000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1481974000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1726163000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2141824999.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2175660000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2251409000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2561984000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2051911000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2150265000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-255000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2315441000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2277414000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1971428000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-1815000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1981394000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1976293000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2220878000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-1828000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-97000.0</v>
       </c>
-      <c r="AM60">
-[...1 lines deleted...]
-      </c>
       <c r="AN60">
+        <v>0.0</v>
+      </c>
+      <c r="AO60">
         <v>1955314000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2010569000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-157000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2430839000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2486294000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2568800000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-109000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2239601000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2314830000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1781292000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-236000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1537587000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1317096000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>845726000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>24000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>880637000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>803816000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>18000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>31000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>368320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-180000.0</v>
       </c>
       <c r="BI60">
         <v>-180000.0</v>
       </c>
       <c r="BJ60">
+        <v>-180000.0</v>
+      </c>
+      <c r="BK60">
         <v>47353000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>32000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>36631000.0</v>
       </c>
-      <c r="BM60"/>
-      <c r="BN60">
+      <c r="BN60"/>
+      <c r="BO60">
         <v>46178000.0</v>
       </c>
-      <c r="BO60"/>
-      <c r="BP60">
+      <c r="BP60"/>
+      <c r="BQ60">
         <v>45524000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:68">
+    <row r="61" spans="1:69">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...1 lines deleted...]
-      </c>
+      <c r="AC61"/>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
-      <c r="AN61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61"/>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
@@ -13883,232 +14139,237 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
+      <c r="BQ61"/>
     </row>
-    <row r="62" spans="1:68">
+    <row r="62" spans="1:69">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>551097000.0</v>
       </c>
-      <c r="M62"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N62"/>
       <c r="O62">
         <v>551097000.0</v>
       </c>
       <c r="P62">
         <v>551097000.0</v>
       </c>
       <c r="Q62">
         <v>551097000.0</v>
       </c>
       <c r="R62">
         <v>551097000.0</v>
       </c>
       <c r="S62">
         <v>551097000.0</v>
       </c>
       <c r="T62">
         <v>551097000.0</v>
       </c>
       <c r="U62">
         <v>551097000.0</v>
       </c>
       <c r="V62">
         <v>551097000.0</v>
       </c>
       <c r="W62">
         <v>551097000.0</v>
       </c>
       <c r="X62">
+        <v>551097000.0</v>
+      </c>
+      <c r="Y62">
         <v>544151000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>537283000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>531768000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>343748000.0</v>
       </c>
-      <c r="AB62"/>
-      <c r="AC62">
+      <c r="AC62"/>
+      <c r="AD62">
         <v>149814000.0</v>
       </c>
-      <c r="AD62"/>
-      <c r="AE62">
+      <c r="AE62"/>
+      <c r="AF62">
         <v>104362000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>91559000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>92503000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>80067000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>74138000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>70299000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>66962000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>61170000.0</v>
       </c>
-      <c r="AM62"/>
-      <c r="AN62">
+      <c r="AN62"/>
+      <c r="AO62">
         <v>58742000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>56685000.0</v>
       </c>
-      <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
+      <c r="BQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -14119,2256 +14380,2337 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>2408949000.0</v>
+      </c>
+      <c r="C2">
         <v>2761809000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3451548000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4962522000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7428032000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4493822000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6869695000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8195034000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16621661000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12545114000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11067961000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16152156000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9253453000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4107963000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1217023000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>708215000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>752149000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>706418000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>261442000.0</v>
+      </c>
+      <c r="C3">
         <v>267246000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>282062000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>290106000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>306208000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>317781000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>276848000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>212459000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>215119000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>230033000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>235624000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>210475000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>132653000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>77513000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17188000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2781000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3752000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3290000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>-1769000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-218235000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>418850000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-47128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49072000.0</v>
       </c>
       <c r="K4">
         <v>49072000.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>49072000.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5">
+        <v>384462000.0</v>
+      </c>
+      <c r="C5">
         <v>327745000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>98348000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>267955000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>71550000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>90944000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9917000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>86503000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-25883000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>296291000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-54375000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>147935000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>102822000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>89015000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>14517000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>13605000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13278000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9745000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>645904000.0</v>
+      </c>
+      <c r="C6">
         <v>594991000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>380410000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>558061000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>377758000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>408725000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>266931000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>298962000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>189236000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>526324000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>181249000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>358410000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>235475000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>166528000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>31705000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16386000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17030000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13035000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>-21826000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>14604000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>43457000.0</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
       <c r="F8">
+        <v>0.0</v>
+      </c>
+      <c r="G8">
         <v>-1769000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-218235000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>418850000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-47128000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>49072000.0</v>
       </c>
-      <c r="K8">
-[...2 lines deleted...]
-      <c r="L8"/>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9">
+        <v>747210000.0</v>
+      </c>
+      <c r="C9">
         <v>707377000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>701759000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>716498000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>519883000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>733201000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>714305000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>494123000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>285635000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>477114000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>674149000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>649901000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>445821000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>309804000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>93450000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>27291000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>57484000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>28573000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-178779000.0</v>
+      </c>
+      <c r="C10">
         <v>60104000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-156270000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9254000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-183130000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-640809000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-180200000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-78222000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-225031000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>145813000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-187464000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>26262000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>49695000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>50065000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8465000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6108000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8043000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8124000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11">
+        <v>-276000.0</v>
+      </c>
+      <c r="C11">
         <v>-4885000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1458000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>219000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>971000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3391000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>345000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1233000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1354000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1939000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-367000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3622000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>937000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1875000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>601000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2478000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5235000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3255000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12">
+        <v>254186000.0</v>
+      </c>
+      <c r="C12">
         <v>280078000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>254618000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>258701000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>254680000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>198799000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>181184000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>164725000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>199148000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>150478000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>133089000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>110123000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>58854000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>32988999.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7620000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2854000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2233000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1621000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>141</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>269371000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>260143000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>266459000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>265461000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>191289000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1517000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5199000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7627000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8605000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>108026000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>-3132000.0</v>
+      </c>
+      <c r="C14">
         <v>-3795000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-631000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1106000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>655000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>632000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1773000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20206000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1270000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6832000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-59452000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13223000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1103000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>250000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
+      <c r="S14"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>-180179000.0</v>
+      </c>
+      <c r="C15">
         <v>39368000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-143755000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>51386000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-184756000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-639819000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-397007000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>360047000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-70875000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>137042000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-201954000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>16661000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>47655000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>47940000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7876000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3636000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8043000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4949000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>144</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-78900000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-283116000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-73232000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-184756000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-639819000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-397007000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>360047000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-130567000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>107132000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-128379000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>55096000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>63677000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>50857000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7876000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10164000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3636000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4949000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17">
+        <v>-178503000.0</v>
+      </c>
+      <c r="C17">
         <v>64989000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-143124000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>52492000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-184101000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-637418000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-180545000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-63724000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-66689000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>143874000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-187831000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>22640000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>50632000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>48190000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-258782000.0</v>
+      </c>
+      <c r="C18">
         <v>-279651000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-270438000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-275445000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-271640000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-198799000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-179667000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-159527000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-191943000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-141873000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>5467000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-51257000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>1291000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>2533000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>16367000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>30846000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>50228000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>49274000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1984000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-5509000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>384462000.0</v>
+      </c>
+      <c r="C21">
         <v>329355000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>161913000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>243985000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>83043000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-390753000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3332000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>126728000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-17174000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>255083000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-104603000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>87111000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>106565000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>87307000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15030000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6661000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9766000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9431000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22"/>
+      <c r="L22">
+        <v>0.0</v>
+      </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
+      <c r="S22"/>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>2771697000.0</v>
+      </c>
+      <c r="C23">
         <v>3139831000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3991394000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5435035000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7864872000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5617776000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7587332000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8528133000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16941574000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12976322000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11525947000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>16673762000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9592709000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4330460000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1295443000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1418977000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>799867000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>725560000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>59692000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>29910000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-45679000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-14148000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2917000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>268728000.0</v>
+      </c>
+      <c r="C25">
         <v>267246000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>282731000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>290879000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>306208000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>331200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>276848000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>227694000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>269430000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>305185000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>254562000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>1104706000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>704436000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>362748000.0</v>
+      </c>
+      <c r="C28">
         <v>55593000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>121625000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>71483000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>63546000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>70468000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>113664000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>107407000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>98129000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>116566000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>139541000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>149430000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>79860000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>52698000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16009000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6326000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17849000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16652000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-276000.0</v>
+      </c>
+      <c r="C29">
         <v>-4885000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2405000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>271000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>971000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3391000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>345000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1234000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1458000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1939000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-367000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3622000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>362748000.0</v>
+      </c>
+      <c r="C30">
         <v>378022000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>539846000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>472513000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>436840000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1123954000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>717637000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>333099000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>319913000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>431208000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>457986000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>521606000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>339256000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>222497000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>78420000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>710762000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>47718000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19142000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B31">
+        <v>-563241000.0</v>
+      </c>
+      <c r="C31">
         <v>-269251000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-318183000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-234731000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-266173000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-250056000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-176868000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-204950000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-206404000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-109270000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-82861000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-60849000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-56870000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-37242000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6565000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2041000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1723000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1307000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B32">
+        <v>3156159000.0</v>
+      </c>
+      <c r="C32">
         <v>3469186000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4153307000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5679020000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7947915000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5227023000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7584000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8689157000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>16907296000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>13022228000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>11742110000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>16802057000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>9699274000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4417767000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1310473000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>735506000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>809633000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>734991000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ32"/>
+  <dimension ref="A1:BR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BO1" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>160</v>
+        <v>129</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>161</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>759470000.0</v>
+      </c>
+      <c r="C2">
         <v>715068000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>485014000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>449397000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>772986000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1376246000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1183126000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>601469000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1376246000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1183126000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>601469000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1448308000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1840041000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1929695000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1832238000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2321671000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2405180000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2018801000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1595156000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1408895000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1640578000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1357079000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1052359000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>761033000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1464497000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2009198000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4120489000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6507675000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5019481000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6167818000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6562277000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5748201000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4910686000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4336148000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3835929000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3705987000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3661646000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3288789000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>-360541000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2979333000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2615346000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2130312000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2492680000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3062587000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3382382000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2987161000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4362003000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5229564000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3573428000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3802219000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2611523000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1513911000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1325800000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1509408000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1223292000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1053690000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>298985000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>389798000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>439790000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>201454000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>185973000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>105834000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>291473000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>152693000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>158215000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>333974000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>226104000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>192071000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>706418000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>67375000.0</v>
+      </c>
+      <c r="C3">
         <v>63488000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>63994000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>66585000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>64565000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>66469000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>62153000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>62164000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>66469000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>62153000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>62164000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>69044000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>86569000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>69395000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>68187000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>66728000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>70851000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>68549000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>65828000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>87981000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>71146000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>81548000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>90826000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>87680000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>78235000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>76916000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>65580000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>56117000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>58121000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>55605000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>53722000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>55939000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>64238000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>67505000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>69486000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>68201000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>64229000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>65433000.0</v>
       </c>
-      <c r="AM3"/>
-      <c r="AN3">
+      <c r="AN3"/>
+      <c r="AO3">
         <v>55043000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>53090000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>58130000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>66530000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>60737000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>63814000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>58247000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>54604000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>54200000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>43424000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>42802000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>38030000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>27075000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>24746000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>24833000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>21435000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>15548000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>15697000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7162000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5893000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2203000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1930000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>-728000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2120000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>474000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>915000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1566000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>744000.0</v>
       </c>
-      <c r="BP3"/>
       <c r="BQ3"/>
+      <c r="BR3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4">
         <v>-23000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-107000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-153000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1486000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-25435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6115000.0</v>
       </c>
       <c r="AA4">
         <v>-6115000.0</v>
       </c>
       <c r="AB4">
+        <v>-6115000.0</v>
+      </c>
+      <c r="AC4">
         <v>10361000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1295000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>96000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>408447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4041000.0</v>
       </c>
       <c r="AG4">
         <v>-4041000.0</v>
       </c>
       <c r="AH4">
+        <v>-4041000.0</v>
+      </c>
+      <c r="AI4">
         <v>28983000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-4041000.0</v>
       </c>
-      <c r="AJ4">
-[...1 lines deleted...]
-      </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
-      <c r="AO4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4"/>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
@@ -16406,534 +16748,541 @@
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5">
+        <v>89985000.0</v>
+      </c>
+      <c r="C5">
         <v>110962000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>91631000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>91884000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>86267000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>81996000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>72168000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>80030000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>81996000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>72168000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>80030000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>75121000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14135000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>130489000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>68247000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>86067000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>23057000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>44940000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>62305000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-71566000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-169720000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-334333000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>52149000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9894000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-174290000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>96703000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>30033000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>48538000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>81373000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>137330000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>16027000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-120758000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>157307000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>72757000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-126007000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-16759000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>71981000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>40930000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>98268000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-35349000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>213653000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-118021000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>67527000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5924000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6333000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>121224000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>22692000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>10850000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-18381000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>64154000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>41323000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>8880000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-8739000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>34175000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>50484000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>18851000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-26220000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>17017000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>8924000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-4383000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-5471000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1675000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>7221000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1263000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2266000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>7840000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>6853000.0</v>
       </c>
-      <c r="BP5">
-[...1 lines deleted...]
-      </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
+      <c r="BR5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>157360000.0</v>
+      </c>
+      <c r="C6">
         <v>174450000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>155625000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>158469000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>150832000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>148465000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>134321000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>142194000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>148465000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>134321000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>142194000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>144165000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>100704000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>199884000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>136434000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>152795000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>93908000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>113489000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>128133000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>16415000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-98574000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-252785000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>142975000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>97574000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-96055000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>173619000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>95613000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>104655000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>139494000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>192935000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>69749000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-64819000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>221545000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>140262000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-56521000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>51442000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>136210000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>106363000.0</v>
       </c>
-      <c r="AM6"/>
-      <c r="AN6">
+      <c r="AN6"/>
+      <c r="AO6">
         <v>19694000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>266743000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-59891000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>134057000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>66661000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>70147000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>179471000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>77296000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>65050000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>25043000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>106956000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>79353000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>35955000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>16007000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>59008000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>71919000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>34399000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-10523000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>24179000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>14817000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-2180000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-3541000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>947000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>9341000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-789000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1351000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>9406000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>7597000.0</v>
       </c>
-      <c r="BP6"/>
       <c r="BQ6"/>
+      <c r="BR6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
-      <c r="AO7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7"/>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
@@ -16971,152 +17320,153 @@
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>-5000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>9000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>39379000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
-[...2 lines deleted...]
-      <c r="N8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>0.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
-[...5 lines deleted...]
-      </c>
+      <c r="Q8"/>
+      <c r="R8">
+        <v>0.0</v>
+      </c>
+      <c r="S8"/>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
+        <v>0.0</v>
+      </c>
+      <c r="V8">
         <v>-23000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-107000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-153000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1486000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-25435000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-6115000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-186685000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>10361000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-14651000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>13329000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
-      <c r="AO8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8"/>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
@@ -17154,2195 +17504,2223 @@
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9">
+        <v>190040000.0</v>
+      </c>
+      <c r="C9">
         <v>194748000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>189663000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>172759000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>198080000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>172827000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>169549000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>157765000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>172827000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>169549000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>157765000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>167796000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>208793000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>209545000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>177209000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>175712000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>128067000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>153075000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>158981000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>79760000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>111853000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>104940000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>115799000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>83382000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>216747000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>217331000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>168847000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>130216000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>121538000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>209002000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>92357000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>96233000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>203874000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>127115000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>87400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>75579000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>186433000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>117852000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-233616000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>66205000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>106624000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>195128000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>192326000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>130608000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>156087000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>233610000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>190143000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>150962000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>75186000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>173716000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>131922000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>80026000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>60157000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>108205000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>114916000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>81820000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>27451000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>49131000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>30859000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>8587000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4873000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1592000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>19664000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3958000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2077000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>39835000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>11393000.0</v>
       </c>
-      <c r="BP9">
-[...1 lines deleted...]
-      </c>
       <c r="BQ9">
+        <v>0.0</v>
+      </c>
+      <c r="BR9">
         <v>28573000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-286688000.0</v>
+      </c>
+      <c r="C10">
         <v>48075000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>29751000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>30083000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16166000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14302000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3669000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12804000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14302000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3669000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12804000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19703000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-33045000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>58730000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4144000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>22934000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-27619000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19117000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1442000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-134952000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-230371000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-381585000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5214000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-34067000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-223660000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>49783000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1298000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7728000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>43424000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>111412000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-52817000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-164597000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>111436000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>57133000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-173468000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-63248000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>26389000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2407000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>249413000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-66198000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>183215000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-205506000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>30023000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-26938000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-37988000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>90297000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-7359000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-17801000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-38875000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>43727000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>24578000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-696000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-17914000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>23435000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>40722000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10159000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-24251000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>14386000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6248000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-5395000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-6772000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4029000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>6056000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1744000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2233000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3015000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6689000.0</v>
       </c>
-      <c r="BP10">
-[...1 lines deleted...]
-      </c>
       <c r="BQ10">
+        <v>0.0</v>
+      </c>
+      <c r="BR10">
         <v>8124000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11">
+        <v>86000.0</v>
+      </c>
+      <c r="C11">
         <v>-119000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-61000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-182000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-273000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>278000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-4799000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-273000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>278000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-4799000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>140000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>158000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-252000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>537000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-172000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1791000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-135000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-235000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-450000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1154000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1162000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-774000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-301000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-651000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>677000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>640000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-311000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1088000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>980000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>691000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>651000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>524000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>364000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>111000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>459000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-97000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1114000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>460000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>462000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1479000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>402000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-2786000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>538000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-645000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-2090000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1922000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1035000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>581000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>526000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>236000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-406000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1094000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>245000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>77000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>459000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>443000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>158000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-5000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-7000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2581000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1314000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-627000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-790000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-1874000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>2479000.0</v>
       </c>
-      <c r="BP11">
-[...1 lines deleted...]
-      </c>
       <c r="BQ11">
+        <v>0.0</v>
+      </c>
+      <c r="BR11">
         <v>3255000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12">
+        <v>62855000.0</v>
+      </c>
+      <c r="C12">
         <v>62887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64222000.0</v>
       </c>
       <c r="D12">
         <v>64222000.0</v>
       </c>
       <c r="E12">
-        <v>67694000.0</v>
+        <v>64222000.0</v>
       </c>
       <c r="F12">
         <v>67694000.0</v>
       </c>
       <c r="G12">
+        <v>67694000.0</v>
+      </c>
+      <c r="H12">
         <v>68499000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>67226000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>95684000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>57221000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>58627000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>59522000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>47180000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>75920000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>68297000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>67311000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>67636000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>68379000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>68495000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>67130000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>60651000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>47252000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>46935000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43961000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>49370000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>46920000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>45016000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>39877000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>37949000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>39151000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>41358000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>46268000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>48321000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>51790000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>50233000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>49226000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>45162000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>41436000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4073000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>33442000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>30438000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>34540000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>36176000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>31571000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>30802000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>30927000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>30051000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>28651000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>20494000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>20427000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>16745000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11060000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10622000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10740000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9762000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8692000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3800000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2631000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2676000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1012000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1301000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2354000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1314000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>300000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>72000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1823000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>190000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>220000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1621000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>141</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>199000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>63562000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>64209000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>60590000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>74892000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>68493000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>58017000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>61589000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>73504000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>65894000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>65474000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>65880000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>66977000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>66368000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>66236000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>58962000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>45313000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>44874000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>42140000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>118000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>195000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>192000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1078000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>35469000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>-863000.0</v>
+      </c>
+      <c r="C14">
         <v>-1010000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-537000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-722000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-998000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1068000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-937000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-792000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-27000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-85000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-257000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>262000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-316000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>448000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>97000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>245000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-50000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-63000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>447000.0</v>
       </c>
       <c r="U14">
         <v>447000.0</v>
       </c>
       <c r="V14">
+        <v>447000.0</v>
+      </c>
+      <c r="W14">
         <v>-34000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>168000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>51000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1210000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>166000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>129000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>268000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19036000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>27203000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>518000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>345000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1310000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>513000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-208000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-345000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12289000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>317000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-87285000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>59000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-5833000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-60078000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-6140000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2891000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3875000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4164000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5649000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3345000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>65000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>815000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>154000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>125000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-51000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-301000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9000.0</v>
       </c>
-      <c r="BE14">
-[...1 lines deleted...]
-      </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>1000.0</v>
       </c>
-      <c r="BO14">
-[...1 lines deleted...]
-      </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>-325564000.0</v>
+      </c>
+      <c r="C15">
         <v>47179000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>29284000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>68922000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13724000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13507000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2454000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9683000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>13507000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2454000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9683000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19301000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-33519000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>58534000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3510000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>22861000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-29360000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-18919000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1537000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-134940000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-229687000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-380496000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5667000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-35303000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-247234000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>43157000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-201237000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8307000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>62253000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>110835000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>331161000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-168546000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>91780000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>56256000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-173371000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-63362000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>25745000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>976000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>133198000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-66599000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>173333000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-208936000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>27918000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-27043000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-42401000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>73319000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-10918000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-19224000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-39975000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>36582000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>19638000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-941000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-17633000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>21155000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>39234000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>9379000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-24650000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>13941000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6084000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-5395000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-6772000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1448000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>6050000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-1101000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-1414000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4878000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4214000.0</v>
       </c>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
       <c r="BQ15">
+        <v>0.0</v>
+      </c>
+      <c r="BR15">
         <v>4949000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>144</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>11967000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3146000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5316000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>-15412000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-28270000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-19112000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-6709000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19301000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-67661000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26007000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3510000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>22861000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-29360000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-18919000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-229687000.0</v>
       </c>
       <c r="U16">
         <v>-229687000.0</v>
       </c>
       <c r="V16">
+        <v>-229687000.0</v>
+      </c>
+      <c r="W16">
         <v>-380496000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5667000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-35303000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-247234000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>43157000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-201237000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8307000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>62253000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>80972000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>355505000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-168546000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>92032000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>40110000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-189623000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-73086000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-8831000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-7908000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>225666000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-65842000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>189713000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-138746000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>52782000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-16449000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-25966000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>98947000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-3315000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-12012000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-28524000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>49954000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>28158000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1510000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-15945000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>22341000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>41720000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10073000.0</v>
       </c>
-      <c r="BE16">
-[...1 lines deleted...]
-      </c>
       <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
         <v>13955000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6089000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-5390000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-6765000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6623000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6056000.0</v>
       </c>
-      <c r="BL16">
-[...1 lines deleted...]
-      </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
         <v>4685000.0</v>
       </c>
-      <c r="BO16">
-[...1 lines deleted...]
-      </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
         <v>4949000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17">
+        <v>-286774000.0</v>
+      </c>
+      <c r="C17">
         <v>48194000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>29812000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>30265000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>36548000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>14575000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3391000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10475000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-236739000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>45767000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>28285000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>19563000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-33203000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>58982000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3607000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>23106000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-29410000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-18982000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-229217000.0</v>
       </c>
       <c r="U17">
         <v>-229217000.0</v>
       </c>
       <c r="V17">
+        <v>-229217000.0</v>
+      </c>
+      <c r="W17">
         <v>-380423000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5988000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-33766000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-238348000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>49106000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>658000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>8039000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>44600000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>110432000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-53508000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-165248000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>111960000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>57497000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-173357000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-62789000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>24642000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1293000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>199638000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-65738000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>183677000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-151082000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>30425000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-29724000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-37450000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>89652000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-9449000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-19723000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-37840000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>45020000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>24052000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-932000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-17508000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
         <v>40477000.0</v>
       </c>
-      <c r="BD17">
-[...1 lines deleted...]
-      </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-5395000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-6772000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-64812000.0</v>
+      </c>
+      <c r="C18">
         <v>-64036000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-65013000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-64921000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-67401000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-70750000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-71428000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-70072000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-95068000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-57221000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-58627000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-59522000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-63917000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-75920000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-68297000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-67311000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-67636000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-68379000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-68495000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-67130000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-60651000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-47252000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-46935000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-43961000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-49252000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-46725000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-44824000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-38830000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-36823000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>7205000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>31980000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3671000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2982000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1568000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>152000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>2235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-99743000.0</v>
       </c>
       <c r="U19">
         <v>-99743000.0</v>
       </c>
       <c r="V19">
+        <v>-99743000.0</v>
+      </c>
+      <c r="W19">
         <v>11974000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>15833000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>20679000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1014000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>534000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-265000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>8000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>273000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>379000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>104000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>2984000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>5533000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>3924000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>3926000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>3260000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>21286000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>2134000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>4166000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>33279000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>5019000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>4387000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>7543000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>39407000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>4613000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>3080000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2174000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>2025000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>154000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>153000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-348000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>20000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>46000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>85000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-      <c r="AO20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20"/>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
@@ -19380,331 +19758,335 @@
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>83617000.0</v>
+      </c>
+      <c r="C21">
         <v>109144000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>94251000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>97450000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>108946000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>75497000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>77729000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>82079000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>75497000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>77729000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>82079000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>72020000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>30460000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>102670000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>68770000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>87263000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>38449000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>49110000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>64818000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-69334000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-69977000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-346307000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>36316000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-10785000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-177362000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>96395000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>46395000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>46553000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>82275000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>157577000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-13309000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-84554000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>157495000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>124531000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-129102000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-14667000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>74454000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>22557000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>229728000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-35828000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>193900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-204245000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>61180000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>246000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-14729000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>81817000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>18079000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7770000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-20555000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>62793000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>41169000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>9945000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-7342000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>33573000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>50223000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>18585000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-15074000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>16599000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>8641000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-4528000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-5682000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3235000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7221000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-1488000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-2307000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4441000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6853000.0</v>
       </c>
-      <c r="BP21">
-[...1 lines deleted...]
-      </c>
       <c r="BQ21">
+        <v>0.0</v>
+      </c>
+      <c r="BR21">
         <v>9431000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-      <c r="AO22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22"/>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
@@ -19742,612 +20124,620 @@
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>865893000.0</v>
+      </c>
+      <c r="C23">
         <v>800672000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>580426000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>524706000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>862120000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1473576000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1274946000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>677155000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1473576000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1274946000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>677155000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1544084000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2018374000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2036570000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1940677000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2410120000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2494798000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2122766000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1689319000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1557989000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1822408000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1808326000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1131842000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>855200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1858606000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2130134000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4239830000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6592305000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5095525000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6255489000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6661955000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5827653000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5051136000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4450212000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3940979000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3807447000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3779369000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3384050000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>151809000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3080514000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2732389000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2211959000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2622498000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3191658000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3552777000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3132409000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4503994000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5372756000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3669169000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3913142000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2702276000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1583992000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1393299000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1584040000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1287985000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1116925000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>341510000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>422330000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>462008000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>214569000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>196528000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>797408000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>303916000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>158139000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>162599000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>369368000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>230644000.0</v>
       </c>
-      <c r="BP23">
-[...1 lines deleted...]
-      </c>
       <c r="BQ23">
         <v>0.0</v>
       </c>
+      <c r="BR23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>17570000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>16146000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>16252000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>9724000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>21184000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>8884000.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>45000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-203000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-16217000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-16166000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-15359000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-13459000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-11783000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-11056000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-9381000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-5749000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-4260000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-2451000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1688000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>-942000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>-5000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-7000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>66273000.0</v>
+      </c>
+      <c r="C25">
         <v>71876000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>63994000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>66585000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>76460000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>66469000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>62033000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>62284000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>82434000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>65662000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>65591000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>69044000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>86569000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>69395000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>63947000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>70968000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>70851000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>72933000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>74443000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>87981000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>71146000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>81548000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>90826000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>87680000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>78235000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>76916000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>63842000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>57855000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>58121000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>57041000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>56593000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>55939000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>64238000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>67505000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>69486000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>68201000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>64229000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>65433000.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>55043000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>53090000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>58130000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>66530000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>60737000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>63814000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>58247000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>54604000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>54200000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>43424000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>42802000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>38030000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>27075000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>24746000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>24833000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>21435000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>15548000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>15697000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7162000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5893000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2203000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1930000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>2120000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>474000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>915000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1566000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>744000.0</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
@@ -20424,1161 +20814,1181 @@
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>78132000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>72533000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>204106000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>39431000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>164675000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>331453000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>405626000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>190130000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>177497000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>704436000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>318671000.0</v>
+      </c>
+      <c r="C28">
         <v>15608000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14729000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13740000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13339000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15061000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12179000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14964000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15061000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12179000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14964000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20291000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21217000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17216000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16628000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16757000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17397000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18925000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11450000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15774000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>19791000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>16044000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17475000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17158000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20264000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>29150000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>43908000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>20363000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>20996000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>24779000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>39369000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>22390000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>31762000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>29218000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>23480000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>24991000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>28489000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>18280000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>201638000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>27926000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>41871000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>24727000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>23035000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>29298000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>62481000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>35688000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>44230000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>41639000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>27873000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>25602000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>21492000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>14312000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>18454000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>18120000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>14175000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10443000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>9960000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5646000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4163000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4164000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2036000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6326000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10747000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4772000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3669000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>11507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6342000.0</v>
       </c>
       <c r="BP28">
         <v>6342000.0</v>
       </c>
       <c r="BQ28">
+        <v>6342000.0</v>
+      </c>
+      <c r="BR28">
         <v>16652000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>86000.0</v>
+      </c>
+      <c r="C29">
         <v>-119000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-61000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-182000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-94000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-273000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>278000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4796000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1769000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>154000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>342000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>140000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>158000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-252000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>537000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-172000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1791000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-135000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-235000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-450000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1154000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1162000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-774000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-301000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-651000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>677000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>640000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-311000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1089000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>980000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>106423000.0</v>
+      </c>
+      <c r="C30">
         <v>85604000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>95412000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>75309000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>89134000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>97330000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>91820000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>75686000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>97330000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>91820000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>75686000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>95776000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>178333000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>106875000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>108439000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>88449000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>89618000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>103965000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>94163000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>149094000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>181830000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>451247000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>79483000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>94167000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>394109000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>120936000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>119341000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>84630000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>76044000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>87671000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>99678000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>79452000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>140450000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>114064000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>105050000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>101460000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>117723000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>95261000.0</v>
       </c>
-      <c r="AM30">
-[...1 lines deleted...]
-      </c>
       <c r="AN30">
+        <v>0.0</v>
+      </c>
+      <c r="AO30">
         <v>101181000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>117043000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>81647000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>129818000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>129071000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>170395000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>145248000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>141991000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>143192000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>95741000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>110923000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>90753000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>70081000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>67499000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>74632000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>64693000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>63235000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>42525000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>32532000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>22218000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>13115000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>10555000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>691574000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>12443000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5446000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4384000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>35394000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4540000.0</v>
       </c>
-      <c r="BP30">
-[...1 lines deleted...]
-      </c>
       <c r="BQ30">
         <v>0.0</v>
       </c>
+      <c r="BR30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B31">
+        <v>-370305000.0</v>
+      </c>
+      <c r="C31">
         <v>-61069000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-64500000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-67367000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-92780000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-61195000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-74060000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-69275000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-61195000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-74060000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-69275000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-52317000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-63505000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-43940000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-64626000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-64329000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-66068000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-68227000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-66260000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-65618000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-160394000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-35278000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-31102000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-23282000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-46298000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-46612000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-28817000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-39792000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-38851000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-46165000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-39508000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>651000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-46059000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-43426000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-53592000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-54449000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-48065000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-20150000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4334000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-30370000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-10685000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1261000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-31157000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-27184000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-23259000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>8480000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-25438000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-25571000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-18320000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-19066000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-16591000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-10641000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-10572000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-10138000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-9501000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-8426000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-9177000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2213000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2393000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-867000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1090000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>794000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1165000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-256000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>74000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-1426000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-164000.0</v>
       </c>
-      <c r="BP31">
-[...1 lines deleted...]
-      </c>
       <c r="BQ31">
         <v>0.0</v>
       </c>
+      <c r="BR31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B32">
+        <v>949510000.0</v>
+      </c>
+      <c r="C32">
         <v>909816000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>674677000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>622156000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>971066000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1549073000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1352675000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>759234000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1549073000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1352675000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>759234000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1616104000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2048833999.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2139239999.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2009447000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2497383000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2533247000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2171876000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1754137000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1488655000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1752431000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1462019000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1168158000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>844415000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1681244000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2226529000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4289336000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>6637891000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5141019000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>6376820000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>6654634000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>5844434000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>5114560000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>4463263000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3923329000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3781566000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3848079000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3406641000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>323568000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3045538000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2721970000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2325440000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2685006000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3193195000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3538469000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3220771000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>4552146000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>5380526000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>3648614000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3975935000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2743445000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1593937000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1385957000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1617613000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1338208000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1135510000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>326436000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>438929000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>470649000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>210041000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>190846000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>107426000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>311137000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>156651000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>160292000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>373809000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>237497000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>198327000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>734991000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -21589,4507 +21999,4617 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
-        <v>38909000.0</v>
+        <v>5649000.0</v>
       </c>
       <c r="C2">
         <v>38909000.0</v>
       </c>
       <c r="D2">
+        <v>38909000.0</v>
+      </c>
+      <c r="E2">
         <v>3822000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4829000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22704000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18572000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22094000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7826000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>28176000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>41303000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10440000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11561000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7832000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16337000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24238000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20967000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8533000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
-        <v>245816000</v>
+        <v>221278000</v>
       </c>
       <c r="C3">
         <v>245816000</v>
       </c>
       <c r="D3">
+        <v>245816000</v>
+      </c>
+      <c r="E3">
         <v>147765000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>142359000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>186801000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>555713000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>455586000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>133761000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>363871000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>661885000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>24218000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>165148000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>72475000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7544000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1720000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>582000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>577000</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>-1007000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-17875000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-376361000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-3522000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>13943000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-15912000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-13127000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>30863000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-1121000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>3729000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>32779000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>121496000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>21934000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>51228000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>24179000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-87196000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-72101000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>36563000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>65760000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>70775000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
+      <c r="S5"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
-        <v>-33260000.0</v>
+        <v>2856000.0</v>
       </c>
       <c r="C6">
         <v>-33260000.0</v>
       </c>
       <c r="D6">
+        <v>-33260000.0</v>
+      </c>
+      <c r="E6">
         <v>1609000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1007000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-17875000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4132000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3522000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14268000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-15912000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13127000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>30863000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1121000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3729000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-8505000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-20255000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3271000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12434000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
-        <v>-109494000.0</v>
+        <v>-71302000.0</v>
       </c>
       <c r="C7">
         <v>-109494000.0</v>
       </c>
       <c r="D7">
+        <v>-109494000.0</v>
+      </c>
+      <c r="E7">
         <v>-1838000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-136516000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10462000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>39690000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-76383000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-122024000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-285397000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>124614000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>163104000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-158067000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-14164000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>69870000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-63136000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1556000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5861000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>-397607000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-162031000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>436349000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-144209000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-296851000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>505540000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>41662000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>39390000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2430000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9">
-        <v>114416000.0</v>
+        <v>-80020000.0</v>
       </c>
       <c r="C9">
         <v>114416000.0</v>
       </c>
       <c r="D9">
+        <v>114416000.0</v>
+      </c>
+      <c r="E9">
         <v>86629000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-397607000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-162031000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>436349000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-185717000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-272990000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-269425000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>505540000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>41662000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>39390000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2430000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-20179000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>203000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-10613000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>15141000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10">
-        <v>9940000.0</v>
+        <v>-6678000.0</v>
       </c>
       <c r="C10">
         <v>9940000.0</v>
       </c>
       <c r="D10">
+        <v>9940000.0</v>
+      </c>
+      <c r="E10">
         <v>85050000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-119806000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-92731000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>29779000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-10093000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7649000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-192190000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>74686000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>243292000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-73321000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18433000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30268000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-59598000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8040000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-188000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
         <v>340739000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>172669000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-440519000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>91079000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>171543000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-9656000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-466184000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-87345000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-143036000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-57612000.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>4347000.0</v>
       </c>
-      <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>227634000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>572578000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>456815000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-280807000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>46654000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-119451000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>247440000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-182253000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>63790000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20692000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
+      <c r="S12"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-24523000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>57719000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-51181000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>31688000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-38858000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-50611000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-10096000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-76108000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
-        <v>267246000.0</v>
+        <v>268728000.0</v>
       </c>
       <c r="C14">
         <v>267246000.0</v>
       </c>
       <c r="D14">
+        <v>267246000.0</v>
+      </c>
+      <c r="E14">
         <v>290879000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>306208000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>331200000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>276848000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>221674000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>225738000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>237795000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>249211000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>210475000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>132653000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>77513000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17188000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1825000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3752000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3290000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15">
-        <v>305291000.0</v>
+        <v>113486000.0</v>
       </c>
       <c r="C15">
         <v>305291000.0</v>
       </c>
       <c r="D15">
-        <v>0.0</v>
+        <v>305291000.0</v>
       </c>
       <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
         <v>1635000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>142128000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>244400000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>236633000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>225067000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>181294000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>322007000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>242595000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>145930000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>71682000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>19060000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>132000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>189000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
-        <v>5649000.0</v>
+        <v>8505000.0</v>
       </c>
       <c r="C16">
         <v>5649000.0</v>
       </c>
       <c r="D16">
+        <v>5649000.0</v>
+      </c>
+      <c r="E16">
         <v>5431000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3822000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4829000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22704000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18572000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>22094000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12264000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>28176000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>41303000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10440000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11561000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7832000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3983000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24238000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20967000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
-        <v>51647000.0</v>
+        <v>144675000.0</v>
       </c>
       <c r="C18">
         <v>51647000.0</v>
       </c>
       <c r="D18">
+        <v>51647000.0</v>
+      </c>
+      <c r="E18">
         <v>297421000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>63487000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>117193000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-91658000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-118336000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4206000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-390695000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-310390000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>238176000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-79912000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>59756000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>82785000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-30749000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>6898000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21882000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19">
+        <v>-24226000.0</v>
+      </c>
+      <c r="C19">
         <v>-122809000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-83761000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>64188000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-152038000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-81335000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-86702000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-18405000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>100654000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-32400000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>95902000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-152517000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-47471000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>11579000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>622391000.0</v>
       </c>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21">
+        <v>257614000.0</v>
+      </c>
+      <c r="C21">
         <v>113633000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-24210000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-500590000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8511000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1261000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4074000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-537594000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-339112000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>61963000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2602500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3764500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2545500000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>489127000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
+      <c r="S21"/>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22">
-        <v>43163000.0</v>
+        <v>-139163000.0</v>
       </c>
       <c r="C22">
         <v>43163000.0</v>
       </c>
       <c r="D22">
+        <v>43163000.0</v>
+      </c>
+      <c r="E22">
         <v>52492000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-184101000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-639187000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-398780000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>339395000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-69605000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>143874000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-187097000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>29884000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>48758000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>48190000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7864000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2560000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8043000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4869000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
-        <v>-14130000.0</v>
+        <v>-6209000.0</v>
       </c>
       <c r="C23">
         <v>-14130000.0</v>
       </c>
       <c r="D23">
+        <v>-14130000.0</v>
+      </c>
+      <c r="E23">
         <v>-7076000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-15798000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-165118000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-130279000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-19721000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>179179000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>166745000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-53823000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-41652000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-167700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-429000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1940000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9111000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>80100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-150000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24">
-        <v>51113000.0</v>
+        <v>208368000.0</v>
       </c>
       <c r="C24">
         <v>51113000.0</v>
       </c>
       <c r="D24">
+        <v>51113000.0</v>
+      </c>
+      <c r="E24">
         <v>46066000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>18867000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>46643000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1268474000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>865821000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>23093000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>19062000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-648041000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-247541000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-139092000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-67395000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>346000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>456000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>862000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>828000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
-        <v>96548000.0</v>
+        <v>296484000.0</v>
       </c>
       <c r="C25">
         <v>96548000.0</v>
       </c>
       <c r="D25">
+        <v>96548000.0</v>
+      </c>
+      <c r="E25">
         <v>100935000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>221307000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7180000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>254749000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-405030000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-156821000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-21241000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-82720000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>127000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>312000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>375000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>79000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-28597000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-4010000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5173000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26">
-        <v>-2126000.0</v>
+        <v>-470151000.0</v>
       </c>
       <c r="C26">
         <v>-2126000.0</v>
       </c>
       <c r="D26">
+        <v>-2126000.0</v>
+      </c>
+      <c r="E26">
         <v>-99000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-90000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-182000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-266772000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-297000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-15817000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3135024000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-17680000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4165323000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2999205000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-642000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-3418000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3000000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27">
-        <v>0.0</v>
+        <v>11206000.0</v>
       </c>
       <c r="C27">
+        <v>0.0</v>
+      </c>
+      <c r="D27">
         <v>1098000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2718000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>-1052000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6727000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>26510000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>41367000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>35241000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>53102000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>51565000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>32767000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>14054000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8670000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-4996000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>63136000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-939000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>97000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
-        <v>-207914000.0</v>
+        <v>-350187000.0</v>
       </c>
       <c r="C28">
         <v>-207914000.0</v>
       </c>
       <c r="D28">
+        <v>-207914000.0</v>
+      </c>
+      <c r="E28">
         <v>-507765000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5555000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-100376000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>978833000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-794245000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-394281000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>371454000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>80705000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1134690000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1369016000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>417716000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>198063000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10161000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-834000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-7117000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
-        <v>297463000.0</v>
+        <v>365953000.0</v>
       </c>
       <c r="C29">
         <v>297463000.0</v>
       </c>
       <c r="D29">
+        <v>297463000.0</v>
+      </c>
+      <c r="E29">
         <v>445186000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>205846000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>303994000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>464055000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>337250000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>137967000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-26824000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>351495000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>262394000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>85236000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>132231000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>90329000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-30749000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7480000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>22459000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
-        <v>-122809000.0</v>
+        <v>-12910000.0</v>
       </c>
       <c r="C30">
         <v>-122809000.0</v>
       </c>
       <c r="D30">
+        <v>-122809000.0</v>
+      </c>
+      <c r="E30">
         <v>64188000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-212408000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-221493000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1737620000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>453473000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>270582000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-363126000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-445327000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1366221000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1455373000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-546218000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-296897000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>333000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2833000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3281000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BP30"/>
+  <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BO1" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>17</v>
+        <v>129</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>6476000.0</v>
+      </c>
+      <c r="C2">
         <v>8659000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5683000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5649000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5683000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4495000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5269000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38909000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5683000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4495000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5269000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5431000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4534000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4540000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>816000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3822000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5456000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5531000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2471000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4829000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9223000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16912000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>22704000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12008000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21154000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>27501000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>18572000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23025000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>36374000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13682000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>22094000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>28469000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>18407000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19548000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12264000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>28927000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23427000.0</v>
       </c>
       <c r="AM2">
         <v>23427000.0</v>
       </c>
       <c r="AN2">
+        <v>23427000.0</v>
+      </c>
+      <c r="AO2">
         <v>10878000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>28176000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>25179000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>30053000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>43506000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>41303000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>30556000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11823000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>39679000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>10440000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8901000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5528000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4603000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11561000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>23903000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>26009000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>21467000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>7832000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10368000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8403000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8721000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>16337000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>5771000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3983000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5544000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>24238000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7876000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5554000.0</v>
       </c>
-      <c r="BP2"/>
+      <c r="BQ2"/>
     </row>
-    <row r="3" spans="1:68">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
+        <v>31642000</v>
+      </c>
+      <c r="C3">
         <v>136570000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37851000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22129000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>37851000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>58420000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>89622000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>59923000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>37851000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>58420000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>89622000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>35801000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>25403000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>28399000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>52957000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>41006000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>34879000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>29672000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>31048000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>46760000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>35157000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>19340000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>34489000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>97815000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>128460000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>168178000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>103684000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>155391000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>151624000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>110470000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>120809000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>72710000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>56830000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>42916000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>24977000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>31491000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>99291000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>62947000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>161225000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>40408000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>164738000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>274871000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>100166000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>122110000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>92543000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>52584000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>33984000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>48867000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>57203000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>40546000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>37207000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>30192000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>35106000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>22774000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>11911000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2684000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3413000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2037000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1254000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>840000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>951000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>671000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>147000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>133000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>126000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>456000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>577000</v>
       </c>
     </row>
-    <row r="4" spans="1:68">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>2355000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-6000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>3724000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-3006000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-1634000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-75000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>3060000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4394000.0</v>
       </c>
       <c r="U4">
         <v>-4394000.0</v>
       </c>
       <c r="V4">
+        <v>-4394000.0</v>
+      </c>
+      <c r="W4">
         <v>-7689000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-9488000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>3696000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-27999000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-65676000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-291615000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>8929000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-4453000.0</v>
       </c>
-      <c r="AD4"/>
-      <c r="AE4">
+      <c r="AE4"/>
+      <c r="AF4">
         <v>22943000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-8663000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-2262000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>10062000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1141000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>7284000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-16663000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>5500000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>12549000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-17298000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>2997000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-4874000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-13453000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>2203000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>10747000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>18733000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-27856000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>29239000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>1539000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>3373000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>925000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-6958000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>-318000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-7616000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:68">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>17389000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>4164000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1522000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6694000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>30000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9144000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125641000.0</v>
       </c>
       <c r="U5">
         <v>125641000.0</v>
       </c>
       <c r="V5">
+        <v>125641000.0</v>
+      </c>
+      <c r="W5">
         <v>-45648000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10924000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>30579000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>873000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>56960000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-28904000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6995000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8069000.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>-19855000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>16904000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7634000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>34369000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-34615000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>16791000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5781000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-78814000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>70678000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-73279000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-91907000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>27128000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>18110000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-25432000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>148131000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4236000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-52861000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-54471000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>65959000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>29071000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-11980000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-17290000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>2268000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>6797000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
+      <c r="BQ5"/>
     </row>
-    <row r="6" spans="1:68">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>2029000.0</v>
+      </c>
+      <c r="C6">
         <v>-2183000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-34000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-208000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-34000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1188000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-774000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-33640000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-34000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1188000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-774000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2355000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>897000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3724000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3006000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1634000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-75000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3060000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2358000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4394000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-7689000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-9488000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3696000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10696000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-9146000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-6347000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8929000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4453000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-13349000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>22692000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-8412000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2262000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>10062000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1141000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>7284000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-16663000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5500000.0</v>
       </c>
-      <c r="AM6"/>
-      <c r="AN6">
+      <c r="AN6"/>
+      <c r="AO6">
         <v>12549000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-17298000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2997000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-4874000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-13453000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2203000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>10747000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>18733000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-27856000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>29239000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1539000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3373000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>925000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-6958000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-12342000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-2106000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4542000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>13635000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2536000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1965000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-318000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-7616000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1788000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1788000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1561000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-18694000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>16362000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2322000.0</v>
       </c>
-      <c r="BP6"/>
+      <c r="BQ6"/>
     </row>
-    <row r="7" spans="1:68">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
+        <v>-13415000.0</v>
+      </c>
+      <c r="C7">
         <v>70780000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-8493000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-64450000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8493000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>62178000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-62195000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-100984000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8493000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>62178000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-42295000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-24205000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>121488000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>112007000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-98233000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-137100000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>61030000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-38197000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-73898000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-85451000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>93374000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-54137000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-30743000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1968000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>35495000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>112990000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-142356000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>26271000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>31793000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>246630000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-110191000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-124231000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>12010000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-108871000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-84203000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>28310000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>27126000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-174940000.0</v>
       </c>
-      <c r="AM7"/>
-      <c r="AN7">
+      <c r="AN7"/>
+      <c r="AO7">
         <v>31456000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-169039000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-48981000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>73514000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>119995000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-19914000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-11293000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>255123000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-62854000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-17872000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-85932000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>37182000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-112807000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3490000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>55129000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-4484000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-22779000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-42030000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>85666000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>28638000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-26865000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-17569000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>35275000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-7505000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-16978000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-10792000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>15696000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>2759000.0</v>
       </c>
-      <c r="BP7"/>
+      <c r="BQ7"/>
     </row>
-    <row r="8" spans="1:68">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>141016000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>1798000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>174765000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-181341000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-81130000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-179267000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-19477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119272000.0</v>
       </c>
       <c r="U8">
         <v>-119272000.0</v>
       </c>
       <c r="V8">
+        <v>-119272000.0</v>
+      </c>
+      <c r="W8">
         <v>-167560000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-14933000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>139734000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>377892000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>50621000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-243909000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>251745000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-156677000.0</v>
       </c>
-      <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-278717000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-74930000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-18304000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-240644000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-188651000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>150748000.0</v>
       </c>
-      <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-      <c r="AO8">
+      <c r="AO8"/>
+      <c r="AP8">
         <v>-75403000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>50854000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>132456000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>204097000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>118133000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>650896000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-217004000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-395690000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>3460000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>180355000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-132896000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-34106000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>26037000.0</v>
       </c>
-      <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-      <c r="BH8">
+      <c r="BH8"/>
+      <c r="BI8">
         <v>-7038000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-3783000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:68">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9">
+        <v>-55753000.0</v>
+      </c>
+      <c r="C9">
         <v>-39745000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>88702000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>110159000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>88702000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-59343000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>24066000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>60991000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>88702000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-59343000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>32461000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>141016000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>91407000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1798000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>174765000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-181341000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-81130000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-179267000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-19477000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-117733000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-119272000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-167560000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-14933000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>139734000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>377892000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>50621000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-243909000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>251745000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-156677000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>366115000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-278717000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-74930000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-18304000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-240644000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-188651000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>150748000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-24360000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-190996000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
+        <v>0.0</v>
+      </c>
+      <c r="AO9">
         <v>21334000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-75403000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>50854000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>132456000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>204097000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>118133000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>650896000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-217004000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-395690000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3460000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>180355000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-132896000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-34106000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>26037000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>31717000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-131026000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-37719000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>139458000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>46280000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-55638000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-7038000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-3783000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>35986000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-35989000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-13332000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>13538000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>7246000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-13453000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>15141000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10">
+        <v>4358000.0</v>
+      </c>
+      <c r="C10">
         <v>41713000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18237000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-12773000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18237000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>62794000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-34274000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-36817000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18237000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>62794000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-31593000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-49022000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>109954000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>119214000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-88611000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-55507000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>74247000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-18143000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-79094000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-96816000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8075000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12885000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-45410000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-68281000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>80437000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2171000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1338000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-61459000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>122283000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>57996000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-78639000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-48770000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>82329000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-71452000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-12846000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5739000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>52751000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-93434000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>151507000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3118000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-154625000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>45450000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5097000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>81350000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-47017000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>88685000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>358572000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-140429000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-63536000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>91795000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>61611000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-145603000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-81124000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>107064000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>33350000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-72462000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-49519000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>94726000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>30130000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-54164000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-40424000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-16853000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>16853000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-8229000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-51369000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>41537000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>5742000.0</v>
       </c>
-      <c r="BP10"/>
+      <c r="BQ10"/>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>306932000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-140405000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-16097000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-188193000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>104361000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>61547000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>150052000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>31729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146470000.0</v>
       </c>
       <c r="U11">
         <v>146470000.0</v>
       </c>
       <c r="V11">
+        <v>146470000.0</v>
+      </c>
+      <c r="W11">
         <v>107846000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>18444000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-100091000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-425854000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>13236000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>129119000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-157020000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>54065000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-158845000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>267020000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-16498000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-43811000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>189997000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>155566000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-130209000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-6964000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-121373000.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11">
+      <c r="AN11"/>
+      <c r="AO11">
         <v>90496000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>118681000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-136051000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-80973000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-183562000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-65598000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-766879000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>107956000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>514381000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>57197000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-382793000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>103448000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>77950000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>58359000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>68583000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>32069000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>19841000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>4347000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
+      <c r="BQ11"/>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>33746000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-6640000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-13195000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-3142000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-9690000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>47593000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>82800000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19019000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115574000.0</v>
       </c>
       <c r="U12">
         <v>115574000.0</v>
       </c>
       <c r="V12">
+        <v>115574000.0</v>
+      </c>
+      <c r="W12">
         <v>433399000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-2439000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26044000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>245699000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>44094000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>189293000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-22271000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>92514000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-210967000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-347841000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>195263000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-69403000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-42469000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>193620000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-35094000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-39880000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>46948000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>-3880000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-122639000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>285925000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-50626000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-64314000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>76455000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1474000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-156417000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-55572000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>28262000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>21942000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>14253000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>12387000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15208000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>-391000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>68000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
+      <c r="BQ12"/>
     </row>
-    <row r="13" spans="1:68">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-29425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37732000.0</v>
       </c>
       <c r="M13">
         <v>37732000.0</v>
       </c>
       <c r="N13">
+        <v>37732000.0</v>
+      </c>
+      <c r="O13">
         <v>31701000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-27080000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>32821000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-43277000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4671000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-31262000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>45345000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>94908000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-48616000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-61527000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>72954000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-79439000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50421000.0</v>
       </c>
       <c r="AA13">
         <v>50421000.0</v>
       </c>
       <c r="AB13">
+        <v>50421000.0</v>
+      </c>
+      <c r="AC13">
         <v>-7351000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2420000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-18636000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>20060000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>29797000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-47194000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-15875000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2699000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>25308000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-60245000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-20533000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>12894000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-57692000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-10096000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-76108000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
+      <c r="BQ13"/>
     </row>
-    <row r="14" spans="1:68">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>63091000.0</v>
+      </c>
+      <c r="C14">
         <v>65500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>76460000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>66585000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>76460000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>66469000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>62033000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>62284000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>76460000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>66469000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>62153000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>69044000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>86569000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>69395000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>68187000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>66728000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>70851000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>72933000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>65828000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>87981000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>71146000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>81548000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>90826000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>87680000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>78235000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>76916000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>63842000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>57855000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>58121000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>57041000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>56593000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>55939000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>64238000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>67505000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>69486000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>68201000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>64229000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>65433000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
         <v>55043000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>53090000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>58130000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>66530000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>60737000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>63814000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>58247000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>54604000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>54200000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>43424000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>42802000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>38030000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>27075000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>24746000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>24833000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>21435000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>15548000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>15697000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>7162000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5893000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2203000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1930000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>-1684000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2120000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>474000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>915000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1566000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>744000.0</v>
       </c>
-      <c r="BP14"/>
+      <c r="BQ14"/>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15">
+        <v>29562000.0</v>
+      </c>
+      <c r="C15">
         <v>26235000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>28935000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31536000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>28935000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>30752000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>27513000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>218091000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>28935000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>30752000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27513000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>218091000.0</v>
       </c>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
       <c r="N15">
+        <v>0.0</v>
+      </c>
+      <c r="O15">
         <v>267000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>274000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>975000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>290000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>388000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23770000.0</v>
       </c>
       <c r="U15">
         <v>23770000.0</v>
       </c>
       <c r="V15">
+        <v>23770000.0</v>
+      </c>
+      <c r="W15">
         <v>36660000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>40888000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>40810000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>64379000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>62635000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>55098000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>62288000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>59630000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>59517000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>63581000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>53905000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>58478000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>59200000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>53990000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>53399000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>49159000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>48428000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15">
         <v>43081000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>40626000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>83593000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>83590000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>81727000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>73097000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>66544000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>65043000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>61517000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>49491000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>46433000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>38034000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>33464000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>27159000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>25246000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>23553000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>13708000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>9175000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>19060000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>40000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>6320000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>22500000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>17000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7017000.0</v>
       </c>
       <c r="BM15">
         <v>7017000.0</v>
       </c>
       <c r="BN15">
+        <v>7017000.0</v>
+      </c>
+      <c r="BO15">
         <v>65000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>67000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>189000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:68">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>8505000.0</v>
+      </c>
+      <c r="C16">
         <v>6476000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5649000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5441000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5649000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5683000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4495000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5269000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5649000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5683000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4495000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7786000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5431000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4534000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4540000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>816000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3822000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5456000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5531000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2471000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4829000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9223000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16912000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>26400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>22704000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12008000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>21154000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>27501000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>18572000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>23025000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>36374000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>13682000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>26207000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>28469000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>18407000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>19548000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>12264000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>28927000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23427000.0</v>
       </c>
       <c r="AN16">
         <v>23427000.0</v>
       </c>
       <c r="AO16">
+        <v>23427000.0</v>
+      </c>
+      <c r="AP16">
         <v>10878000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>28176000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>25179000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>30053000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>43506000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>41303000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>30556000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>11823000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>39679000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>10440000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8901000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5528000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4603000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11561000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>23903000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>26009000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>21467000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7832000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>10368000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8403000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8721000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3983000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5771000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3983000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>5544000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>24238000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>7876000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5554000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:68">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26114,434 +26634,441 @@
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:68">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>78377000.0</v>
+      </c>
+      <c r="C18">
         <v>45745000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>117161000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>11073000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>117161000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>95372000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-82904000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-77982000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>117161000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>95372000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-82904000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>20367000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>212918000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>210138000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-87115000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-38520000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>144056000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>5084000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-33730000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-51923000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>83237000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>22600000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>28758000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-17402000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2117000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>169788000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-178066000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-85497000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>69968000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>93069000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-167294000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-114106000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>76751000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-48809000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-16014000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-30500000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-8450000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-124213000.0</v>
       </c>
-      <c r="AM18"/>
-      <c r="AN18">
+      <c r="AN18"/>
+      <c r="AO18">
         <v>-146202000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-111830000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-106377000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-155832000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-7900000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-40281000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>88011000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>90891000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-104825000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-39661000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-37143000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>72971000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-111484000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-4256000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>99051000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>28106000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-9808000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-57593000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>100580000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>37091000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-31703000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-23183000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>945000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-528000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-19109000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-12057000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>18176000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>8823000.0</v>
       </c>
-      <c r="BP18"/>
+      <c r="BQ18"/>
     </row>
-    <row r="19" spans="1:68">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19">
+        <v>-32579000.0</v>
+      </c>
+      <c r="C19">
         <v>4506000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-19489000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>199147000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5731000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-67471000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-77823000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>28216000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-34435000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>7442000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-55327000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>13229000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>136255000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>8736000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>21706000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2267000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-91109000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>4432000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39892000.0</v>
       </c>
       <c r="U19">
         <v>-39892000.0</v>
       </c>
       <c r="V19">
+        <v>-39892000.0</v>
+      </c>
+      <c r="W19">
         <v>-19100000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>4207000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-26550000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-83967000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-54474000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>42720000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>9019000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-121147000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-18594000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-32718000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-59210000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-106014000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>234564000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-47548000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>19652000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>44852000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-56425000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>-1888000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-18939000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>13120000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>54090000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>64999000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-36307000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-263589000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>133135000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-8002000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-14061000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-14812000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-13585000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-8020000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-11054000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-778000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>2013000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:68">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26566,2030 +27093,2061 @@
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
+      <c r="BQ20"/>
     </row>
-    <row r="21" spans="1:68">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21">
+        <v>299419000.0</v>
+      </c>
+      <c r="C21">
         <v>18280000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>31375000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-91460000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-119187000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-43827000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>103042000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-24004000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-50454000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-49986000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-226370000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>62791000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>32261000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-64065000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-12680000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266408000.0</v>
       </c>
       <c r="U21">
         <v>1266408000.0</v>
       </c>
       <c r="V21">
+        <v>1266408000.0</v>
+      </c>
+      <c r="W21">
         <v>22365000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>43869000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-71642000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>613000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1263000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1772036000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>425964000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-60220000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-325564000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-502172000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>350497000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-241686000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-133382000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>158770000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-122814000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-269251000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>176586000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>-278872000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>433500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>560400000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>687400000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>633500000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>721200000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>667800000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1117200000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1485000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>494500000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1794394000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>588451000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>123870000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>38785000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>36529000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-54440000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
+      <c r="BQ21"/>
     </row>
-    <row r="22" spans="1:68">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22">
+        <v>-286817000.0</v>
+      </c>
+      <c r="C22">
         <v>48189000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14722000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>69644000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14722000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14575000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4183000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9683000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14722000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>14575000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3391000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19301000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-33519000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>58982000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3607000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>23106000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-29410000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-18982000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1207000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-134502000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-229240000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-380530000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5835000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-35252000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-248444000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>42991000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-201366000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>8039000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>43217000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>110528000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>354939000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-169289000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>110912000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>56769000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-173579000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-63707000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>26486000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1293000.0</v>
       </c>
-      <c r="AM22">
-[...1 lines deleted...]
-      </c>
       <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
         <v>-66658000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>182753000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-154040000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>29621000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-24152000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-38526000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>90942000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-5269000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-15879000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-39910000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>43146000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>24052000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-932000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-17508000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>22341000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>40477000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>10082000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-24710000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>13943000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6089000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-5396000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-6772000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1560000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1560000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-1117000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-1443000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4889000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4210000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4949000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:68">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-797000.0</v>
+      </c>
+      <c r="C23">
         <v>-1990000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>19807000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-101493000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1193000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-12680000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3072000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>689000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1193000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-10554000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3072000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-861000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3016000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-709000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1470000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1923000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-956000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-759000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-8557000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3349000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-55839000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-17398000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-17392000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-74489000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-99906000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>189796000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>370361000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-10777000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1511000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1030000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1453000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-17110000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1394000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-782000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-6030000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>391419000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>325423000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-13236000.0</v>
       </c>
-      <c r="AM23"/>
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23">
         <v>-3137000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>208113000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-4384000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-13913000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-13048000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-18649000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-51820000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-10614000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-15603000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1854000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-10148000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-22391000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1437000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1211000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>19651000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-649000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>782000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-17870000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>11419000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-5192000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-4070000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-4097000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-19164000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>8168000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>17800000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-3000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>73100000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>328000.0</v>
       </c>
-      <c r="BP23"/>
+      <c r="BQ23"/>
     </row>
-    <row r="24" spans="1:68">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>-116927000.0</v>
+      </c>
+      <c r="C24">
         <v>4563000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>28374000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>134033000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>28374000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-9051000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>12725000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>18819000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>28374000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-9051000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>12725000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>12430000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>49767000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>16802000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>29255000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6851000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10055000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3868000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4744000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>369000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-35946000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>40662000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5763000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-26400000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>101488000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-18638000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>312218000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11581000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-66346000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>194801000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>752162000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>7063000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-72077000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-287000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-36598000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>22036000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-80005000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-45512000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>260903000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-114423000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-156453000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-265098000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-26808000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-134957000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-103552000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-87923000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-7289000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-47878000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-39938000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-33979000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-36071000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-29104000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-31371000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-18651000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-4387000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>16087000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>5504000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1127000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-839000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2256000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-678000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>559000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>229000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>346000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>78000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>542000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>828000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:68">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>335954000.0</v>
+      </c>
+      <c r="C25">
         <v>-2154000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>72323000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-38577000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>72323000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10570000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2697000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10958000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>72323000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10570000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-16531000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-7972000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>62931000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2737000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-8198000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>49255000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>76472000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3792000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9348000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>125849000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>182065000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>393939000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-4927000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>23715000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>265990000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>102856000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>191864000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1223000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4237000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>47253000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-407942000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3835000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-89000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-8545000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5729000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3670000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1767000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-18989000.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>-333000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-152000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-82680000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-32000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-79502000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-8000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-5148000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6112000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1029000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>192000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>630000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-326000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-179000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>187000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>31854000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-6548000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-748000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-3866000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>36000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1492000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-391000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>68000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-32263000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3968000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-254000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-48000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-3916000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-183000.0</v>
       </c>
-      <c r="BP25"/>
+      <c r="BQ25"/>
     </row>
-    <row r="26" spans="1:68">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26">
+        <v>-298187000.0</v>
+      </c>
+      <c r="C26">
         <v>-42886000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-21000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-8068000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6929000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2126000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2126000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>84000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-84000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2126000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-57000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-42000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-70000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-20000.0</v>
       </c>
-      <c r="S26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T26"/>
       <c r="U26">
         <v>-48000.0</v>
       </c>
       <c r="V26">
+        <v>-48000.0</v>
+      </c>
+      <c r="W26">
         <v>-134000.0</v>
       </c>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
       <c r="X26">
-        <v>-439000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y26">
         <v>-439000.0</v>
       </c>
       <c r="Z26">
+        <v>-439000.0</v>
+      </c>
+      <c r="AA26">
         <v>-107000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1098000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-265128000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-135000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-108000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-54000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-14819000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-209000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-3945000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-11663000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>192451000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1023976000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>442000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>59000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-501000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-13802000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-4057000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-3650000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>11000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>668215000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1117213000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1885043000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>494852000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>505089000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1429292000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>416533000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-876000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>176000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-145000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-673000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>128400000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>292500000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>85000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-3418000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>3000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-1533000.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26">
         <v>-3000000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
+      <c r="BQ26"/>
     </row>
-    <row r="27" spans="1:68">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>186</v>
+      </c>
+      <c r="B27">
+        <v>11206000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27">
         <v>0.0</v>
       </c>
       <c r="G27">
         <v>0.0</v>
       </c>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
         <v>214000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>410000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>474000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>852000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>890000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>479000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>497000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-8000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>749000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-2753000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>960000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1049000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1120000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2256000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2302000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-699000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2213000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>21295000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3701000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>8792000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>7845000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>19219000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5511000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8127000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>12228000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6065000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>8821000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>13243000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6865000.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>10657000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>22337000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1485000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-1402000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>15188000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>36294000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>19383000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1626000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3989000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>7769000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3214000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4078000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>-313000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>7075000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4816000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2365000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2302000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>655000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-3138000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>226000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>-460000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>234000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>-476000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>-503000.0</v>
       </c>
-      <c r="BP27"/>
+      <c r="BQ27"/>
     </row>
-    <row r="28" spans="1:68">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>-46664000.0</v>
+      </c>
+      <c r="C28">
         <v>-52483000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-149315000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-232557000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-149315000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-85133000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>70331000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-43797000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-149315000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-85133000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>70331000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-51315000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-373679000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-226946000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>61930000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>30930000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-64662000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-13459000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>37996000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>45680000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-52261000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-52211000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-43402000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>47498000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-87342000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>425891000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>502002000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>138282000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-121028000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-386219000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-567251000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>280253000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-301373000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-197309000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>88908000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15493000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-75939000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>161723000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>287192000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>156915000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>128755000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-205138000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>130258000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>12514000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>143071000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>81912000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>239472000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>715465000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>97841000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>64461000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>784990000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>506939000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>12626000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-115123000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>151879000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>30478000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>350482000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-3807000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>154145000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>34140000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13585000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-19181000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>18885000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>17414000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-6957000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-545000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-7285000.0</v>
       </c>
-      <c r="BP28"/>
+      <c r="BQ28"/>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>110019000.0</v>
+      </c>
+      <c r="C29">
         <v>182315000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>155012000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33202000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>155012000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>153792000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6718000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-18059000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>155012000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>153792000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6718000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>56168000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>238321000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>238537000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-34158000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2486000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>178935000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>34756000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2682000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5163000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>118394000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>41940000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>63247000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>80413000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>130577000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>337966000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-74382000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>69894000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>221592000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>203539000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-46485000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-41396000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>133581000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-5893000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>8963000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>991000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>90841000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-61266000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-56399000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>15023000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-71422000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>58361000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>119039000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>92266000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>81829000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>180554000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>143475000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-70841000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>9206000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>20060000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>113517000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-74277000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>25936000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>134157000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>50880000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2103000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-54909000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>103993000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>39128000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-30449000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-22343000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-6000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>143000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-18962000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-11924000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>18302000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>9279000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>22459000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:68">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>-61326000.0</v>
+      </c>
+      <c r="C30">
         <v>-132007000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5731000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>199147000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5731000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-67471000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-77823000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28216000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5731000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-67471000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-77823000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2498000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>136255000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-11597000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-24048000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-36422000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-115907000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-21372000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-32254000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-42875000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-70527000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2582000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-29333000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-124215000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-32539000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-773003000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-433967000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-199247000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-105017000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>169331000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>636679000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-247520000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>165530000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>213264000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-99012000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-9200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-32056000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-95528000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-235542000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-160029000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-75513000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>149774000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-254171000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-118233000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-222697000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-251719000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-364214000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-672480000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-77808000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-82982000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-895134000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-431737000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-45520000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-31376000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-204865000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-28039000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-281938000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-102722000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-191308000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-4009000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1142000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>17399000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-17240000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-13000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>187000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-853000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>328000.0</v>
       </c>
-      <c r="BP30"/>
+      <c r="BQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>