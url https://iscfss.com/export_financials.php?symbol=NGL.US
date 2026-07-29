--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -14542,51 +14542,51 @@
       <c r="I4">
         <v>418850000.0</v>
       </c>
       <c r="J4">
         <v>-47128000.0</v>
       </c>
       <c r="K4">
         <v>49072000.0</v>
       </c>
       <c r="L4">
         <v>49072000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>133</v>
       </c>
       <c r="B5">
-        <v>384462000.0</v>
+        <v>75407000.0</v>
       </c>
       <c r="C5">
         <v>327745000.0</v>
       </c>
       <c r="D5">
         <v>98348000.0</v>
       </c>
       <c r="E5">
         <v>267955000.0</v>
       </c>
       <c r="F5">
         <v>71550000.0</v>
       </c>
       <c r="G5">
         <v>90944000.0</v>
       </c>
       <c r="H5">
         <v>-9917000.0</v>
       </c>
       <c r="I5">
         <v>86503000.0</v>
       </c>
       <c r="J5">
         <v>-25883000.0</v>
       </c>
@@ -14601,51 +14601,51 @@
       </c>
       <c r="N5">
         <v>102822000.0</v>
       </c>
       <c r="O5">
         <v>89015000.0</v>
       </c>
       <c r="P5">
         <v>14517000.0</v>
       </c>
       <c r="Q5">
         <v>13605000.0</v>
       </c>
       <c r="R5">
         <v>13278000.0</v>
       </c>
       <c r="S5">
         <v>9745000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
-        <v>645904000.0</v>
+        <v>336849000.0</v>
       </c>
       <c r="C6">
         <v>594991000.0</v>
       </c>
       <c r="D6">
         <v>380410000.0</v>
       </c>
       <c r="E6">
         <v>558061000.0</v>
       </c>
       <c r="F6">
         <v>377758000.0</v>
       </c>
       <c r="G6">
         <v>408725000.0</v>
       </c>
       <c r="H6">
         <v>266931000.0</v>
       </c>
       <c r="I6">
         <v>298962000.0</v>
       </c>
       <c r="J6">
         <v>189236000.0</v>
       </c>
@@ -23128,51 +23128,51 @@
       </c>
       <c r="N23">
         <v>-167700000.0</v>
       </c>
       <c r="O23">
         <v>-429000.0</v>
       </c>
       <c r="P23">
         <v>-1940000.0</v>
       </c>
       <c r="Q23">
         <v>9111000.0</v>
       </c>
       <c r="R23">
         <v>80100000.0</v>
       </c>
       <c r="S23">
         <v>-150000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>183</v>
       </c>
       <c r="B24">
-        <v>208368000.0</v>
+        <v>43483000.0</v>
       </c>
       <c r="C24">
         <v>51113000.0</v>
       </c>
       <c r="D24">
         <v>51113000.0</v>
       </c>
       <c r="E24">
         <v>46066000.0</v>
       </c>
       <c r="F24">
         <v>18867000.0</v>
       </c>
       <c r="G24">
         <v>46643000.0</v>
       </c>
       <c r="H24">
         <v>1268474000.0</v>
       </c>
       <c r="I24">
         <v>865821000.0</v>
       </c>
       <c r="J24">
         <v>23093000.0</v>
       </c>
@@ -27728,51 +27728,51 @@
       <c r="G24">
         <v>-9051000.0</v>
       </c>
       <c r="H24">
         <v>12725000.0</v>
       </c>
       <c r="I24">
         <v>18819000.0</v>
       </c>
       <c r="J24">
         <v>28374000.0</v>
       </c>
       <c r="K24">
         <v>-9051000.0</v>
       </c>
       <c r="L24">
         <v>12725000.0</v>
       </c>
       <c r="M24">
         <v>12430000.0</v>
       </c>
       <c r="N24">
         <v>49767000.0</v>
       </c>
       <c r="O24">
-        <v>16802000.0</v>
+        <v>8736000.0</v>
       </c>
       <c r="P24">
         <v>29255000.0</v>
       </c>
       <c r="Q24">
         <v>6851000.0</v>
       </c>
       <c r="R24">
         <v>10055000.0</v>
       </c>
       <c r="S24">
         <v>3868000.0</v>
       </c>
       <c r="T24">
         <v>4744000.0</v>
       </c>
       <c r="U24">
         <v>369000.0</v>
       </c>
       <c r="V24">
         <v>-35946000.0</v>
       </c>
       <c r="W24">
         <v>40662000.0</v>
       </c>