--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8095,86 +8095,86 @@
       </c>
       <c r="K3">
         <v>2389000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>100</v>
       </c>
       <c r="B5">
-        <v>-170621000.0</v>
+        <v>-992758000.0</v>
       </c>
       <c r="C5">
         <v>95291000.0</v>
       </c>
       <c r="D5">
         <v>923662000.0</v>
       </c>
       <c r="E5">
         <v>287110000.0</v>
       </c>
       <c r="F5">
         <v>250908000.0</v>
       </c>
       <c r="G5">
         <v>-208896000.0</v>
       </c>
       <c r="H5">
         <v>-196769000.0</v>
       </c>
       <c r="I5">
         <v>-70889000.0</v>
       </c>
       <c r="J5">
         <v>-25385000.0</v>
       </c>
       <c r="K5">
         <v>-28182000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>71725000.0</v>
+        <v>-750412000.0</v>
       </c>
       <c r="C6">
         <v>257816000.0</v>
       </c>
       <c r="D6">
         <v>1110986000.0</v>
       </c>
       <c r="E6">
         <v>430699000.0</v>
       </c>
       <c r="F6">
         <v>350452000.0</v>
       </c>
       <c r="G6">
         <v>-175593000.0</v>
       </c>
       <c r="H6">
         <v>-188128000.0</v>
       </c>
       <c r="I6">
         <v>-66855000.0</v>
       </c>
       <c r="J6">
         <v>-22171000.0</v>
       </c>
@@ -9317,61 +9317,61 @@
       <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>100</v>
       </c>
       <c r="B5">
-        <v>-110227000.0</v>
+        <v>-180884000.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
-        <v>-71882000.0</v>
+        <v>-69876000.0</v>
       </c>
       <c r="E5">
-        <v>-85159000.0</v>
+        <v>-349789000.0</v>
       </c>
       <c r="F5">
-        <v>-342000.0</v>
+        <v>55161000.0</v>
       </c>
       <c r="G5">
         <v>-110046000.0</v>
       </c>
       <c r="H5">
         <v>73854000.0</v>
       </c>
       <c r="I5">
         <v>-15702000.0</v>
       </c>
       <c r="J5">
         <v>147185000.0</v>
       </c>
       <c r="K5">
         <v>330811000.0</v>
       </c>
       <c r="L5">
         <v>147577000.0</v>
       </c>
       <c r="M5">
         <v>196668000.0</v>
       </c>
       <c r="N5">
         <v>248607000.0</v>
       </c>
@@ -9425,61 +9425,61 @@
       </c>
       <c r="AE5">
         <v>-30641000.0</v>
       </c>
       <c r="AF5">
         <v>-11296000.0</v>
       </c>
       <c r="AG5">
         <v>-16942000.0</v>
       </c>
       <c r="AH5">
         <v>-9497000.0</v>
       </c>
       <c r="AI5">
         <v>-10956000.0</v>
       </c>
       <c r="AJ5">
         <v>-27058000.0</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>-58801000.0</v>
+        <v>-129458000.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
-        <v>-13036000.0</v>
+        <v>-11030000.0</v>
       </c>
       <c r="E6">
-        <v>-23981000.0</v>
+        <v>-288611000.0</v>
       </c>
       <c r="F6">
-        <v>66265000.0</v>
+        <v>121768000.0</v>
       </c>
       <c r="G6">
         <v>-71502000.0</v>
       </c>
       <c r="H6">
         <v>109435000.0</v>
       </c>
       <c r="I6">
         <v>22207000.0</v>
       </c>
       <c r="J6">
         <v>197676000.0</v>
       </c>
       <c r="K6">
         <v>392975000.0</v>
       </c>
       <c r="L6">
         <v>196481000.0</v>
       </c>
       <c r="M6">
         <v>239009000.0</v>
       </c>
       <c r="N6">
         <v>283215000.0</v>
       </c>
@@ -13507,57 +13507,57 @@
       <c r="H7">
         <v>126538000.0</v>
       </c>
       <c r="I7">
         <v>-45094000.0</v>
       </c>
       <c r="J7">
         <v>-193194000.0</v>
       </c>
       <c r="K7">
         <v>25840000.0</v>
       </c>
       <c r="L7">
         <v>-24123000.0</v>
       </c>
       <c r="M7">
         <v>171380000.0</v>
       </c>
       <c r="N7">
         <v>11429000.0</v>
       </c>
       <c r="O7">
         <v>273975000.0</v>
       </c>
       <c r="P7">
-        <v>-141576000.0</v>
+        <v>-223666000.0</v>
       </c>
       <c r="Q7">
-        <v>-119946000.0</v>
+        <v>-116863000.0</v>
       </c>
       <c r="R7">
-        <v>-106768000.0</v>
+        <v>-38248000.0</v>
       </c>
       <c r="S7">
         <v>-27480000.0</v>
       </c>
       <c r="T7">
         <v>-42105000.0</v>
       </c>
       <c r="U7">
         <v>-34401000.0</v>
       </c>
       <c r="V7">
         <v>-61389000.0</v>
       </c>
       <c r="W7">
         <v>-4033000.0</v>
       </c>
       <c r="X7">
         <v>-13000.0</v>
       </c>
       <c r="Y7">
         <v>-12176000.0</v>
       </c>
       <c r="Z7">
         <v>-16757000.0</v>
       </c>
@@ -14167,57 +14167,57 @@
       <c r="H14">
         <v>35581000.0</v>
       </c>
       <c r="I14">
         <v>37909000.0</v>
       </c>
       <c r="J14">
         <v>50491000.0</v>
       </c>
       <c r="K14">
         <v>68060000.0</v>
       </c>
       <c r="L14">
         <v>48904000.0</v>
       </c>
       <c r="M14">
         <v>42341000.0</v>
       </c>
       <c r="N14">
         <v>34608000.0</v>
       </c>
       <c r="O14">
         <v>36404000.0</v>
       </c>
       <c r="P14">
-        <v>36013000.0</v>
+        <v>35793000.0</v>
       </c>
       <c r="Q14">
-        <v>36320000.0</v>
+        <v>36720000.0</v>
       </c>
       <c r="R14">
-        <v>34852000.0</v>
+        <v>34452000.0</v>
       </c>
       <c r="S14">
         <v>35186000.0</v>
       </c>
       <c r="T14">
         <v>47302000.0</v>
       </c>
       <c r="U14">
         <v>20612000.0</v>
       </c>
       <c r="V14">
         <v>10560000.0</v>
       </c>
       <c r="W14">
         <v>10848000.0</v>
       </c>
       <c r="X14">
         <v>19650000.0</v>
       </c>
       <c r="Y14">
         <v>4490000.0</v>
       </c>
       <c r="Z14">
         <v>8834000.0</v>
       </c>
@@ -14241,60 +14241,60 @@
       </c>
       <c r="AG14">
         <v>1075000.0</v>
       </c>
       <c r="AH14">
         <v>1031000.0</v>
       </c>
       <c r="AI14">
         <v>1054000.0</v>
       </c>
       <c r="AJ14">
         <v>2401000.0</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
         <v>141</v>
       </c>
       <c r="B15">
         <v>453000.0</v>
       </c>
       <c r="C15">
         <v>453000.0</v>
       </c>
       <c r="D15">
-        <v>887000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="E15">
         <v>2573000.0</v>
       </c>
       <c r="F15">
         <v>441000.0</v>
       </c>
       <c r="G15">
-        <v>9600000.0</v>
+        <v>3988000.0</v>
       </c>
       <c r="H15">
         <v>5612000.0</v>
       </c>
       <c r="I15">
         <v>35065000.0</v>
       </c>
       <c r="J15">
         <v>20645000.0</v>
       </c>
       <c r="K15">
         <v>23522000.0</v>
       </c>
       <c r="L15">
         <v>23522000.0</v>
       </c>
       <c r="M15">
         <v>27122000.0</v>
       </c>
       <c r="N15">
         <v>649796000.0</v>
       </c>
       <c r="O15">
         <v>23901000.0</v>
       </c>
@@ -14935,60 +14935,60 @@
       <c r="AF22">
         <v>-13609000.0</v>
       </c>
       <c r="AG22">
         <v>-18825000.0</v>
       </c>
       <c r="AH22">
         <v>-10913000.0</v>
       </c>
       <c r="AI22">
         <v>-12269000.0</v>
       </c>
       <c r="AJ22">
         <v>-32926000.0</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>148</v>
       </c>
       <c r="B23">
         <v>-8635000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
-        <v>-142955000.0</v>
+        <v>-334000.0</v>
       </c>
       <c r="E23">
         <v>-1317000.0</v>
       </c>
       <c r="F23">
         <v>-32774000.0</v>
       </c>
       <c r="G23">
-        <v>1133291000.0</v>
+        <v>314796000.0</v>
       </c>
       <c r="H23">
         <v>-7391000.0</v>
       </c>
       <c r="I23">
         <v>-635000.0</v>
       </c>
       <c r="J23">
         <v>-42381000.0</v>
       </c>
       <c r="K23">
         <v>-26294000.0</v>
       </c>
       <c r="L23">
         <v>829541000.0</v>
       </c>
       <c r="M23">
         <v>207564000.0</v>
       </c>
       <c r="N23">
         <v>694097000.0</v>
       </c>
       <c r="O23">
         <v>98490000.0</v>
       </c>
@@ -15147,99 +15147,99 @@
       </c>
       <c r="AE24">
         <v>-2000.0</v>
       </c>
       <c r="AF24">
         <v>282000.0</v>
       </c>
       <c r="AG24">
         <v>206000.0</v>
       </c>
       <c r="AH24">
         <v>238000.0</v>
       </c>
       <c r="AI24">
         <v>-106999.0</v>
       </c>
       <c r="AJ24">
         <v>-5715000.0</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
-        <v>66570000.0</v>
+        <v>62780000.0</v>
       </c>
       <c r="C25">
         <v>-16140000.0</v>
       </c>
       <c r="D25">
         <v>172053000.0</v>
       </c>
       <c r="E25">
         <v>241434000.0</v>
       </c>
       <c r="F25">
         <v>108961000.0</v>
       </c>
       <c r="G25">
         <v>536046000.0</v>
       </c>
       <c r="H25">
         <v>-210729000.0</v>
       </c>
       <c r="I25">
         <v>170083000.0</v>
       </c>
       <c r="J25">
         <v>153566000.0</v>
       </c>
       <c r="K25">
         <v>-23702000.0</v>
       </c>
       <c r="L25">
         <v>-51296000.0</v>
       </c>
       <c r="M25">
         <v>-30084000.0</v>
       </c>
       <c r="N25">
         <v>2537000.0</v>
       </c>
       <c r="O25">
         <v>-51395000.0</v>
       </c>
       <c r="P25">
-        <v>-36113000.0</v>
+        <v>71114000.0</v>
       </c>
       <c r="Q25">
-        <v>309942000.0</v>
+        <v>425799000.0</v>
       </c>
       <c r="R25">
-        <v>-51971000.0</v>
+        <v>-61322000.0</v>
       </c>
       <c r="S25">
         <v>33796000.0</v>
       </c>
       <c r="T25">
         <v>-25288000.0</v>
       </c>
       <c r="U25">
         <v>18854000.0</v>
       </c>
       <c r="V25">
         <v>-25024000.0</v>
       </c>
       <c r="W25">
         <v>-19083000.0</v>
       </c>
       <c r="X25">
         <v>-20737000.0</v>
       </c>
       <c r="Y25">
         <v>114177000.0</v>
       </c>
       <c r="Z25">
         <v>-37430000.0</v>
       </c>
@@ -15325,51 +15325,51 @@
       </c>
       <c r="AA26">
         <v>-6938000.0</v>
       </c>
       <c r="AB26">
         <v>274948000.0</v>
       </c>
       <c r="AC26">
         <v>274948000.0</v>
       </c>
       <c r="AD26">
         <v>274948000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
         <v>152</v>
       </c>
       <c r="B27">
-        <v>40060000.0</v>
+        <v>3790000.0</v>
       </c>
       <c r="C27">
         <v>3981000.0</v>
       </c>
       <c r="D27">
         <v>10565000.0</v>
       </c>
       <c r="E27">
         <v>5250000.0</v>
       </c>
       <c r="F27">
         <v>-229000.0</v>
       </c>
       <c r="G27">
         <v>2770000.0</v>
       </c>
       <c r="H27">
         <v>22543000.0</v>
       </c>
       <c r="I27">
         <v>20064000.0</v>
       </c>
       <c r="J27">
         <v>5248000.0</v>
       </c>