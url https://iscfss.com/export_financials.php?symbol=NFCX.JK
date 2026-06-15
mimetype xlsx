--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -863,2348 +869,2519 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>172915329000.0</v>
+      </c>
+      <c r="C2">
         <v>156546833000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>242241889679.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>135722862602.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>185393086280.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>212233011998.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>190241052049.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>33553769522.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9643405604.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14700000000.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>23636601000.0</v>
+      </c>
+      <c r="C5">
         <v>20432912000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>19412505127.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>16452591584.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>38453471665.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>41363221402.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>85874968248.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1125830438.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>16090151485.0</v>
+      </c>
+      <c r="C7">
         <v>19863621159.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7474333675.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11795424620.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16409823010.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>17167201432.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>665926667.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>86955000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
         <v>66666750000.0</v>
       </c>
       <c r="C8">
         <v>66666750000.0</v>
       </c>
       <c r="D8">
         <v>66666750000.0</v>
       </c>
       <c r="E8">
         <v>66666750000.0</v>
       </c>
       <c r="F8">
         <v>66666750000.0</v>
       </c>
       <c r="G8">
         <v>66666750000.0</v>
       </c>
       <c r="H8">
         <v>66666750000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>66666750000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9">
+        <v>278283289060.0</v>
+      </c>
+      <c r="C9">
         <v>282141305810.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283429499780.0</v>
       </c>
       <c r="D9">
         <v>283429499780.0</v>
       </c>
       <c r="E9">
-        <v>283429037780.0</v>
+        <v>283429499780.0</v>
       </c>
       <c r="F9">
         <v>283429037780.0</v>
       </c>
       <c r="G9">
         <v>283429037780.0</v>
       </c>
       <c r="H9">
+        <v>283429037780.0</v>
+      </c>
+      <c r="I9">
         <v>283081137930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152900000.0</v>
       </c>
       <c r="J9">
         <v>1152900000.0</v>
       </c>
-      <c r="K9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="K9">
+        <v>1152900000.0</v>
+      </c>
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>145763350000.0</v>
+      </c>
+      <c r="C10">
         <v>169397604000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>226754230672.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>233254914066.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>317202772811.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>266532948429.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>465146929177.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>43650242074.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3110851.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6712254976.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>497067540.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>191542734000.0</v>
+      </c>
+      <c r="C12">
         <v>191693745000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>365867685472.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>753587607066.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>859586385311.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>266532948429.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>580337235177.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>170533698074.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5801857564.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6712254976.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>497067540.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>66666750000.0</v>
       </c>
       <c r="C13">
         <v>66666750000.0</v>
       </c>
       <c r="D13">
         <v>66666750000.0</v>
       </c>
       <c r="E13">
         <v>66666750000.0</v>
       </c>
       <c r="F13">
         <v>66666750000.0</v>
       </c>
       <c r="G13">
         <v>66666750000.0</v>
       </c>
       <c r="H13">
         <v>66666750000.0</v>
       </c>
       <c r="I13">
+        <v>66666750000.0</v>
+      </c>
+      <c r="J13">
         <v>20000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505000000.0</v>
       </c>
       <c r="K13">
         <v>505000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13">
+        <v>505000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>662412000.0</v>
       </c>
       <c r="C14">
-        <v>662412300.0</v>
+        <v>662412000.0</v>
       </c>
       <c r="D14">
         <v>662412300.0</v>
       </c>
       <c r="E14">
         <v>662412300.0</v>
       </c>
       <c r="F14">
         <v>662412300.0</v>
       </c>
       <c r="G14">
+        <v>662412300.0</v>
+      </c>
+      <c r="H14">
         <v>666667500.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>208950164.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13894658.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>666667500.0</v>
       </c>
       <c r="K14">
         <v>666667500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>666667500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>26</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>70025834000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>56336738858.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>128650490425.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>104469441649.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5793098831.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5942977363.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>287880558.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1197101713.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:11">
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>6952878000.0</v>
+      </c>
+      <c r="C21">
         <v>9297043000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10568941321.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11886477967.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7748798929.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16349601563.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11692131978.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6011419773.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
-      <c r="K21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:11">
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>215973536000.0</v>
+      </c>
+      <c r="C22">
         <v>358313424000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>311233038192.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>383061988878.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>308429683590.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>422209444852.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>177077003587.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>72670773814.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12144274084.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>589168815.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2652000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>1376206862000.0</v>
+      </c>
+      <c r="C23">
         <v>1365905134000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1577860513306.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1859955040345.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1926693143204.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1403992329735.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1341118244979.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>531535643965.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>50921384632.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21316903409.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>518855265.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>27616425120.0</v>
+      </c>
+      <c r="C24">
         <v>198430660330.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>144632963869.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>23297924630.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>40527140988.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>55161443400.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>143766667.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>36269630761.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25">
+        <v>39577699210.0</v>
+      </c>
+      <c r="C25">
         <v>214048372200.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>146819252680.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>29530918200.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>50353970500.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>67930235100.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>143766670.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:11">
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>98608215000.0</v>
+      </c>
+      <c r="C28">
         <v>56554278000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-52804719037.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-180593917034.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-243315380730.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-174931182240.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-460731002510.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>22222096121.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1698142436.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6712254976.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-497067540.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>510699022757.0</v>
+      </c>
+      <c r="C29">
         <v>483513817509.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>512203528208.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>661469959302.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>676584380005.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>534370705395.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>491339793670.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>430616834438.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>19932007111.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>323635831000.0</v>
+      </c>
+      <c r="C30">
         <v>264238197000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>264636853585.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>266161595644.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>265936329703.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>380533718850.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>317305397332.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>121958540791.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18850582957.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-329825293.0</v>
       </c>
-      <c r="K30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:11">
+      <c r="L30"/>
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>611358012005.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>443586539075.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>475231735025.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>359266345663.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>23325038790.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>374856618.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>284511265.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>320049576765.0</v>
+      </c>
+      <c r="C32">
         <v>470371657771.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>507550880379.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>988566391977.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1095378105918.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>780136319651.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>974979881498.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>436592728700.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19681877386.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>479807591000.0</v>
+      </c>
+      <c r="C33">
         <v>500496913000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>537604241127.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>419322500995.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>346311613734.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>286175741976.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>83180514658.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>12541497548.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5618861593.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1618616892.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>19135725.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>2.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>49241840000.0</v>
+      </c>
+      <c r="C35">
         <v>221715919000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>153137615000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>34365594334.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>54493923888.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>71936293008.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>893114667.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>37688104867.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>63268000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>41625000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>25914000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>5846848000.0</v>
+      </c>
+      <c r="C36">
         <v>37394433000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>20606448275.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>542227882900.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>59522445587.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11141887657.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>116218040647.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>589805274.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4131083926.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1618616892.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38">
+        <v>35390341440.0</v>
+      </c>
+      <c r="C38">
         <v>33599673740.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>23856266960.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>22535735690.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>23237055123.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>11726492579.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1428870647.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>646372524.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>550924225.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>18513475.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>14585730.0</v>
       </c>
     </row>
-    <row r="39" spans="1:11">
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>165247170000.0</v>
+      </c>
+      <c r="C39">
         <v>51162855000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>210591042209.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>127554646691.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>146429130865.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>204305088924.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>76383860644.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>153831133738.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8505808434.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>12726688019.0</v>
       </c>
-      <c r="K39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:11">
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>167502572000.0</v>
+      </c>
+      <c r="C40">
         <v>152570961000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>192842639714.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>94962559429.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>161431958703.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>98682352791.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>82501659411.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>9949085968.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5669522572.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>655903611.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>208430000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>2849405441.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1687454000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>749348000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>9725602626.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>7563268000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>41625000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>25914000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:11">
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>271657324000.0</v>
+      </c>
+      <c r="C42">
         <v>275515341000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>276803534284.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>277303534284.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>277203072284.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>277103072284.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>283429037784.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>283081137931.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3778544787.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2704795893.0</v>
       </c>
-      <c r="K42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>499549439484.0</v>
+      </c>
+      <c r="C45">
         <v>461281567691.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>417458173346.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>311016422190.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>258953315869.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>197927834176.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>20748811618.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>232937113000.0</v>
+      </c>
+      <c r="C46">
         <v>255994130000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>286706878795.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>237355148344.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>225199268470.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>186538523926.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>18852297568.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4686603538.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1487777667.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1600103417.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4550000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47">
+        <v>232937112960.0</v>
+      </c>
+      <c r="C47">
         <v>255994129880.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>286706878800.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>237355148340.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>225199268470.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>186538523926.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>18852297568.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4686603538.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1487777667.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>56099250.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>4550000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-79543066000.0</v>
+      </c>
+      <c r="C48">
         <v>-85189446000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-17154439163.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>260181511021.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>236783516984.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>74803096951.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>50953110971.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>15601148780.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-159692889.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-221202132.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-220488735.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>225837988880.0</v>
+      </c>
+      <c r="C50">
         <v>7657600354.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>21842214091.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>16982121742.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>16950428083.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>16954517452.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4272160000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>28836955000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="K50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>244371565000.0</v>
+      </c>
+      <c r="C51">
         <v>225951882000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>173949511635.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>52660997032.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>73887392081.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>91601766189.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4415926670.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>65106585761.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>7500000000.0</v>
       </c>
-      <c r="J51"/>
       <c r="K51"/>
-    </row>
-    <row r="52" spans="1:11">
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>229966866000.0</v>
+      </c>
+      <c r="C52">
         <v>11903509000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>27452715066.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>57115045862.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>23307274767.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>22461274537.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4272160000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>28923910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:11">
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>45779384000.0</v>
+      </c>
+      <c r="C53">
         <v>22296141000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>139113454800.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>520332693000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>40000000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-10391153000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>115190306000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>126883456000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5798746713.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="K53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>1376206862000.0</v>
+      </c>
+      <c r="C55">
         <v>1365905134000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1577860513306.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1859955040345.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1926693143204.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1403992329735.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1341118244979.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>531535643965.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>50921384632.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>21316903409.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>518855265.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>896399271000.0</v>
+      </c>
+      <c r="C56">
         <v>865408221000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1040256272179.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1440632539350.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1580381529470.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1117816587759.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1257937730321.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>518994146417.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>45302523039.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>19698286517.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>499719540.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>576349694000.0</v>
+      </c>
+      <c r="C57">
         <v>395036563000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>532705391800.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>452066147373.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>485003423552.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>337680268108.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>282957848823.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>79794022982.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>15333478506.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>15621972812.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>208430000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>625591535000.0</v>
+      </c>
+      <c r="C58">
         <v>616752482000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>685843006799.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>486431741707.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>539497347440.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>409616561116.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>283850963490.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>117482127849.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>22896746506.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>15663597812.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>234344000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>282417609000.0</v>
+      </c>
+      <c r="C60">
         <v>277425557000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>345728350248.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>620604386890.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>619106810934.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>459936140638.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>486923867003.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>366474867149.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>23618851898.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2988593761.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>284511265.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-6625965500.0</v>
       </c>
-      <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AN1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>173679555000.0</v>
+      </c>
+      <c r="C2">
+        <v>172915329000.0</v>
+      </c>
+      <c r="D2">
         <v>168610277000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>214557401000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>213543804000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>156546833000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>212765180000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>221794447735.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>270563132437.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>242241889679.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>285573308972.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>241302343686.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>175172514221.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>135722862602.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>154859529571.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>233929431350.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>234273736702.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>185393086280.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>231795866060.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>266039560042.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>203085179561.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>212233011998.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>176582153828.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>164470063961.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>305113699622.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>190241052049.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>107969903961.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>103628192106.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>53485022805.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>33553769522.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>27388675681.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>23031155322.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>23031155300.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>9643405604.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>23695172000.0</v>
+      </c>
+      <c r="C5">
+        <v>23636601000.0</v>
+      </c>
+      <c r="D5">
         <v>24389577000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>23832156000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>24237178000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>20432912000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>19286899000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>19323785173.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>19376387966.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>19412505127.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>15154047522.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>15167252722.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>15187408204.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>16452591584.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>14329927111.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>14338976849.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>14342987730.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>38453471665.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>38485363316.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>38517203804.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>37960245778.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>41363221402.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>85549299770.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>85765822705.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>85782345640.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>85874968248.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>68509218.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-110443185.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>134901150.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>161211966.0</v>
       </c>
-      <c r="AD5"/>
-[...1 lines deleted...]
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>23325038790.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5"/>
       <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5">
         <v>374856618.0</v>
       </c>
-      <c r="AK5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>15095856123.0</v>
+      </c>
+      <c r="C7">
+        <v>16090151485.0</v>
+      </c>
+      <c r="D7">
         <v>16892019081.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>17974863347.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>18954598401.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>19863621159.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3888179774.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>5113980289.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>6103413454.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>7474333675.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>8846139685.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>9726235530.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>10888034042.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>11795424620.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>13223156743.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>14342426011.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>15848870565.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>16409823010.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>13396687739.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>17711580230.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>17456321061.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>17167201432.0</v>
       </c>
-      <c r="V7"/>
-[...1 lines deleted...]
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7">
         <v>161249000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>665926667.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>13884451.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>37599451.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>64890000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
         <v>66666750000.0</v>
       </c>
       <c r="C8">
         <v>66666750000.0</v>
       </c>
       <c r="D8">
         <v>66666750000.0</v>
       </c>
       <c r="E8">
         <v>66666750000.0</v>
       </c>
       <c r="F8">
         <v>66666750000.0</v>
       </c>
       <c r="G8">
         <v>66666750000.0</v>
       </c>
       <c r="H8">
         <v>66666750000.0</v>
       </c>
       <c r="I8">
         <v>66666750000.0</v>
       </c>
@@ -3216,417 +3393,441 @@
       </c>
       <c r="L8">
         <v>66666750000.0</v>
       </c>
       <c r="M8">
         <v>66666750000.0</v>
       </c>
       <c r="N8">
         <v>66666750000.0</v>
       </c>
       <c r="O8">
         <v>66666750000.0</v>
       </c>
       <c r="P8">
         <v>66666750000.0</v>
       </c>
       <c r="Q8">
         <v>66666750000.0</v>
       </c>
       <c r="R8">
         <v>66666750000.0</v>
       </c>
       <c r="S8">
         <v>66666750000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>66666750000.0</v>
+      </c>
+      <c r="U8">
+        <v>66666750000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>282141305810.0</v>
+        <v>278283289060.0</v>
       </c>
       <c r="D9">
         <v>282141305810.0</v>
       </c>
       <c r="E9">
         <v>282141305810.0</v>
       </c>
       <c r="F9">
+        <v>282141305810.0</v>
+      </c>
+      <c r="G9">
+        <v>282141305810.0</v>
+      </c>
+      <c r="H9">
         <v>282368299780.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>283429499780.0</v>
       </c>
       <c r="M9">
         <v>283429499780.0</v>
       </c>
       <c r="N9">
-        <v>283429037780.0</v>
+        <v>283429499780.0</v>
       </c>
       <c r="O9">
-        <v>283429037780.0</v>
+        <v>283429499780.0</v>
       </c>
       <c r="P9">
         <v>283429037780.0</v>
       </c>
       <c r="Q9">
         <v>283429037780.0</v>
       </c>
       <c r="R9">
         <v>283429037780.0</v>
       </c>
       <c r="S9">
         <v>283429037780.0</v>
       </c>
       <c r="T9">
         <v>283429037780.0</v>
       </c>
       <c r="U9">
         <v>283429037780.0</v>
       </c>
       <c r="V9">
         <v>283429037780.0</v>
       </c>
       <c r="W9">
         <v>283429037780.0</v>
       </c>
       <c r="X9">
         <v>283429037780.0</v>
       </c>
       <c r="Y9">
         <v>283429037780.0</v>
       </c>
       <c r="Z9">
+        <v>283429037780.0</v>
+      </c>
+      <c r="AA9">
+        <v>283429037780.0</v>
+      </c>
+      <c r="AB9">
         <v>285529660450.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>113838963000.0</v>
+      </c>
+      <c r="C10">
+        <v>145763350000.0</v>
+      </c>
+      <c r="D10">
         <v>215186900000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>209918021000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>176420720000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>169397604000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>225012261000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>260553939977.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>228029972043.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>226754230672.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>206873869416.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>159622608676.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>293041717718.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>233254914066.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>355378140728.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>307262355468.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>280344753971.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>317202772811.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>222709110836.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>313871237574.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>248237626581.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>266532948429.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>271733688805.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>344902484513.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>322108787075.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>465146929177.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>37610818879.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>58082175507.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>41589156773.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>43650242074.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>191320322349.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>17252047190.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-5789122650.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3110851.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-727898516.0</v>
       </c>
-      <c r="AK10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>146116363000.0</v>
+      </c>
+      <c r="C12">
+        <v>191542734000.0</v>
+      </c>
+      <c r="D12">
         <v>241713239000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>229496799000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>193880612000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>191693745000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>252710075000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>283185889477.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>293868382443.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>365867685472.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>674400240216.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>788265342676.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>820920489718.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>753587607066.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>878388362728.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>869073459468.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>841089697471.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>859586385311.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>730805078336.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>634071237574.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>427367626581.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>266532948429.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>271733688805.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>344902484513.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>322108787075.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>580337235177.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>42160818879.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>58082175507.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>52360686773.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>169767945640.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>191320322349.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>17252047190.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5789122650.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>5801857564.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12">
         <v>727898516.0</v>
       </c>
-      <c r="AK12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>66666750000.0</v>
       </c>
       <c r="C13">
         <v>66666750000.0</v>
       </c>
       <c r="D13">
         <v>66666750000.0</v>
       </c>
       <c r="E13">
         <v>66666750000.0</v>
       </c>
       <c r="F13">
         <v>66666750000.0</v>
       </c>
       <c r="G13">
         <v>66666750000.0</v>
       </c>
       <c r="H13">
         <v>66666750000.0</v>
       </c>
       <c r="I13">
         <v>66666750000.0</v>
       </c>
@@ -3672,9601 +3873,10161 @@
       <c r="W13">
         <v>66666750000.0</v>
       </c>
       <c r="X13">
         <v>66666750000.0</v>
       </c>
       <c r="Y13">
         <v>66666750000.0</v>
       </c>
       <c r="Z13">
         <v>66666750000.0</v>
       </c>
       <c r="AA13">
         <v>66666750000.0</v>
       </c>
       <c r="AB13">
         <v>66666750000.0</v>
       </c>
       <c r="AC13">
         <v>66666750000.0</v>
       </c>
       <c r="AD13">
         <v>66666750000.0</v>
       </c>
       <c r="AE13">
+        <v>66666750000.0</v>
+      </c>
+      <c r="AF13">
+        <v>66666750000.0</v>
+      </c>
+      <c r="AG13">
         <v>50000000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>50000000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>20000000000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>505000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>505000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>662412000.0</v>
       </c>
       <c r="C14">
         <v>662412000.0</v>
       </c>
       <c r="D14">
         <v>662412000.0</v>
       </c>
       <c r="E14">
         <v>662412000.0</v>
       </c>
       <c r="F14">
         <v>662412000.0</v>
       </c>
       <c r="G14">
-        <v>662412300.0</v>
+        <v>662412000.0</v>
       </c>
       <c r="H14">
-        <v>662412300.0</v>
+        <v>662412000.0</v>
       </c>
       <c r="I14">
         <v>662412300.0</v>
       </c>
       <c r="J14">
         <v>662412300.0</v>
       </c>
       <c r="K14">
         <v>662412300.0</v>
       </c>
       <c r="L14">
         <v>662412300.0</v>
       </c>
       <c r="M14">
         <v>662412300.0</v>
       </c>
       <c r="N14">
         <v>662412300.0</v>
       </c>
       <c r="O14">
         <v>662412300.0</v>
       </c>
       <c r="P14">
         <v>662412300.0</v>
       </c>
       <c r="Q14">
         <v>662412300.0</v>
       </c>
       <c r="R14">
         <v>662412300.0</v>
       </c>
       <c r="S14">
         <v>662412300.0</v>
       </c>
       <c r="T14">
         <v>662412300.0</v>
       </c>
       <c r="U14">
         <v>662412300.0</v>
       </c>
       <c r="V14">
+        <v>662412300.0</v>
+      </c>
+      <c r="W14">
+        <v>662412300.0</v>
+      </c>
+      <c r="X14">
         <v>659779500.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>660789900.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>666667500.0</v>
       </c>
       <c r="Z14">
         <v>666667500.0</v>
       </c>
       <c r="AA14">
         <v>666667500.0</v>
       </c>
       <c r="AB14">
         <v>666667500.0</v>
       </c>
       <c r="AC14">
         <v>666667500.0</v>
       </c>
       <c r="AD14">
+        <v>666667500.0</v>
+      </c>
+      <c r="AE14">
+        <v>666667500.0</v>
+      </c>
+      <c r="AF14">
         <v>189190693.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>466768326.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>666667500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>13894039.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1231369.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>5050000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>5050000.0</v>
       </c>
-      <c r="AK14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
-[...1 lines deleted...]
-      </c>
+      <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
+        <v>52858679000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
         <v>-8917228278.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>56336738858.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>51571143362.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>57382217926.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>121767288566.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>128650490425.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>143028280503.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>68500365875.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>82402027503.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>104469441649.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3641943672.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2540657363.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>35407194768.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>94595914228.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5601984610.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3406538341.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4192977363.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>15238358092.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>93217181.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>565180980.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>9950249739.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>6791496376.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1197101713.0</v>
       </c>
       <c r="AB20">
         <v>1197101713.0</v>
       </c>
       <c r="AC20">
         <v>1197101713.0</v>
       </c>
-      <c r="AD20"/>
-      <c r="AE20"/>
+      <c r="AD20">
+        <v>1197101713.0</v>
+      </c>
+      <c r="AE20">
+        <v>1197101713.0</v>
+      </c>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>6019931000.0</v>
+      </c>
+      <c r="C21">
+        <v>6952878000.0</v>
+      </c>
+      <c r="D21">
         <v>6178775000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7253885000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>8262287000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>9297043000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>10283771000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>10995120944.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>9253685535.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>10568941321.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>10811144928.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>11660616774.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>12207351955.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>11886477967.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>8126541533.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>8784081953.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>9153666128.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7748798929.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>15701447817.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>15656957400.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>15824091981.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>16349601563.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>17401862104.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>17288514661.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>15911602244.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>11692131978.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>9464239849.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>8166787816.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>6250501431.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>6011419773.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>423680075000.0</v>
+      </c>
+      <c r="C22">
+        <v>215973536000.0</v>
+      </c>
+      <c r="D22">
         <v>198205918000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>186293918000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>274503080000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>358313424000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>371923684000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>357230125682.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>291321964211.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>249956738424.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>344903056159.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>397458049618.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>403702341169.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>383061988878.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>377514848289.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>321965656077.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>351556768492.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>349478795978.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>312752322594.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>281513150197.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>295730702829.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>422209444852.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>455180562495.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>404771091919.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>472156594575.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>177077003587.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>182750164523.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>173530137131.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>156151603980.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>72670773814.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>130735665968.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>49964199140.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>49964199100.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>12144274084.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22"/>
       <c r="AJ22"/>
-      <c r="AK22">
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22">
         <v>166023300.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2652000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>1421095611000.0</v>
+      </c>
+      <c r="C23">
+        <v>1376206862000.0</v>
+      </c>
+      <c r="D23">
         <v>1375921091000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1404394779000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1462885353000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1365905134000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1420452317000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1458743841998.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1516578313430.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1577860513306.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1902933921366.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2060615679028.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2023832588695.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1859955040345.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1976360568450.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1936222941379.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1990483174125.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1926693143204.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1728586266688.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1599783240942.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1447577820936.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1403992329735.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1355357018512.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1411438174288.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1431981789232.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1341118244979.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>652926444691.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>694287438413.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>539301708190.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>521611987032.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>421212530084.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>77060391843.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>27437011910.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>50921384632.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23">
         <v>374856618.0</v>
       </c>
-      <c r="AK23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>12986701919.0</v>
+      </c>
+      <c r="C24">
+        <v>27616425120.0</v>
+      </c>
+      <c r="D24">
         <v>212554531580.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>206960668750.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>209856285680.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>198430660330.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>180104237760.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>195924442725.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>144451920408.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>144632963869.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>101356056120.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>90436736980.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>94613930230.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>23297924630.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>27287732810.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>32112429035.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>36399222455.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>40527140988.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>43192601650.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>49025037716.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>53218072306.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>55161443400.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>55000000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>66250000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>143766667.0</v>
       </c>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
+        <v>143766667.0</v>
+      </c>
+      <c r="AB24">
+        <v>0.0</v>
+      </c>
+      <c r="AC24">
         <v>70210693234.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>11343170996.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>39577699210.0</v>
+      </c>
+      <c r="D25">
         <v>225635261780.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>220761533410.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>225013256140.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>214048372200.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>182150424720.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>105162076330.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>94356394930.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>99804116500.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>29530918200.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>35177645610.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>40213826750.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>45355705570.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>50353970500.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>52842285960.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>58331352050.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>63873002260.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>67930235100.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>55000000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>66250000000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>143766670.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>1200000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>505000000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>318967797000.0</v>
+      </c>
+      <c r="C28">
+        <v>98608215000.0</v>
+      </c>
+      <c r="D28">
         <v>22460285000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>23232534000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>61061340000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>56554278000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-24263917000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-39139580929.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-55749791988.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-52804719037.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-79957613964.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-42498032258.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-170272793903.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-180593917034.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-297011080067.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-243717032674.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-211042510948.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-243315380730.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-147617362488.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-230258285407.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-160645826191.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-174931182240.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-201377478638.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-270647460846.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-318036289075.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-460731002510.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-5096934428.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>44666117178.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1431095777.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>22719385793.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-191320322349.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-17252047190.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5789122650.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1698142436.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28">
         <v>727898516.0</v>
       </c>
-      <c r="AK28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>545971575308.0</v>
+      </c>
+      <c r="C29">
+        <v>510699022757.0</v>
+      </c>
+      <c r="D29">
         <v>497548401765.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>492160095895.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>496993454738.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>483513817509.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>481337663482.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>493224023693.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>472374549994.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>512203528208.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>651080833888.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>729176605009.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>734249906679.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>661469959302.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>676333096521.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>675000287175.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>676014893225.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>676584380005.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>683642939717.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>620147070053.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>547999055962.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>534370705395.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>568385370902.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>567121627740.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>495823095724.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>278523075000.0</v>
+      </c>
+      <c r="C30">
+        <v>323635831000.0</v>
+      </c>
+      <c r="D30">
         <v>278704944000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>331156454000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>334024854000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>264238197000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>263044125000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>266917088199.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>327886508079.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>264636853584.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>270629977845.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>288952134131.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>234006767754.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>266161595644.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>139233880291.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>199382100264.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>224420506911.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>265936329704.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>219848096495.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>283361763503.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>338564395238.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>380533718850.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>338747649634.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>359351867322.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>411006058845.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>317305397332.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>327720742732.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>345970014415.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>218659022438.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>209520132434.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>43563268758.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8587689297.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8754526800.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>18850582957.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-    </row>
-    <row r="31" spans="1:38">
+      <c r="AM30"/>
+      <c r="AN30"/>
+    </row>
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>610117647347.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>623062651070.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>617013308439.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>613407854639.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>611358012005.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>606246431291.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>538588740716.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>462039484652.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>443586539075.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>480627298631.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>475578089412.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>476000244480.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>475231735025.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>400379218879.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>386175833263.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>371601941361.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>358301727191.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>360836391309.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31"/>
+      <c r="AN31"/>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>285534055808.0</v>
+      </c>
+      <c r="C32">
+        <v>320049576765.0</v>
+      </c>
+      <c r="D32">
         <v>486043429902.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>488532548390.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>488776825335.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>470371657771.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>485234083390.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>467344452477.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>456997687658.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>507550880379.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>833522316159.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>992042804258.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>999431899435.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>988566391977.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1044117441035.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1093314965647.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1088241477432.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1095378105918.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1101230410618.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>908530419779.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>754294556352.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>780136319651.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>890006632773.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>928669958101.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>967590437764.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>508792145000.0</v>
+      </c>
+      <c r="C33">
+        <v>479807591000.0</v>
+      </c>
+      <c r="D33">
         <v>479576260000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>484128612000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>494431883000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>500496913000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>490990273000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>505773982611.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>520093358830.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>537604241127.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>513449895033.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>503313911902.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>490039722858.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>419322500995.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>399774241581.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>350155508160.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>353471386951.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>346311613734.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>316040056994.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>344292689080.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>336464418606.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>286175741976.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>233698856070.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>195973490294.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>87993683910.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>83180514658.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>17887635806.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>18436442767.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>15218746453.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>12541497548.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>5342532238.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>960187854.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>-5789122650.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>5618861593.0</v>
       </c>
-      <c r="AH33"/>
-[...1 lines deleted...]
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33"/>
+      <c r="AL33">
         <v>-727898516.0</v>
       </c>
-      <c r="AK33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:38">
+      <c r="AM33"/>
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>59792980000.0</v>
+      </c>
+      <c r="C35">
+        <v>49241840000.0</v>
+      </c>
+      <c r="D35">
         <v>234773505000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>229475503000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>233124935000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>221715919000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>189657156000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>204999485966.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>153089618874.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>153137615000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>110891705623.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>99802873167.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>104964270022.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>34365594334.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>39388696820.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>44304672918.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>49547700684.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>54493923888.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>56789620937.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>62303393035.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>67873086170.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>71936293008.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>56129568750.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>67252828500.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>876088250.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>893114667.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>152628750.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>70367156734.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>11597618996.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>36512017761.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>113495250.0</v>
       </c>
-      <c r="AE35"/>
-[...1 lines deleted...]
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35">
         <v>63268000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>5818099000.0</v>
+      </c>
+      <c r="C36">
+        <v>5846848000.0</v>
+      </c>
+      <c r="D36">
         <v>5506831000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>14115246000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>15215102000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>37394433000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>15507716000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>15163904460.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>20541487475.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>159719903075.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>486440065392.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>649597324075.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>550564561149.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>542227882900.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>542503838529.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>59710574445.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>580928911145.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>59522445587.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>527497206402.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>371928826889.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>230271887657.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>11141887657.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>4641153000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>3868887647.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1027734647.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>116218040647.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>17887635806.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>534985500.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>11075936833.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>589805274.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>4121992762.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>869931056.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-5789122650.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>4131083926.0</v>
       </c>
-      <c r="AH36"/>
-[...1 lines deleted...]
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-727898516.0</v>
       </c>
-      <c r="AK36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:38">
+      <c r="AM36"/>
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>48</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>35390341440.0</v>
+      </c>
+      <c r="D38">
         <v>34455303440.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>34872050060.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>33808048550.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>33599673740.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>31261420700.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>23660520530.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>28835863067.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>23119991130.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>22535735690.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>24525956592.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>23947827205.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>24370151451.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>23237055123.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>20048840437.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>52379584100.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>51722774651.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>11726492579.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>5125937565.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>4325789357.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1456753502.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1428870647.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>38157190.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>574101375.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>363989333.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>-9923656933.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>4158473800.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>869931100.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>869931100.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>273924200.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38"/>
       <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38">
         <v>18513500.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>14585700.0</v>
       </c>
     </row>
-    <row r="39" spans="1:38">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>63983953000.0</v>
+      </c>
+      <c r="C39">
+        <v>165247170000.0</v>
+      </c>
+      <c r="D39">
         <v>177720730000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>173318996000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>166044924000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>51162855000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>41784159000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>146720399759.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>267029854646.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>167075308884.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>177697696066.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>163931150692.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>168800164432.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>127554646691.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>181449235561.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>195646217410.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>219944814300.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>286586891770.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>149140712269.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>130671578821.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>196595826385.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>204305088924.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>331138263554.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>162510414012.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>271775996677.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>500523491557.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>93264170628.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>109872846117.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>156243738329.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>74785718547.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>56978603473.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>391170362.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>224332900.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>8505808434.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-    </row>
-    <row r="40" spans="1:38">
+      <c r="AM39"/>
+      <c r="AN39"/>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>69959929000.0</v>
+      </c>
+      <c r="C40">
+        <v>167502572000.0</v>
+      </c>
+      <c r="D40">
         <v>224349789000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>201092630000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>244664410000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>222596795000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>153708947000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>409646309947.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>229376608538.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>192842639714.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>194083832288.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>240020061903.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>208401464864.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>94962559429.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>207969674254.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>165941993791.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>196965878008.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>161431958703.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>55171894683.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>53901700810.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>143693111478.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>98682352791.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>29922920875.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>105913234531.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>45962244376.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>73206278682.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>1463376552.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1858957600.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>5765901871.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>10524847084.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>4005607239.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1773821884.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1773822000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>5669522572.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40"/>
       <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40">
         <v>552053000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>208430000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:38">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>5135149781.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>3483399123.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>3252759080.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>3050306117.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>2849405441.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>2403967250.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2165129500.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1928455000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1687454000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1129568750.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1002828500.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>876088250.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>749348000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>152628750.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>70367156734.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>11597618996.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>36512017761.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>113495250.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>94902000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>94902000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>63268000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41"/>
       <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41">
         <v>41625000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>25914000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:38">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
-        <v>275515341000.0</v>
+        <v>271657324000.0</v>
       </c>
       <c r="C42">
-        <v>275515341000.0</v>
+        <v>271657324000.0</v>
       </c>
       <c r="D42">
         <v>275515341000.0</v>
       </c>
       <c r="E42">
         <v>275515341000.0</v>
       </c>
       <c r="F42">
+        <v>275515341000.0</v>
+      </c>
+      <c r="G42">
+        <v>275515341000.0</v>
+      </c>
+      <c r="H42">
         <v>275742335000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>275742334284.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>274542334284.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>276803534284.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>277403534284.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>277403534284.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>277303534284.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>277303534284.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>276803072284.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>277203072284.0</v>
       </c>
       <c r="Q42">
         <v>277203072284.0</v>
       </c>
       <c r="R42">
-        <v>277103072284.0</v>
+        <v>277203072284.0</v>
       </c>
       <c r="S42">
-        <v>276803072284.0</v>
+        <v>277203072284.0</v>
       </c>
       <c r="T42">
         <v>277103072284.0</v>
       </c>
       <c r="U42">
-        <v>277103072284.0</v>
+        <v>276803072284.0</v>
       </c>
       <c r="V42">
         <v>277103072284.0</v>
       </c>
       <c r="W42">
+        <v>277103072284.0</v>
+      </c>
+      <c r="X42">
+        <v>277103072284.0</v>
+      </c>
+      <c r="Y42">
         <v>279230192784.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>283429037784.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>369304006032.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>285529660450.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>285529660450.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>283081137931.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>284045756403.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>279904620099.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>91700000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>4111973120.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>3778544787.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-    </row>
-    <row r="43" spans="1:38">
+      <c r="AM42"/>
+      <c r="AN42"/>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>547114880644.0</v>
+      </c>
+      <c r="C45">
+        <v>499549439484.0</v>
+      </c>
+      <c r="D45">
         <v>493701346764.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>484000750747.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>472693778835.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>461281567691.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>440666816494.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>436606749484.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>421760913306.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>417458173346.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>380138035946.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>340728452918.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>331925430959.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>311016422190.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>289648209485.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>263030455000.0</v>
+      </c>
+      <c r="C46">
+        <v>232937113000.0</v>
+      </c>
+      <c r="D46">
         <v>236733199000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>242729601000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>249325270000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>255994130000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>252721019000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>266796029379.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>272447730105.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>286706878795.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>265339990491.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>240818750915.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>245476029284.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>237355148344.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>226463360570.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>220421540214.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>222341817220.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>225199268470.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>195058700638.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>193562101224.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>190822258153.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>186538523926.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>146393157400.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>123329045211.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>18700210392.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>18852297568.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>7188137056.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>7298451863.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>6902153976.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>4686603538.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1184058438.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>90256798.0</v>
       </c>
-      <c r="AF46"/>
-      <c r="AG46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>1487777667.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>232937112960.0</v>
+      </c>
+      <c r="D47">
         <v>236733198710.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>242729600910.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>249325270450.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>255994129880.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>252721018920.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>265339990490.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>240818750915.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>245476029280.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>237355148340.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>226463360570.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>220421540214.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>222341817220.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>225199268470.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>195058700638.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>193562101224.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>190822258153.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>186538523926.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>146393157400.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>123329045211.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>18700210392.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>18852297568.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>7188137060.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>7298451863.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>6902153976.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>4686603538.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1184058438.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>90256800.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>90256800.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>39473500.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47"/>
       <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47">
         <v>56099300.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>4550000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:38">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-88588138000.0</v>
+      </c>
+      <c r="C48">
+        <v>-79543066000.0</v>
+      </c>
+      <c r="D48">
         <v>-89778431000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-89029843000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-87953275000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-85189446000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-77218483000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-84809224523.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-55587688857.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-17154439163.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>173786386314.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>262540727114.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>263211324417.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>260181511021.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>273389443207.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>267588591258.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>264348710753.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>236783516984.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>239692693507.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>172258672028.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>96133508571.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>74803096951.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>68710038681.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>61203838584.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>56033713300.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>50953110971.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>58775640772.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>43453755527.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>29166755424.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>15601148780.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>14265021210.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>2379841979.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>2379842000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-159692889.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-    </row>
-    <row r="49" spans="1:38">
+      <c r="AM48"/>
+      <c r="AN48"/>
+    </row>
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>259553766069.0</v>
+      </c>
+      <c r="C50">
+        <v>225837988880.0</v>
+      </c>
+      <c r="D50">
         <v>8200634154.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>8215023297.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>8671175533.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>7657600354.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>16514682558.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>20375936034.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>21724846193.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>21842214091.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>16548285065.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>16650275453.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>16812570697.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>16982121742.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>17128519025.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>17090467748.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>17054150003.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>16950428083.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>16959091229.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>16876334221.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>16917407023.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>16954517452.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>15356210167.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>8005023667.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>3911249000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>4272160000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>32513884451.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>32537599451.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>28750000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>86955000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+      <c r="AN50"/>
+    </row>
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>432806760000.0</v>
+      </c>
+      <c r="C51">
+        <v>244371565000.0</v>
+      </c>
+      <c r="D51">
         <v>237647185000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>233150555000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>237482060000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>225951882000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>200748343000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>221414359048.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>172280180055.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>173949511635.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>126916255452.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>117124576418.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>122768923815.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>52660997032.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>58367060661.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>63545322794.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>69302243023.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>73887392081.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>75091748348.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>83612952167.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>87591800390.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>91601766189.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>70356210167.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>74255023667.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>4072498000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>4415926670.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>32513884451.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>102748292685.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>40158060996.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>65106585761.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51">
         <v>7500000000.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>383129926000.0</v>
+      </c>
+      <c r="C52">
+        <v>229966866000.0</v>
+      </c>
+      <c r="D52">
         <v>12011923000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>12389022000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>12468804000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>11903509000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>18356676000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>23218687592.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>32561882796.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>27452715066.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>23054975081.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>22456853032.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>22510418462.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>57115045862.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>22461762964.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>22493408956.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>22804848456.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>23307274767.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>20706094661.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>24478213868.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>21647169220.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>22461274537.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>15356210167.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>8005023667.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>4072498000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>4272160000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>32513884451.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>32575198902.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>28879780000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>28923910000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+      <c r="AN52"/>
+    </row>
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>32277400000.0</v>
+      </c>
+      <c r="C53">
+        <v>45779384000.0</v>
+      </c>
+      <c r="D53">
         <v>26526339000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>19578778000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>17459893000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>22296141000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>27697814000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>22631949500.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>65838410400.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>139113454800.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>467526370800.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>628642734000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>527878772000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>520332693000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>523010222000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>560744943500.0</v>
       </c>
       <c r="Q53">
         <v>40000000000.0</v>
       </c>
       <c r="R53">
+        <v>560744943500.0</v>
+      </c>
+      <c r="S53">
+        <v>40000000000.0</v>
+      </c>
+      <c r="T53">
         <v>508095967500.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>320200000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>179130000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>-10391153000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>200000000000.0</v>
       </c>
-      <c r="W53"/>
-[...1 lines deleted...]
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>115190306000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>4550000000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>10771530000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>126883456000.0</v>
       </c>
-      <c r="AD53"/>
-[...1 lines deleted...]
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>11578245300.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>5798746713.0</v>
       </c>
-      <c r="AH53"/>
-[...1 lines deleted...]
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53">
         <v>1455797032.0</v>
       </c>
-      <c r="AK53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:38">
+      <c r="AM53"/>
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>1421095611000.0</v>
+      </c>
+      <c r="C55">
+        <v>1376206862000.0</v>
+      </c>
+      <c r="D55">
         <v>1375921091000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1404394779000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1462885353000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1365905134000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1420452317000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1458743841998.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1516578313430.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1577860513306.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1902933921366.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>2060615679028.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>2023832588695.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1859955040345.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1976360568450.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1936222941379.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1990483174125.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1926693143204.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1728586266688.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1599783240942.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1447577820936.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1403992329735.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1355357018512.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1411438174288.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1431981789232.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1341118244979.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>652926444691.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>694287438413.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>539301708190.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>521611987032.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>421212530084.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>77155293843.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>77155293800.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>50921384632.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55"/>
       <c r="AJ55"/>
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55"/>
+      <c r="AM55">
         <v>968534500.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>518855300.0</v>
       </c>
     </row>
-    <row r="56" spans="1:38">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>912303466000.0</v>
+      </c>
+      <c r="C56">
+        <v>896399271000.0</v>
+      </c>
+      <c r="D56">
         <v>896344831000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>920266167000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>968453470000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>865408221000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>929462043000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>952969859387.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>996484954600.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1040256272179.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1389484026333.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1557301767126.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1533792865837.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1440632539350.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1576586326869.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1586067433219.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1637011787174.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1580381529470.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1412546209694.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1255490551862.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1111113402330.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1117816587759.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1121658162442.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1215464683994.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1343988105322.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1257937730321.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>635038808885.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>675850995646.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>524082961737.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>518994146417.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>415869997846.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>76195105989.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>5789122650.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>45302523039.0</v>
       </c>
-      <c r="AH56"/>
-[...1 lines deleted...]
-      <c r="AJ56">
+      <c r="AJ56"/>
+      <c r="AK56"/>
+      <c r="AL56">
         <v>727898516.0</v>
       </c>
-      <c r="AK56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:38">
+      <c r="AM56"/>
+      <c r="AN56"/>
+    </row>
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>626769410000.0</v>
+      </c>
+      <c r="C57">
+        <v>576349694000.0</v>
+      </c>
+      <c r="D57">
         <v>410301401000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>431733619000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>479676645000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>395036563000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>444227960000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>485625406910.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>539487266942.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>532705391800.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>555961710174.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>565258962868.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>534360966402.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>452066147373.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>532468885834.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>492752467572.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>548770309742.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>485003423552.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>311315799076.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>346960132083.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>356818845978.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>337680268108.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>231651529669.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>286794725893.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>376397667558.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>282957848823.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>159561694340.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>149124346210.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>98080954415.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>79794022982.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>34753472142.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>24804977206.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>24804977200.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>15333478506.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57"/>
       <c r="AJ57"/>
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57">
         <v>552052900.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>208430000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:38">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>686562391000.0</v>
+      </c>
+      <c r="C58">
+        <v>625591535000.0</v>
+      </c>
+      <c r="D58">
         <v>645074906000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>661209121000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>712801580000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>616752482000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>633885115000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>690624892876.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>692576885816.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>685843006799.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>666853415797.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>665061836035.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>639325236424.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>486431741707.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>571857582654.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>537057140490.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>598318010426.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>539497347440.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>368105420013.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>409263525118.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>424691932148.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>409616561116.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>287781098419.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>354047554393.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>377273755808.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>283850963490.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>159714323090.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>219491502944.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>109678573411.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>108989778545.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>34866967392.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>24804977206.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>24899879000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>22896746506.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58"/>
       <c r="AJ58"/>
-      <c r="AK58">
+      <c r="AK58"/>
+      <c r="AL58"/>
+      <c r="AM58">
         <v>593678000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>234344000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:38">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>273431107000.0</v>
+      </c>
+      <c r="C60">
+        <v>282417609000.0</v>
+      </c>
+      <c r="D60">
         <v>276793236000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>276984404000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>278465994000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>277425557000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>284477500000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>276923644934.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>306197783393.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>345728350248.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>533010718121.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>621778264121.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>622369016906.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>620604386890.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>631189192603.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>625797390392.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>622561520767.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>619106810934.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>621947879108.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>554245698116.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>477863576633.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>459936140638.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>498029160735.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>492866604073.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>491911846724.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>486923867003.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>411040560441.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>395539722792.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>379049544505.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>366474867149.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>360836391309.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>52471541979.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>27437011910.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>23618851898.0</v>
       </c>
-      <c r="AH60"/>
-[...1 lines deleted...]
-      <c r="AJ60">
+      <c r="AJ60"/>
+      <c r="AK60"/>
+      <c r="AL60">
         <v>374856618.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>374856600.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>284511300.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...4 lines deleted...]
-      </c>
+      <c r="R61"/>
+      <c r="S61"/>
       <c r="T61">
         <v>-6625965500.0</v>
       </c>
       <c r="U61">
         <v>-6625965500.0</v>
       </c>
       <c r="V61">
         <v>-6625965500.0</v>
       </c>
       <c r="W61">
+        <v>-6625965500.0</v>
+      </c>
+      <c r="X61">
+        <v>-6625965500.0</v>
+      </c>
+      <c r="Y61">
         <v>-4198845000.0</v>
       </c>
-      <c r="X61"/>
-      <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>3929996861000.0</v>
+      </c>
+      <c r="C2">
         <v>5943770429000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9389334011193.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9711958804181.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8765234833769.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7493529427508.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6044671612386.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2449230092040.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1307200511333.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43110974192.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9727109091.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>18750921000.0</v>
+      </c>
+      <c r="C3">
         <v>22292781000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>63849938186.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>43636959455.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25007140382.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9792839475.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1574763353.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>701216258.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>112325750.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16625750.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>650000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>27255166000.0</v>
+      </c>
+      <c r="C5">
         <v>-135224148000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-462325332029.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>42518495285.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>359735481442.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>75909677984.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>76998743999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>29048098199.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3056074563.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1565412.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-230520195.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>46006087000.0</v>
+      </c>
+      <c r="C6">
         <v>-112931367000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-398475393843.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>86155454740.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>384742621824.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>85702517459.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>78573507352.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>29749314457.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3168400313.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>18191162.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-229870195.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>139977377000.0</v>
+      </c>
+      <c r="C9">
         <v>130543413000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>136767854555.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>124663570674.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>120656576259.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>103736874770.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>108966280912.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>40354210090.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7280522312.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>395825808.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>122172727.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>19879060000.0</v>
+      </c>
+      <c r="C10">
         <v>-146681428000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-470792267093.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>31113031486.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>348595172271.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>66713992328.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>74588825391.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28843185989.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3056074563.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1656640.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-238272002.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>11375210000.0</v>
+      </c>
+      <c r="C11">
         <v>407737000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6965222081.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7788573984.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10012191692.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12403441058.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>17351928945.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6568368550.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>764697500.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2370037.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-14585725.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>7376106000.0</v>
+      </c>
+      <c r="C12">
         <v>11457280000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8466935069.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11405463800.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11140309170.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9195685657.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2643400738.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>204912210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
         <v>265060.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>18661806460.0</v>
+      </c>
+      <c r="C13">
         <v>127518780440.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6593865290.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4211779810.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6765162646.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5181920310.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8784090080.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10978274450.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>363820550.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>501230.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>94940.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-2857470434.0</v>
+      </c>
+      <c r="C14">
         <v>76821657923.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>200521538990.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>173536535.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-176502560546.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>534439627981.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>570343414486.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>47578648967.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4111973120.0</v>
       </c>
       <c r="J14">
         <v>4111973120.0</v>
       </c>
       <c r="K14">
         <v>4111973120.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>4111973120.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>5646380000.0</v>
+      </c>
+      <c r="C15">
         <v>-70267508000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-277235950184.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>23497994037.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>162080420033.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>23949985980.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>35551962191.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>15757529670.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>64821242.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-713397.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-223686277.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16">
+        <v>5646379670.0</v>
+      </c>
+      <c r="C16">
         <v>-70267507800.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-275489395070.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23497994040.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>162080420033.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>23949985980.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>35551962191.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15757529670.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>64821242.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-713397.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-223686280.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>8503850102.0</v>
+      </c>
+      <c r="C17">
         <v>-147089165718.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-477757489174.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>23324457502.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>338582980579.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>54310551270.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>57236896446.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>22031136026.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>64821243.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-713397.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-223686277.0</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-1618783601.0</v>
+      </c>
+      <c r="C18">
         <v>-5616088333.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1873069779.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6052848027.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4375146524.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7058774544.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5042694014.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4572259260.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>611676.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>91228.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>5958050000.0</v>
+      </c>
+      <c r="C21">
         <v>-11211358000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18464985862.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>26003621740.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>59508379497.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>60845314899.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>64823500515.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10687835400.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3159164904.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1565412.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-230520195.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>4064016189000.0</v>
+      </c>
+      <c r="C23">
         <v>6085525200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9507636879886.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9810618753115.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8826383030531.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7536420987379.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6088814392783.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2478896466730.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1311321868741.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>43505234588.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>10079802013.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>18750921174.0</v>
+      </c>
+      <c r="C25">
         <v>22292781378.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20980092583.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20079520029.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11235969186.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6485415709.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1574763353.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>693206344.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16625750.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>125</v>
+      </c>
+      <c r="B26">
+        <v>83069000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>693279796.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27">
+        <v>16085647000.0</v>
+      </c>
+      <c r="C27">
         <v>30019961000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>22418038870.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>23946208732.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11013119214.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3070838995.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3087522655.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6771038277.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1179676382.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>28847699000.0</v>
+      </c>
+      <c r="C28">
         <v>27641738000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22199999806.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16354985212.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13426275204.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10607409481.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10290723778.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5314160289.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1743306274.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>96776295.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>40756000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>11375209850.0</v>
+      </c>
+      <c r="C29">
         <v>407737310.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6965222081.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7788573980.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10012191692.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12403441060.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17351928950.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6568368550.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>764697500.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2370040.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-14585730.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>134019327000.0</v>
+      </c>
+      <c r="C30">
         <v>141754771000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>118302868693.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>98659948934.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>61148196762.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42891559871.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>44142780397.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>29666374690.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4121357408.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>394260396.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>352692922.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>13921010000.0</v>
+      </c>
+      <c r="C31">
         <v>-135470070000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-489257252955.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>5109409746.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>289086792774.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5868677429.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9765324876.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>18155350589.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-103090341.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>91228.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7751807.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>4069974239000.0</v>
+      </c>
+      <c r="C32">
         <v>6074313842000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9526101865748.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9836622374855.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8885891410028.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7597266302278.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6153637893298.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2489584302130.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1314481033645.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>43506800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>9849281818.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ32"/>
+  <dimension ref="A1:AL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>659148853000.0</v>
+      </c>
+      <c r="C2">
+        <v>954070383000.0</v>
+      </c>
+      <c r="D2">
         <v>904154505000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1017205445000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1054566529000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1172338146000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1301880072000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1587486649120.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1887580482748.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1946427155887.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2127674557566.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2433974797055.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2881257500685.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2448348494248.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2270213562761.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2395562321126.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2597834426046.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2401539193722.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2295020941521.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1967289775279.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2101384923247.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1642475274255.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1666163395216.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2156921713749.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2028044898337.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2170944010640.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1721933891896.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1335805776223.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>817308332948.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1753180242318.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>-171377310083.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>475841276881.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>389350438239.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>51305388143.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>26977836826.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>8375068182.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>8375068182.0</v>
       </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>18405045000.0</v>
+      </c>
+      <c r="C3">
+        <v>2276030000.0</v>
+      </c>
+      <c r="D3">
         <v>5400373000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5853151000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5221367000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5451327000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>21633464000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5514921823.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>20561177495.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5198026293.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>17573439204.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>14781302395.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>13514943206.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5192023199.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>11177271034.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>10341984337.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>9900454037.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7347499143.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6153540808.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>6094128155.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>5411972276.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4103737411.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1163131226.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>692886707.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>525660365.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>686280159.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>411950800.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>298033733.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>244128225.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>658693767.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>32521712.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>565438.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>35911605.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>7100187.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3175187.0</v>
       </c>
       <c r="AJ3">
         <v>3175188.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3">
+        <v>3175187.0</v>
+      </c>
+      <c r="AL3">
+        <v>3175188.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>5227841000.0</v>
+      </c>
+      <c r="C5">
+        <v>31958858000.0</v>
+      </c>
+      <c r="D5">
         <v>-2702431000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-4376586000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>2375325000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-50263244000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>27713073000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-49284343441.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-63389633442.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-335631916748.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-152825246723.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>10042863163.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>16088968283.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-14447053652.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>9749666474.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>10991320428.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>36224562039.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>12655560125.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>154258507130.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>154999284665.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>38264820652.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>18518589370.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>14756495388.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>20472560847.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>15031559509.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>4049906275.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>27813484632.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>24809409349.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>20546343105.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>21227639709.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>3749361205.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3353221833.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>375899665.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-12849812.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>175365226.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-35153040.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-35153041.0</v>
       </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>23632886000.0</v>
+      </c>
+      <c r="C6">
+        <v>34234888000.0</v>
+      </c>
+      <c r="D6">
         <v>2697942000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1476565000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>7596692000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-44811917000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>49346537000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-43769421618.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-42828455947.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-330433890455.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-135251807519.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>24824165558.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>29603911489.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-9255030453.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>20926937508.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>21333304765.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>46125016076.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>20003059268.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>160412047938.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>161093412820.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>43676792928.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>22622326781.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>15919626614.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>21165447554.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>15557219874.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4736186434.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>28225435432.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>25107443082.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>20790471330.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>21886333476.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>3781882917.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>3353787271.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>411811270.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-5749625.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>178540414.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-31977853.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-31977853.0</v>
       </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>30635318000.0</v>
+      </c>
+      <c r="C9">
+        <v>45914357000.0</v>
+      </c>
+      <c r="D9">
         <v>30374310000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>23447279000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>40241431000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>17520487000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>36430148000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>28275298837.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>42802557051.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>25465727867.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>36972214985.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>37734445145.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>36595466558.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>25585894734.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>34224625693.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>32492097846.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>32360952401.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>38259684543.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>30087973274.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>25709083522.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>26599834920.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>24938980790.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>27127858882.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>25780642244.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>25813538805.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>12538874839.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>35976542414.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>33311254541.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>25819209797.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>29877147762.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-2260259993.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>11948504037.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3114618266.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>161288344.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>274369972.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>43170454.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>43170455.0</v>
       </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-13270924000.0</v>
+      </c>
+      <c r="C10">
+        <v>30466566000.0</v>
+      </c>
+      <c r="D10">
         <v>-6454699000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-5222291000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1089483000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-52628274000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>20658109000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-50250031453.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-64461232181.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-338724361289.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-154348171670.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>8105911199.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>14174354667.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-18033684894.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>7352929631.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>8723490679.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>33070296070.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9337207670.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>151773197202.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>152244566050.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>35240201349.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>14141345819.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>15275178780.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>18486304651.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>18811163078.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3121787829.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>27255012408.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>24196821274.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>20015203880.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>8846584274.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>15596758593.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3328610183.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>375899662.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-18290070.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>180457946.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-37417191.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-37417192.0</v>
       </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>2920491000.0</v>
+      </c>
+      <c r="C11">
+        <v>4238439000.0</v>
+      </c>
+      <c r="D11">
         <v>1598072000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>793381000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4745317000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-4860651000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1316185000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1341026520.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2611176664.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-171282932.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2482900254.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1521009270.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3132595489.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1386074835.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1993746962.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1711055724.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2697696463.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1806379557.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3359591903.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1781086583.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3065133649.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2766732658.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2771235147.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>3698193243.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3167280010.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1282490776.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>7640470519.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>5929633139.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>5064316063.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>3578653800.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>536972525.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1759129964.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>173997261.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-3839625.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>30872375.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-2260250.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-2260250.0</v>
       </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>1109804000.0</v>
+      </c>
+      <c r="C12">
+        <v>1492292000.0</v>
+      </c>
+      <c r="D12">
         <v>3752268000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>845704000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1285842000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2365030000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>7054964000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>965688012.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1071598734.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3092444541.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1522924952.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1936951960.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1914613616.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3586631242.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2396736841.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2267829749.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3154265968.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2875661323.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2485309928.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2754718615.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3024619304.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4377243551.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>518683392.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1986256201.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3350869297.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>928118446.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>558472222.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>592271349.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>546903473.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>194222555.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>10689655.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>24611650.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>373303.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12"/>
       <c r="AJ12"/>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>754720075.0</v>
+      </c>
+      <c r="C13">
+        <v>20426773530.0</v>
+      </c>
+      <c r="D13">
         <v>3468992090.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>10073776590.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>8369751570.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>23197404180.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>18062670410.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2170456441.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1480810632.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2004822401.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>163977172320.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1106660130.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3737021640.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>13721700880.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1827063850.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>954239198.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>950407997.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1152676036.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>139900653980.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1829318700.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2401401691.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1294262400.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>88374820.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2291564360.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>4096243530.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>7529809250.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>373316900.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>980536135.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>777853963.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13"/>
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>7146342335.0</v>
+      </c>
+      <c r="C14">
+        <v>-15992761805.0</v>
+      </c>
+      <c r="D14">
         <v>7304182609.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>4939104169.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>892004593.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>37564159255.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-11751182790.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>22369522307.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>28639159151.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>147612252880.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>68076731124.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-7155499232.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-8011945782.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6711827542.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>41669281.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-3772554450.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-2807405838.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-10340004636.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-80979583820.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>636274017708.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>545022312155.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>534439627981.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>569546759358.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>564524015822.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>562796186700.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>570343414486.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>82171561160.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>79256212677.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>50573590274.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>47111959810.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>25509171383.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14"/>
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-9045072000.0</v>
+      </c>
+      <c r="C15">
+        <v>10235365000.0</v>
+      </c>
+      <c r="D15">
         <v>-748588000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-1076568000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-2763829000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-10203464000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>7590741000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-29221535666.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-38433249694.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-190940825477.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-88754340800.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-570597303.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3029813396.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-12707932187.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>5400851950.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>3239880505.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>27565193769.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-2809176523.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>67434021479.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>76125163457.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>21330411620.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>6093058270.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>7606200097.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>5170125284.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>5080602329.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-7622529801.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>15321885245.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>14287000103.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>13565606644.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1330733384.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>10903287568.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3173101043.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>350407675.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-14450445.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>149585571.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-35156941.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-35156942.0</v>
       </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>10235364960.0</v>
+      </c>
+      <c r="D16">
         <v>-748588460.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-1076567760.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-2763829070.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-10203463710.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>7590741270.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-88754340800.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-570597303.0</v>
       </c>
       <c r="M16">
         <v>-570597303.0</v>
       </c>
       <c r="N16">
+        <v>-570597303.0</v>
+      </c>
+      <c r="O16">
+        <v>-570597303.0</v>
+      </c>
+      <c r="P16">
         <v>5400851950.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3239880505.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>27565193769.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-2809176523.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>67434021479.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>76125163457.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>21330411620.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>6093058270.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7606200097.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>15733406023.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5080602329.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-7622529801.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>15302982740.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>14287000103.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>13565606644.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1330733384.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>11887261418.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-16191414525.0</v>
+      </c>
+      <c r="C17">
+        <v>26228126760.0</v>
+      </c>
+      <c r="D17">
         <v>-8052771067.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-6015671925.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-3655833666.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-47767622961.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>19341924061.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-51591057973.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-67072408845.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-338553078357.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-156831071924.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>6584901929.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>11041759178.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-19419759729.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>5359182669.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>7012434955.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>30372599607.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>7530828113.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>148413605299.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>150463479467.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>32175067700.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>11374613161.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>12503943633.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>14788111408.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>15643883068.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>4404278605.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>19614541889.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>18267188135.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>14950887817.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>5651925538.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>15052298026.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-355083918.0</v>
+      </c>
+      <c r="C18">
+        <v>-42524440.0</v>
+      </c>
+      <c r="D18">
         <v>-2336247643.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>613032246.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>146956236.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2151037858.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-5079030802.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1204768429.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>409211898.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1087622140.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-268876659.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-168270266.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-348300714.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1139280151.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1396119354.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1313590551.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2203857971.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1722985287.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1103543709.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-925399915.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-623217613.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1236603631.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1843168141.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>3165364498.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>3286845536.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>4615157702.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-174043716.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>388264786.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>213315242.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>5227841000.0</v>
+      </c>
+      <c r="C21">
+        <v>14734325000.0</v>
+      </c>
+      <c r="D21">
         <v>-5227256000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-12354113000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>9439098000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-23213585000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3617363000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2882781970.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>11267646665.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-6884183826.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>8960194343.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>6454304317.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9934671028.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-4226585795.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>8460952859.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>9502836744.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>12266417932.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>18990635959.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>15083538385.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>11022989125.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>14411216028.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>14966870626.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>14906383169.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>15940501595.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>15031559509.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-4981931988.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>26891467186.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>25444395244.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>18275011126.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>8827078105.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>3749361205.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3373751066.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-73960108.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-12849812.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>175365226.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-35153040.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-35153041.0</v>
       </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
-    </row>
-    <row r="23" spans="1:36">
+      <c r="AK22"/>
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>684556330000.0</v>
+      </c>
+      <c r="C23">
+        <v>985250416000.0</v>
+      </c>
+      <c r="D23">
         <v>939756071000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1053006837000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1085368861000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1213072219000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1334692858000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1618596612072.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1919115393134.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1978777067580.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2155686578208.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2465254937883.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2907918296215.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2478160974777.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2295977235595.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2418551582228.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2617928960515.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2420808242306.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2310025376410.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1981975869676.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2113573542139.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1652447384419.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1678384870929.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2166761854398.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2038826877633.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2188449250467.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1731018967124.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1343672635520.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>826467615022.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1774234924975.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>177386931281.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>484416029852.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>392539016613.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>51479526299.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>27076841572.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>8453391676.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>8453391678.0</v>
       </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>4702729395.0</v>
+      </c>
+      <c r="C25">
+        <v>2276030006.0</v>
+      </c>
+      <c r="D25">
         <v>5400373175.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5853151457.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5221366536.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5451327253.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5751651282.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5514921823.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5574881020.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5198026293.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5289004525.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5323622675.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5169439090.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5192023199.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5042757871.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4958971722.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4885767237.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3211345459.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2615711398.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2668761093.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2740151236.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4103737411.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1163131226.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>692886707.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>525660365.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>693279796.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27">
+        <v>2529911000.0</v>
+      </c>
+      <c r="C27">
+        <v>2317011000.0</v>
+      </c>
+      <c r="D27">
         <v>5216520000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5007645000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3544471000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>9429729000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>7310971000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6645392215.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6633868741.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5764332355.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5017204170.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6862607808.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4773894537.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8302922208.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>8216575744.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4092058356.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3334652424.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>7159339154.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1386281430.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1846237162.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>662975580.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>455474327.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1642260954.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>10259125.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>962844589.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1714103381.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1459460165.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2268110349.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>932415110.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4619297426.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1760957103.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>2616575062.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>265384092.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>6185395000.0</v>
+      </c>
+      <c r="C28">
+        <v>10945328000.0</v>
+      </c>
+      <c r="D28">
         <v>7298253000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3569587000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7034531000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12402320000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2549641000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7085100306.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5604676506.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11316619374.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3902942366.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2932991644.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4047446422.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8018654986.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2415371710.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2427265343.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3493693173.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6967825377.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2486258463.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1395592419.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2534884833.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4001003931.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2645246438.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1297722917.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2663436195.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1537504281.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2324985467.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2689994871.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>7561872227.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4905773860.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1225761292.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>914880681.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1428269059.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>6583951.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>99004746.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>78323495.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>78323495.0</v>
       </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>2920491011.0</v>
+      </c>
+      <c r="C29">
+        <v>4238439210.0</v>
+      </c>
+      <c r="D29">
         <v>1598072190.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>793381340.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4745317100.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4860651260.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1316185390.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1341026520.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2611176664.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-171282932.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2482900250.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1521009270.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3132595490.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1386074840.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1993746960.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1711055724.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2697696463.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1806379557.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3359591900.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1781086583.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3065133649.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2766732660.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2771235150.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3698193240.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3167280010.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1282490780.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>7669252770.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>5929633139.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>5064316063.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>25407477000.0</v>
+      </c>
+      <c r="C30">
+        <v>31180033000.0</v>
+      </c>
+      <c r="D30">
         <v>35601566000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>35801393000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>30802332000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>40734072000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>32812786000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>31109962954.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>31534910386.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>32349911693.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>28012020642.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>31280140828.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>26660795530.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>29812480529.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>25763672834.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>22989261102.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>20094534469.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>19269048584.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>15004434889.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>14686094397.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>12188618892.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9972110164.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>12221475713.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9840140649.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>10781979296.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>17505239829.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9085075228.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7866859297.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>9159282074.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>21050069657.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-6009621198.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8574752991.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3188578374.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>174138156.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>99004746.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>78323494.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>78323496.0</v>
       </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-18498764000.0</v>
+      </c>
+      <c r="C31">
+        <v>15732241000.0</v>
+      </c>
+      <c r="D31">
         <v>-1227443000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>7131823000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-8349615000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-29414689000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>17040747000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-47367249483.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-75728878846.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-331840177463.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-163308366013.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1651606882.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>4239683639.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-13807099099.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1108023228.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-779346065.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>20803878138.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-9653428289.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>136689658817.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>141221576925.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>20828985321.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-825524807.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>368795611.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>2545803056.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>3779603569.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>8103719817.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>363545222.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1247573970.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1740192754.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>19506169.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>11847397388.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-45140883.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>449859770.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-5440258.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>5092720.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-2264151.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-2264151.0</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>689784171000.0</v>
+      </c>
+      <c r="C32">
+        <v>999984740000.0</v>
+      </c>
+      <c r="D32">
         <v>934528815000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1040652724000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1094807959000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1189858633000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1338310221000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1615761947957.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1930383039799.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1971892883754.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2164646772551.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2471709242200.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2917852967243.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>2473934388982.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2304438188454.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2428054418972.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2630195378447.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>2439798878265.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>2325108914795.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1992998858801.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2127984758167.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1667414255045.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1693291254098.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2182702355993.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2053858437142.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2183482885479.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1757910434310.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1369117030764.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>843127542745.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1783057390080.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>-173637570076.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>487789780918.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>392465056505.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>51466676487.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>27252206798.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>8418238636.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>8418238637.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>169397604000.0</v>
+      </c>
+      <c r="C2">
         <v>226754231000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>233254914066.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>317202772811.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>266532948429.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>465146929177.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>43650242074.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5801857564.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>727898516.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>497067540.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>474182490.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>45755985000</v>
+      </c>
+      <c r="C3">
         <v>41319469000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>93397624376</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>56136727401</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34735289226</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>72217007940</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>65885045296</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>29684713069</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23665283382</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>52475000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5200000</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-23634254000.0</v>
+      </c>
+      <c r="C6">
         <v>-57356626000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-6500683394.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-83947858745.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>50669824382.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-198613980748.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>421496687103.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>37861119424.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-724787665.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>230830976.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>22885050.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>-134350417360.0</v>
+      </c>
+      <c r="C7">
         <v>-139702083860.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-123101349770.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-81655493280.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-57475016700.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-78258472450.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-35480887750.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-6855181240.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2493282700.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-63577420.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-92791830.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>94145473791.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-169880758151.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-166853041010.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-116372192740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24045279318.0</v>
       </c>
       <c r="J12">
         <v>-24045279318.0</v>
       </c>
       <c r="K12">
         <v>-24045279318.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12">
+        <v>-24045279318.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>144</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>85723183000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>59709556532.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>43636959455.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>25007140382.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9792839475.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1574763353.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>693206344.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112325750.0</v>
       </c>
       <c r="J14">
         <v>112325750.0</v>
       </c>
       <c r="K14">
         <v>112325750.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>112325750.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>388323510.0</v>
+      </c>
+      <c r="C15">
         <v>4271672760.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1370000000.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>145763350000.0</v>
+      </c>
+      <c r="C16">
         <v>169397604000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>226754230672.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>233254914066.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>317202772811.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>266532948429.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>465146929177.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>43650242074.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5789122650.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>727898516.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>497067540.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-17331564000.0</v>
+      </c>
+      <c r="C18">
         <v>-81094423000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>30168520926.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-78854577013.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>246497744980.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-190550847413.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-197483556232.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-129606169795.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-23868132326.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>154830976.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>22885050.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>4433214100.0</v>
+      </c>
+      <c r="C19">
         <v>-20965329760.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-178459620597.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-66087425593.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-262661714000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>8662022321.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-78890559752.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126968455740.0</v>
       </c>
       <c r="I19">
         <v>-126968455740.0</v>
       </c>
       <c r="J19">
         <v>-126968455740.0</v>
       </c>
       <c r="K19">
         <v>-126968455740.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19">
+        <v>-126968455740.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>261600000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>326479890696.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-889624968.0</v>
+      </c>
+      <c r="C21">
         <v>34115130994.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>126310507462.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-16060000008.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>36499547792.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19935607222.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>22157317269.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4056089764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10950000000.0</v>
       </c>
       <c r="J21">
         <v>10950000000.0</v>
       </c>
       <c r="K21">
         <v>10950000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21">
+        <v>10950000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>5646379668.0</v>
+      </c>
+      <c r="C22">
         <v>-70267508000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-277235950184.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>23497994037.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>162080420033.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23949985980.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>35551962191.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15757529670.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>64821243.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-713397.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-223686277.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-6321753000.0</v>
+      </c>
+      <c r="C23">
         <v>-29956718000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-77917715561.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>26916240525.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>108482101148.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17764322134.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>689249563282.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-26733587518.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10950000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>76000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>6944038000.0</v>
+      </c>
+      <c r="C24">
         <v>16301257000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1414242637.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>15784248876.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-19312709300.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4075111902.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>22972505264.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-31019429687.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7500000000.0</v>
       </c>
       <c r="J24">
         <v>-7500000000.0</v>
       </c>
       <c r="K24">
         <v>-7500000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24">
+        <v>-7500000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>28424421000.0</v>
+      </c>
+      <c r="C25">
         <v>-55230630000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>341092538954.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-89852803104.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>94145473791.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-169880758151.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-168725236480.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-115678986396.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-23868132326.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>207305976.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>28085050.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2216000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-33445605700.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>261600000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>326479890700.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>19495000000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-7211378000.0</v>
+      </c>
+      <c r="C28">
         <v>4158413000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>48392791901.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4870484813.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>92422101140.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-20837767558.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>664511163282.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>328463087223.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>30445000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>76000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>30445000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>28424421000.0</v>
+      </c>
+      <c r="C29">
         <v>-39774954000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>123566145302.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-22717849612.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>281233034206.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-136137932696.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-131598510936.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-99921456726.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-23868132326.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>207305976.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28085050.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-44847297000.0</v>
+      </c>
+      <c r="C30">
         <v>-20965330000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-178459620597.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-66087425593.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-323193756363.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-41638280494.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-110418634348.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-195518001007.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7500000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-52475000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ30"/>
+  <dimension ref="A1:AL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>145763350000.0</v>
+      </c>
+      <c r="C2">
+        <v>215186900000.0</v>
+      </c>
+      <c r="D2">
         <v>209918021000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>176420720000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>169397604000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>225012261000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>260553940000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>228029972043.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>226754230672.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>206873869416.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>159622608676.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>293041717718.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>233254914066.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>355378140728.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>307262355468.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>280344753971.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>317202772811.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>222709110836.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>313871237574.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>248237626581.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>266532948429.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>271733688805.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>344902484513.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>322108787075.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>465146929177.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>37610818879.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>58082175507.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>41589156773.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>43650242074.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>191320322349.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>19446818462.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4734971548.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5789122650.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3474215680.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>542268796.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>635083657.0</v>
       </c>
-      <c r="AJ2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:36">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>47453994000</v>
+      </c>
+      <c r="C3">
+        <v>24997835000</v>
+      </c>
+      <c r="D3">
         <v>12454097242</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>7920066000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>383986000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>11696443000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>8667516000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>15032194215</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5923315965</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>33458350197</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>37500470396</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6501242426</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>15937561357</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>23674451843</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>18918035126</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5291807243</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6083452187</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>8577458357</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>7965025789</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7765407754</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>9170196921</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>80279790611</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>24246738858</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>106698633943</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>345943958</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>58989661705</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>276444262</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2630934735</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2665360830</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>28669165442</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>715382804</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>174557305</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>125607518</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3">
+        <v>0</v>
+      </c>
+      <c r="AL3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-31924387000.0</v>
+      </c>
+      <c r="C6">
+        <v>-69423549000.0</v>
+      </c>
+      <c r="D6">
         <v>5268878731.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>33497301000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>7023115000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-55614656000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-35541679000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>32523967934.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1275741371.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>19880361256.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>47251260740.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-133419109042.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>59786803652.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-122123226662.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>48115785260.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>26917601497.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-36858018840.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>94493661975.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-91162126738.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>65633610993.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-18295321848.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-5200740376.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-73168795708.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>22793697438.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-143038142102.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>427536110298.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-20471356628.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>16493018734.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1295332867.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-148435832709.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>171873503887.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>14711846914.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1054151102.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-3471104829.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2931946884.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-92814861.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-92814861.0</v>
       </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>137</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-134350417360.0</v>
+      </c>
+      <c r="D7">
         <v>-86398279210.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-73027046590.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-47609624480.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-139702083860.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-92202498710.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-86245314940.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-70632590870.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-44874699630.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-81655493280.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-58566721620.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-49518676550.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-18082733160.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-57475016700.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-32267107620.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-11550761880.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-9154346090.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-78258472450.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-13313473440.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-3295814690.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-3496514160.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-35480887750.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-23632170560.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10"/>
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -13277,1668 +14038,1760 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>-51186298609.0</v>
       </c>
       <c r="N12">
+        <v>-51186298609.0</v>
+      </c>
+      <c r="O12">
+        <v>-51186298609.0</v>
+      </c>
+      <c r="P12">
         <v>-2047336383.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>48502009086.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-102269182445.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-96490998539.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>34558142975.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-13714330681.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>169792660036.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>22310128842.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-26620356274.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-68501499368.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-107632312090.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>62696357503.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>37010446742.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-132105524019.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-136326516706.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>40206595009.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-140727549920.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13"/>
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>144</v>
+      </c>
+      <c r="B14">
+        <v>18405045000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>21080825000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>21633464000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>22447716863.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>19729079492.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>16893948523.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>17573439204.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>14781302395.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>13514943206.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>12217250047.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5042757871.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>10341984337.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>9900454037.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>7347499143.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>6153540808.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6094128155.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5411972276.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>7207111565.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1163131226.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>667507588.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>525660364.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>633733356.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>411950800.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>298033733.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>203690392.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>658693767.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-274306070.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
-[...4 lines deleted...]
-      </c>
+      <c r="AH14"/>
+      <c r="AI14"/>
       <c r="AJ14">
         <v>3175188.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>3175187.0</v>
+      </c>
+      <c r="AL14">
+        <v>3175188.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>145</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>388323510.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
+        <v>388323510.0</v>
+      </c>
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="F15"/>
+      <c r="G15">
         <v>4271672760.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>4271672760.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...4 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
       <c r="Q15">
-        <v>1370000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="R15"/>
       <c r="S15">
         <v>1370000000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15"/>
+      <c r="T15">
+        <v>1370000000.0</v>
+      </c>
+      <c r="U15">
+        <v>1370000000.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>113838963000.0</v>
+      </c>
+      <c r="C16">
+        <v>145763350000.0</v>
+      </c>
+      <c r="D16">
         <v>215186899731.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>209918021000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>176420720000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>169397604000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>225012261000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>260553939977.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>228029972043.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>226754230672.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>206873869416.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>159622608676.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>293041717718.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>233254914066.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>355378140728.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>307262355468.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>280344753971.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>317202772811.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>222709110836.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>313871237574.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>248237626581.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>266532948429.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>271733688805.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>344902484513.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>322108787075.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>465146929177.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>37610818879.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>58082175507.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>42009103403.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>42884489640.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>191320322349.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>19446818462.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>4734971548.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3110851.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>3474215680.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>542268796.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-92814861.0</v>
       </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-94389841000.0</v>
+      </c>
+      <c r="C18">
+        <v>-62000981000.0</v>
+      </c>
+      <c r="D18">
         <v>13013045265.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>43550217000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-11893845000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-58508106000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-13132500000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-19491521092.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>10037702906.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>226989703.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>77583567422.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-43739702829.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3902333370.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-43094211572.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4387248525.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>56598641686.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-72862542829.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>63460636875.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-64708917083.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>60381178176.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>186070241261.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>47882186769.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-58986135476.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-199427103523.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>19134493888.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1357358374.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>51120003030.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-110317204553.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-132914771236.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>12907524206.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-124224703068.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-26752863394.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>8463972461.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-26614449490.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>2931946886.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-92814861.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-92814861.0</v>
       </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>-233775700.0</v>
+      </c>
+      <c r="D19">
         <v>-13539392996.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-6912291920.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>7549834482.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>7397192827.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-7417171125.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-15032194215.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-5913157247.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-35489335032.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-43252708567.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-72994600000.0</v>
       </c>
       <c r="M19">
         <v>-72994600000.0</v>
       </c>
       <c r="N19">
+        <v>-72994600000.0</v>
+      </c>
+      <c r="O19">
+        <v>-72994600000.0</v>
+      </c>
+      <c r="P19">
         <v>-2690000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>25564984000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-28370950000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-45200000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-48348138300.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-5013575700.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-164100000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-101529556679.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-15389880000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-15389880000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>115190306000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-199338045052.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-4949088026.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>7445595265.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>112941565170.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-126770455740.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-198000000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>41463818983.0</v>
+      </c>
+      <c r="C21">
+        <v>-6908305428.0</v>
+      </c>
+      <c r="D21">
         <v>-260094224.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-785281473.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>7064056157.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3007935263.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4015400082.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-7355368385.0</v>
       </c>
       <c r="N21">
+        <v>-7355368385.0</v>
+      </c>
+      <c r="O21">
+        <v>-7355368385.0</v>
+      </c>
+      <c r="P21">
         <v>27875451261.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-37191377265.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>29463643586.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>99188727529.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-4525047640.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-49613048378.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-8551083719.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-39310666487.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-22093182431.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>74093774667.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-504677667.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>29071603142.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-10628705554.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>45634515029.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-41933870578.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-9594446296.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>4372077705.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21"/>
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-9045072000.0</v>
+      </c>
+      <c r="C22">
+        <v>10235364955.0</v>
+      </c>
+      <c r="D22">
         <v>-748588458.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-1076567756.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-2763829073.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-10203464000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7590741000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-29221535666.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-38433249694.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-190940825477.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-88754340800.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-570597303.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>11041759178.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-19419759729.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5400851950.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3239880505.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>27565193769.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-2809176523.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>67434021479.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>76125163457.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>21330411620.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>6093058270.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>7606200097.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5170125284.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5080602329.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-7614713950.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>15321885245.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>12415949367.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>13565606644.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1330733384.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>10903287568.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3173101043.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>350407675.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-14450446.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>149585571.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-35156941.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-35156942.0</v>
       </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-994295000.0</v>
+      </c>
+      <c r="C23">
+        <v>6433349000.0</v>
+      </c>
+      <c r="D23">
         <v>-6398776556.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-10275409000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3919084000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-13192251000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-19644124000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7273688447.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-3190662639.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-20191585548.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-29990851975.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-11808651891.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-3022669061.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-78956237944.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>58991075871.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-30628883387.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>69327671593.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>100721557472.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-4833309105.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-32077606277.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>8763012593.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>32353967745.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-33497959032.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-55719084091.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-504677667.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>627441032174.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-68645603586.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>114775033678.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>15183771565.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>8101983605.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-9429813941.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>39399710308.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-7453123563.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>30445000000.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23"/>
       <c r="AJ23"/>
-    </row>
-    <row r="24" spans="1:36">
+      <c r="AK23"/>
+      <c r="AL23"/>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>121302000.0</v>
+      </c>
+      <c r="C24">
+        <v>6625728000.0</v>
+      </c>
+      <c r="D24">
         <v>325309446.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-1000504000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>993503000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>12089888000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1160735000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-3034800000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>10158718.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1290358749.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>165886829.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-525913214.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-15000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>17924400820.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>216957916.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>473393200.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-661522058.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-20943430593.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>570000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-945314232.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-2208181450.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-5152289071.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>35700000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-2841153000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-53000000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-123588045052.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-5872643764.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>10076530000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-2055502270.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-157789885427.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-198000000.0</v>
       </c>
-      <c r="AE24"/>
-[...1 lines deleted...]
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24">
         <v>-7500000000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-56295821000.0</v>
+      </c>
+      <c r="C25">
+        <v>-37003146000.0</v>
+      </c>
+      <c r="D25">
         <v>25467142507.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>51470283000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-11509859000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-57689024000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-33689189000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2582743811.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>34665189073.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>207732216854.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>186264939414.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-51449165495.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-13514943206.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-12217250047.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-10443609821.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-11971406677.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-32579880569.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>68398598017.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-130331453581.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-13714330682.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>168498054286.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>29721290019.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-26620356274.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-97898594864.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>18121274650.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>64613283925.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>36985255011.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-129936439550.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-145126437660.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>39587262497.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-135585819119.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-30068235693.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>8239172304.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-26599999044.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2779186127.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-60833107.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-60833107.0</v>
       </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
+      <c r="M26"/>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>10000000.0</v>
+      </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26">
         <v>2216000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>32455305750.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1284405750.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-26819640200.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-29246760700.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>13987763198.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-18186608198.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>261600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>22494000000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>62634417000.0</v>
+      </c>
+      <c r="C28">
+        <v>-474957000.0</v>
+      </c>
+      <c r="D28">
         <v>-6658870780.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-11060690000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>10983140000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-16200187000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-23659524000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>52612945276.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-8594821458.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>21684356388.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-24580068511.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-16670293000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>67958797023.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-84813703714.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>54976075869.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-30328883389.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>65036996047.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>96706557470.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>27060137358.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3907393721.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-35251987409.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-39755951427.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-66881151899.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>122500029232.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-109172635990.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>598691032174.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-68669318586.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>118497743129.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>15161706565.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-4365600699.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>299517661059.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>39399710308.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-7453123563.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>30445000000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28"/>
       <c r="AJ28"/>
-    </row>
-    <row r="29" spans="1:36">
+      <c r="AK28"/>
+      <c r="AL28"/>
+    </row>
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>-46935847000.0</v>
+      </c>
+      <c r="C29">
+        <v>-37003146000.0</v>
+      </c>
+      <c r="D29">
         <v>25467142507.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>51470283000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-11509859000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-46811663000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-4464984000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4459326877.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>15961018871.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>33685339900.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>115084037818.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-37238460403.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>11041759178.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-19419759729.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>10443609821.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>11971406677.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4885767237.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>72936920637.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-56743891294.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>68504960930.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>195240438182.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>35814348289.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-17851024951.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-92728469580.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>23727537343.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>57632303331.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>52719091056.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-117520490183.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-131560831016.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>41576689648.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-123509420264.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-26578306089.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>8589579979.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-26614449490.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>2931946886.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-92814861.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-92814861.0</v>
       </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-47622956000.0</v>
+      </c>
+      <c r="C30">
+        <v>-31945447000.0</v>
+      </c>
+      <c r="D30">
         <v>-13539392996.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-6912292000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7549834000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7397193000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-7417171000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-15032194215.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-5913157247.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-35489335032.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-43252708567.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-79510355640.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-20207221358.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2767479093.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-21391077210.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-4837389042.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-37091480248.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-74720888954.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-61478372802.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-7416116236.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-179578378371.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1259137238.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>11563381142.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-109539786943.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>57597262545.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-225856706757.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-4949088026.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7445595265.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>112941565170.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-194304453380.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-913382804.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1890442695.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-2190607518.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-7500000000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>