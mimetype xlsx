--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -19481,51 +19481,53 @@
         <v>7792000.0</v>
       </c>
       <c r="CC2">
         <v>6979000.0</v>
       </c>
       <c r="CD2">
         <v>6559000.0</v>
       </c>
       <c r="CE2">
         <v>25863000.0</v>
       </c>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2">
         <v>592827.0</v>
       </c>
       <c r="CJ2">
         <v>559309.0</v>
       </c>
     </row>
     <row r="3" spans="1:88">
       <c r="A3" t="s">
         <v>153</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>1944000.0</v>
+      </c>
       <c r="C3">
         <v>1944000.0</v>
       </c>
       <c r="D3">
         <v>2009000.0</v>
       </c>
       <c r="E3">
         <v>2009000.0</v>
       </c>
       <c r="F3">
         <v>2003000.0</v>
       </c>
       <c r="G3">
         <v>2036000.0</v>
       </c>
       <c r="H3">
         <v>2052000.0</v>
       </c>
       <c r="I3">
         <v>2077000.0</v>
       </c>
       <c r="J3">
         <v>2131000.0</v>
       </c>
       <c r="K3">
@@ -19923,51 +19925,53 @@
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
     </row>
     <row r="5" spans="1:88">
       <c r="A5" t="s">
         <v>155</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>13457000.0</v>
+      </c>
       <c r="C5">
         <v>-22398000.0</v>
       </c>
       <c r="D5">
         <v>14787000.0</v>
       </c>
       <c r="E5">
         <v>13866000.0</v>
       </c>
       <c r="F5">
         <v>10796000.0</v>
       </c>
       <c r="G5">
         <v>13925000.0</v>
       </c>
       <c r="H5">
         <v>8887000.0</v>
       </c>
       <c r="I5">
         <v>9171000.0</v>
       </c>
       <c r="J5">
         <v>8518000.0</v>
       </c>
       <c r="K5">
@@ -20182,51 +20186,51 @@
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5">
         <v>60983.0</v>
       </c>
       <c r="CJ5">
         <v>55525.0</v>
       </c>
     </row>
     <row r="6" spans="1:88">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6">
-        <v>13457000.0</v>
+        <v>15401000.0</v>
       </c>
       <c r="C6">
         <v>-20454000.0</v>
       </c>
       <c r="D6">
         <v>16796000.0</v>
       </c>
       <c r="E6">
         <v>15875000.0</v>
       </c>
       <c r="F6">
         <v>12799000.0</v>
       </c>
       <c r="G6">
         <v>15961000.0</v>
       </c>
       <c r="H6">
         <v>10939000.0</v>
       </c>
       <c r="I6">
         <v>11248000.0</v>
       </c>
       <c r="J6">
         <v>10649000.0</v>
       </c>
@@ -27637,51 +27641,51 @@
       </c>
       <c r="S23">
         <v>357994000.0</v>
       </c>
       <c r="T23">
         <v>-30485000.0</v>
       </c>
       <c r="U23">
         <v>-125357000.0</v>
       </c>
       <c r="V23">
         <v>-135887000.0</v>
       </c>
       <c r="W23">
         <v>17533000.0</v>
       </c>
       <c r="X23">
         <v>198714.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>204</v>
       </c>
       <c r="B24">
-        <v>-128353000.0</v>
+        <v>153083000.0</v>
       </c>
       <c r="C24">
         <v>175798000.0</v>
       </c>
       <c r="D24">
         <v>23749000.0</v>
       </c>
       <c r="E24">
         <v>1651000.0</v>
       </c>
       <c r="F24">
         <v>1021000.0</v>
       </c>
       <c r="G24">
         <v>78706000.0</v>
       </c>
       <c r="H24">
         <v>-12056000.0</v>
       </c>
       <c r="I24">
         <v>-103310000.0</v>
       </c>
       <c r="J24">
         <v>-171387000.0</v>
       </c>
@@ -27711,51 +27715,51 @@
       </c>
       <c r="S24">
         <v>-278502000.0</v>
       </c>
       <c r="T24">
         <v>-42329000.0</v>
       </c>
       <c r="U24">
         <v>-26259000.0</v>
       </c>
       <c r="V24">
         <v>-66529000.0</v>
       </c>
       <c r="W24">
         <v>-38072000.0</v>
       </c>
       <c r="X24">
         <v>-7330620.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>205</v>
       </c>
       <c r="B25">
-        <v>57177000.0</v>
+        <v>44171000.0</v>
       </c>
       <c r="C25">
         <v>-2009000.0</v>
       </c>
       <c r="D25">
         <v>2822000.0</v>
       </c>
       <c r="E25">
         <v>13252000.0</v>
       </c>
       <c r="F25">
         <v>-3570000.0</v>
       </c>
       <c r="G25">
         <v>-3242000.0</v>
       </c>
       <c r="H25">
         <v>-7289000.0</v>
       </c>
       <c r="I25">
         <v>1802000.0</v>
       </c>
       <c r="J25">
         <v>-3390000.0</v>
       </c>
@@ -28684,51 +28688,51 @@
       <c r="BZ2">
         <v>60624000.0</v>
       </c>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2">
         <v>1004118.0</v>
       </c>
       <c r="CF2">
         <v>552332.0</v>
       </c>
       <c r="CG2">
         <v>1279953.0</v>
       </c>
     </row>
     <row r="3" spans="1:85">
       <c r="A3" t="s">
         <v>184</v>
       </c>
       <c r="B3">
         <v>188000</v>
       </c>
       <c r="C3">
-        <v>736000</v>
+        <v>345000</v>
       </c>
       <c r="D3">
         <v>327000</v>
       </c>
       <c r="E3">
         <v>220000</v>
       </c>
       <c r="F3">
         <v>258000</v>
       </c>
       <c r="G3">
         <v>242000</v>
       </c>
       <c r="H3">
         <v>220000</v>
       </c>
       <c r="I3">
         <v>241000</v>
       </c>
       <c r="J3">
         <v>451000</v>
       </c>
       <c r="K3">
         <v>1530000</v>
       </c>
@@ -29530,51 +29534,51 @@
         <v>2882000.0</v>
       </c>
       <c r="BZ6">
         <v>-11831000.0</v>
       </c>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6">
         <v>451786.0</v>
       </c>
       <c r="CG6">
         <v>-727621.0</v>
       </c>
     </row>
     <row r="7" spans="1:85">
       <c r="A7" t="s">
         <v>188</v>
       </c>
       <c r="B7">
         <v>4537000.0</v>
       </c>
       <c r="C7">
-        <v>-8353000.0</v>
+        <v>-1176000.0</v>
       </c>
       <c r="D7">
         <v>598000.0</v>
       </c>
       <c r="E7">
         <v>959000.0</v>
       </c>
       <c r="F7">
         <v>-4656000.0</v>
       </c>
       <c r="G7">
         <v>-7977000.0</v>
       </c>
       <c r="H7">
         <v>2498000.0</v>
       </c>
       <c r="I7">
         <v>-148000.0</v>
       </c>
       <c r="J7">
         <v>-3749000.0</v>
       </c>
       <c r="K7">
         <v>2854000.0</v>
       </c>
@@ -29948,51 +29952,51 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
     </row>
     <row r="9" spans="1:85">
       <c r="A9" t="s">
         <v>190</v>
       </c>
       <c r="B9">
         <v>32000.0</v>
       </c>
       <c r="C9">
-        <v>-733000.0</v>
+        <v>-707000.0</v>
       </c>
       <c r="D9">
         <v>-170000.0</v>
       </c>
       <c r="E9">
         <v>407000.0</v>
       </c>
       <c r="F9">
         <v>-570000.0</v>
       </c>
       <c r="G9">
         <v>221000.0</v>
       </c>
       <c r="H9">
         <v>44000.0</v>
       </c>
       <c r="I9">
         <v>15000.0</v>
       </c>
       <c r="J9">
         <v>-867000.0</v>
       </c>
       <c r="K9">
         <v>-1136000.0</v>
       </c>
@@ -31691,51 +31695,51 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
     </row>
     <row r="18" spans="1:85">
       <c r="A18" t="s">
         <v>199</v>
       </c>
       <c r="B18">
         <v>19592000.0</v>
       </c>
       <c r="C18">
-        <v>15491000.0</v>
+        <v>15882000.0</v>
       </c>
       <c r="D18">
         <v>13594000.0</v>
       </c>
       <c r="E18">
         <v>13904000.0</v>
       </c>
       <c r="F18">
         <v>9168000.0</v>
       </c>
       <c r="G18">
         <v>5754000.0</v>
       </c>
       <c r="H18">
         <v>13741000.0</v>
       </c>
       <c r="I18">
         <v>6670000.0</v>
       </c>
       <c r="J18">
         <v>3786000.0</v>
       </c>
       <c r="K18">
         <v>12756000.0</v>
       </c>
@@ -32736,60 +32740,60 @@
       <c r="K23">
         <v>209056000.0</v>
       </c>
       <c r="L23">
         <v>-154366000.0</v>
       </c>
       <c r="M23">
         <v>-110272000.0</v>
       </c>
       <c r="N23">
         <v>67354000.0</v>
       </c>
       <c r="O23">
         <v>54632000.0</v>
       </c>
       <c r="P23">
         <v>43772000.0</v>
       </c>
       <c r="Q23">
         <v>64562000.0</v>
       </c>
       <c r="R23">
         <v>113886000.0</v>
       </c>
       <c r="S23">
-        <v>30465000.0</v>
+        <v>29367000.0</v>
       </c>
       <c r="T23">
-        <v>-15674000.0</v>
+        <v>32404000.0</v>
       </c>
       <c r="U23">
         <v>-147989000.0</v>
       </c>
       <c r="V23">
-        <v>64704000.0</v>
+        <v>63515000.0</v>
       </c>
       <c r="W23">
         <v>-67381000.0</v>
       </c>
       <c r="X23">
         <v>142361000.0</v>
       </c>
       <c r="Y23">
         <v>33464000.0</v>
       </c>
       <c r="Z23">
         <v>79887000.0</v>
       </c>
       <c r="AA23">
         <v>238256000.0</v>
       </c>
       <c r="AB23">
         <v>35654000.0</v>
       </c>
       <c r="AC23">
         <v>200910000.0</v>
       </c>
       <c r="AD23">
         <v>92404000.0</v>
       </c>
@@ -32935,51 +32939,51 @@
         <v>1498000.0</v>
       </c>
       <c r="BZ23">
         <v>-18318000.0</v>
       </c>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23">
         <v>183065.0</v>
       </c>
       <c r="CG23">
         <v>-27566.0</v>
       </c>
     </row>
     <row r="24" spans="1:85">
       <c r="A24" t="s">
         <v>204</v>
       </c>
       <c r="B24">
         <v>51369000.0</v>
       </c>
       <c r="C24">
-        <v>-37942000.0</v>
+        <v>41746000.0</v>
       </c>
       <c r="D24">
         <v>17403000.0</v>
       </c>
       <c r="E24">
         <v>69016000.0</v>
       </c>
       <c r="F24">
         <v>24918000.0</v>
       </c>
       <c r="G24">
         <v>35491000.0</v>
       </c>
       <c r="H24">
         <v>29333000.0</v>
       </c>
       <c r="I24">
         <v>67182000.0</v>
       </c>
       <c r="J24">
         <v>39857000.0</v>
       </c>
       <c r="K24">
         <v>27183000.0</v>
       </c>
@@ -33182,51 +33186,51 @@
         <v>26000000.0</v>
       </c>
       <c r="BZ24">
         <v>-46054000.0</v>
       </c>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24">
         <v>177055.0</v>
       </c>
       <c r="CG24">
         <v>-1500711.0</v>
       </c>
     </row>
     <row r="25" spans="1:85">
       <c r="A25" t="s">
         <v>205</v>
       </c>
       <c r="B25">
         <v>589000.0</v>
       </c>
       <c r="C25">
-        <v>51982000.0</v>
+        <v>41008000.0</v>
       </c>
       <c r="D25">
         <v>-492000.0</v>
       </c>
       <c r="E25">
         <v>512000.0</v>
       </c>
       <c r="F25">
         <v>3143000.0</v>
       </c>
       <c r="G25">
         <v>-1126000.0</v>
       </c>
       <c r="H25">
         <v>1874000.0</v>
       </c>
       <c r="I25">
         <v>-1495000.0</v>
       </c>
       <c r="J25">
         <v>-1262000.0</v>
       </c>
       <c r="K25">
         <v>-502000.0</v>
       </c>